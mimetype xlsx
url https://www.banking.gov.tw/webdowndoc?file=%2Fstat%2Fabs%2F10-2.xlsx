--- v2 (2026-07-26)
+++ v3 (2026-09-23)
@@ -264,51 +264,51 @@
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>115年 1 - 5月</t>
+    <t>115年 1 - 7月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -476,51 +476,51 @@
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - May  2026</t>
+    <t xml:space="preserve"> Jan. - July 2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
@@ -2010,51 +2010,51 @@
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
-    <t>5月</t>
+    <t>7月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2532,51 +2532,51 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</t>
+    <t>　　　　　2.至115年7月止，38家本國銀行放款及催收款之備抵呆帳餘額為645,549百萬元，115年1至7月轉銷呆帳32,831百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
   <fonts count="62">
     <font>
@@ -4227,258 +4227,264 @@
     </xf>
     <xf xxid="191" numFmtId="176" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="192" numFmtId="177" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="193" numFmtId="177" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="194" numFmtId="176" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="195" numFmtId="176" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="196" numFmtId="0" fontId="47" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="197" numFmtId="0" fontId="51" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="198" numFmtId="0" fontId="53" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="199" numFmtId="177" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="199" numFmtId="178" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="200" numFmtId="177" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="200" numFmtId="178" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="203" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="203" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="204" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="204" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="205" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="205" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="206" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="206" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="207" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="208" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="208" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="209" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="209" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="210" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="210" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="211" numFmtId="178" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="212" numFmtId="178" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="213" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="213" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="214" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="215" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="214" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="216" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="215" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="217" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="216" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="218" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="217" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="219" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="218" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="220" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="219" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="221" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="220" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="221" numFmtId="177" fontId="57" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="177" fontId="57" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="222" numFmtId="177" fontId="58" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="177" fontId="58" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="176" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="176" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="176" fontId="56" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="176" fontId="56" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="176" fontId="57" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="176" fontId="57" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="176" fontId="58" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="228" numFmtId="176" fontId="58" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="229" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="228" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="230" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="229" numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="231" numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="230" numFmtId="176" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="176" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="231" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="234" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="235" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="234" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="236" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="235" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="237" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="236" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="238" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="237" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="239" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="238" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="240" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="239" numFmtId="178" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="241" numFmtId="178" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="240" numFmtId="178" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="242" numFmtId="178" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="241" numFmtId="178" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="243" numFmtId="178" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="242" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="244" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="243" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="245" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="244" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="246" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="245" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="247" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="246" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="248" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="247" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="249" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="248" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="250" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="249" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="251" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="250" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="252" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="251" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="253" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="252" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="254" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="253" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="255" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="254" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="256" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="255" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="257" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="256" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="258" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="257" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="259" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="258" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="260" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="259" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="260" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="262" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="261" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="263" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="262" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="264" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="263" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="265" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="264" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="266" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="265" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="267" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="266" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="268" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="267" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="269" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="268" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="270" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4830,831 +4836,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>1921622</v>
+        <v>2562662</v>
       </c>
       <c r="C11" s="117">
-        <v>791409</v>
+        <v>1126450</v>
       </c>
       <c r="D11" s="117">
-        <v>187827</v>
+        <v>266150</v>
       </c>
       <c r="E11" s="117">
-        <v>694909</v>
+        <v>843102</v>
       </c>
       <c r="F11" s="117">
-        <v>247477</v>
+        <v>326960</v>
       </c>
       <c r="G11" s="117">
-        <v>1626913</v>
+        <v>2138549</v>
       </c>
       <c r="H11" s="117">
-        <v>463222</v>
+        <v>658928</v>
       </c>
       <c r="I11" s="117">
-        <v>29483</v>
+        <v>42451</v>
       </c>
       <c r="J11" s="117">
-        <v>420138</v>
+        <v>548336</v>
       </c>
       <c r="K11" s="117">
-        <v>148071</v>
+        <v>210164</v>
       </c>
       <c r="L11" s="117">
-        <v>565998</v>
+        <v>678670</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>294709</v>
+        <v>424113</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>476724</v>
+        <v>530758</v>
       </c>
       <c r="C13" s="128">
-        <v>58052</v>
+        <v>82292</v>
       </c>
       <c r="D13" s="128">
-        <v>2461</v>
+        <v>3635</v>
       </c>
       <c r="E13" s="128">
-        <v>238763</v>
+        <v>218027</v>
       </c>
       <c r="F13" s="128">
-        <v>177448</v>
+        <v>226804</v>
       </c>
       <c r="G13" s="128">
-        <v>461784</v>
+        <v>508836</v>
       </c>
       <c r="H13" s="128">
-        <v>38616</v>
+        <v>54646</v>
       </c>
       <c r="I13" s="128">
-        <v>419</v>
+        <v>672</v>
       </c>
       <c r="J13" s="128">
-        <v>19560</v>
+        <v>25993</v>
       </c>
       <c r="K13" s="128">
-        <v>6157</v>
+        <v>8659</v>
       </c>
       <c r="L13" s="128">
-        <v>397032</v>
+        <v>418866</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>14939</v>
+        <v>21923</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>42962</v>
+        <v>64196</v>
       </c>
       <c r="C15" s="128">
-        <v>35917</v>
+        <v>50679</v>
       </c>
       <c r="D15" s="128">
-        <v>1941</v>
+        <v>2789</v>
       </c>
       <c r="E15" s="128">
-        <v>2708</v>
+        <v>8066</v>
       </c>
       <c r="F15" s="128">
-        <v>2396</v>
+        <v>2662</v>
       </c>
       <c r="G15" s="128">
-        <v>34276</v>
+        <v>51575</v>
       </c>
       <c r="H15" s="128">
-        <v>22514</v>
+        <v>31898</v>
       </c>
       <c r="I15" s="128">
-        <v>433</v>
+        <v>620</v>
       </c>
       <c r="J15" s="128">
-        <v>2321</v>
+        <v>3031</v>
       </c>
       <c r="K15" s="128">
-        <v>4412</v>
+        <v>6178</v>
       </c>
       <c r="L15" s="128">
-        <v>4596</v>
+        <v>9848</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>8686</v>
+        <v>12621</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>60832</v>
+        <v>91883</v>
       </c>
       <c r="C17" s="128">
-        <v>44645</v>
+        <v>63118</v>
       </c>
       <c r="D17" s="128">
-        <v>5951</v>
+        <v>8534</v>
       </c>
       <c r="E17" s="128">
-        <v>8066</v>
+        <v>16743</v>
       </c>
       <c r="F17" s="128">
-        <v>2169</v>
+        <v>3489</v>
       </c>
       <c r="G17" s="128">
-        <v>49375</v>
+        <v>74293</v>
       </c>
       <c r="H17" s="128">
-        <v>29691</v>
+        <v>41892</v>
       </c>
       <c r="I17" s="128">
-        <v>966</v>
+        <v>1351</v>
       </c>
       <c r="J17" s="128">
-        <v>4852</v>
+        <v>1485</v>
       </c>
       <c r="K17" s="128">
-        <v>7594</v>
+        <v>10756</v>
       </c>
       <c r="L17" s="128">
-        <v>6272</v>
+        <v>18809</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>11456</v>
+        <v>17590</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>116880</v>
+        <v>162754</v>
       </c>
       <c r="C19" s="128">
-        <v>49193</v>
+        <v>69702</v>
       </c>
       <c r="D19" s="128">
-        <v>8289</v>
+        <v>11905</v>
       </c>
       <c r="E19" s="128">
-        <v>43869</v>
+        <v>60533</v>
       </c>
       <c r="F19" s="128">
-        <v>15529</v>
+        <v>20614</v>
       </c>
       <c r="G19" s="128">
-        <v>101244</v>
+        <v>140374</v>
       </c>
       <c r="H19" s="128">
-        <v>34665</v>
+        <v>49359</v>
       </c>
       <c r="I19" s="128">
-        <v>1753</v>
+        <v>2471</v>
       </c>
       <c r="J19" s="128">
-        <v>37032</v>
+        <v>51393</v>
       </c>
       <c r="K19" s="128">
-        <v>7606</v>
+        <v>11155</v>
       </c>
       <c r="L19" s="128">
-        <v>20187</v>
+        <v>25996</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>15636</v>
+        <v>22380</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>65720</v>
+        <v>93575</v>
       </c>
       <c r="C21" s="128">
-        <v>39805</v>
+        <v>56599</v>
       </c>
       <c r="D21" s="128">
-        <v>8344</v>
+        <v>11800</v>
       </c>
       <c r="E21" s="128">
-        <v>14297</v>
+        <v>22316</v>
       </c>
       <c r="F21" s="128">
-        <v>3274</v>
+        <v>2859</v>
       </c>
       <c r="G21" s="128">
-        <v>52628</v>
+        <v>74293</v>
       </c>
       <c r="H21" s="128">
-        <v>26677</v>
+        <v>37929</v>
       </c>
       <c r="I21" s="128">
-        <v>861</v>
+        <v>1220</v>
       </c>
       <c r="J21" s="128">
-        <v>11715</v>
+        <v>7262</v>
       </c>
       <c r="K21" s="128">
-        <v>7875</v>
+        <v>11381</v>
       </c>
       <c r="L21" s="128">
-        <v>5501</v>
+        <v>16501</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>13092</v>
+        <v>19282</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>54513</v>
+        <v>79860</v>
       </c>
       <c r="C23" s="128">
-        <v>32997</v>
+        <v>46957</v>
       </c>
       <c r="D23" s="128">
-        <v>5162</v>
+        <v>7315</v>
       </c>
       <c r="E23" s="128">
-        <v>14643</v>
+        <v>21737</v>
       </c>
       <c r="F23" s="128">
-        <v>1710</v>
+        <v>3851</v>
       </c>
       <c r="G23" s="128">
-        <v>43809</v>
+        <v>64352</v>
       </c>
       <c r="H23" s="128">
-        <v>20645</v>
+        <v>29304</v>
       </c>
       <c r="I23" s="128">
-        <v>988</v>
+        <v>1475</v>
       </c>
       <c r="J23" s="128">
-        <v>12069</v>
+        <v>18622</v>
       </c>
       <c r="K23" s="128">
-        <v>5822</v>
+        <v>8473</v>
       </c>
       <c r="L23" s="128">
-        <v>4285</v>
+        <v>6478</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>10704</v>
+        <v>15509</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>27024</v>
+        <v>39408</v>
       </c>
       <c r="C25" s="128">
-        <v>16123</v>
+        <v>22844</v>
       </c>
       <c r="D25" s="128">
-        <v>2654</v>
+        <v>3679</v>
       </c>
       <c r="E25" s="128">
-        <v>4197</v>
+        <v>6065</v>
       </c>
       <c r="F25" s="128">
-        <v>4051</v>
+        <v>6819</v>
       </c>
       <c r="G25" s="128">
-        <v>17741</v>
+        <v>25372</v>
       </c>
       <c r="H25" s="128">
-        <v>8545</v>
+        <v>12059</v>
       </c>
       <c r="I25" s="128">
-        <v>337</v>
+        <v>502</v>
       </c>
       <c r="J25" s="128">
-        <v>3981</v>
+        <v>5860</v>
       </c>
       <c r="K25" s="128">
-        <v>2130</v>
+        <v>3068</v>
       </c>
       <c r="L25" s="128">
-        <v>2749</v>
+        <v>3884</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>9283</v>
+        <v>14036</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>120677</v>
+        <v>169595</v>
       </c>
       <c r="C27" s="128">
-        <v>53662</v>
+        <v>76349</v>
       </c>
       <c r="D27" s="128">
-        <v>16142</v>
+        <v>22668</v>
       </c>
       <c r="E27" s="128">
-        <v>47946</v>
+        <v>65443</v>
       </c>
       <c r="F27" s="128">
-        <v>2927</v>
+        <v>5135</v>
       </c>
       <c r="G27" s="128">
-        <v>96364</v>
+        <v>134896</v>
       </c>
       <c r="H27" s="128">
-        <v>31121</v>
+        <v>43959</v>
       </c>
       <c r="I27" s="128">
-        <v>2089</v>
+        <v>3092</v>
       </c>
       <c r="J27" s="128">
-        <v>43345</v>
+        <v>60343</v>
       </c>
       <c r="K27" s="128">
-        <v>8944</v>
+        <v>12583</v>
       </c>
       <c r="L27" s="128">
-        <v>10864</v>
+        <v>14918</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>24313</v>
+        <v>34699</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>119074</v>
+        <v>156008</v>
       </c>
       <c r="C29" s="128">
-        <v>52483</v>
+        <v>74717</v>
       </c>
       <c r="D29" s="128">
-        <v>20744</v>
+        <v>29750</v>
       </c>
       <c r="E29" s="128">
-        <v>43577</v>
+        <v>47307</v>
       </c>
       <c r="F29" s="128">
-        <v>2270</v>
+        <v>4234</v>
       </c>
       <c r="G29" s="128">
-        <v>92934</v>
+        <v>118623</v>
       </c>
       <c r="H29" s="128">
-        <v>22638</v>
+        <v>32017</v>
       </c>
       <c r="I29" s="128">
-        <v>4437</v>
+        <v>6395</v>
       </c>
       <c r="J29" s="128">
-        <v>39252</v>
+        <v>41932</v>
       </c>
       <c r="K29" s="128">
-        <v>11413</v>
+        <v>16321</v>
       </c>
       <c r="L29" s="128">
-        <v>15194</v>
+        <v>21959</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>26140</v>
+        <v>37385</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>3594</v>
+        <v>5151</v>
       </c>
       <c r="C31" s="128">
-        <v>3025</v>
+        <v>4345</v>
       </c>
       <c r="D31" s="128">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="E31" s="128">
-        <v>310</v>
+        <v>384</v>
       </c>
       <c r="F31" s="128">
-        <v>194</v>
+        <v>328</v>
       </c>
       <c r="G31" s="128">
-        <v>2644</v>
+        <v>3970</v>
       </c>
       <c r="H31" s="128">
-        <v>1499</v>
+        <v>2168</v>
       </c>
       <c r="I31" s="128">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="J31" s="128">
-        <v>447</v>
+        <v>649</v>
       </c>
       <c r="K31" s="128">
-        <v>177</v>
+        <v>265</v>
       </c>
       <c r="L31" s="128">
-        <v>507</v>
+        <v>863</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>950</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>4312</v>
+        <v>6483</v>
       </c>
       <c r="C33" s="128">
-        <v>3585</v>
+        <v>5068</v>
       </c>
       <c r="D33" s="128">
-        <v>431</v>
+        <v>587</v>
       </c>
       <c r="E33" s="128">
-        <v>161</v>
+        <v>418</v>
       </c>
       <c r="F33" s="128">
-        <v>135</v>
+        <v>409</v>
       </c>
       <c r="G33" s="128">
-        <v>3554</v>
+        <v>5404</v>
       </c>
       <c r="H33" s="128">
-        <v>2047</v>
+        <v>2872</v>
       </c>
       <c r="I33" s="128">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="J33" s="128">
-        <v>107</v>
+        <v>285</v>
       </c>
       <c r="K33" s="128">
-        <v>751</v>
+        <v>1100</v>
       </c>
       <c r="L33" s="128">
-        <v>616</v>
+        <v>1100</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>758</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>61497</v>
+        <v>90366</v>
       </c>
       <c r="C35" s="128">
-        <v>48455</v>
+        <v>68992</v>
       </c>
       <c r="D35" s="128">
-        <v>5143</v>
+        <v>7391</v>
       </c>
       <c r="E35" s="128">
-        <v>6366</v>
+        <v>9486</v>
       </c>
       <c r="F35" s="128">
-        <v>1533</v>
+        <v>4496</v>
       </c>
       <c r="G35" s="128">
-        <v>45741</v>
+        <v>66294</v>
       </c>
       <c r="H35" s="128">
-        <v>31097</v>
+        <v>44311</v>
       </c>
       <c r="I35" s="128">
-        <v>827</v>
+        <v>1182</v>
       </c>
       <c r="J35" s="128">
-        <v>598</v>
+        <v>2093</v>
       </c>
       <c r="K35" s="128">
-        <v>7697</v>
+        <v>10805</v>
       </c>
       <c r="L35" s="128">
-        <v>5522</v>
+        <v>7904</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>15756</v>
+        <v>24072</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -5712,76 +5718,76 @@
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="109">
         <v>38</v>
       </c>
       <c r="D41" s="112">
-        <v>630274</v>
+        <v>645549</v>
       </c>
       <c r="E41" s="112">
-        <v>22321</v>
+        <v>32831</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>630,274</v>
+        <v>645,549</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>22,321</v>
+        <v>32,831</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
@@ -6043,57 +6049,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -6294,645 +6300,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>172580</v>
+        <v>248814</v>
       </c>
       <c r="C11" s="117">
-        <v>101713</v>
+        <v>146022</v>
       </c>
       <c r="D11" s="117">
-        <v>5509</v>
+        <v>7727</v>
       </c>
       <c r="E11" s="117">
-        <v>60384</v>
+        <v>87988</v>
       </c>
       <c r="F11" s="117">
-        <v>4974</v>
+        <v>7077</v>
       </c>
       <c r="G11" s="117">
-        <v>141211</v>
+        <v>204601</v>
       </c>
       <c r="H11" s="117">
-        <v>62285</v>
+        <v>89684</v>
       </c>
       <c r="I11" s="117">
-        <v>833</v>
+        <v>1244</v>
       </c>
       <c r="J11" s="117">
-        <v>54661</v>
+        <v>80762</v>
       </c>
       <c r="K11" s="117">
-        <v>8395</v>
+        <v>11820</v>
       </c>
       <c r="L11" s="117">
-        <v>15037</v>
+        <v>21091</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>31369</v>
+        <v>44214</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>5058</v>
+        <v>7363</v>
       </c>
       <c r="C13" s="128">
-        <v>4957</v>
+        <v>7184</v>
       </c>
       <c r="D13" s="128">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="E13" s="128">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="F13" s="128">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G13" s="128">
-        <v>4071</v>
+        <v>5976</v>
       </c>
       <c r="H13" s="128">
-        <v>2286</v>
+        <v>3357</v>
       </c>
       <c r="I13" s="128">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J13" s="128">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="K13" s="128">
-        <v>225</v>
+        <v>339</v>
       </c>
       <c r="L13" s="128">
-        <v>1514</v>
+        <v>2174</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>987</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>3383</v>
+        <v>4864</v>
       </c>
       <c r="C15" s="128">
-        <v>3152</v>
+        <v>4522</v>
       </c>
       <c r="D15" s="128">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="E15" s="128">
-        <v>113</v>
+        <v>176</v>
       </c>
       <c r="F15" s="128">
         <v>14</v>
       </c>
       <c r="G15" s="128">
-        <v>2728</v>
+        <v>3987</v>
       </c>
       <c r="H15" s="128">
-        <v>2284</v>
+        <v>3298</v>
       </c>
       <c r="I15" s="128">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>166</v>
+        <v>234</v>
       </c>
       <c r="L15" s="128">
-        <v>260</v>
+        <v>428</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>655</v>
+        <v>877</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>4277</v>
+        <v>6159</v>
       </c>
       <c r="C17" s="128">
-        <v>4250</v>
+        <v>6113</v>
       </c>
       <c r="D17" s="128">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G17" s="128">
-        <v>3448</v>
+        <v>5280</v>
       </c>
       <c r="H17" s="128">
-        <v>2806</v>
+        <v>4060</v>
       </c>
       <c r="I17" s="128">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>226</v>
+        <v>324</v>
       </c>
       <c r="L17" s="128">
-        <v>400</v>
+        <v>874</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>829</v>
+        <v>879</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>11065</v>
+        <v>15883</v>
       </c>
       <c r="C19" s="128">
-        <v>9604</v>
+        <v>13788</v>
       </c>
       <c r="D19" s="128">
-        <v>300</v>
+        <v>456</v>
       </c>
       <c r="E19" s="128">
-        <v>1071</v>
+        <v>1533</v>
       </c>
       <c r="F19" s="128">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="G19" s="128">
-        <v>8450</v>
+        <v>12043</v>
       </c>
       <c r="H19" s="128">
-        <v>5226</v>
+        <v>7555</v>
       </c>
       <c r="I19" s="128">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="J19" s="128">
-        <v>978</v>
+        <v>1409</v>
       </c>
       <c r="K19" s="128">
-        <v>504</v>
+        <v>706</v>
       </c>
       <c r="L19" s="128">
-        <v>1699</v>
+        <v>2307</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2615</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>5817</v>
+        <v>8324</v>
       </c>
       <c r="C21" s="128">
-        <v>5657</v>
+        <v>8111</v>
       </c>
       <c r="D21" s="128">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="E21" s="128">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="F21" s="128">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G21" s="128">
-        <v>4238</v>
+        <v>6143</v>
       </c>
       <c r="H21" s="128">
-        <v>3576</v>
+        <v>5169</v>
       </c>
       <c r="I21" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J21" s="128">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K21" s="128">
-        <v>353</v>
+        <v>482</v>
       </c>
       <c r="L21" s="128">
-        <v>252</v>
+        <v>425</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1578</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>6647</v>
+        <v>9564</v>
       </c>
       <c r="C23" s="128">
-        <v>5262</v>
+        <v>7651</v>
       </c>
       <c r="D23" s="128">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="E23" s="128">
-        <v>1324</v>
+        <v>1833</v>
       </c>
       <c r="F23" s="128">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G23" s="128">
-        <v>5303</v>
+        <v>7745</v>
       </c>
       <c r="H23" s="128">
-        <v>3132</v>
+        <v>4596</v>
       </c>
       <c r="I23" s="128">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J23" s="128">
-        <v>1307</v>
+        <v>1812</v>
       </c>
       <c r="K23" s="128">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="L23" s="128">
-        <v>644</v>
+        <v>1017</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1344</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>1313</v>
+        <v>1868</v>
       </c>
       <c r="C25" s="128">
-        <v>984</v>
+        <v>1392</v>
       </c>
       <c r="D25" s="128">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="E25" s="128">
-        <v>121</v>
+        <v>192</v>
       </c>
       <c r="F25" s="128">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="G25" s="128">
-        <v>790</v>
+        <v>1132</v>
       </c>
       <c r="H25" s="128">
-        <v>519</v>
+        <v>737</v>
       </c>
       <c r="I25" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J25" s="128">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="K25" s="128">
-        <v>97</v>
+        <v>136</v>
       </c>
       <c r="L25" s="128">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>523</v>
+        <v>736</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>17215</v>
+        <v>25250</v>
       </c>
       <c r="C27" s="128">
-        <v>8220</v>
+        <v>11571</v>
       </c>
       <c r="D27" s="128">
-        <v>525</v>
+        <v>668</v>
       </c>
       <c r="E27" s="128">
-        <v>6197</v>
+        <v>9496</v>
       </c>
       <c r="F27" s="128">
-        <v>2272</v>
+        <v>3515</v>
       </c>
       <c r="G27" s="128">
-        <v>13839</v>
+        <v>20516</v>
       </c>
       <c r="H27" s="128">
-        <v>7000</v>
+        <v>10090</v>
       </c>
       <c r="I27" s="128">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="J27" s="128">
-        <v>5715</v>
+        <v>8825</v>
       </c>
       <c r="K27" s="128">
-        <v>710</v>
+        <v>1014</v>
       </c>
       <c r="L27" s="128">
-        <v>373</v>
+        <v>529</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>3375</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>18510</v>
+        <v>27992</v>
       </c>
       <c r="C29" s="128">
-        <v>4893</v>
+        <v>7131</v>
       </c>
       <c r="D29" s="128">
-        <v>373</v>
+        <v>562</v>
       </c>
       <c r="E29" s="128">
-        <v>13227</v>
+        <v>20279</v>
       </c>
       <c r="F29" s="128">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G29" s="128">
-        <v>17537</v>
+        <v>26509</v>
       </c>
       <c r="H29" s="128">
-        <v>2795</v>
+        <v>4142</v>
       </c>
       <c r="I29" s="128">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="J29" s="128">
-        <v>12437</v>
+        <v>19282</v>
       </c>
       <c r="K29" s="128">
-        <v>932</v>
+        <v>1303</v>
       </c>
       <c r="L29" s="128">
-        <v>1303</v>
+        <v>1699</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>974</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
@@ -6949,51 +6955,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
@@ -7011,114 +7017,114 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>14771</v>
+        <v>21054</v>
       </c>
       <c r="C35" s="128">
-        <v>14248</v>
+        <v>20165</v>
       </c>
       <c r="D35" s="128">
-        <v>269</v>
+        <v>394</v>
       </c>
       <c r="E35" s="128">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="F35" s="128">
-        <v>158</v>
+        <v>373</v>
       </c>
       <c r="G35" s="128">
-        <v>12810</v>
+        <v>17805</v>
       </c>
       <c r="H35" s="128">
-        <v>9489</v>
+        <v>13259</v>
       </c>
       <c r="I35" s="128">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="J35" s="128">
-        <v>75</v>
+        <v>123</v>
       </c>
       <c r="K35" s="128">
-        <v>809</v>
+        <v>1145</v>
       </c>
       <c r="L35" s="128">
-        <v>2396</v>
+        <v>3213</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>1961</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -7134,51 +7140,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
+        <v>　　　　　2.至115年7月止，38家本國銀行放款及催收款之備抵呆帳餘額為645,549百萬元，115年1至7月轉銷呆帳32,831百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -7498,57 +7504,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -7784,176 +7790,176 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>7263</v>
+        <v>9578</v>
       </c>
       <c r="C13" s="128">
-        <v>1470</v>
+        <v>2151</v>
       </c>
       <c r="D13" s="128">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="E13" s="128">
-        <v>5692</v>
+        <v>7289</v>
       </c>
       <c r="F13" s="128">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G13" s="128">
-        <v>6828</v>
+        <v>9032</v>
       </c>
       <c r="H13" s="128">
-        <v>916</v>
+        <v>1321</v>
       </c>
       <c r="I13" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J13" s="128">
-        <v>5206</v>
+        <v>6834</v>
       </c>
       <c r="K13" s="128">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="L13" s="128">
-        <v>589</v>
+        <v>706</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>435</v>
+        <v>546</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>3073</v>
+        <v>4446</v>
       </c>
       <c r="C15" s="128">
-        <v>3045</v>
+        <v>4405</v>
       </c>
       <c r="D15" s="128">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>6</v>
       </c>
       <c r="G15" s="128">
-        <v>2205</v>
+        <v>3236</v>
       </c>
       <c r="H15" s="128">
-        <v>935</v>
+        <v>1320</v>
       </c>
       <c r="I15" s="128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>153</v>
+        <v>216</v>
       </c>
       <c r="L15" s="128">
-        <v>1112</v>
+        <v>1694</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>868</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -7970,114 +7976,114 @@
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="137">
+      <c r="N17" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>262</v>
+        <v>366</v>
       </c>
       <c r="C19" s="128">
-        <v>245</v>
+        <v>361</v>
       </c>
       <c r="D19" s="128">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
-      <c r="F19" s="128">
-        <v>1</v>
+      <c r="F19" s="130">
+        <v>0</v>
       </c>
       <c r="G19" s="128">
-        <v>191</v>
+        <v>304</v>
       </c>
       <c r="H19" s="128">
-        <v>165</v>
+        <v>242</v>
       </c>
       <c r="I19" s="128">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="L19" s="128">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>71</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
@@ -8094,51 +8100,51 @@
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="137">
+      <c r="N21" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
@@ -8156,51 +8162,51 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
@@ -8218,51 +8224,51 @@
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="137">
+      <c r="N25" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
@@ -8280,114 +8286,114 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>2658</v>
+        <v>3046</v>
       </c>
       <c r="C29" s="128">
-        <v>880</v>
+        <v>1234</v>
       </c>
       <c r="D29" s="128">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E29" s="128">
-        <v>1756</v>
+        <v>1774</v>
       </c>
       <c r="F29" s="128">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G29" s="128">
-        <v>2432</v>
+        <v>2733</v>
       </c>
       <c r="H29" s="128">
-        <v>593</v>
+        <v>835</v>
       </c>
       <c r="I29" s="128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J29" s="128">
-        <v>1752</v>
+        <v>1769</v>
       </c>
       <c r="K29" s="128">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="L29" s="128">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>226</v>
+        <v>313</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
@@ -8404,51 +8410,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
@@ -8466,51 +8472,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
@@ -8528,51 +8534,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
@@ -8950,57 +8956,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -9236,362 +9242,362 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>310</v>
+        <v>448</v>
       </c>
       <c r="C13" s="128">
-        <v>294</v>
+        <v>417</v>
       </c>
       <c r="D13" s="128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G13" s="128">
-        <v>219</v>
+        <v>297</v>
       </c>
       <c r="H13" s="128">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="I13" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="L13" s="128">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>91</v>
+        <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>431</v>
+        <v>578</v>
       </c>
       <c r="C15" s="128">
-        <v>305</v>
+        <v>440</v>
       </c>
       <c r="D15" s="128">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E15" s="128">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="F15" s="128">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="G15" s="128">
-        <v>387</v>
+        <v>523</v>
       </c>
       <c r="H15" s="128">
-        <v>186</v>
+        <v>271</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="K15" s="128">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="L15" s="128">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>10464</v>
+        <v>14226</v>
       </c>
       <c r="C17" s="128">
-        <v>5056</v>
+        <v>7350</v>
       </c>
       <c r="D17" s="128">
-        <v>616</v>
+        <v>847</v>
       </c>
       <c r="E17" s="128">
-        <v>4754</v>
+        <v>5991</v>
       </c>
       <c r="F17" s="128">
         <v>38</v>
       </c>
       <c r="G17" s="128">
-        <v>8265</v>
+        <v>11160</v>
       </c>
       <c r="H17" s="128">
-        <v>2668</v>
+        <v>3920</v>
       </c>
       <c r="I17" s="128">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="J17" s="128">
-        <v>4169</v>
+        <v>5390</v>
       </c>
       <c r="K17" s="128">
-        <v>459</v>
+        <v>633</v>
       </c>
       <c r="L17" s="128">
-        <v>936</v>
+        <v>1166</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2198</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>16959</v>
+        <v>23957</v>
       </c>
       <c r="C19" s="128">
-        <v>10783</v>
+        <v>15580</v>
       </c>
       <c r="D19" s="128">
-        <v>870</v>
+        <v>1293</v>
       </c>
       <c r="E19" s="128">
-        <v>5097</v>
+        <v>6868</v>
       </c>
       <c r="F19" s="128">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="G19" s="128">
-        <v>12411</v>
+        <v>17519</v>
       </c>
       <c r="H19" s="128">
-        <v>5995</v>
+        <v>8674</v>
       </c>
       <c r="I19" s="128">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="J19" s="128">
-        <v>4471</v>
+        <v>5989</v>
       </c>
       <c r="K19" s="128">
-        <v>768</v>
+        <v>1064</v>
       </c>
       <c r="L19" s="128">
-        <v>1141</v>
+        <v>1736</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>4548</v>
+        <v>6438</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>267</v>
+        <v>427</v>
       </c>
       <c r="C21" s="128">
-        <v>224</v>
+        <v>363</v>
       </c>
       <c r="D21" s="128">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E21" s="128">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F21" s="128">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" s="128">
-        <v>304</v>
+        <v>485</v>
       </c>
       <c r="H21" s="128">
-        <v>158</v>
+        <v>262</v>
       </c>
       <c r="I21" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J21" s="128">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="K21" s="128">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="L21" s="128">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-37</v>
+        <v>-58</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
@@ -9608,114 +9614,114 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>8017</v>
+        <v>11237</v>
       </c>
       <c r="C25" s="128">
-        <v>4591</v>
+        <v>6760</v>
       </c>
       <c r="D25" s="128">
-        <v>318</v>
+        <v>383</v>
       </c>
       <c r="E25" s="128">
-        <v>2997</v>
+        <v>3954</v>
       </c>
       <c r="F25" s="128">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="G25" s="128">
-        <v>6901</v>
+        <v>9708</v>
       </c>
       <c r="H25" s="128">
-        <v>2893</v>
+        <v>4218</v>
       </c>
       <c r="I25" s="128">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="J25" s="128">
-        <v>2724</v>
+        <v>3573</v>
       </c>
       <c r="K25" s="128">
-        <v>400</v>
+        <v>539</v>
       </c>
       <c r="L25" s="128">
-        <v>857</v>
+        <v>1338</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1115</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
@@ -9732,114 +9738,114 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>34822</v>
+        <v>52185</v>
       </c>
       <c r="C29" s="128">
-        <v>13595</v>
+        <v>19333</v>
       </c>
       <c r="D29" s="128">
-        <v>1685</v>
+        <v>2345</v>
       </c>
       <c r="E29" s="128">
-        <v>17752</v>
+        <v>28165</v>
       </c>
       <c r="F29" s="128">
-        <v>1790</v>
+        <v>2342</v>
       </c>
       <c r="G29" s="128">
-        <v>27854</v>
+        <v>42468</v>
       </c>
       <c r="H29" s="128">
-        <v>8515</v>
+        <v>12144</v>
       </c>
       <c r="I29" s="128">
-        <v>441</v>
+        <v>684</v>
       </c>
       <c r="J29" s="128">
-        <v>15532</v>
+        <v>25335</v>
       </c>
       <c r="K29" s="128">
-        <v>2084</v>
+        <v>2938</v>
       </c>
       <c r="L29" s="128">
-        <v>1282</v>
+        <v>1368</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>6968</v>
+        <v>9716</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -9856,51 +9862,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
@@ -9918,51 +9924,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
@@ -9980,51 +9986,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -10398,57 +10404,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -10649,397 +10655,397 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>14856</v>
+        <v>19659</v>
       </c>
       <c r="C11" s="117">
-        <v>3843</v>
+        <v>5468</v>
       </c>
       <c r="D11" s="117">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="E11" s="117">
-        <v>10072</v>
+        <v>12979</v>
       </c>
       <c r="F11" s="117">
-        <v>826</v>
+        <v>1028</v>
       </c>
       <c r="G11" s="117">
-        <v>13623</v>
+        <v>17784</v>
       </c>
       <c r="H11" s="117">
-        <v>1131</v>
+        <v>1579</v>
       </c>
       <c r="I11" s="117">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="J11" s="117">
-        <v>9871</v>
+        <v>12746</v>
       </c>
       <c r="K11" s="117">
-        <v>918</v>
+        <v>1313</v>
       </c>
       <c r="L11" s="117">
-        <v>1631</v>
+        <v>2039</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>1233</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>358</v>
+        <v>504</v>
       </c>
       <c r="C13" s="128">
-        <v>271</v>
+        <v>382</v>
       </c>
       <c r="D13" s="128">
         <v>1</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="G13" s="128">
-        <v>452</v>
+        <v>554</v>
       </c>
       <c r="H13" s="128">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="I13" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="L13" s="128">
-        <v>321</v>
+        <v>377</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>-93</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>754</v>
+        <v>972</v>
       </c>
       <c r="C15" s="128">
-        <v>401</v>
+        <v>567</v>
       </c>
       <c r="D15" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>346</v>
+        <v>394</v>
       </c>
       <c r="G15" s="128">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="H15" s="128">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="L15" s="128">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>589</v>
+        <v>731</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>595</v>
+        <v>777</v>
       </c>
       <c r="C17" s="128">
-        <v>310</v>
+        <v>452</v>
       </c>
       <c r="D17" s="128">
         <v>1</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="G17" s="128">
-        <v>142</v>
+        <v>195</v>
       </c>
       <c r="H17" s="128">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="I17" s="128">
         <v>1</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="L17" s="128">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>453</v>
+        <v>581</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>433</v>
+        <v>608</v>
       </c>
       <c r="C19" s="128">
-        <v>398</v>
+        <v>559</v>
       </c>
       <c r="D19" s="128">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G19" s="128">
-        <v>319</v>
+        <v>410</v>
       </c>
       <c r="H19" s="128">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="I19" s="128">
         <v>2</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="L19" s="128">
-        <v>180</v>
+        <v>219</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>113</v>
+        <v>198</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>193</v>
+        <v>271</v>
       </c>
       <c r="C21" s="128">
-        <v>191</v>
+        <v>269</v>
       </c>
       <c r="D21" s="128">
         <v>1</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="128">
-        <v>237</v>
+        <v>317</v>
       </c>
       <c r="H21" s="128">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="128">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="L21" s="128">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-44</v>
+        <v>-46</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="130">
@@ -11056,114 +11062,114 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="C25" s="128">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="D25" s="128">
         <v>8</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
-      <c r="F25" s="130">
+      <c r="F25" s="128">
         <v>0</v>
       </c>
       <c r="G25" s="128">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="H25" s="128">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="L25" s="128">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="130">
@@ -11180,51 +11186,51 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
@@ -11242,51 +11248,51 @@
       </c>
       <c r="F29" s="130">
         <v>0</v>
       </c>
       <c r="G29" s="130">
         <v>0</v>
       </c>
       <c r="H29" s="130">
         <v>0</v>
       </c>
       <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="130">
         <v>0</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="130">
         <v>0</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
-      <c r="N29" s="137">
+      <c r="N29" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
@@ -11304,51 +11310,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
@@ -11366,114 +11372,114 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>433</v>
+        <v>645</v>
       </c>
       <c r="C35" s="128">
-        <v>413</v>
+        <v>606</v>
       </c>
       <c r="D35" s="128">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G35" s="128">
-        <v>354</v>
+        <v>483</v>
       </c>
       <c r="H35" s="128">
-        <v>188</v>
+        <v>246</v>
       </c>
       <c r="I35" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="L35" s="128">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>80</v>
+        <v>163</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -11489,51 +11495,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
+        <v>　　　　　2.至115年7月止，38家本國銀行放款及催收款之備抵呆帳餘額為645,549百萬元，115年1至7月轉銷呆帳32,831百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -11853,57 +11859,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -12139,51 +12145,51 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
@@ -12201,114 +12207,114 @@
       </c>
       <c r="F13" s="130">
         <v>0</v>
       </c>
       <c r="G13" s="130">
         <v>0</v>
       </c>
       <c r="H13" s="130">
         <v>0</v>
       </c>
       <c r="I13" s="130">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="130">
         <v>0</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
-      <c r="N13" s="137">
+      <c r="N13" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>142</v>
+        <v>201</v>
       </c>
       <c r="C15" s="128">
-        <v>141</v>
+        <v>200</v>
       </c>
       <c r="D15" s="128">
         <v>1</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="H15" s="128">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="L15" s="128">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>19</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -12325,51 +12331,51 @@
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="137">
+      <c r="N17" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
@@ -12387,51 +12393,51 @@
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="130">
         <v>0</v>
       </c>
       <c r="H19" s="130">
         <v>0</v>
       </c>
       <c r="I19" s="130">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="130">
         <v>0</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
-      <c r="N19" s="137">
+      <c r="N19" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
@@ -12449,51 +12455,51 @@
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="137">
+      <c r="N21" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
@@ -12511,51 +12517,51 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
@@ -12573,51 +12579,51 @@
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="137">
+      <c r="N25" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
@@ -12635,51 +12641,51 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
@@ -12697,51 +12703,51 @@
       </c>
       <c r="F29" s="130">
         <v>0</v>
       </c>
       <c r="G29" s="130">
         <v>0</v>
       </c>
       <c r="H29" s="130">
         <v>0</v>
       </c>
       <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="130">
         <v>0</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="130">
         <v>0</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
-      <c r="N29" s="137">
+      <c r="N29" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
@@ -12759,51 +12765,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
@@ -12821,51 +12827,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
@@ -12883,51 +12889,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
@@ -13305,57 +13311,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -13591,51 +13597,51 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
@@ -13653,51 +13659,51 @@
       </c>
       <c r="F13" s="130">
         <v>0</v>
       </c>
       <c r="G13" s="130">
         <v>0</v>
       </c>
       <c r="H13" s="130">
         <v>0</v>
       </c>
       <c r="I13" s="130">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="130">
         <v>0</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
-      <c r="N13" s="137">
+      <c r="N13" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
@@ -13715,51 +13721,51 @@
       </c>
       <c r="F15" s="130">
         <v>0</v>
       </c>
       <c r="G15" s="130">
         <v>0</v>
       </c>
       <c r="H15" s="130">
         <v>0</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="130">
         <v>0</v>
       </c>
       <c r="L15" s="130">
         <v>0</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
-      <c r="N15" s="137">
+      <c r="N15" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
@@ -13777,51 +13783,51 @@
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="137">
+      <c r="N17" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
@@ -13839,51 +13845,51 @@
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="130">
         <v>0</v>
       </c>
       <c r="H19" s="130">
         <v>0</v>
       </c>
       <c r="I19" s="130">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="130">
         <v>0</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
-      <c r="N19" s="137">
+      <c r="N19" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
@@ -13901,51 +13907,51 @@
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="137">
+      <c r="N21" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
@@ -13963,51 +13969,51 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
@@ -14025,51 +14031,51 @@
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="137">
+      <c r="N25" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
@@ -14087,114 +14093,114 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>11865</v>
+        <v>15567</v>
       </c>
       <c r="C29" s="128">
-        <v>1642</v>
+        <v>2325</v>
       </c>
       <c r="D29" s="128">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="E29" s="128">
-        <v>10072</v>
+        <v>12979</v>
       </c>
       <c r="F29" s="128">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="G29" s="128">
-        <v>11785</v>
+        <v>15357</v>
       </c>
       <c r="H29" s="128">
-        <v>624</v>
+        <v>892</v>
       </c>
       <c r="I29" s="128">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="J29" s="128">
-        <v>9871</v>
+        <v>12746</v>
       </c>
       <c r="K29" s="128">
-        <v>501</v>
+        <v>712</v>
       </c>
       <c r="L29" s="128">
-        <v>725</v>
+        <v>910</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>80</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -14211,51 +14217,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
@@ -14273,51 +14279,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
@@ -14335,51 +14341,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -14750,57 +14756,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -15001,831 +15007,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>116261</v>
+        <v>167538</v>
       </c>
       <c r="C11" s="117">
-        <v>52242</v>
+        <v>74655</v>
       </c>
       <c r="D11" s="117">
-        <v>3889</v>
+        <v>5641</v>
       </c>
       <c r="E11" s="117">
-        <v>43771</v>
+        <v>62269</v>
       </c>
       <c r="F11" s="117">
-        <v>16359</v>
+        <v>24972</v>
       </c>
       <c r="G11" s="117">
-        <v>104136</v>
+        <v>150779</v>
       </c>
       <c r="H11" s="117">
-        <v>46130</v>
+        <v>64739</v>
       </c>
       <c r="I11" s="117">
-        <v>242</v>
+        <v>360</v>
       </c>
       <c r="J11" s="117">
-        <v>42500</v>
+        <v>65313</v>
       </c>
       <c r="K11" s="117">
-        <v>3460</v>
+        <v>5239</v>
       </c>
       <c r="L11" s="117">
-        <v>11804</v>
+        <v>15127</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>12125</v>
+        <v>16758</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>2377</v>
+      <c r="B13" s="143">
+        <v>17446</v>
+      </c>
+      <c r="C13" s="143">
+        <v>9767</v>
+      </c>
+      <c r="D13" s="143">
+        <v>438</v>
+      </c>
+      <c r="E13" s="143">
+        <v>1696</v>
+      </c>
+      <c r="F13" s="143">
+        <v>5545</v>
+      </c>
+      <c r="G13" s="143">
+        <v>14050</v>
+      </c>
+      <c r="H13" s="143">
+        <v>9136</v>
+      </c>
+      <c r="I13" s="143">
+        <v>24</v>
+      </c>
+      <c r="J13" s="143">
+        <v>4655</v>
+      </c>
+      <c r="K13" s="143">
+        <v>433</v>
+      </c>
+      <c r="L13" s="143">
+        <v>-197</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>3396</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>785</v>
+      <c r="B15" s="143">
+        <v>7305</v>
+      </c>
+      <c r="C15" s="143">
+        <v>2249</v>
+      </c>
+      <c r="D15" s="143">
+        <v>93</v>
+      </c>
+      <c r="E15" s="143">
+        <v>4569</v>
+      </c>
+      <c r="F15" s="143">
+        <v>394</v>
+      </c>
+      <c r="G15" s="143">
+        <v>6286</v>
+      </c>
+      <c r="H15" s="143">
+        <v>1681</v>
+      </c>
+      <c r="I15" s="143">
+        <v>9</v>
+      </c>
+      <c r="J15" s="143">
+        <v>2690</v>
+      </c>
+      <c r="K15" s="143">
+        <v>326</v>
+      </c>
+      <c r="L15" s="143">
+        <v>1581</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>1019</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="141">
-[...11 lines deleted...]
-      <c r="F17" s="141">
+      <c r="B17" s="143">
+        <v>666</v>
+      </c>
+      <c r="C17" s="143">
+        <v>315</v>
+      </c>
+      <c r="D17" s="143">
+        <v>29</v>
+      </c>
+      <c r="E17" s="143">
+        <v>252</v>
+      </c>
+      <c r="F17" s="143">
+        <v>69</v>
+      </c>
+      <c r="G17" s="143">
+        <v>633</v>
+      </c>
+      <c r="H17" s="143">
+        <v>251</v>
+      </c>
+      <c r="I17" s="143">
+        <v>2</v>
+      </c>
+      <c r="J17" s="143">
+        <v>112</v>
+      </c>
+      <c r="K17" s="143">
+        <v>111</v>
+      </c>
+      <c r="L17" s="143">
+        <v>157</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
         <v>33</v>
-      </c>
-[...22 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="141">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="B19" s="143">
+        <v>350</v>
+      </c>
+      <c r="C19" s="143">
+        <v>247</v>
+      </c>
+      <c r="D19" s="143">
+        <v>36</v>
       </c>
       <c r="E19" s="143">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>-21</v>
+        <v>3</v>
+      </c>
+      <c r="F19" s="143">
+        <v>65</v>
+      </c>
+      <c r="G19" s="143">
+        <v>361</v>
+      </c>
+      <c r="H19" s="143">
+        <v>238</v>
+      </c>
+      <c r="I19" s="143">
+        <v>3</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>38</v>
+      </c>
+      <c r="L19" s="143">
+        <v>82</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>-11</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="141">
-[...5 lines deleted...]
-      <c r="D21" s="141">
+      <c r="B21" s="143">
+        <v>369</v>
+      </c>
+      <c r="C21" s="143">
+        <v>26</v>
+      </c>
+      <c r="D21" s="143">
         <v>1</v>
       </c>
-      <c r="E21" s="141">
-[...27 lines deleted...]
-        <v>90</v>
+      <c r="E21" s="143">
+        <v>152</v>
+      </c>
+      <c r="F21" s="143">
+        <v>190</v>
+      </c>
+      <c r="G21" s="143">
+        <v>186</v>
+      </c>
+      <c r="H21" s="143">
+        <v>2</v>
+      </c>
+      <c r="I21" s="145">
+        <v>0</v>
+      </c>
+      <c r="J21" s="145">
+        <v>0</v>
+      </c>
+      <c r="K21" s="143">
+        <v>73</v>
+      </c>
+      <c r="L21" s="143">
+        <v>111</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>183</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="141">
-[...36 lines deleted...]
-        <v>-419</v>
+      <c r="B23" s="143">
+        <v>5233</v>
+      </c>
+      <c r="C23" s="143">
+        <v>4092</v>
+      </c>
+      <c r="D23" s="143">
+        <v>82</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>1059</v>
+      </c>
+      <c r="G23" s="143">
+        <v>5956</v>
+      </c>
+      <c r="H23" s="143">
+        <v>3807</v>
+      </c>
+      <c r="I23" s="143">
+        <v>3</v>
+      </c>
+      <c r="J23" s="143">
+        <v>785</v>
+      </c>
+      <c r="K23" s="143">
+        <v>154</v>
+      </c>
+      <c r="L23" s="143">
+        <v>1208</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-723</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>941</v>
+      <c r="B25" s="143">
+        <v>4471</v>
+      </c>
+      <c r="C25" s="143">
+        <v>24</v>
+      </c>
+      <c r="D25" s="143">
+        <v>187</v>
+      </c>
+      <c r="E25" s="143">
+        <v>28</v>
+      </c>
+      <c r="F25" s="143">
+        <v>4232</v>
+      </c>
+      <c r="G25" s="143">
+        <v>3076</v>
+      </c>
+      <c r="H25" s="143">
+        <v>38</v>
+      </c>
+      <c r="I25" s="145">
+        <v>0</v>
+      </c>
+      <c r="J25" s="143">
+        <v>391</v>
+      </c>
+      <c r="K25" s="143">
+        <v>139</v>
+      </c>
+      <c r="L25" s="143">
+        <v>2509</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>1395</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>399</v>
+      <c r="B27" s="143">
+        <v>25866</v>
+      </c>
+      <c r="C27" s="143">
+        <v>1400</v>
+      </c>
+      <c r="D27" s="143">
+        <v>14</v>
+      </c>
+      <c r="E27" s="143">
+        <v>24128</v>
+      </c>
+      <c r="F27" s="143">
+        <v>323</v>
+      </c>
+      <c r="G27" s="143">
+        <v>25424</v>
+      </c>
+      <c r="H27" s="143">
+        <v>1285</v>
+      </c>
+      <c r="I27" s="143">
+        <v>32</v>
+      </c>
+      <c r="J27" s="143">
+        <v>24065</v>
+      </c>
+      <c r="K27" s="143">
+        <v>146</v>
+      </c>
+      <c r="L27" s="143">
+        <v>-105</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>442</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="141">
-[...36 lines deleted...]
-        <v>82</v>
+      <c r="B29" s="143">
+        <v>6171</v>
+      </c>
+      <c r="C29" s="143">
+        <v>3297</v>
+      </c>
+      <c r="D29" s="143">
+        <v>129</v>
+      </c>
+      <c r="E29" s="143">
+        <v>1807</v>
+      </c>
+      <c r="F29" s="143">
+        <v>938</v>
+      </c>
+      <c r="G29" s="143">
+        <v>5671</v>
+      </c>
+      <c r="H29" s="143">
+        <v>2689</v>
+      </c>
+      <c r="I29" s="143">
+        <v>39</v>
+      </c>
+      <c r="J29" s="143">
+        <v>2090</v>
+      </c>
+      <c r="K29" s="143">
+        <v>223</v>
+      </c>
+      <c r="L29" s="143">
+        <v>631</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>143</v>
+      <c r="B31" s="143">
+        <v>1425</v>
+      </c>
+      <c r="C31" s="143">
+        <v>772</v>
+      </c>
+      <c r="D31" s="143">
+        <v>27</v>
+      </c>
+      <c r="E31" s="143">
+        <v>626</v>
+      </c>
+      <c r="F31" s="145">
+        <v>0</v>
+      </c>
+      <c r="G31" s="143">
+        <v>1269</v>
+      </c>
+      <c r="H31" s="143">
+        <v>599</v>
+      </c>
+      <c r="I31" s="143">
+        <v>1</v>
+      </c>
+      <c r="J31" s="143">
+        <v>158</v>
+      </c>
+      <c r="K31" s="143">
+        <v>58</v>
+      </c>
+      <c r="L31" s="143">
+        <v>452</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="141">
-[...21 lines deleted...]
-        <v>15</v>
+      <c r="B33" s="143">
+        <v>11169</v>
+      </c>
+      <c r="C33" s="143">
+        <v>1341</v>
+      </c>
+      <c r="D33" s="143">
+        <v>815</v>
+      </c>
+      <c r="E33" s="143">
+        <v>2734</v>
+      </c>
+      <c r="F33" s="143">
+        <v>6279</v>
+      </c>
+      <c r="G33" s="143">
+        <v>10929</v>
+      </c>
+      <c r="H33" s="143">
+        <v>817</v>
+      </c>
+      <c r="I33" s="143">
+        <v>29</v>
       </c>
       <c r="J33" s="143">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>350</v>
+        <v>8286</v>
+      </c>
+      <c r="K33" s="143">
+        <v>575</v>
+      </c>
+      <c r="L33" s="143">
+        <v>1223</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>239</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>487</v>
+      <c r="B35" s="143">
+        <v>5022</v>
+      </c>
+      <c r="C35" s="143">
+        <v>4060</v>
+      </c>
+      <c r="D35" s="143">
+        <v>493</v>
+      </c>
+      <c r="E35" s="143">
+        <v>374</v>
+      </c>
+      <c r="F35" s="143">
+        <v>95</v>
+      </c>
+      <c r="G35" s="143">
+        <v>4209</v>
+      </c>
+      <c r="H35" s="143">
+        <v>2749</v>
+      </c>
+      <c r="I35" s="145">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>781</v>
+      </c>
+      <c r="K35" s="143">
+        <v>47</v>
+      </c>
+      <c r="L35" s="143">
+        <v>632</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>813</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -16181,57 +16187,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -16432,831 +16438,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>4744</v>
+        <v>6979</v>
       </c>
       <c r="C11" s="116">
-        <v>1910</v>
+        <v>2769</v>
       </c>
       <c r="D11" s="116">
-        <v>1034</v>
+        <v>1538</v>
       </c>
       <c r="E11" s="116">
-        <v>1194</v>
+        <v>1848</v>
       </c>
       <c r="F11" s="116">
-        <v>606</v>
+        <v>824</v>
       </c>
       <c r="G11" s="116">
-        <v>3040</v>
+        <v>4848</v>
       </c>
       <c r="H11" s="116">
-        <v>1634</v>
+        <v>2354</v>
       </c>
       <c r="I11" s="116">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="J11" s="116">
-        <v>454</v>
+        <v>1010</v>
       </c>
       <c r="K11" s="116">
-        <v>429</v>
+        <v>643</v>
       </c>
       <c r="L11" s="116">
-        <v>479</v>
+        <v>782</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1704</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>136</v>
+      <c r="B13" s="143">
+        <v>445</v>
+      </c>
+      <c r="C13" s="143">
+        <v>395</v>
+      </c>
+      <c r="D13" s="143">
+        <v>47</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>4</v>
+      </c>
+      <c r="G13" s="143">
+        <v>341</v>
+      </c>
+      <c r="H13" s="143">
+        <v>233</v>
+      </c>
+      <c r="I13" s="143">
+        <v>3</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>14</v>
+      </c>
+      <c r="L13" s="143">
+        <v>91</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>349</v>
+      <c r="B15" s="143">
+        <v>6995</v>
+      </c>
+      <c r="C15" s="143">
+        <v>3351</v>
+      </c>
+      <c r="D15" s="143">
+        <v>69</v>
+      </c>
+      <c r="E15" s="143">
+        <v>3423</v>
+      </c>
+      <c r="F15" s="143">
+        <v>152</v>
+      </c>
+      <c r="G15" s="143">
+        <v>6582</v>
+      </c>
+      <c r="H15" s="143">
+        <v>3354</v>
+      </c>
+      <c r="I15" s="143">
+        <v>14</v>
+      </c>
+      <c r="J15" s="143">
+        <v>1775</v>
+      </c>
+      <c r="K15" s="143">
+        <v>103</v>
+      </c>
+      <c r="L15" s="143">
+        <v>1336</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>413</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>124</v>
+      <c r="B17" s="143">
+        <v>7579</v>
+      </c>
+      <c r="C17" s="143">
+        <v>4223</v>
+      </c>
+      <c r="D17" s="143">
+        <v>213</v>
+      </c>
+      <c r="E17" s="143">
+        <v>2291</v>
+      </c>
+      <c r="F17" s="143">
+        <v>852</v>
+      </c>
+      <c r="G17" s="143">
+        <v>7166</v>
+      </c>
+      <c r="H17" s="143">
+        <v>4187</v>
+      </c>
+      <c r="I17" s="143">
+        <v>20</v>
+      </c>
+      <c r="J17" s="143">
+        <v>1988</v>
+      </c>
+      <c r="K17" s="143">
+        <v>226</v>
+      </c>
+      <c r="L17" s="143">
+        <v>745</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>413</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="141">
-[...36 lines deleted...]
-        <v>982</v>
+      <c r="B19" s="143">
+        <v>5264</v>
+      </c>
+      <c r="C19" s="143">
+        <v>2755</v>
+      </c>
+      <c r="D19" s="143">
+        <v>690</v>
+      </c>
+      <c r="E19" s="143">
+        <v>1722</v>
+      </c>
+      <c r="F19" s="143">
+        <v>97</v>
+      </c>
+      <c r="G19" s="143">
+        <v>4090</v>
+      </c>
+      <c r="H19" s="143">
+        <v>1840</v>
+      </c>
+      <c r="I19" s="143">
+        <v>46</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>781</v>
+      </c>
+      <c r="L19" s="143">
+        <v>1423</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>1174</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="141">
-[...36 lines deleted...]
-        <v>265</v>
+      <c r="B21" s="143">
+        <v>9479</v>
+      </c>
+      <c r="C21" s="143">
+        <v>7303</v>
+      </c>
+      <c r="D21" s="143">
+        <v>111</v>
+      </c>
+      <c r="E21" s="143">
+        <v>2006</v>
+      </c>
+      <c r="F21" s="143">
+        <v>59</v>
+      </c>
+      <c r="G21" s="143">
+        <v>8771</v>
+      </c>
+      <c r="H21" s="143">
+        <v>6622</v>
+      </c>
+      <c r="I21" s="143">
+        <v>14</v>
+      </c>
+      <c r="J21" s="143">
+        <v>1269</v>
+      </c>
+      <c r="K21" s="143">
+        <v>108</v>
+      </c>
+      <c r="L21" s="143">
+        <v>758</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>708</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="141">
-[...5 lines deleted...]
-      <c r="D23" s="141">
+      <c r="B23" s="143">
+        <v>154</v>
+      </c>
+      <c r="C23" s="143">
+        <v>7</v>
+      </c>
+      <c r="D23" s="143">
         <v>2</v>
       </c>
-      <c r="E23" s="143">
-[...8 lines deleted...]
-      <c r="H23" s="141">
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>144</v>
+      </c>
+      <c r="G23" s="143">
+        <v>156</v>
+      </c>
+      <c r="H23" s="143">
         <v>1</v>
       </c>
-      <c r="I23" s="141">
-[...15 lines deleted...]
-        <v>-8</v>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>84</v>
+      </c>
+      <c r="L23" s="143">
+        <v>70</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-2</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>1671</v>
+      <c r="B25" s="143">
+        <v>19668</v>
+      </c>
+      <c r="C25" s="143">
+        <v>6706</v>
+      </c>
+      <c r="D25" s="143">
+        <v>157</v>
+      </c>
+      <c r="E25" s="143">
+        <v>12805</v>
+      </c>
+      <c r="F25" s="143">
+        <v>0</v>
+      </c>
+      <c r="G25" s="143">
+        <v>17672</v>
+      </c>
+      <c r="H25" s="143">
+        <v>5008</v>
+      </c>
+      <c r="I25" s="143">
+        <v>22</v>
+      </c>
+      <c r="J25" s="143">
+        <v>11882</v>
+      </c>
+      <c r="K25" s="143">
+        <v>279</v>
+      </c>
+      <c r="L25" s="143">
+        <v>481</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>1996</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>1350</v>
+      <c r="B27" s="143">
+        <v>12251</v>
+      </c>
+      <c r="C27" s="143">
+        <v>10155</v>
+      </c>
+      <c r="D27" s="143">
+        <v>187</v>
+      </c>
+      <c r="E27" s="145">
+        <v>0</v>
+      </c>
+      <c r="F27" s="143">
+        <v>1908</v>
+      </c>
+      <c r="G27" s="143">
+        <v>10595</v>
+      </c>
+      <c r="H27" s="143">
+        <v>8954</v>
+      </c>
+      <c r="I27" s="143">
+        <v>17</v>
+      </c>
+      <c r="J27" s="143">
+        <v>1605</v>
+      </c>
+      <c r="K27" s="143">
+        <v>226</v>
+      </c>
+      <c r="L27" s="143">
+        <v>-208</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>1655</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="141">
-[...3 lines deleted...]
-        <v>998</v>
+      <c r="B29" s="143">
+        <v>1470</v>
+      </c>
+      <c r="C29" s="143">
+        <v>1455</v>
       </c>
       <c r="D29" s="143">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E29" s="141">
+        <v>12</v>
+      </c>
+      <c r="E29" s="143">
         <v>0</v>
       </c>
       <c r="F29" s="143">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>-35</v>
+        <v>2</v>
+      </c>
+      <c r="G29" s="143">
+        <v>1575</v>
+      </c>
+      <c r="H29" s="143">
+        <v>1245</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="145">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143">
+        <v>18</v>
+      </c>
+      <c r="L29" s="143">
+        <v>311</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>-105</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>-42</v>
+      <c r="B31" s="143">
+        <v>1941</v>
+      </c>
+      <c r="C31" s="143">
+        <v>1708</v>
+      </c>
+      <c r="D31" s="143">
+        <v>131</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>102</v>
+      </c>
+      <c r="G31" s="143">
+        <v>1715</v>
+      </c>
+      <c r="H31" s="143">
+        <v>1451</v>
+      </c>
+      <c r="I31" s="143">
+        <v>6</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>28</v>
+      </c>
+      <c r="L31" s="143">
+        <v>230</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>173</v>
+      <c r="B33" s="143">
+        <v>3555</v>
+      </c>
+      <c r="C33" s="143">
+        <v>2949</v>
+      </c>
+      <c r="D33" s="143">
+        <v>74</v>
+      </c>
+      <c r="E33" s="145">
+        <v>0</v>
+      </c>
+      <c r="F33" s="143">
+        <v>532</v>
+      </c>
+      <c r="G33" s="143">
+        <v>3365</v>
+      </c>
+      <c r="H33" s="143">
+        <v>2574</v>
+      </c>
+      <c r="I33" s="149">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>405</v>
+      </c>
+      <c r="K33" s="143">
+        <v>53</v>
+      </c>
+      <c r="L33" s="143">
+        <v>333</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>189</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>135</v>
+      <c r="B35" s="143">
+        <v>3896</v>
+      </c>
+      <c r="C35" s="143">
+        <v>2359</v>
+      </c>
+      <c r="D35" s="143">
+        <v>37</v>
+      </c>
+      <c r="E35" s="143">
+        <v>612</v>
+      </c>
+      <c r="F35" s="143">
+        <v>888</v>
+      </c>
+      <c r="G35" s="143">
+        <v>3683</v>
+      </c>
+      <c r="H35" s="143">
+        <v>2822</v>
+      </c>
+      <c r="I35" s="143">
+        <v>13</v>
+      </c>
+      <c r="J35" s="143">
+        <v>355</v>
+      </c>
+      <c r="K35" s="143">
+        <v>249</v>
+      </c>
+      <c r="L35" s="143">
+        <v>244</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -17584,57 +17590,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -17835,211 +17841,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>1728</v>
+        <v>1837</v>
       </c>
       <c r="C11" s="116">
-        <v>324</v>
+        <v>459</v>
       </c>
       <c r="D11" s="116">
         <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>761</v>
+        <v>1193</v>
       </c>
       <c r="F11" s="116">
-        <v>639</v>
+        <v>181</v>
       </c>
       <c r="G11" s="116">
-        <v>1711</v>
+        <v>1745</v>
       </c>
       <c r="H11" s="116">
-        <v>361</v>
+        <v>498</v>
       </c>
       <c r="I11" s="116">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J11" s="116">
-        <v>1133</v>
+        <v>1012</v>
       </c>
       <c r="K11" s="116">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="L11" s="116">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>51</v>
+      <c r="B13" s="143">
+        <v>328</v>
+      </c>
+      <c r="C13" s="143">
+        <v>284</v>
+      </c>
+      <c r="D13" s="143">
+        <v>19</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>24</v>
+      </c>
+      <c r="G13" s="143">
+        <v>242</v>
+      </c>
+      <c r="H13" s="143">
+        <v>164</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>23</v>
+      </c>
+      <c r="L13" s="143">
+        <v>54</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="141">
-[...29 lines deleted...]
-      <c r="L15" s="141">
+      <c r="B15" s="143">
+        <v>204</v>
+      </c>
+      <c r="C15" s="143">
+        <v>186</v>
+      </c>
+      <c r="D15" s="143">
+        <v>5</v>
+      </c>
+      <c r="E15" s="145">
+        <v>0</v>
+      </c>
+      <c r="F15" s="143">
+        <v>14</v>
+      </c>
+      <c r="G15" s="143">
+        <v>183</v>
+      </c>
+      <c r="H15" s="143">
+        <v>140</v>
+      </c>
+      <c r="I15" s="143">
+        <v>1</v>
+      </c>
+      <c r="J15" s="145">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143">
+        <v>14</v>
+      </c>
+      <c r="L15" s="143">
+        <v>29</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -18686,57 +18692,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -18937,831 +18943,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>97401</v>
+        <v>141005</v>
       </c>
       <c r="C11" s="117">
-        <v>34908</v>
+        <v>50459</v>
       </c>
       <c r="D11" s="117">
-        <v>3032</v>
+        <v>4414</v>
       </c>
       <c r="E11" s="117">
-        <v>42029</v>
+        <v>59078</v>
       </c>
       <c r="F11" s="117">
-        <v>17432</v>
+        <v>27054</v>
       </c>
       <c r="G11" s="117">
-        <v>88646</v>
+        <v>129173</v>
       </c>
       <c r="H11" s="117">
-        <v>28282</v>
+        <v>40779</v>
       </c>
       <c r="I11" s="117">
-        <v>214</v>
+        <v>320</v>
       </c>
       <c r="J11" s="117">
-        <v>41553</v>
+        <v>63624</v>
       </c>
       <c r="K11" s="117">
-        <v>2999</v>
+        <v>4618</v>
       </c>
       <c r="L11" s="117">
-        <v>15598</v>
+        <v>19831</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>8754</v>
+        <v>11832</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>2246</v>
+      <c r="B13" s="143">
+        <v>13436</v>
+      </c>
+      <c r="C13" s="143">
+        <v>5781</v>
+      </c>
+      <c r="D13" s="143">
+        <v>417</v>
+      </c>
+      <c r="E13" s="143">
+        <v>1696</v>
+      </c>
+      <c r="F13" s="143">
+        <v>5542</v>
+      </c>
+      <c r="G13" s="143">
+        <v>10186</v>
+      </c>
+      <c r="H13" s="143">
+        <v>4023</v>
+      </c>
+      <c r="I13" s="143">
+        <v>24</v>
+      </c>
+      <c r="J13" s="143">
+        <v>4655</v>
+      </c>
+      <c r="K13" s="143">
+        <v>399</v>
+      </c>
+      <c r="L13" s="143">
+        <v>1084</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>3250</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>689</v>
+      <c r="B15" s="143">
+        <v>7100</v>
+      </c>
+      <c r="C15" s="143">
+        <v>2051</v>
+      </c>
+      <c r="D15" s="143">
+        <v>92</v>
+      </c>
+      <c r="E15" s="143">
+        <v>4563</v>
+      </c>
+      <c r="F15" s="143">
+        <v>394</v>
+      </c>
+      <c r="G15" s="143">
+        <v>6177</v>
+      </c>
+      <c r="H15" s="143">
+        <v>1668</v>
+      </c>
+      <c r="I15" s="143">
+        <v>9</v>
+      </c>
+      <c r="J15" s="143">
+        <v>2684</v>
+      </c>
+      <c r="K15" s="143">
+        <v>285</v>
+      </c>
+      <c r="L15" s="143">
+        <v>1530</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>924</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>11</v>
+      <c r="B17" s="143">
+        <v>624</v>
+      </c>
+      <c r="C17" s="143">
+        <v>273</v>
+      </c>
+      <c r="D17" s="143">
+        <v>29</v>
+      </c>
+      <c r="E17" s="143">
+        <v>252</v>
+      </c>
+      <c r="F17" s="143">
+        <v>69</v>
+      </c>
+      <c r="G17" s="143">
+        <v>604</v>
+      </c>
+      <c r="H17" s="143">
+        <v>241</v>
+      </c>
+      <c r="I17" s="143">
+        <v>2</v>
+      </c>
+      <c r="J17" s="143">
+        <v>112</v>
+      </c>
+      <c r="K17" s="143">
+        <v>111</v>
+      </c>
+      <c r="L17" s="143">
+        <v>138</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="141">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="B19" s="143">
+        <v>282</v>
+      </c>
+      <c r="C19" s="143">
+        <v>183</v>
+      </c>
+      <c r="D19" s="143">
+        <v>33</v>
       </c>
       <c r="E19" s="143">
-        <v>0</v>
-[...26 lines deleted...]
-        <v>-39</v>
+        <v>3</v>
+      </c>
+      <c r="F19" s="143">
+        <v>64</v>
+      </c>
+      <c r="G19" s="143">
+        <v>328</v>
+      </c>
+      <c r="H19" s="143">
+        <v>196</v>
+      </c>
+      <c r="I19" s="143">
+        <v>3</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>38</v>
+      </c>
+      <c r="L19" s="143">
+        <v>91</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>-45</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="141">
-[...36 lines deleted...]
-        <v>106</v>
+      <c r="B21" s="143">
+        <v>352</v>
+      </c>
+      <c r="C21" s="143">
+        <v>26</v>
+      </c>
+      <c r="D21" s="143">
+        <v>1</v>
+      </c>
+      <c r="E21" s="143">
+        <v>152</v>
+      </c>
+      <c r="F21" s="143">
+        <v>174</v>
+      </c>
+      <c r="G21" s="143">
+        <v>199</v>
+      </c>
+      <c r="H21" s="143">
+        <v>2</v>
+      </c>
+      <c r="I21" s="145">
+        <v>0</v>
+      </c>
+      <c r="J21" s="145">
+        <v>0</v>
+      </c>
+      <c r="K21" s="143">
+        <v>73</v>
+      </c>
+      <c r="L21" s="143">
+        <v>124</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="141">
-[...36 lines deleted...]
-        <v>-423</v>
+      <c r="B23" s="143">
+        <v>4998</v>
+      </c>
+      <c r="C23" s="143">
+        <v>3860</v>
+      </c>
+      <c r="D23" s="143">
+        <v>81</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>1057</v>
+      </c>
+      <c r="G23" s="143">
+        <v>5777</v>
+      </c>
+      <c r="H23" s="143">
+        <v>3663</v>
+      </c>
+      <c r="I23" s="143">
+        <v>3</v>
+      </c>
+      <c r="J23" s="143">
+        <v>789</v>
+      </c>
+      <c r="K23" s="143">
+        <v>154</v>
+      </c>
+      <c r="L23" s="143">
+        <v>1170</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-779</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>941</v>
+      <c r="B25" s="143">
+        <v>4471</v>
+      </c>
+      <c r="C25" s="143">
+        <v>24</v>
+      </c>
+      <c r="D25" s="143">
+        <v>187</v>
+      </c>
+      <c r="E25" s="143">
+        <v>28</v>
+      </c>
+      <c r="F25" s="143">
+        <v>4232</v>
+      </c>
+      <c r="G25" s="143">
+        <v>3076</v>
+      </c>
+      <c r="H25" s="143">
+        <v>38</v>
+      </c>
+      <c r="I25" s="145">
+        <v>0</v>
+      </c>
+      <c r="J25" s="143">
+        <v>391</v>
+      </c>
+      <c r="K25" s="143">
+        <v>139</v>
+      </c>
+      <c r="L25" s="143">
+        <v>2509</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>1395</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>407</v>
+      <c r="B27" s="143">
+        <v>24682</v>
+      </c>
+      <c r="C27" s="143">
+        <v>324</v>
+      </c>
+      <c r="D27" s="143">
+        <v>14</v>
+      </c>
+      <c r="E27" s="143">
+        <v>24007</v>
+      </c>
+      <c r="F27" s="143">
+        <v>336</v>
+      </c>
+      <c r="G27" s="143">
+        <v>24229</v>
+      </c>
+      <c r="H27" s="143">
+        <v>222</v>
+      </c>
+      <c r="I27" s="143">
+        <v>32</v>
+      </c>
+      <c r="J27" s="143">
+        <v>23941</v>
+      </c>
+      <c r="K27" s="143">
+        <v>143</v>
+      </c>
+      <c r="L27" s="143">
+        <v>-110</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>453</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="141">
-[...36 lines deleted...]
-        <v>-683</v>
+      <c r="B29" s="143">
+        <v>5867</v>
+      </c>
+      <c r="C29" s="143">
+        <v>3297</v>
+      </c>
+      <c r="D29" s="143">
+        <v>129</v>
+      </c>
+      <c r="E29" s="143">
+        <v>1807</v>
+      </c>
+      <c r="F29" s="143">
+        <v>634</v>
+      </c>
+      <c r="G29" s="143">
+        <v>6520</v>
+      </c>
+      <c r="H29" s="143">
+        <v>738</v>
+      </c>
+      <c r="I29" s="143">
+        <v>39</v>
+      </c>
+      <c r="J29" s="143">
+        <v>2195</v>
+      </c>
+      <c r="K29" s="143">
+        <v>223</v>
+      </c>
+      <c r="L29" s="143">
+        <v>3324</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>-653</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>55</v>
+      <c r="B31" s="143">
+        <v>1149</v>
+      </c>
+      <c r="C31" s="143">
+        <v>507</v>
+      </c>
+      <c r="D31" s="143">
+        <v>16</v>
+      </c>
+      <c r="E31" s="143">
+        <v>626</v>
+      </c>
+      <c r="F31" s="145">
+        <v>0</v>
+      </c>
+      <c r="G31" s="143">
+        <v>1102</v>
+      </c>
+      <c r="H31" s="143">
+        <v>468</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>158</v>
+      </c>
+      <c r="K31" s="143">
+        <v>41</v>
+      </c>
+      <c r="L31" s="143">
+        <v>434</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="141">
-[...21 lines deleted...]
-        <v>15</v>
+      <c r="B33" s="143">
+        <v>11139</v>
+      </c>
+      <c r="C33" s="143">
+        <v>1310</v>
+      </c>
+      <c r="D33" s="143">
+        <v>815</v>
+      </c>
+      <c r="E33" s="143">
+        <v>2740</v>
+      </c>
+      <c r="F33" s="143">
+        <v>6275</v>
+      </c>
+      <c r="G33" s="143">
+        <v>10934</v>
+      </c>
+      <c r="H33" s="143">
+        <v>815</v>
+      </c>
+      <c r="I33" s="143">
+        <v>29</v>
       </c>
       <c r="J33" s="143">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>305</v>
+        <v>8315</v>
+      </c>
+      <c r="K33" s="143">
+        <v>575</v>
+      </c>
+      <c r="L33" s="143">
+        <v>1201</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>208</v>
+      <c r="B35" s="143">
+        <v>4006</v>
+      </c>
+      <c r="C35" s="143">
+        <v>3141</v>
+      </c>
+      <c r="D35" s="143">
+        <v>466</v>
+      </c>
+      <c r="E35" s="143">
+        <v>311</v>
+      </c>
+      <c r="F35" s="143">
+        <v>88</v>
+      </c>
+      <c r="G35" s="143">
+        <v>3613</v>
+      </c>
+      <c r="H35" s="143">
+        <v>2179</v>
+      </c>
+      <c r="I35" s="145">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>732</v>
+      </c>
+      <c r="K35" s="143">
+        <v>35</v>
+      </c>
+      <c r="L35" s="143">
+        <v>666</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>394</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -20092,57 +20098,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -20343,831 +20349,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>12583</v>
+        <v>16446</v>
       </c>
       <c r="C11" s="116">
-        <v>5891</v>
+        <v>8528</v>
       </c>
       <c r="D11" s="116">
-        <v>1647</v>
+        <v>2462</v>
       </c>
       <c r="E11" s="116">
-        <v>482</v>
+        <v>1582</v>
       </c>
       <c r="F11" s="116">
-        <v>4563</v>
+        <v>3874</v>
       </c>
       <c r="G11" s="116">
-        <v>6917</v>
+        <v>7809</v>
       </c>
       <c r="H11" s="116">
-        <v>2109</v>
+        <v>2953</v>
       </c>
       <c r="I11" s="116">
-        <v>383</v>
+        <v>550</v>
       </c>
       <c r="J11" s="116">
-        <v>1674</v>
+        <v>368</v>
       </c>
       <c r="K11" s="116">
-        <v>1049</v>
+        <v>1442</v>
       </c>
       <c r="L11" s="116">
-        <v>1702</v>
+        <v>2495</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>5666</v>
+        <v>8637</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>14105</v>
+        <v>19584</v>
       </c>
       <c r="C13" s="128">
-        <v>4738</v>
+        <v>6827</v>
       </c>
       <c r="D13" s="128">
-        <v>498</v>
+        <v>690</v>
       </c>
       <c r="E13" s="128">
-        <v>7993</v>
+        <v>10725</v>
       </c>
       <c r="F13" s="128">
-        <v>876</v>
+        <v>1342</v>
       </c>
       <c r="G13" s="128">
-        <v>12699</v>
+        <v>17470</v>
       </c>
       <c r="H13" s="128">
-        <v>3239</v>
+        <v>4635</v>
       </c>
       <c r="I13" s="128">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="J13" s="128">
-        <v>7451</v>
+        <v>9817</v>
       </c>
       <c r="K13" s="128">
-        <v>976</v>
+        <v>1409</v>
       </c>
       <c r="L13" s="128">
-        <v>965</v>
+        <v>1510</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1406</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>32233</v>
+        <v>46242</v>
       </c>
       <c r="C15" s="128">
-        <v>24560</v>
+        <v>34831</v>
       </c>
       <c r="D15" s="128">
-        <v>3377</v>
+        <v>4681</v>
       </c>
       <c r="E15" s="128">
-        <v>3098</v>
+        <v>4003</v>
       </c>
       <c r="F15" s="128">
-        <v>1198</v>
+        <v>2728</v>
       </c>
       <c r="G15" s="128">
-        <v>24981</v>
+        <v>35579</v>
       </c>
       <c r="H15" s="128">
-        <v>15378</v>
+        <v>21751</v>
       </c>
       <c r="I15" s="128">
-        <v>225</v>
+        <v>317</v>
       </c>
       <c r="J15" s="128">
-        <v>1361</v>
+        <v>1840</v>
       </c>
       <c r="K15" s="128">
-        <v>4307</v>
+        <v>6139</v>
       </c>
       <c r="L15" s="128">
-        <v>3710</v>
+        <v>5532</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>7253</v>
+        <v>10664</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>17136</v>
+        <v>24958</v>
       </c>
       <c r="C17" s="128">
-        <v>7845</v>
+        <v>11141</v>
       </c>
       <c r="D17" s="128">
-        <v>4363</v>
+        <v>6351</v>
       </c>
       <c r="E17" s="128">
-        <v>4710</v>
+        <v>7189</v>
       </c>
       <c r="F17" s="128">
-        <v>218</v>
+        <v>278</v>
       </c>
       <c r="G17" s="128">
-        <v>13294</v>
+        <v>19820</v>
       </c>
       <c r="H17" s="128">
-        <v>5258</v>
+        <v>7483</v>
       </c>
       <c r="I17" s="128">
-        <v>596</v>
+        <v>872</v>
       </c>
       <c r="J17" s="128">
-        <v>2594</v>
+        <v>4321</v>
       </c>
       <c r="K17" s="128">
-        <v>2403</v>
+        <v>3505</v>
       </c>
       <c r="L17" s="128">
-        <v>2443</v>
+        <v>3640</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3841</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>19704</v>
+        <v>26808</v>
       </c>
       <c r="C19" s="128">
-        <v>10915</v>
+        <v>15436</v>
       </c>
       <c r="D19" s="128">
-        <v>1815</v>
+        <v>2554</v>
       </c>
       <c r="E19" s="128">
-        <v>5204</v>
+        <v>6949</v>
       </c>
       <c r="F19" s="128">
-        <v>1770</v>
+        <v>1869</v>
       </c>
       <c r="G19" s="128">
-        <v>14716</v>
+        <v>19750</v>
       </c>
       <c r="H19" s="128">
-        <v>5568</v>
+        <v>7873</v>
       </c>
       <c r="I19" s="128">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="J19" s="128">
-        <v>4901</v>
+        <v>6061</v>
       </c>
       <c r="K19" s="128">
-        <v>2266</v>
+        <v>3187</v>
       </c>
       <c r="L19" s="128">
-        <v>1906</v>
+        <v>2520</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>4987</v>
+        <v>7058</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>6828</v>
+        <v>9650</v>
       </c>
       <c r="C21" s="128">
-        <v>4181</v>
+        <v>5965</v>
       </c>
       <c r="D21" s="128">
-        <v>1094</v>
+        <v>1393</v>
       </c>
       <c r="E21" s="128">
-        <v>993</v>
+        <v>1487</v>
       </c>
       <c r="F21" s="128">
-        <v>559</v>
+        <v>805</v>
       </c>
       <c r="G21" s="128">
-        <v>3666</v>
+        <v>4628</v>
       </c>
       <c r="H21" s="128">
-        <v>1532</v>
+        <v>2201</v>
       </c>
       <c r="I21" s="128">
+        <v>54</v>
+      </c>
+      <c r="J21" s="128">
+        <v>1525</v>
+      </c>
+      <c r="K21" s="128">
+        <v>808</v>
+      </c>
+      <c r="L21" s="128">
         <v>39</v>
       </c>
-      <c r="J21" s="128">
-[...7 lines deleted...]
-      </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3162</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>58396</v>
+        <v>73701</v>
       </c>
       <c r="C23" s="128">
-        <v>7069</v>
+        <v>10230</v>
       </c>
       <c r="D23" s="128">
-        <v>6639</v>
+        <v>9695</v>
       </c>
       <c r="E23" s="128">
-        <v>42175</v>
+        <v>53107</v>
       </c>
       <c r="F23" s="128">
-        <v>2513</v>
+        <v>669</v>
       </c>
       <c r="G23" s="128">
-        <v>51369</v>
+        <v>63430</v>
       </c>
       <c r="H23" s="128">
-        <v>3935</v>
+        <v>5625</v>
       </c>
       <c r="I23" s="128">
-        <v>1477</v>
+        <v>2216</v>
       </c>
       <c r="J23" s="128">
-        <v>40688</v>
+        <v>47939</v>
       </c>
       <c r="K23" s="128">
-        <v>2117</v>
+        <v>3050</v>
       </c>
       <c r="L23" s="128">
-        <v>3152</v>
+        <v>4601</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>7028</v>
+        <v>10271</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>1181</v>
+        <v>1710</v>
       </c>
       <c r="C25" s="128">
-        <v>1071</v>
+        <v>1523</v>
       </c>
       <c r="D25" s="128">
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="E25" s="128">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F25" s="128">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G25" s="128">
-        <v>1052</v>
+        <v>1509</v>
       </c>
       <c r="H25" s="128">
-        <v>524</v>
+        <v>737</v>
       </c>
       <c r="I25" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J25" s="128">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="K25" s="128">
-        <v>202</v>
+        <v>284</v>
       </c>
       <c r="L25" s="128">
-        <v>315</v>
+        <v>469</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>129</v>
+        <v>201</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>3375</v>
+        <v>4790</v>
       </c>
       <c r="C27" s="128">
-        <v>3013</v>
+        <v>4242</v>
       </c>
       <c r="D27" s="128">
-        <v>226</v>
+        <v>323</v>
       </c>
       <c r="E27" s="128">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="F27" s="128">
-        <v>52</v>
+        <v>113</v>
       </c>
       <c r="G27" s="128">
-        <v>2615</v>
+        <v>3702</v>
       </c>
       <c r="H27" s="128">
-        <v>1393</v>
+        <v>1952</v>
       </c>
       <c r="I27" s="128">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="J27" s="128">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="K27" s="128">
-        <v>527</v>
+        <v>742</v>
       </c>
       <c r="L27" s="128">
-        <v>603</v>
+        <v>895</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>760</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>26493</v>
+        <v>38019</v>
       </c>
       <c r="C29" s="128">
-        <v>14240</v>
+        <v>20031</v>
       </c>
       <c r="D29" s="128">
-        <v>3210</v>
+        <v>4474</v>
       </c>
       <c r="E29" s="128">
-        <v>8614</v>
+        <v>12090</v>
       </c>
       <c r="F29" s="128">
-        <v>430</v>
+        <v>1424</v>
       </c>
       <c r="G29" s="128">
-        <v>21771</v>
+        <v>30686</v>
       </c>
       <c r="H29" s="128">
-        <v>8164</v>
+        <v>11528</v>
       </c>
       <c r="I29" s="128">
-        <v>653</v>
+        <v>896</v>
       </c>
       <c r="J29" s="128">
-        <v>7514</v>
+        <v>10604</v>
       </c>
       <c r="K29" s="128">
-        <v>2531</v>
+        <v>3583</v>
       </c>
       <c r="L29" s="128">
-        <v>2908</v>
+        <v>4075</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4723</v>
+        <v>7334</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>11001</v>
+        <v>15788</v>
       </c>
       <c r="C31" s="128">
-        <v>8889</v>
+        <v>12599</v>
       </c>
       <c r="D31" s="128">
-        <v>1099</v>
+        <v>1561</v>
       </c>
       <c r="E31" s="128">
-        <v>809</v>
+        <v>1066</v>
       </c>
       <c r="F31" s="128">
-        <v>205</v>
+        <v>562</v>
       </c>
       <c r="G31" s="128">
-        <v>7970</v>
+        <v>11432</v>
       </c>
       <c r="H31" s="128">
-        <v>5143</v>
+        <v>7254</v>
       </c>
       <c r="I31" s="128">
-        <v>114</v>
+        <v>165</v>
       </c>
       <c r="J31" s="128">
-        <v>400</v>
+        <v>577</v>
       </c>
       <c r="K31" s="128">
-        <v>1340</v>
+        <v>1888</v>
       </c>
       <c r="L31" s="128">
-        <v>972</v>
+        <v>1549</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>3031</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>4582</v>
+        <v>6461</v>
       </c>
       <c r="C33" s="128">
-        <v>3849</v>
+        <v>5426</v>
       </c>
       <c r="D33" s="128">
-        <v>530</v>
+        <v>733</v>
       </c>
       <c r="E33" s="128">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="F33" s="128">
-        <v>126</v>
+        <v>204</v>
       </c>
       <c r="G33" s="128">
-        <v>3685</v>
+        <v>5141</v>
       </c>
       <c r="H33" s="128">
-        <v>2098</v>
+        <v>2943</v>
       </c>
       <c r="I33" s="128">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="J33" s="128">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="K33" s="128">
-        <v>749</v>
+        <v>1045</v>
       </c>
       <c r="L33" s="128">
-        <v>802</v>
+        <v>1090</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>897</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>3093</v>
+        <v>4272</v>
       </c>
       <c r="C35" s="128">
-        <v>2387</v>
+        <v>3362</v>
       </c>
       <c r="D35" s="128">
-        <v>257</v>
+        <v>359</v>
       </c>
       <c r="E35" s="128">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="F35" s="128">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="G35" s="128">
-        <v>2275</v>
+        <v>3236</v>
       </c>
       <c r="H35" s="128">
-        <v>1059</v>
+        <v>1490</v>
       </c>
       <c r="I35" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J35" s="128">
-        <v>44</v>
+        <v>144</v>
       </c>
       <c r="K35" s="128">
-        <v>738</v>
+        <v>1010</v>
       </c>
       <c r="L35" s="128">
-        <v>423</v>
+        <v>575</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>818</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -21497,57 +21503,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -21748,831 +21754,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>3445</v>
+        <v>4302</v>
       </c>
       <c r="C11" s="116">
-        <v>1171</v>
+        <v>1719</v>
       </c>
       <c r="D11" s="116">
-        <v>586</v>
+        <v>875</v>
       </c>
       <c r="E11" s="116">
-        <v>965</v>
+        <v>737</v>
       </c>
       <c r="F11" s="116">
-        <v>723</v>
+        <v>972</v>
       </c>
       <c r="G11" s="116">
-        <v>2518</v>
+        <v>3346</v>
       </c>
       <c r="H11" s="116">
-        <v>1126</v>
+        <v>1624</v>
       </c>
       <c r="I11" s="116">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="J11" s="116">
-        <v>454</v>
+        <v>264</v>
       </c>
       <c r="K11" s="116">
-        <v>429</v>
+        <v>643</v>
       </c>
       <c r="L11" s="116">
-        <v>479</v>
+        <v>775</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>926</v>
+        <v>956</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>110</v>
+      <c r="B13" s="143">
+        <v>393</v>
+      </c>
+      <c r="C13" s="143">
+        <v>358</v>
+      </c>
+      <c r="D13" s="143">
+        <v>31</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>3</v>
+      </c>
+      <c r="G13" s="143">
+        <v>328</v>
+      </c>
+      <c r="H13" s="143">
+        <v>223</v>
+      </c>
+      <c r="I13" s="143">
+        <v>3</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>14</v>
+      </c>
+      <c r="L13" s="143">
+        <v>89</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>83</v>
+      <c r="B15" s="143">
+        <v>6570</v>
+      </c>
+      <c r="C15" s="143">
+        <v>3197</v>
+      </c>
+      <c r="D15" s="143">
+        <v>69</v>
+      </c>
+      <c r="E15" s="143">
+        <v>3152</v>
+      </c>
+      <c r="F15" s="143">
+        <v>152</v>
+      </c>
+      <c r="G15" s="143">
+        <v>6484</v>
+      </c>
+      <c r="H15" s="143">
+        <v>3339</v>
+      </c>
+      <c r="I15" s="143">
+        <v>14</v>
+      </c>
+      <c r="J15" s="143">
+        <v>1318</v>
+      </c>
+      <c r="K15" s="143">
+        <v>94</v>
+      </c>
+      <c r="L15" s="143">
+        <v>1718</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>69</v>
+      <c r="B17" s="143">
+        <v>6851</v>
+      </c>
+      <c r="C17" s="143">
+        <v>3942</v>
+      </c>
+      <c r="D17" s="143">
+        <v>173</v>
+      </c>
+      <c r="E17" s="143">
+        <v>1882</v>
+      </c>
+      <c r="F17" s="143">
+        <v>855</v>
+      </c>
+      <c r="G17" s="143">
+        <v>6503</v>
+      </c>
+      <c r="H17" s="143">
+        <v>2847</v>
+      </c>
+      <c r="I17" s="143">
+        <v>20</v>
+      </c>
+      <c r="J17" s="143">
+        <v>1579</v>
+      </c>
+      <c r="K17" s="143">
+        <v>226</v>
+      </c>
+      <c r="L17" s="143">
+        <v>1831</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>348</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="141">
-[...36 lines deleted...]
-        <v>416</v>
+      <c r="B19" s="143">
+        <v>2342</v>
+      </c>
+      <c r="C19" s="143">
+        <v>1427</v>
+      </c>
+      <c r="D19" s="143">
+        <v>266</v>
+      </c>
+      <c r="E19" s="143">
+        <v>552</v>
+      </c>
+      <c r="F19" s="143">
+        <v>98</v>
+      </c>
+      <c r="G19" s="143">
+        <v>1861</v>
+      </c>
+      <c r="H19" s="143">
+        <v>745</v>
+      </c>
+      <c r="I19" s="143">
+        <v>28</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>370</v>
+      </c>
+      <c r="L19" s="143">
+        <v>718</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>481</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="141">
-[...36 lines deleted...]
-        <v>59</v>
+      <c r="B21" s="143">
+        <v>6777</v>
+      </c>
+      <c r="C21" s="143">
+        <v>2721</v>
+      </c>
+      <c r="D21" s="143">
+        <v>102</v>
+      </c>
+      <c r="E21" s="143">
+        <v>2033</v>
+      </c>
+      <c r="F21" s="143">
+        <v>1922</v>
+      </c>
+      <c r="G21" s="143">
+        <v>6416</v>
+      </c>
+      <c r="H21" s="143">
+        <v>4249</v>
+      </c>
+      <c r="I21" s="143">
+        <v>14</v>
+      </c>
+      <c r="J21" s="143">
+        <v>1297</v>
+      </c>
+      <c r="K21" s="143">
+        <v>108</v>
+      </c>
+      <c r="L21" s="143">
+        <v>749</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>361</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="141">
-[...5 lines deleted...]
-      <c r="D23" s="141">
+      <c r="B23" s="143">
+        <v>152</v>
+      </c>
+      <c r="C23" s="143">
+        <v>7</v>
+      </c>
+      <c r="D23" s="143">
         <v>2</v>
       </c>
-      <c r="E23" s="143">
-[...8 lines deleted...]
-      <c r="H23" s="141">
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>143</v>
+      </c>
+      <c r="G23" s="143">
+        <v>156</v>
+      </c>
+      <c r="H23" s="143">
         <v>1</v>
       </c>
-      <c r="I23" s="141">
-[...15 lines deleted...]
-        <v>-8</v>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>84</v>
+      </c>
+      <c r="L23" s="143">
+        <v>70</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-3</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>1607</v>
+      <c r="B25" s="143">
+        <v>16823</v>
+      </c>
+      <c r="C25" s="143">
+        <v>3875</v>
+      </c>
+      <c r="D25" s="143">
+        <v>156</v>
+      </c>
+      <c r="E25" s="143">
+        <v>12792</v>
+      </c>
+      <c r="F25" s="143">
+        <v>0</v>
+      </c>
+      <c r="G25" s="143">
+        <v>14940</v>
+      </c>
+      <c r="H25" s="143">
+        <v>2255</v>
+      </c>
+      <c r="I25" s="143">
+        <v>22</v>
+      </c>
+      <c r="J25" s="143">
+        <v>11869</v>
+      </c>
+      <c r="K25" s="143">
+        <v>274</v>
+      </c>
+      <c r="L25" s="143">
+        <v>520</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>1883</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>1487</v>
+      <c r="B27" s="143">
+        <v>6090</v>
+      </c>
+      <c r="C27" s="143">
+        <v>3998</v>
+      </c>
+      <c r="D27" s="143">
+        <v>184</v>
+      </c>
+      <c r="E27" s="145">
+        <v>0</v>
+      </c>
+      <c r="F27" s="143">
+        <v>1908</v>
+      </c>
+      <c r="G27" s="143">
+        <v>4277</v>
+      </c>
+      <c r="H27" s="143">
+        <v>2687</v>
+      </c>
+      <c r="I27" s="143">
+        <v>17</v>
+      </c>
+      <c r="J27" s="143">
+        <v>1605</v>
+      </c>
+      <c r="K27" s="143">
+        <v>199</v>
+      </c>
+      <c r="L27" s="143">
+        <v>-231</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>1813</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="141">
-[...3 lines deleted...]
-        <v>961</v>
+      <c r="B29" s="143">
+        <v>1417</v>
+      </c>
+      <c r="C29" s="143">
+        <v>1402</v>
       </c>
       <c r="D29" s="143">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E29" s="141">
+        <v>12</v>
+      </c>
+      <c r="E29" s="143">
         <v>0</v>
       </c>
       <c r="F29" s="143">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>-116</v>
+        <v>2</v>
+      </c>
+      <c r="G29" s="143">
+        <v>1662</v>
+      </c>
+      <c r="H29" s="143">
+        <v>1214</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="145">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143">
+        <v>16</v>
+      </c>
+      <c r="L29" s="143">
+        <v>432</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>-245</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>-49</v>
+      <c r="B31" s="143">
+        <v>1925</v>
+      </c>
+      <c r="C31" s="143">
+        <v>1594</v>
+      </c>
+      <c r="D31" s="143">
+        <v>131</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>200</v>
+      </c>
+      <c r="G31" s="143">
+        <v>1707</v>
+      </c>
+      <c r="H31" s="143">
+        <v>1449</v>
+      </c>
+      <c r="I31" s="143">
+        <v>6</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>28</v>
+      </c>
+      <c r="L31" s="143">
+        <v>224</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>218</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>173</v>
+      <c r="B33" s="143">
+        <v>3555</v>
+      </c>
+      <c r="C33" s="143">
+        <v>2949</v>
+      </c>
+      <c r="D33" s="143">
+        <v>74</v>
+      </c>
+      <c r="E33" s="145">
+        <v>0</v>
+      </c>
+      <c r="F33" s="143">
+        <v>532</v>
+      </c>
+      <c r="G33" s="143">
+        <v>3365</v>
+      </c>
+      <c r="H33" s="143">
+        <v>2574</v>
+      </c>
+      <c r="I33" s="149">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>405</v>
+      </c>
+      <c r="K33" s="143">
+        <v>53</v>
+      </c>
+      <c r="L33" s="143">
+        <v>333</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>189</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>90</v>
+      <c r="B35" s="143">
+        <v>3477</v>
+      </c>
+      <c r="C35" s="143">
+        <v>1707</v>
+      </c>
+      <c r="D35" s="143">
+        <v>34</v>
+      </c>
+      <c r="E35" s="143">
+        <v>553</v>
+      </c>
+      <c r="F35" s="143">
+        <v>1183</v>
+      </c>
+      <c r="G35" s="143">
+        <v>3360</v>
+      </c>
+      <c r="H35" s="143">
+        <v>2628</v>
+      </c>
+      <c r="I35" s="143">
+        <v>13</v>
+      </c>
+      <c r="J35" s="143">
+        <v>303</v>
+      </c>
+      <c r="K35" s="143">
+        <v>198</v>
+      </c>
+      <c r="L35" s="143">
+        <v>219</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -22900,57 +22906,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -23151,211 +23157,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>1728</v>
+        <v>1837</v>
       </c>
       <c r="C11" s="116">
-        <v>324</v>
+        <v>459</v>
       </c>
       <c r="D11" s="116">
         <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>761</v>
+        <v>1193</v>
       </c>
       <c r="F11" s="116">
-        <v>639</v>
+        <v>181</v>
       </c>
       <c r="G11" s="116">
-        <v>1711</v>
+        <v>1745</v>
       </c>
       <c r="H11" s="116">
-        <v>361</v>
+        <v>498</v>
       </c>
       <c r="I11" s="116">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J11" s="116">
-        <v>1133</v>
+        <v>1012</v>
       </c>
       <c r="K11" s="116">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="L11" s="116">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>51</v>
+      <c r="B13" s="143">
+        <v>328</v>
+      </c>
+      <c r="C13" s="143">
+        <v>284</v>
+      </c>
+      <c r="D13" s="143">
+        <v>19</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>24</v>
+      </c>
+      <c r="G13" s="143">
+        <v>242</v>
+      </c>
+      <c r="H13" s="143">
+        <v>164</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>23</v>
+      </c>
+      <c r="L13" s="143">
+        <v>54</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>16</v>
+      <c r="B15" s="143">
+        <v>59</v>
+      </c>
+      <c r="C15" s="143">
+        <v>43</v>
+      </c>
+      <c r="D15" s="143">
+        <v>2</v>
+      </c>
+      <c r="E15" s="145">
+        <v>0</v>
+      </c>
+      <c r="F15" s="143">
+        <v>14</v>
+      </c>
+      <c r="G15" s="143">
+        <v>37</v>
+      </c>
+      <c r="H15" s="143">
+        <v>29</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="145">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143">
+        <v>4</v>
+      </c>
+      <c r="L15" s="143">
+        <v>4</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -24001,57 +24007,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -24252,831 +24258,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>25501</v>
+        <v>35251</v>
       </c>
       <c r="C11" s="117">
-        <v>17383</v>
+        <v>24266</v>
       </c>
       <c r="D11" s="117">
-        <v>858</v>
+        <v>1227</v>
       </c>
       <c r="E11" s="117">
-        <v>2149</v>
+        <v>3690</v>
       </c>
       <c r="F11" s="117">
-        <v>5112</v>
+        <v>6068</v>
       </c>
       <c r="G11" s="117">
-        <v>22130</v>
+        <v>30325</v>
       </c>
       <c r="H11" s="117">
-        <v>17897</v>
+        <v>24029</v>
       </c>
       <c r="I11" s="117">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="J11" s="117">
-        <v>1354</v>
+        <v>2189</v>
       </c>
       <c r="K11" s="117">
-        <v>461</v>
+        <v>621</v>
       </c>
       <c r="L11" s="117">
-        <v>2390</v>
+        <v>3446</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>3371</v>
+        <v>4926</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>131</v>
+      <c r="B13" s="143">
+        <v>5320</v>
+      </c>
+      <c r="C13" s="143">
+        <v>3986</v>
+      </c>
+      <c r="D13" s="143">
+        <v>21</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>1314</v>
+      </c>
+      <c r="G13" s="143">
+        <v>5174</v>
+      </c>
+      <c r="H13" s="143">
+        <v>5112</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>34</v>
+      </c>
+      <c r="L13" s="143">
+        <v>28</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>146</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="141">
-[...29 lines deleted...]
-      <c r="L15" s="141">
+      <c r="B15" s="143">
+        <v>206</v>
+      </c>
+      <c r="C15" s="143">
+        <v>198</v>
+      </c>
+      <c r="D15" s="143">
         <v>1</v>
       </c>
-      <c r="M15" s="143">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="E15" s="143">
+        <v>6</v>
+      </c>
+      <c r="F15" s="143">
+        <v>1</v>
+      </c>
+      <c r="G15" s="143">
+        <v>110</v>
+      </c>
+      <c r="H15" s="143">
+        <v>13</v>
+      </c>
+      <c r="I15" s="145">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>5</v>
+      </c>
+      <c r="K15" s="143">
+        <v>41</v>
+      </c>
+      <c r="L15" s="143">
+        <v>52</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="141">
-[...29 lines deleted...]
-      <c r="L17" s="141">
+      <c r="B17" s="143">
+        <v>43</v>
+      </c>
+      <c r="C17" s="143">
+        <v>43</v>
+      </c>
+      <c r="D17" s="143">
+        <v>0</v>
+      </c>
+      <c r="E17" s="145">
+        <v>0</v>
+      </c>
+      <c r="F17" s="143">
+        <v>0</v>
+      </c>
+      <c r="G17" s="143">
+        <v>30</v>
+      </c>
+      <c r="H17" s="143">
+        <v>10</v>
+      </c>
+      <c r="I17" s="143">
+        <v>0</v>
+      </c>
+      <c r="J17" s="145">
+        <v>0</v>
+      </c>
+      <c r="K17" s="143">
+        <v>0</v>
+      </c>
+      <c r="L17" s="143">
+        <v>20</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="141">
-[...14 lines deleted...]
-      <c r="G19" s="141">
+      <c r="B19" s="143">
+        <v>68</v>
+      </c>
+      <c r="C19" s="143">
+        <v>64</v>
+      </c>
+      <c r="D19" s="143">
+        <v>3</v>
+      </c>
+      <c r="E19" s="145">
+        <v>0</v>
+      </c>
+      <c r="F19" s="143">
+        <v>1</v>
+      </c>
+      <c r="G19" s="143">
         <v>33</v>
       </c>
-      <c r="H19" s="141">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="H19" s="143">
+        <v>41</v>
+      </c>
+      <c r="I19" s="145">
+        <v>0</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="145">
+        <v>0</v>
+      </c>
+      <c r="L19" s="143">
+        <v>-8</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="141">
-[...36 lines deleted...]
-        <v>-16</v>
+      <c r="B21" s="143">
+        <v>29</v>
+      </c>
+      <c r="C21" s="145">
+        <v>0</v>
+      </c>
+      <c r="D21" s="143">
+        <v>0</v>
+      </c>
+      <c r="E21" s="145">
+        <v>0</v>
+      </c>
+      <c r="F21" s="143">
+        <v>29</v>
+      </c>
+      <c r="G21" s="145">
+        <v>0</v>
+      </c>
+      <c r="H21" s="145">
+        <v>0</v>
+      </c>
+      <c r="I21" s="145">
+        <v>0</v>
+      </c>
+      <c r="J21" s="145">
+        <v>0</v>
+      </c>
+      <c r="K21" s="145">
+        <v>0</v>
+      </c>
+      <c r="L21" s="145">
+        <v>0</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="141">
-[...5 lines deleted...]
-      <c r="D23" s="141">
+      <c r="B23" s="143">
+        <v>308</v>
+      </c>
+      <c r="C23" s="143">
+        <v>302</v>
+      </c>
+      <c r="D23" s="143">
         <v>1</v>
       </c>
-      <c r="E23" s="141">
+      <c r="E23" s="143">
+        <v>4</v>
+      </c>
+      <c r="F23" s="143">
         <v>1</v>
       </c>
-      <c r="F23" s="141">
-[...24 lines deleted...]
-        <v>4</v>
+      <c r="G23" s="143">
+        <v>252</v>
+      </c>
+      <c r="H23" s="143">
+        <v>214</v>
+      </c>
+      <c r="I23" s="145">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="145">
+        <v>0</v>
+      </c>
+      <c r="L23" s="143">
+        <v>38</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="143">
-[...35 lines deleted...]
-      <c r="N25" s="147">
+      <c r="B25" s="145">
+        <v>0</v>
+      </c>
+      <c r="C25" s="145">
+        <v>0</v>
+      </c>
+      <c r="D25" s="145">
+        <v>0</v>
+      </c>
+      <c r="E25" s="145">
+        <v>0</v>
+      </c>
+      <c r="F25" s="145">
+        <v>0</v>
+      </c>
+      <c r="G25" s="145">
+        <v>0</v>
+      </c>
+      <c r="H25" s="145">
+        <v>0</v>
+      </c>
+      <c r="I25" s="145">
+        <v>0</v>
+      </c>
+      <c r="J25" s="145">
+        <v>0</v>
+      </c>
+      <c r="K25" s="145">
+        <v>0</v>
+      </c>
+      <c r="L25" s="145">
+        <v>0</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="151">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>-8</v>
+      <c r="B27" s="143">
+        <v>1207</v>
+      </c>
+      <c r="C27" s="143">
+        <v>1075</v>
+      </c>
+      <c r="D27" s="145">
+        <v>0</v>
+      </c>
+      <c r="E27" s="143">
+        <v>131</v>
+      </c>
+      <c r="F27" s="143">
+        <v>0</v>
+      </c>
+      <c r="G27" s="143">
+        <v>1218</v>
+      </c>
+      <c r="H27" s="143">
+        <v>1064</v>
+      </c>
+      <c r="I27" s="145">
+        <v>0</v>
+      </c>
+      <c r="J27" s="143">
+        <v>135</v>
+      </c>
+      <c r="K27" s="143">
+        <v>3</v>
+      </c>
+      <c r="L27" s="143">
+        <v>17</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>-11</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="141">
-[...36 lines deleted...]
-        <v>765</v>
+      <c r="B29" s="143">
+        <v>3447</v>
+      </c>
+      <c r="C29" s="143">
+        <v>0</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="143">
+        <v>450</v>
+      </c>
+      <c r="F29" s="143">
+        <v>2997</v>
+      </c>
+      <c r="G29" s="143">
+        <v>2295</v>
+      </c>
+      <c r="H29" s="143">
+        <v>1950</v>
+      </c>
+      <c r="I29" s="145">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>345</v>
+      </c>
+      <c r="K29" s="145">
+        <v>0</v>
+      </c>
+      <c r="L29" s="149">
+        <v>0</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>1152</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>88</v>
+      <c r="B31" s="143">
+        <v>277</v>
+      </c>
+      <c r="C31" s="143">
+        <v>266</v>
+      </c>
+      <c r="D31" s="143">
+        <v>11</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>0</v>
+      </c>
+      <c r="G31" s="143">
+        <v>167</v>
+      </c>
+      <c r="H31" s="143">
+        <v>131</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>17</v>
+      </c>
+      <c r="L31" s="143">
+        <v>19</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>45</v>
+      <c r="B33" s="143">
+        <v>81</v>
+      </c>
+      <c r="C33" s="143">
+        <v>31</v>
+      </c>
+      <c r="D33" s="143">
+        <v>0</v>
+      </c>
+      <c r="E33" s="143">
+        <v>29</v>
+      </c>
+      <c r="F33" s="143">
+        <v>21</v>
+      </c>
+      <c r="G33" s="143">
+        <v>47</v>
+      </c>
+      <c r="H33" s="143">
+        <v>2</v>
+      </c>
+      <c r="I33" s="145">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>6</v>
+      </c>
+      <c r="K33" s="145">
+        <v>0</v>
+      </c>
+      <c r="L33" s="143">
+        <v>39</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>279</v>
+      <c r="B35" s="143">
+        <v>1064</v>
+      </c>
+      <c r="C35" s="143">
+        <v>919</v>
+      </c>
+      <c r="D35" s="143">
+        <v>27</v>
+      </c>
+      <c r="E35" s="143">
+        <v>63</v>
+      </c>
+      <c r="F35" s="143">
+        <v>55</v>
+      </c>
+      <c r="G35" s="143">
+        <v>645</v>
+      </c>
+      <c r="H35" s="143">
+        <v>570</v>
+      </c>
+      <c r="I35" s="145">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>49</v>
+      </c>
+      <c r="K35" s="143">
+        <v>11</v>
+      </c>
+      <c r="L35" s="143">
+        <v>14</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>419</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -25405,57 +25411,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -25656,831 +25662,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>1419</v>
+        <v>2842</v>
       </c>
       <c r="C11" s="116">
-        <v>739</v>
+        <v>1051</v>
       </c>
       <c r="D11" s="116">
-        <v>448</v>
+        <v>663</v>
       </c>
       <c r="E11" s="116">
-        <v>230</v>
+        <v>1112</v>
       </c>
       <c r="F11" s="116">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="G11" s="116">
-        <v>642</v>
+        <v>1667</v>
       </c>
       <c r="H11" s="116">
-        <v>509</v>
+        <v>730</v>
       </c>
       <c r="I11" s="116">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="J11" s="116">
+        <v>746</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>778</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="141">
-[...8 lines deleted...]
-      <c r="E13" s="143">
+      <c r="B13" s="143">
+        <v>52</v>
+      </c>
+      <c r="C13" s="143">
+        <v>36</v>
+      </c>
+      <c r="D13" s="143">
+        <v>15</v>
+      </c>
+      <c r="E13" s="145">
         <v>0</v>
       </c>
       <c r="F13" s="143">
-        <v>0</v>
-[...16 lines deleted...]
-      <c r="L13" s="141">
         <v>1</v>
       </c>
-      <c r="M13" s="143">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="G13" s="143">
+        <v>13</v>
+      </c>
+      <c r="H13" s="143">
+        <v>11</v>
+      </c>
+      <c r="I13" s="145">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="145">
+        <v>0</v>
+      </c>
+      <c r="L13" s="143">
+        <v>2</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="141">
-[...5 lines deleted...]
-      <c r="D15" s="141">
+      <c r="B15" s="143">
+        <v>860</v>
+      </c>
+      <c r="C15" s="143">
+        <v>154</v>
+      </c>
+      <c r="D15" s="143">
         <v>1</v>
       </c>
-      <c r="E15" s="141">
-[...27 lines deleted...]
-        <v>266</v>
+      <c r="E15" s="143">
+        <v>271</v>
+      </c>
+      <c r="F15" s="143">
+        <v>435</v>
+      </c>
+      <c r="G15" s="143">
+        <v>534</v>
+      </c>
+      <c r="H15" s="143">
+        <v>15</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>457</v>
+      </c>
+      <c r="K15" s="143">
+        <v>9</v>
+      </c>
+      <c r="L15" s="143">
+        <v>52</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>327</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>54</v>
+      <c r="B17" s="143">
+        <v>1859</v>
+      </c>
+      <c r="C17" s="143">
+        <v>281</v>
+      </c>
+      <c r="D17" s="143">
+        <v>40</v>
+      </c>
+      <c r="E17" s="143">
+        <v>410</v>
+      </c>
+      <c r="F17" s="143">
+        <v>1129</v>
+      </c>
+      <c r="G17" s="143">
+        <v>1794</v>
+      </c>
+      <c r="H17" s="143">
+        <v>1340</v>
+      </c>
+      <c r="I17" s="143">
+        <v>0</v>
+      </c>
+      <c r="J17" s="143">
+        <v>410</v>
+      </c>
+      <c r="K17" s="145">
+        <v>0</v>
+      </c>
+      <c r="L17" s="143">
+        <v>44</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="141">
-[...36 lines deleted...]
-        <v>566</v>
+      <c r="B19" s="143">
+        <v>2922</v>
+      </c>
+      <c r="C19" s="143">
+        <v>1327</v>
+      </c>
+      <c r="D19" s="143">
+        <v>424</v>
+      </c>
+      <c r="E19" s="143">
+        <v>1170</v>
+      </c>
+      <c r="F19" s="143">
+        <v>0</v>
+      </c>
+      <c r="G19" s="143">
+        <v>2230</v>
+      </c>
+      <c r="H19" s="143">
+        <v>1094</v>
+      </c>
+      <c r="I19" s="143">
+        <v>18</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>411</v>
+      </c>
+      <c r="L19" s="143">
+        <v>706</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>693</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="141">
-[...8 lines deleted...]
-      <c r="E21" s="141">
+      <c r="B21" s="143">
+        <v>4568</v>
+      </c>
+      <c r="C21" s="143">
+        <v>4582</v>
+      </c>
+      <c r="D21" s="143">
+        <v>10</v>
+      </c>
+      <c r="E21" s="143">
+        <v>-27</v>
+      </c>
+      <c r="F21" s="143">
+        <v>3</v>
+      </c>
+      <c r="G21" s="143">
+        <v>4221</v>
+      </c>
+      <c r="H21" s="143">
+        <v>2373</v>
+      </c>
+      <c r="I21" s="149">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
         <v>-28</v>
       </c>
-      <c r="F21" s="143">
-[...24 lines deleted...]
-        <v>207</v>
+      <c r="K21" s="145">
+        <v>0</v>
+      </c>
+      <c r="L21" s="143">
+        <v>1876</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>347</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="141">
+      <c r="B23" s="143">
         <v>1</v>
       </c>
-      <c r="C23" s="143">
-[...8 lines deleted...]
-      <c r="F23" s="141">
+      <c r="C23" s="145">
+        <v>0</v>
+      </c>
+      <c r="D23" s="145">
+        <v>0</v>
+      </c>
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
         <v>1</v>
       </c>
-      <c r="G23" s="143">
-[...20 lines deleted...]
-      <c r="N23" s="145">
+      <c r="G23" s="145">
+        <v>0</v>
+      </c>
+      <c r="H23" s="145">
+        <v>0</v>
+      </c>
+      <c r="I23" s="145">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="145">
+        <v>0</v>
+      </c>
+      <c r="L23" s="145">
+        <v>0</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="141">
-[...26 lines deleted...]
-      <c r="K25" s="141">
+      <c r="B25" s="143">
+        <v>2908</v>
+      </c>
+      <c r="C25" s="143">
+        <v>2831</v>
+      </c>
+      <c r="D25" s="143">
+        <v>1</v>
+      </c>
+      <c r="E25" s="143">
+        <v>13</v>
+      </c>
+      <c r="F25" s="143">
+        <v>63</v>
+      </c>
+      <c r="G25" s="143">
+        <v>2794</v>
+      </c>
+      <c r="H25" s="143">
+        <v>2753</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="143">
+        <v>12</v>
+      </c>
+      <c r="K25" s="143">
         <v>4</v>
       </c>
-      <c r="L25" s="141">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="L25" s="143">
+        <v>25</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="141">
-[...11 lines deleted...]
-      <c r="F27" s="141">
+      <c r="B27" s="143">
+        <v>6160</v>
+      </c>
+      <c r="C27" s="143">
+        <v>6157</v>
+      </c>
+      <c r="D27" s="143">
         <v>3</v>
       </c>
-      <c r="G27" s="141">
-[...11 lines deleted...]
-      <c r="K27" s="141">
+      <c r="E27" s="145">
+        <v>0</v>
+      </c>
+      <c r="F27" s="145">
+        <v>0</v>
+      </c>
+      <c r="G27" s="143">
+        <v>6318</v>
+      </c>
+      <c r="H27" s="143">
+        <v>6268</v>
+      </c>
+      <c r="I27" s="145">
+        <v>0</v>
+      </c>
+      <c r="J27" s="145">
+        <v>0</v>
+      </c>
+      <c r="K27" s="143">
         <v>27</v>
       </c>
-      <c r="L27" s="141">
-[...6 lines deleted...]
-        <v>-137</v>
+      <c r="L27" s="143">
+        <v>23</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>-157</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="141">
-[...11 lines deleted...]
-      <c r="F29" s="141">
+      <c r="B29" s="143">
+        <v>54</v>
+      </c>
+      <c r="C29" s="143">
+        <v>53</v>
+      </c>
+      <c r="D29" s="145">
+        <v>0</v>
+      </c>
+      <c r="E29" s="145">
+        <v>0</v>
+      </c>
+      <c r="F29" s="143">
         <v>1</v>
       </c>
-      <c r="G29" s="141">
-[...8 lines deleted...]
-      <c r="J29" s="143">
+      <c r="G29" s="143">
+        <v>-87</v>
+      </c>
+      <c r="H29" s="143">
+        <v>31</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="145">
         <v>0</v>
       </c>
       <c r="K29" s="143">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>81</v>
+        <v>2</v>
+      </c>
+      <c r="L29" s="143">
+        <v>-120</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="B31" s="143">
+        <v>114</v>
+      </c>
+      <c r="C31" s="143">
+        <v>114</v>
+      </c>
+      <c r="D31" s="145">
+        <v>0</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="145">
+        <v>0</v>
+      </c>
+      <c r="G31" s="143">
+        <v>107</v>
+      </c>
+      <c r="H31" s="143">
+        <v>2</v>
+      </c>
+      <c r="I31" s="145">
+        <v>0</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="145">
+        <v>0</v>
+      </c>
+      <c r="L31" s="143">
+        <v>105</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="143">
-[...35 lines deleted...]
-      <c r="N33" s="147">
+      <c r="B33" s="145">
+        <v>0</v>
+      </c>
+      <c r="C33" s="145">
+        <v>0</v>
+      </c>
+      <c r="D33" s="145">
+        <v>0</v>
+      </c>
+      <c r="E33" s="145">
+        <v>0</v>
+      </c>
+      <c r="F33" s="145">
+        <v>0</v>
+      </c>
+      <c r="G33" s="145">
+        <v>0</v>
+      </c>
+      <c r="H33" s="145">
+        <v>0</v>
+      </c>
+      <c r="I33" s="145">
+        <v>0</v>
+      </c>
+      <c r="J33" s="145">
+        <v>0</v>
+      </c>
+      <c r="K33" s="145">
+        <v>0</v>
+      </c>
+      <c r="L33" s="145">
+        <v>0</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="151">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="141">
-[...11 lines deleted...]
-      <c r="F35" s="141">
+      <c r="B35" s="143">
+        <v>714</v>
+      </c>
+      <c r="C35" s="143">
+        <v>652</v>
+      </c>
+      <c r="D35" s="143">
         <v>3</v>
       </c>
-      <c r="G35" s="141">
-[...21 lines deleted...]
-        <v>45</v>
+      <c r="E35" s="143">
+        <v>59</v>
+      </c>
+      <c r="F35" s="145">
+        <v>0</v>
+      </c>
+      <c r="G35" s="143">
+        <v>618</v>
+      </c>
+      <c r="H35" s="143">
+        <v>194</v>
+      </c>
+      <c r="I35" s="143">
+        <v>1</v>
+      </c>
+      <c r="J35" s="143">
+        <v>53</v>
+      </c>
+      <c r="K35" s="143">
+        <v>51</v>
+      </c>
+      <c r="L35" s="143">
+        <v>320</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -26809,57 +26815,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -27095,175 +27101,175 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="143">
-[...35 lines deleted...]
-      <c r="N13" s="147">
+      <c r="B13" s="145">
+        <v>0</v>
+      </c>
+      <c r="C13" s="145">
+        <v>0</v>
+      </c>
+      <c r="D13" s="145">
+        <v>0</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="145">
+        <v>0</v>
+      </c>
+      <c r="G13" s="145">
+        <v>0</v>
+      </c>
+      <c r="H13" s="145">
+        <v>0</v>
+      </c>
+      <c r="I13" s="145">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="145">
+        <v>0</v>
+      </c>
+      <c r="L13" s="145">
+        <v>0</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="151">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="141">
-[...5 lines deleted...]
-      <c r="D15" s="141">
+      <c r="B15" s="143">
+        <v>145</v>
+      </c>
+      <c r="C15" s="143">
+        <v>142</v>
+      </c>
+      <c r="D15" s="143">
         <v>2</v>
       </c>
-      <c r="E15" s="143">
-[...26 lines deleted...]
-      <c r="N15" s="145">
+      <c r="E15" s="145">
+        <v>0</v>
+      </c>
+      <c r="F15" s="145">
+        <v>0</v>
+      </c>
+      <c r="G15" s="143">
+        <v>146</v>
+      </c>
+      <c r="H15" s="143">
+        <v>111</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="145">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143">
+        <v>10</v>
+      </c>
+      <c r="L15" s="143">
+        <v>24</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
         <v>-1</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
@@ -27911,57 +27917,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -28162,273 +28168,273 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>25324</v>
+        <v>33656</v>
       </c>
       <c r="C11" s="117">
-        <v>15028</v>
+        <v>21883</v>
       </c>
       <c r="D11" s="117">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="E11" s="117">
-        <v>4870</v>
+        <v>6816</v>
       </c>
       <c r="F11" s="117">
-        <v>5347</v>
+        <v>4838</v>
       </c>
       <c r="G11" s="117">
-        <v>24376</v>
+        <v>32264</v>
       </c>
       <c r="H11" s="117">
-        <v>14051</v>
+        <v>19901</v>
       </c>
       <c r="I11" s="117">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="J11" s="117">
-        <v>9226</v>
+        <v>10512</v>
       </c>
       <c r="K11" s="117">
-        <v>265</v>
+        <v>366</v>
       </c>
       <c r="L11" s="117">
-        <v>778</v>
+        <v>1408</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>948</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>196</v>
+      <c r="B13" s="143">
+        <v>9726</v>
+      </c>
+      <c r="C13" s="143">
+        <v>8820</v>
+      </c>
+      <c r="D13" s="143">
+        <v>89</v>
+      </c>
+      <c r="E13" s="143">
+        <v>788</v>
+      </c>
+      <c r="F13" s="143">
+        <v>28</v>
+      </c>
+      <c r="G13" s="143">
+        <v>9450</v>
+      </c>
+      <c r="H13" s="143">
+        <v>8186</v>
+      </c>
+      <c r="I13" s="143">
+        <v>50</v>
+      </c>
+      <c r="J13" s="143">
+        <v>305</v>
+      </c>
+      <c r="K13" s="143">
+        <v>181</v>
+      </c>
+      <c r="L13" s="143">
+        <v>729</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>276</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>48</v>
+      <c r="B15" s="143">
+        <v>6664</v>
+      </c>
+      <c r="C15" s="143">
+        <v>3487</v>
+      </c>
+      <c r="D15" s="143">
+        <v>3</v>
+      </c>
+      <c r="E15" s="143">
+        <v>2601</v>
+      </c>
+      <c r="F15" s="143">
+        <v>574</v>
+      </c>
+      <c r="G15" s="143">
+        <v>6516</v>
+      </c>
+      <c r="H15" s="143">
+        <v>3384</v>
+      </c>
+      <c r="I15" s="143">
+        <v>5</v>
+      </c>
+      <c r="J15" s="143">
+        <v>2928</v>
+      </c>
+      <c r="K15" s="143">
+        <v>60</v>
+      </c>
+      <c r="L15" s="143">
+        <v>139</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>148</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>703</v>
+      <c r="B17" s="143">
+        <v>17267</v>
+      </c>
+      <c r="C17" s="143">
+        <v>9575</v>
+      </c>
+      <c r="D17" s="143">
+        <v>28</v>
+      </c>
+      <c r="E17" s="143">
+        <v>3427</v>
+      </c>
+      <c r="F17" s="143">
+        <v>4236</v>
+      </c>
+      <c r="G17" s="143">
+        <v>16298</v>
+      </c>
+      <c r="H17" s="143">
+        <v>8331</v>
+      </c>
+      <c r="I17" s="143">
+        <v>23</v>
+      </c>
+      <c r="J17" s="143">
+        <v>7278</v>
+      </c>
+      <c r="K17" s="143">
+        <v>125</v>
+      </c>
+      <c r="L17" s="143">
+        <v>540</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>969</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
@@ -29057,57 +29063,57 @@
         <v>70</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="37"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
@@ -29325,642 +29331,642 @@
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.6" customHeight="1">
-      <c r="A11" s="151" t="s">
+      <c r="A11" s="153" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="155">
-[...36 lines deleted...]
-        <v>6673</v>
+      <c r="B11" s="157">
+        <v>25259</v>
+      </c>
+      <c r="C11" s="157">
+        <v>15608</v>
+      </c>
+      <c r="D11" s="157">
+        <v>4300</v>
+      </c>
+      <c r="E11" s="157">
+        <v>3663</v>
+      </c>
+      <c r="F11" s="157">
+        <v>1688</v>
+      </c>
+      <c r="G11" s="157">
+        <v>15762</v>
+      </c>
+      <c r="H11" s="157">
+        <v>11095</v>
+      </c>
+      <c r="I11" s="157">
+        <v>29</v>
+      </c>
+      <c r="J11" s="157">
+        <v>1655</v>
+      </c>
+      <c r="K11" s="157">
+        <v>1620</v>
+      </c>
+      <c r="L11" s="157">
+        <v>1364</v>
+      </c>
+      <c r="M11" s="161">
+        <v>0</v>
+      </c>
+      <c r="N11" s="165">
+        <v>9497</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
     </row>
     <row r="12" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A12" s="166" t="s">
+      <c r="A12" s="168" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="76"/>
       <c r="E12" s="76"/>
       <c r="F12" s="76"/>
       <c r="G12" s="76"/>
       <c r="H12" s="76"/>
       <c r="I12" s="76"/>
       <c r="J12" s="76"/>
       <c r="K12" s="76"/>
       <c r="L12" s="76"/>
       <c r="M12" s="78"/>
       <c r="N12" s="80"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="12.6" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="169">
-[...36 lines deleted...]
-        <v>1830</v>
+      <c r="B13" s="171">
+        <v>6811</v>
+      </c>
+      <c r="C13" s="171">
+        <v>4519</v>
+      </c>
+      <c r="D13" s="171">
+        <v>988</v>
+      </c>
+      <c r="E13" s="171">
+        <v>596</v>
+      </c>
+      <c r="F13" s="171">
+        <v>709</v>
+      </c>
+      <c r="G13" s="171">
+        <v>4128</v>
+      </c>
+      <c r="H13" s="171">
+        <v>2997</v>
+      </c>
+      <c r="I13" s="171">
+        <v>5</v>
+      </c>
+      <c r="J13" s="171">
+        <v>337</v>
+      </c>
+      <c r="K13" s="171">
+        <v>385</v>
+      </c>
+      <c r="L13" s="171">
+        <v>403</v>
+      </c>
+      <c r="M13" s="174">
+        <v>0</v>
+      </c>
+      <c r="N13" s="177">
+        <v>2684</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
     </row>
     <row r="14" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A14" s="165" t="s">
+      <c r="A14" s="167" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="82"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
       <c r="I14" s="82"/>
       <c r="J14" s="82"/>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="84"/>
       <c r="N14" s="86"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
     </row>
     <row r="15" spans="1:17" ht="12.6" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>269</v>
       </c>
-      <c r="B15" s="169">
-[...36 lines deleted...]
-        <v>1461</v>
+      <c r="B15" s="171">
+        <v>5026</v>
+      </c>
+      <c r="C15" s="171">
+        <v>3025</v>
+      </c>
+      <c r="D15" s="171">
+        <v>1220</v>
+      </c>
+      <c r="E15" s="171">
+        <v>407</v>
+      </c>
+      <c r="F15" s="171">
+        <v>375</v>
+      </c>
+      <c r="G15" s="171">
+        <v>3026</v>
+      </c>
+      <c r="H15" s="171">
+        <v>2237</v>
+      </c>
+      <c r="I15" s="171">
+        <v>-4</v>
+      </c>
+      <c r="J15" s="171">
+        <v>224</v>
+      </c>
+      <c r="K15" s="171">
+        <v>324</v>
+      </c>
+      <c r="L15" s="171">
+        <v>244</v>
+      </c>
+      <c r="M15" s="174">
+        <v>0</v>
+      </c>
+      <c r="N15" s="177">
+        <v>2001</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
     </row>
     <row r="16" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A16" s="165" t="s">
+      <c r="A16" s="167" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="82"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="82"/>
       <c r="G16" s="82"/>
       <c r="H16" s="82"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="84"/>
       <c r="N16" s="86"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
     </row>
     <row r="17" spans="1:17" ht="12.6" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>271</v>
       </c>
-      <c r="B17" s="169">
-[...20 lines deleted...]
-      <c r="I17" s="169">
+      <c r="B17" s="171">
+        <v>6132</v>
+      </c>
+      <c r="C17" s="171">
+        <v>3452</v>
+      </c>
+      <c r="D17" s="171">
+        <v>1054</v>
+      </c>
+      <c r="E17" s="171">
+        <v>1289</v>
+      </c>
+      <c r="F17" s="171">
+        <v>337</v>
+      </c>
+      <c r="G17" s="171">
+        <v>3961</v>
+      </c>
+      <c r="H17" s="171">
+        <v>2574</v>
+      </c>
+      <c r="I17" s="171">
         <v>4</v>
       </c>
-      <c r="J17" s="169">
-[...12 lines deleted...]
-        <v>1574</v>
+      <c r="J17" s="171">
+        <v>783</v>
+      </c>
+      <c r="K17" s="171">
+        <v>329</v>
+      </c>
+      <c r="L17" s="171">
+        <v>272</v>
+      </c>
+      <c r="M17" s="174">
+        <v>0</v>
+      </c>
+      <c r="N17" s="177">
+        <v>2171</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
     </row>
     <row r="18" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A18" s="165" t="s">
+      <c r="A18" s="167" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="82"/>
       <c r="D18" s="82"/>
       <c r="E18" s="82"/>
       <c r="F18" s="82"/>
       <c r="G18" s="82"/>
       <c r="H18" s="82"/>
       <c r="I18" s="82"/>
       <c r="J18" s="82"/>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="84"/>
       <c r="N18" s="86"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:17" ht="12.6" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>273</v>
       </c>
-      <c r="B19" s="169">
-[...36 lines deleted...]
-        <v>454</v>
+      <c r="B19" s="171">
+        <v>1832</v>
+      </c>
+      <c r="C19" s="171">
+        <v>1024</v>
+      </c>
+      <c r="D19" s="171">
+        <v>228</v>
+      </c>
+      <c r="E19" s="171">
+        <v>558</v>
+      </c>
+      <c r="F19" s="171">
+        <v>22</v>
+      </c>
+      <c r="G19" s="171">
+        <v>1225</v>
+      </c>
+      <c r="H19" s="171">
+        <v>736</v>
+      </c>
+      <c r="I19" s="171">
+        <v>14</v>
+      </c>
+      <c r="J19" s="171">
+        <v>166</v>
+      </c>
+      <c r="K19" s="171">
+        <v>120</v>
+      </c>
+      <c r="L19" s="171">
+        <v>189</v>
+      </c>
+      <c r="M19" s="174">
+        <v>0</v>
+      </c>
+      <c r="N19" s="177">
+        <v>607</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A20" s="165" t="s">
+      <c r="A20" s="167" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="82"/>
       <c r="C20" s="82"/>
       <c r="D20" s="82"/>
       <c r="E20" s="82"/>
       <c r="F20" s="82"/>
       <c r="G20" s="82"/>
       <c r="H20" s="82"/>
       <c r="I20" s="82"/>
       <c r="J20" s="82"/>
       <c r="K20" s="82"/>
       <c r="L20" s="82"/>
       <c r="M20" s="84"/>
       <c r="N20" s="86"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
     </row>
     <row r="21" spans="1:17" ht="12.6" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>275</v>
       </c>
-      <c r="B21" s="169">
-[...36 lines deleted...]
-        <v>240</v>
+      <c r="B21" s="171">
+        <v>1186</v>
+      </c>
+      <c r="C21" s="171">
+        <v>857</v>
+      </c>
+      <c r="D21" s="171">
+        <v>174</v>
+      </c>
+      <c r="E21" s="171">
+        <v>88</v>
+      </c>
+      <c r="F21" s="171">
+        <v>66</v>
+      </c>
+      <c r="G21" s="171">
+        <v>814</v>
+      </c>
+      <c r="H21" s="171">
+        <v>604</v>
+      </c>
+      <c r="I21" s="171">
+        <v>9</v>
+      </c>
+      <c r="J21" s="171">
+        <v>74</v>
+      </c>
+      <c r="K21" s="171">
+        <v>80</v>
+      </c>
+      <c r="L21" s="171">
+        <v>48</v>
+      </c>
+      <c r="M21" s="174">
+        <v>0</v>
+      </c>
+      <c r="N21" s="177">
+        <v>371</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
     </row>
     <row r="22" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A22" s="165" t="s">
+      <c r="A22" s="167" t="s">
         <v>276</v>
       </c>
       <c r="B22" s="82"/>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82"/>
       <c r="M22" s="84"/>
       <c r="N22" s="86"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
     </row>
     <row r="23" spans="1:17" ht="12.6" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>277</v>
       </c>
-      <c r="B23" s="169">
-[...36 lines deleted...]
-        <v>406</v>
+      <c r="B23" s="171">
+        <v>1608</v>
+      </c>
+      <c r="C23" s="171">
+        <v>906</v>
+      </c>
+      <c r="D23" s="171">
+        <v>273</v>
+      </c>
+      <c r="E23" s="171">
+        <v>394</v>
+      </c>
+      <c r="F23" s="171">
+        <v>35</v>
+      </c>
+      <c r="G23" s="171">
+        <v>992</v>
+      </c>
+      <c r="H23" s="171">
+        <v>725</v>
+      </c>
+      <c r="I23" s="180">
+        <v>0</v>
+      </c>
+      <c r="J23" s="171">
+        <v>17</v>
+      </c>
+      <c r="K23" s="171">
+        <v>178</v>
+      </c>
+      <c r="L23" s="171">
+        <v>73</v>
+      </c>
+      <c r="M23" s="174">
+        <v>0</v>
+      </c>
+      <c r="N23" s="177">
+        <v>616</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
     </row>
     <row r="24" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A24" s="165" t="s">
+      <c r="A24" s="167" t="s">
         <v>278</v>
       </c>
       <c r="B24" s="82"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="82"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82"/>
       <c r="M24" s="84"/>
       <c r="N24" s="86"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
     </row>
     <row r="25" spans="1:17" ht="12.6" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>279</v>
       </c>
-      <c r="B25" s="169">
-[...36 lines deleted...]
-        <v>403</v>
+      <c r="B25" s="171">
+        <v>1381</v>
+      </c>
+      <c r="C25" s="171">
+        <v>971</v>
+      </c>
+      <c r="D25" s="171">
+        <v>143</v>
+      </c>
+      <c r="E25" s="171">
+        <v>218</v>
+      </c>
+      <c r="F25" s="171">
+        <v>49</v>
+      </c>
+      <c r="G25" s="171">
+        <v>789</v>
+      </c>
+      <c r="H25" s="171">
+        <v>617</v>
+      </c>
+      <c r="I25" s="183">
+        <v>0</v>
+      </c>
+      <c r="J25" s="171">
+        <v>15</v>
+      </c>
+      <c r="K25" s="171">
+        <v>128</v>
+      </c>
+      <c r="L25" s="171">
+        <v>28</v>
+      </c>
+      <c r="M25" s="174">
+        <v>0</v>
+      </c>
+      <c r="N25" s="177">
+        <v>592</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
     </row>
     <row r="26" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A26" s="165" t="s">
+      <c r="A26" s="167" t="s">
         <v>280</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="82"/>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="84"/>
       <c r="N26" s="86"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" ht="12.6" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>281</v>
       </c>
-      <c r="B27" s="169">
-[...20 lines deleted...]
-      <c r="I27" s="169">
+      <c r="B27" s="171">
+        <v>1283</v>
+      </c>
+      <c r="C27" s="171">
+        <v>854</v>
+      </c>
+      <c r="D27" s="171">
+        <v>220</v>
+      </c>
+      <c r="E27" s="171">
+        <v>113</v>
+      </c>
+      <c r="F27" s="171">
+        <v>96</v>
+      </c>
+      <c r="G27" s="171">
+        <v>827</v>
+      </c>
+      <c r="H27" s="171">
+        <v>604</v>
+      </c>
+      <c r="I27" s="171">
         <v>1</v>
       </c>
-      <c r="J27" s="169">
-[...12 lines deleted...]
-        <v>307</v>
+      <c r="J27" s="171">
+        <v>39</v>
+      </c>
+      <c r="K27" s="171">
+        <v>75</v>
+      </c>
+      <c r="L27" s="171">
+        <v>107</v>
+      </c>
+      <c r="M27" s="174">
+        <v>0</v>
+      </c>
+      <c r="N27" s="177">
+        <v>456</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A28" s="165" t="s">
+      <c r="A28" s="167" t="s">
         <v>282</v>
       </c>
       <c r="B28" s="82"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="82"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
       <c r="J28" s="82"/>
       <c r="K28" s="82"/>
       <c r="L28" s="82"/>
       <c r="M28" s="84"/>
       <c r="N28" s="86"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
     </row>
     <row r="29" spans="1:17" ht="12.6" customHeight="1">
       <c r="A29" s="39"/>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
@@ -30480,57 +30486,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -30727,839 +30733,839 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="184" t="s">
+      <c r="A11" s="186" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="155">
-[...36 lines deleted...]
-        <v>2705</v>
+      <c r="B11" s="157">
+        <v>14596</v>
+      </c>
+      <c r="C11" s="157">
+        <v>13615</v>
+      </c>
+      <c r="D11" s="157">
+        <v>338</v>
+      </c>
+      <c r="E11" s="157">
+        <v>106</v>
+      </c>
+      <c r="F11" s="157">
+        <v>535</v>
+      </c>
+      <c r="G11" s="157">
+        <v>10844</v>
+      </c>
+      <c r="H11" s="157">
+        <v>5926</v>
+      </c>
+      <c r="I11" s="157">
+        <v>31</v>
+      </c>
+      <c r="J11" s="157">
+        <v>34</v>
+      </c>
+      <c r="K11" s="157">
+        <v>2891</v>
+      </c>
+      <c r="L11" s="157">
+        <v>1963</v>
+      </c>
+      <c r="M11" s="190">
+        <v>0</v>
+      </c>
+      <c r="N11" s="193">
+        <v>3751</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="166" t="s">
+      <c r="A12" s="168" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="193" t="s">
+      <c r="A13" s="195" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="169">
-[...5 lines deleted...]
-      <c r="D13" s="169">
+      <c r="B13" s="171">
+        <v>407</v>
+      </c>
+      <c r="C13" s="171">
+        <v>399</v>
+      </c>
+      <c r="D13" s="171">
+        <v>4</v>
+      </c>
+      <c r="E13" s="183">
+        <v>0</v>
+      </c>
+      <c r="F13" s="171">
         <v>3</v>
       </c>
-      <c r="E13" s="181">
-[...27 lines deleted...]
-        <v>57</v>
+      <c r="G13" s="171">
+        <v>339</v>
+      </c>
+      <c r="H13" s="171">
+        <v>165</v>
+      </c>
+      <c r="I13" s="171">
+        <v>0</v>
+      </c>
+      <c r="J13" s="183">
+        <v>0</v>
+      </c>
+      <c r="K13" s="171">
+        <v>124</v>
+      </c>
+      <c r="L13" s="171">
+        <v>50</v>
+      </c>
+      <c r="M13" s="183">
+        <v>0</v>
+      </c>
+      <c r="N13" s="199">
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="165" t="s">
+      <c r="A14" s="167" t="s">
         <v>283</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="193" t="s">
+      <c r="A15" s="195" t="s">
         <v>284</v>
       </c>
-      <c r="B15" s="169">
-[...23 lines deleted...]
-      <c r="J15" s="169">
+      <c r="B15" s="171">
+        <v>684</v>
+      </c>
+      <c r="C15" s="171">
+        <v>579</v>
+      </c>
+      <c r="D15" s="171">
         <v>7</v>
       </c>
-      <c r="K15" s="169">
-[...9 lines deleted...]
-        <v>103</v>
+      <c r="E15" s="171">
+        <v>47</v>
+      </c>
+      <c r="F15" s="171">
+        <v>51</v>
+      </c>
+      <c r="G15" s="171">
+        <v>515</v>
+      </c>
+      <c r="H15" s="171">
+        <v>208</v>
+      </c>
+      <c r="I15" s="171">
+        <v>2</v>
+      </c>
+      <c r="J15" s="171">
+        <v>11</v>
+      </c>
+      <c r="K15" s="171">
+        <v>193</v>
+      </c>
+      <c r="L15" s="171">
+        <v>102</v>
+      </c>
+      <c r="M15" s="183">
+        <v>0</v>
+      </c>
+      <c r="N15" s="199">
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="165" t="s">
+      <c r="A16" s="167" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="193" t="s">
+      <c r="A17" s="195" t="s">
         <v>286</v>
       </c>
-      <c r="B17" s="169">
-[...20 lines deleted...]
-      <c r="I17" s="169">
+      <c r="B17" s="171">
+        <v>607</v>
+      </c>
+      <c r="C17" s="171">
+        <v>557</v>
+      </c>
+      <c r="D17" s="171">
+        <v>27</v>
+      </c>
+      <c r="E17" s="171">
+        <v>12</v>
+      </c>
+      <c r="F17" s="171">
+        <v>12</v>
+      </c>
+      <c r="G17" s="171">
+        <v>428</v>
+      </c>
+      <c r="H17" s="171">
+        <v>189</v>
+      </c>
+      <c r="I17" s="171">
+        <v>3</v>
+      </c>
+      <c r="J17" s="171">
         <v>2</v>
       </c>
-      <c r="J17" s="169">
-[...12 lines deleted...]
-        <v>126</v>
+      <c r="K17" s="171">
+        <v>153</v>
+      </c>
+      <c r="L17" s="171">
+        <v>80</v>
+      </c>
+      <c r="M17" s="183">
+        <v>0</v>
+      </c>
+      <c r="N17" s="199">
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="165" t="s">
+      <c r="A18" s="167" t="s">
         <v>287</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="193" t="s">
+      <c r="A19" s="195" t="s">
         <v>288</v>
       </c>
-      <c r="B19" s="169">
-[...8 lines deleted...]
-      <c r="E19" s="169">
+      <c r="B19" s="171">
+        <v>1698</v>
+      </c>
+      <c r="C19" s="171">
+        <v>1587</v>
+      </c>
+      <c r="D19" s="171">
+        <v>70</v>
+      </c>
+      <c r="E19" s="171">
         <v>3</v>
       </c>
-      <c r="F19" s="169">
-[...24 lines deleted...]
-        <v>225</v>
+      <c r="F19" s="171">
+        <v>37</v>
+      </c>
+      <c r="G19" s="171">
+        <v>1381</v>
+      </c>
+      <c r="H19" s="171">
+        <v>777</v>
+      </c>
+      <c r="I19" s="171">
+        <v>8</v>
+      </c>
+      <c r="J19" s="171">
+        <v>2</v>
+      </c>
+      <c r="K19" s="171">
+        <v>285</v>
+      </c>
+      <c r="L19" s="171">
+        <v>308</v>
+      </c>
+      <c r="M19" s="183">
+        <v>0</v>
+      </c>
+      <c r="N19" s="199">
+        <v>317</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="165" t="s">
+      <c r="A20" s="167" t="s">
         <v>289</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="193" t="s">
+      <c r="A21" s="195" t="s">
         <v>290</v>
       </c>
-      <c r="B21" s="169">
-[...36 lines deleted...]
-        <v>100</v>
+      <c r="B21" s="171">
+        <v>525</v>
+      </c>
+      <c r="C21" s="171">
+        <v>435</v>
+      </c>
+      <c r="D21" s="171">
+        <v>10</v>
+      </c>
+      <c r="E21" s="183">
+        <v>0</v>
+      </c>
+      <c r="F21" s="171">
+        <v>80</v>
+      </c>
+      <c r="G21" s="171">
+        <v>386</v>
+      </c>
+      <c r="H21" s="171">
+        <v>176</v>
+      </c>
+      <c r="I21" s="171">
+        <v>0</v>
+      </c>
+      <c r="J21" s="183">
+        <v>0</v>
+      </c>
+      <c r="K21" s="171">
+        <v>83</v>
+      </c>
+      <c r="L21" s="171">
+        <v>127</v>
+      </c>
+      <c r="M21" s="183">
+        <v>0</v>
+      </c>
+      <c r="N21" s="199">
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="165" t="s">
+      <c r="A22" s="167" t="s">
         <v>291</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="193" t="s">
+      <c r="A23" s="195" t="s">
         <v>292</v>
       </c>
-      <c r="B23" s="169">
-[...11 lines deleted...]
-      <c r="F23" s="169">
+      <c r="B23" s="171">
+        <v>239</v>
+      </c>
+      <c r="C23" s="171">
+        <v>229</v>
+      </c>
+      <c r="D23" s="171">
         <v>4</v>
       </c>
-      <c r="G23" s="169">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="E23" s="183">
+        <v>0</v>
+      </c>
+      <c r="F23" s="171">
+        <v>6</v>
+      </c>
+      <c r="G23" s="171">
+        <v>182</v>
+      </c>
+      <c r="H23" s="171">
+        <v>112</v>
+      </c>
+      <c r="I23" s="171">
+        <v>0</v>
+      </c>
+      <c r="J23" s="183">
+        <v>0</v>
+      </c>
+      <c r="K23" s="171">
+        <v>44</v>
+      </c>
+      <c r="L23" s="171">
+        <v>25</v>
+      </c>
+      <c r="M23" s="183">
+        <v>0</v>
+      </c>
+      <c r="N23" s="199">
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="165" t="s">
+      <c r="A24" s="167" t="s">
         <v>293</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="193" t="s">
+      <c r="A25" s="195" t="s">
         <v>294</v>
       </c>
-      <c r="B25" s="169">
-[...36 lines deleted...]
-        <v>50</v>
+      <c r="B25" s="171">
+        <v>310</v>
+      </c>
+      <c r="C25" s="171">
+        <v>298</v>
+      </c>
+      <c r="D25" s="171">
+        <v>3</v>
+      </c>
+      <c r="E25" s="183">
+        <v>0</v>
+      </c>
+      <c r="F25" s="171">
+        <v>9</v>
+      </c>
+      <c r="G25" s="171">
+        <v>238</v>
+      </c>
+      <c r="H25" s="171">
+        <v>119</v>
+      </c>
+      <c r="I25" s="171">
+        <v>0</v>
+      </c>
+      <c r="J25" s="183">
+        <v>0</v>
+      </c>
+      <c r="K25" s="171">
+        <v>88</v>
+      </c>
+      <c r="L25" s="171">
+        <v>31</v>
+      </c>
+      <c r="M25" s="183">
+        <v>0</v>
+      </c>
+      <c r="N25" s="199">
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="165" t="s">
+      <c r="A26" s="167" t="s">
         <v>295</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="193" t="s">
+      <c r="A27" s="195" t="s">
         <v>296</v>
       </c>
-      <c r="B27" s="169">
-[...20 lines deleted...]
-      <c r="I27" s="169">
+      <c r="B27" s="171">
+        <v>1195</v>
+      </c>
+      <c r="C27" s="171">
+        <v>1144</v>
+      </c>
+      <c r="D27" s="171">
+        <v>7</v>
+      </c>
+      <c r="E27" s="183">
+        <v>0</v>
+      </c>
+      <c r="F27" s="171">
+        <v>44</v>
+      </c>
+      <c r="G27" s="171">
+        <v>803</v>
+      </c>
+      <c r="H27" s="171">
+        <v>549</v>
+      </c>
+      <c r="I27" s="171">
         <v>1</v>
       </c>
-      <c r="J27" s="181">
-[...12 lines deleted...]
-        <v>278</v>
+      <c r="J27" s="183">
+        <v>0</v>
+      </c>
+      <c r="K27" s="171">
+        <v>124</v>
+      </c>
+      <c r="L27" s="171">
+        <v>129</v>
+      </c>
+      <c r="M27" s="183">
+        <v>0</v>
+      </c>
+      <c r="N27" s="199">
+        <v>392</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="165" t="s">
+      <c r="A28" s="167" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="193" t="s">
+      <c r="A29" s="195" t="s">
         <v>298</v>
       </c>
-      <c r="B29" s="169">
-[...5 lines deleted...]
-      <c r="D29" s="169">
+      <c r="B29" s="171">
+        <v>598</v>
+      </c>
+      <c r="C29" s="171">
+        <v>580</v>
+      </c>
+      <c r="D29" s="171">
         <v>2</v>
       </c>
-      <c r="E29" s="181">
-[...27 lines deleted...]
-        <v>128</v>
+      <c r="E29" s="183">
+        <v>0</v>
+      </c>
+      <c r="F29" s="171">
+        <v>15</v>
+      </c>
+      <c r="G29" s="171">
+        <v>419</v>
+      </c>
+      <c r="H29" s="171">
+        <v>272</v>
+      </c>
+      <c r="I29" s="171">
+        <v>0</v>
+      </c>
+      <c r="J29" s="183">
+        <v>0</v>
+      </c>
+      <c r="K29" s="171">
+        <v>69</v>
+      </c>
+      <c r="L29" s="171">
+        <v>77</v>
+      </c>
+      <c r="M29" s="183">
+        <v>0</v>
+      </c>
+      <c r="N29" s="199">
+        <v>179</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="165" t="s">
+      <c r="A30" s="167" t="s">
         <v>299</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="193" t="s">
+      <c r="A31" s="195" t="s">
         <v>300</v>
       </c>
-      <c r="B31" s="169">
-[...17 lines deleted...]
-      <c r="H31" s="169">
+      <c r="B31" s="171">
+        <v>1744</v>
+      </c>
+      <c r="C31" s="171">
+        <v>1674</v>
+      </c>
+      <c r="D31" s="171">
+        <v>58</v>
+      </c>
+      <c r="E31" s="183">
+        <v>0</v>
+      </c>
+      <c r="F31" s="171">
+        <v>13</v>
+      </c>
+      <c r="G31" s="171">
+        <v>1180</v>
+      </c>
+      <c r="H31" s="171">
+        <v>790</v>
+      </c>
+      <c r="I31" s="171">
+        <v>3</v>
+      </c>
+      <c r="J31" s="183">
+        <v>0</v>
+      </c>
+      <c r="K31" s="171">
+        <v>269</v>
+      </c>
+      <c r="L31" s="171">
+        <v>119</v>
+      </c>
+      <c r="M31" s="183">
+        <v>0</v>
+      </c>
+      <c r="N31" s="199">
         <v>564</v>
       </c>
-      <c r="I31" s="169">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="165" t="s">
+      <c r="A32" s="167" t="s">
         <v>301</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A33" s="193" t="s">
+      <c r="A33" s="195" t="s">
         <v>302</v>
       </c>
-      <c r="B33" s="169">
-[...5 lines deleted...]
-      <c r="D33" s="169">
+      <c r="B33" s="171">
+        <v>355</v>
+      </c>
+      <c r="C33" s="171">
+        <v>308</v>
+      </c>
+      <c r="D33" s="171">
         <v>2</v>
       </c>
-      <c r="E33" s="181">
-[...27 lines deleted...]
-        <v>39</v>
+      <c r="E33" s="183">
+        <v>0</v>
+      </c>
+      <c r="F33" s="171">
+        <v>45</v>
+      </c>
+      <c r="G33" s="171">
+        <v>296</v>
+      </c>
+      <c r="H33" s="171">
+        <v>94</v>
+      </c>
+      <c r="I33" s="171">
+        <v>0</v>
+      </c>
+      <c r="J33" s="183">
+        <v>0</v>
+      </c>
+      <c r="K33" s="171">
+        <v>133</v>
+      </c>
+      <c r="L33" s="171">
+        <v>69</v>
+      </c>
+      <c r="M33" s="183">
+        <v>0</v>
+      </c>
+      <c r="N33" s="199">
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A34" s="165" t="s">
+      <c r="A34" s="167" t="s">
         <v>303</v>
       </c>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="96"/>
       <c r="G34" s="96"/>
       <c r="H34" s="96"/>
       <c r="I34" s="96"/>
       <c r="J34" s="96"/>
       <c r="K34" s="96"/>
       <c r="L34" s="96"/>
       <c r="M34" s="96"/>
       <c r="N34" s="100"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A35" s="193" t="s">
+      <c r="A35" s="195" t="s">
         <v>304</v>
       </c>
-      <c r="B35" s="199">
-[...5 lines deleted...]
-      <c r="D35" s="199">
+      <c r="B35" s="201">
+        <v>263</v>
+      </c>
+      <c r="C35" s="201">
+        <v>253</v>
+      </c>
+      <c r="D35" s="201">
+        <v>6</v>
+      </c>
+      <c r="E35" s="203">
+        <v>0</v>
+      </c>
+      <c r="F35" s="201">
         <v>4</v>
       </c>
-      <c r="E35" s="201">
-[...26 lines deleted...]
-      <c r="N35" s="203">
+      <c r="G35" s="201">
+        <v>211</v>
+      </c>
+      <c r="H35" s="201">
+        <v>101</v>
+      </c>
+      <c r="I35" s="201">
+        <v>0</v>
+      </c>
+      <c r="J35" s="203">
+        <v>0</v>
+      </c>
+      <c r="K35" s="201">
+        <v>76</v>
+      </c>
+      <c r="L35" s="201">
         <v>34</v>
       </c>
+      <c r="M35" s="203">
+        <v>0</v>
+      </c>
+      <c r="N35" s="205">
+        <v>52</v>
+      </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="205" t="s">
+      <c r="A36" s="207" t="s">
         <v>305</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
@@ -31904,57 +31910,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -32151,715 +32157,715 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="183" t="s">
+      <c r="A11" s="185" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="154">
-[...20 lines deleted...]
-      <c r="I11" s="154">
+      <c r="B11" s="156">
+        <v>1002</v>
+      </c>
+      <c r="C11" s="156">
+        <v>834</v>
+      </c>
+      <c r="D11" s="156">
+        <v>22</v>
+      </c>
+      <c r="E11" s="156">
+        <v>4</v>
+      </c>
+      <c r="F11" s="156">
+        <v>142</v>
+      </c>
+      <c r="G11" s="156">
+        <v>702</v>
+      </c>
+      <c r="H11" s="156">
+        <v>209</v>
+      </c>
+      <c r="I11" s="156">
         <v>1</v>
       </c>
-      <c r="J11" s="187">
-[...12 lines deleted...]
-        <v>211</v>
+      <c r="J11" s="189">
+        <v>0</v>
+      </c>
+      <c r="K11" s="156">
+        <v>271</v>
+      </c>
+      <c r="L11" s="156">
+        <v>220</v>
+      </c>
+      <c r="M11" s="189">
+        <v>0</v>
+      </c>
+      <c r="N11" s="192">
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="165" t="s">
+      <c r="A12" s="167" t="s">
         <v>306</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="193" t="s">
+      <c r="A13" s="195" t="s">
         <v>307</v>
       </c>
-      <c r="B13" s="169">
-[...5 lines deleted...]
-      <c r="D13" s="169">
+      <c r="B13" s="171">
+        <v>250</v>
+      </c>
+      <c r="C13" s="171">
+        <v>247</v>
+      </c>
+      <c r="D13" s="171">
+        <v>2</v>
+      </c>
+      <c r="E13" s="183">
+        <v>0</v>
+      </c>
+      <c r="F13" s="171">
         <v>1</v>
       </c>
-      <c r="E13" s="181">
-[...2 lines deleted...]
-      <c r="F13" s="169">
+      <c r="G13" s="171">
+        <v>179</v>
+      </c>
+      <c r="H13" s="171">
+        <v>85</v>
+      </c>
+      <c r="I13" s="171">
         <v>1</v>
       </c>
-      <c r="G13" s="169">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="J13" s="183">
+        <v>0</v>
+      </c>
+      <c r="K13" s="171">
+        <v>70</v>
+      </c>
+      <c r="L13" s="171">
+        <v>22</v>
+      </c>
+      <c r="M13" s="183">
+        <v>0</v>
+      </c>
+      <c r="N13" s="199">
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="165" t="s">
+      <c r="A14" s="167" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="193" t="s">
+      <c r="A15" s="195" t="s">
         <v>309</v>
       </c>
-      <c r="B15" s="169">
-[...36 lines deleted...]
-        <v>91</v>
+      <c r="B15" s="171">
+        <v>442</v>
+      </c>
+      <c r="C15" s="171">
+        <v>425</v>
+      </c>
+      <c r="D15" s="171">
+        <v>6</v>
+      </c>
+      <c r="E15" s="183">
+        <v>0</v>
+      </c>
+      <c r="F15" s="171">
+        <v>12</v>
+      </c>
+      <c r="G15" s="171">
+        <v>311</v>
+      </c>
+      <c r="H15" s="171">
+        <v>179</v>
+      </c>
+      <c r="I15" s="171">
+        <v>0</v>
+      </c>
+      <c r="J15" s="183">
+        <v>0</v>
+      </c>
+      <c r="K15" s="171">
+        <v>90</v>
+      </c>
+      <c r="L15" s="171">
+        <v>41</v>
+      </c>
+      <c r="M15" s="183">
+        <v>0</v>
+      </c>
+      <c r="N15" s="199">
+        <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="165" t="s">
+      <c r="A16" s="167" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="193" t="s">
+      <c r="A17" s="195" t="s">
         <v>311</v>
       </c>
-      <c r="B17" s="169">
-[...11 lines deleted...]
-      <c r="F17" s="169">
+      <c r="B17" s="171">
+        <v>225</v>
+      </c>
+      <c r="C17" s="171">
+        <v>218</v>
+      </c>
+      <c r="D17" s="171">
         <v>3</v>
       </c>
-      <c r="G17" s="169">
-[...14 lines deleted...]
-      <c r="L17" s="169">
+      <c r="E17" s="183">
+        <v>0</v>
+      </c>
+      <c r="F17" s="171">
         <v>4</v>
       </c>
-      <c r="M17" s="181">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="G17" s="171">
+        <v>170</v>
+      </c>
+      <c r="H17" s="171">
+        <v>96</v>
+      </c>
+      <c r="I17" s="171">
+        <v>0</v>
+      </c>
+      <c r="J17" s="183">
+        <v>0</v>
+      </c>
+      <c r="K17" s="171">
+        <v>67</v>
+      </c>
+      <c r="L17" s="171">
+        <v>8</v>
+      </c>
+      <c r="M17" s="183">
+        <v>0</v>
+      </c>
+      <c r="N17" s="199">
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="165" t="s">
+      <c r="A18" s="167" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="193" t="s">
+      <c r="A19" s="195" t="s">
         <v>313</v>
       </c>
-      <c r="B19" s="169">
-[...36 lines deleted...]
-        <v>53</v>
+      <c r="B19" s="171">
+        <v>441</v>
+      </c>
+      <c r="C19" s="171">
+        <v>417</v>
+      </c>
+      <c r="D19" s="171">
+        <v>18</v>
+      </c>
+      <c r="E19" s="183">
+        <v>0</v>
+      </c>
+      <c r="F19" s="171">
+        <v>5</v>
+      </c>
+      <c r="G19" s="171">
+        <v>363</v>
+      </c>
+      <c r="H19" s="171">
+        <v>180</v>
+      </c>
+      <c r="I19" s="171">
+        <v>0</v>
+      </c>
+      <c r="J19" s="183">
+        <v>0</v>
+      </c>
+      <c r="K19" s="171">
+        <v>123</v>
+      </c>
+      <c r="L19" s="171">
+        <v>59</v>
+      </c>
+      <c r="M19" s="183">
+        <v>0</v>
+      </c>
+      <c r="N19" s="199">
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="165" t="s">
+      <c r="A20" s="167" t="s">
         <v>314</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="193" t="s">
+      <c r="A21" s="195" t="s">
         <v>315</v>
       </c>
-      <c r="B21" s="169">
-[...20 lines deleted...]
-      <c r="I21" s="169">
+      <c r="B21" s="171">
+        <v>1372</v>
+      </c>
+      <c r="C21" s="171">
+        <v>1314</v>
+      </c>
+      <c r="D21" s="171">
+        <v>46</v>
+      </c>
+      <c r="E21" s="183">
+        <v>0</v>
+      </c>
+      <c r="F21" s="171">
+        <v>12</v>
+      </c>
+      <c r="G21" s="171">
+        <v>947</v>
+      </c>
+      <c r="H21" s="171">
+        <v>654</v>
+      </c>
+      <c r="I21" s="171">
         <v>1</v>
       </c>
-      <c r="J21" s="181">
-[...12 lines deleted...]
-        <v>321</v>
+      <c r="J21" s="183">
+        <v>0</v>
+      </c>
+      <c r="K21" s="171">
+        <v>171</v>
+      </c>
+      <c r="L21" s="171">
+        <v>120</v>
+      </c>
+      <c r="M21" s="183">
+        <v>0</v>
+      </c>
+      <c r="N21" s="199">
+        <v>425</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="165" t="s">
+      <c r="A22" s="167" t="s">
         <v>316</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="193" t="s">
+      <c r="A23" s="195" t="s">
         <v>317</v>
       </c>
-      <c r="B23" s="169">
-[...36 lines deleted...]
-        <v>55</v>
+      <c r="B23" s="171">
+        <v>551</v>
+      </c>
+      <c r="C23" s="171">
+        <v>521</v>
+      </c>
+      <c r="D23" s="171">
+        <v>15</v>
+      </c>
+      <c r="E23" s="171">
+        <v>9</v>
+      </c>
+      <c r="F23" s="171">
+        <v>7</v>
+      </c>
+      <c r="G23" s="171">
+        <v>469</v>
+      </c>
+      <c r="H23" s="171">
+        <v>253</v>
+      </c>
+      <c r="I23" s="171">
+        <v>2</v>
+      </c>
+      <c r="J23" s="171">
+        <v>0</v>
+      </c>
+      <c r="K23" s="171">
+        <v>134</v>
+      </c>
+      <c r="L23" s="171">
+        <v>80</v>
+      </c>
+      <c r="M23" s="183">
+        <v>0</v>
+      </c>
+      <c r="N23" s="199">
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="165" t="s">
+      <c r="A24" s="167" t="s">
         <v>318</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="193" t="s">
+      <c r="A25" s="195" t="s">
         <v>319</v>
       </c>
-      <c r="B25" s="169">
-[...8 lines deleted...]
-      <c r="E25" s="169">
+      <c r="B25" s="171">
+        <v>1345</v>
+      </c>
+      <c r="C25" s="171">
+        <v>1272</v>
+      </c>
+      <c r="D25" s="171">
         <v>22</v>
       </c>
-      <c r="F25" s="169">
-[...24 lines deleted...]
-        <v>175</v>
+      <c r="E25" s="171">
+        <v>31</v>
+      </c>
+      <c r="F25" s="171">
+        <v>20</v>
+      </c>
+      <c r="G25" s="171">
+        <v>1075</v>
+      </c>
+      <c r="H25" s="171">
+        <v>593</v>
+      </c>
+      <c r="I25" s="171">
+        <v>5</v>
+      </c>
+      <c r="J25" s="171">
+        <v>19</v>
+      </c>
+      <c r="K25" s="171">
+        <v>230</v>
+      </c>
+      <c r="L25" s="171">
+        <v>229</v>
+      </c>
+      <c r="M25" s="183">
+        <v>0</v>
+      </c>
+      <c r="N25" s="199">
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="165" t="s">
+      <c r="A26" s="167" t="s">
         <v>320</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="193" t="s">
+      <c r="A27" s="195" t="s">
         <v>321</v>
       </c>
-      <c r="B27" s="169">
-[...5 lines deleted...]
-      <c r="D27" s="169">
+      <c r="B27" s="171">
+        <v>90</v>
+      </c>
+      <c r="C27" s="171">
+        <v>84</v>
+      </c>
+      <c r="D27" s="171">
         <v>1</v>
       </c>
-      <c r="E27" s="181">
-[...27 lines deleted...]
-        <v>22</v>
+      <c r="E27" s="183">
+        <v>0</v>
+      </c>
+      <c r="F27" s="171">
+        <v>4</v>
+      </c>
+      <c r="G27" s="171">
+        <v>59</v>
+      </c>
+      <c r="H27" s="171">
+        <v>29</v>
+      </c>
+      <c r="I27" s="171">
+        <v>0</v>
+      </c>
+      <c r="J27" s="183">
+        <v>0</v>
+      </c>
+      <c r="K27" s="171">
+        <v>25</v>
+      </c>
+      <c r="L27" s="171">
+        <v>5</v>
+      </c>
+      <c r="M27" s="183">
+        <v>0</v>
+      </c>
+      <c r="N27" s="199">
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="165" t="s">
+      <c r="A28" s="167" t="s">
         <v>322</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="193" t="s">
+      <c r="A29" s="195" t="s">
         <v>323</v>
       </c>
-      <c r="B29" s="169">
-[...36 lines deleted...]
-        <v>32</v>
+      <c r="B29" s="171">
+        <v>154</v>
+      </c>
+      <c r="C29" s="171">
+        <v>146</v>
+      </c>
+      <c r="D29" s="171">
+        <v>2</v>
+      </c>
+      <c r="E29" s="183">
+        <v>0</v>
+      </c>
+      <c r="F29" s="171">
+        <v>6</v>
+      </c>
+      <c r="G29" s="171">
+        <v>110</v>
+      </c>
+      <c r="H29" s="171">
+        <v>51</v>
+      </c>
+      <c r="I29" s="171">
+        <v>0</v>
+      </c>
+      <c r="J29" s="183">
+        <v>0</v>
+      </c>
+      <c r="K29" s="171">
+        <v>40</v>
+      </c>
+      <c r="L29" s="171">
+        <v>19</v>
+      </c>
+      <c r="M29" s="183">
+        <v>0</v>
+      </c>
+      <c r="N29" s="199">
+        <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="165" t="s">
+      <c r="A30" s="167" t="s">
         <v>324</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="193" t="s">
+      <c r="A31" s="195" t="s">
         <v>325</v>
       </c>
-      <c r="B31" s="169">
-[...5 lines deleted...]
-      <c r="D31" s="169">
+      <c r="B31" s="171">
+        <v>101</v>
+      </c>
+      <c r="C31" s="171">
+        <v>95</v>
+      </c>
+      <c r="D31" s="171">
         <v>2</v>
       </c>
-      <c r="E31" s="181">
-[...27 lines deleted...]
-        <v>14</v>
+      <c r="E31" s="183">
+        <v>0</v>
+      </c>
+      <c r="F31" s="171">
+        <v>3</v>
+      </c>
+      <c r="G31" s="171">
+        <v>82</v>
+      </c>
+      <c r="H31" s="171">
+        <v>44</v>
+      </c>
+      <c r="I31" s="171">
+        <v>0</v>
+      </c>
+      <c r="J31" s="183">
+        <v>0</v>
+      </c>
+      <c r="K31" s="171">
+        <v>29</v>
+      </c>
+      <c r="L31" s="171">
+        <v>9</v>
+      </c>
+      <c r="M31" s="183">
+        <v>0</v>
+      </c>
+      <c r="N31" s="199">
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="165" t="s">
+      <c r="A32" s="167" t="s">
         <v>326</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="43"/>
       <c r="B33" s="95"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
       <c r="E33" s="95"/>
       <c r="F33" s="95"/>
       <c r="G33" s="95"/>
       <c r="H33" s="95"/>
@@ -33266,57 +33272,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -33517,831 +33523,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>18055</v>
+        <v>24282</v>
       </c>
       <c r="C11" s="116">
-        <v>10075</v>
+        <v>14211</v>
       </c>
       <c r="D11" s="116">
-        <v>3668</v>
+        <v>5197</v>
       </c>
       <c r="E11" s="116">
-        <v>2702</v>
+        <v>3965</v>
       </c>
       <c r="F11" s="116">
-        <v>1610</v>
+        <v>909</v>
       </c>
       <c r="G11" s="116">
-        <v>14696</v>
+        <v>19704</v>
       </c>
       <c r="H11" s="116">
-        <v>5670</v>
+        <v>7960</v>
       </c>
       <c r="I11" s="116">
-        <v>1526</v>
+        <v>2153</v>
       </c>
       <c r="J11" s="116">
-        <v>1715</v>
+        <v>1694</v>
       </c>
       <c r="K11" s="116">
-        <v>2067</v>
+        <v>2865</v>
       </c>
       <c r="L11" s="116">
-        <v>3718</v>
+        <v>5033</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>3359</v>
+        <v>4578</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>18411</v>
+        <v>26294</v>
       </c>
       <c r="C13" s="128">
-        <v>8637</v>
+        <v>12285</v>
       </c>
       <c r="D13" s="128">
-        <v>1724</v>
+        <v>2461</v>
       </c>
       <c r="E13" s="128">
-        <v>7719</v>
+        <v>10781</v>
       </c>
       <c r="F13" s="128">
-        <v>331</v>
+        <v>767</v>
       </c>
       <c r="G13" s="128">
-        <v>16148</v>
+        <v>22920</v>
       </c>
       <c r="H13" s="128">
-        <v>5576</v>
+        <v>7900</v>
       </c>
       <c r="I13" s="128">
-        <v>371</v>
+        <v>524</v>
       </c>
       <c r="J13" s="128">
-        <v>6596</v>
+        <v>9462</v>
       </c>
       <c r="K13" s="128">
-        <v>2050</v>
+        <v>2952</v>
       </c>
       <c r="L13" s="128">
-        <v>1555</v>
+        <v>2083</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>2262</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>45521</v>
+        <v>65801</v>
       </c>
       <c r="C15" s="128">
-        <v>20696</v>
+        <v>29801</v>
       </c>
       <c r="D15" s="128">
-        <v>5221</v>
+        <v>7355</v>
       </c>
       <c r="E15" s="128">
-        <v>17684</v>
+        <v>24243</v>
       </c>
       <c r="F15" s="128">
-        <v>1919</v>
+        <v>4402</v>
       </c>
       <c r="G15" s="128">
-        <v>38042</v>
+        <v>54809</v>
       </c>
       <c r="H15" s="128">
-        <v>11181</v>
+        <v>16113</v>
       </c>
       <c r="I15" s="128">
-        <v>746</v>
+        <v>1085</v>
       </c>
       <c r="J15" s="128">
-        <v>17585</v>
+        <v>24744</v>
       </c>
       <c r="K15" s="128">
-        <v>4678</v>
+        <v>6740</v>
       </c>
       <c r="L15" s="128">
-        <v>3852</v>
+        <v>6126</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>7479</v>
+        <v>10992</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>72037</v>
+        <v>102598</v>
       </c>
       <c r="C17" s="128">
-        <v>33469</v>
+        <v>47708</v>
       </c>
       <c r="D17" s="128">
-        <v>7564</v>
+        <v>10105</v>
       </c>
       <c r="E17" s="128">
-        <v>25679</v>
+        <v>37845</v>
       </c>
       <c r="F17" s="128">
-        <v>5325</v>
+        <v>6940</v>
       </c>
       <c r="G17" s="128">
-        <v>58804</v>
+        <v>84315</v>
       </c>
       <c r="H17" s="128">
-        <v>18839</v>
+        <v>26831</v>
       </c>
       <c r="I17" s="128">
-        <v>1156</v>
+        <v>1650</v>
       </c>
       <c r="J17" s="128">
-        <v>22141</v>
+        <v>33282</v>
       </c>
       <c r="K17" s="128">
-        <v>6802</v>
+        <v>9442</v>
       </c>
       <c r="L17" s="128">
-        <v>9866</v>
+        <v>13111</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>13233</v>
+        <v>18283</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>98242</v>
+        <v>132017</v>
       </c>
       <c r="C19" s="128">
-        <v>47494</v>
+        <v>68034</v>
       </c>
       <c r="D19" s="128">
-        <v>14367</v>
+        <v>20644</v>
       </c>
       <c r="E19" s="128">
-        <v>34289</v>
+        <v>39044</v>
       </c>
       <c r="F19" s="128">
-        <v>2092</v>
+        <v>4294</v>
       </c>
       <c r="G19" s="128">
-        <v>79707</v>
+        <v>105970</v>
       </c>
       <c r="H19" s="128">
-        <v>28180</v>
+        <v>40380</v>
       </c>
       <c r="I19" s="128">
-        <v>2145</v>
+        <v>3056</v>
       </c>
       <c r="J19" s="128">
-        <v>29092</v>
+        <v>33016</v>
       </c>
       <c r="K19" s="128">
-        <v>7989</v>
+        <v>11147</v>
       </c>
       <c r="L19" s="128">
-        <v>12301</v>
+        <v>18371</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>18535</v>
+        <v>26047</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>26771</v>
+        <v>35364</v>
       </c>
       <c r="C21" s="128">
-        <v>11418</v>
+        <v>16352</v>
       </c>
       <c r="D21" s="128">
-        <v>1890</v>
+        <v>2735</v>
       </c>
       <c r="E21" s="128">
-        <v>12275</v>
+        <v>14805</v>
       </c>
       <c r="F21" s="128">
-        <v>1188</v>
+        <v>1472</v>
       </c>
       <c r="G21" s="128">
-        <v>22572</v>
+        <v>29569</v>
       </c>
       <c r="H21" s="128">
-        <v>6128</v>
+        <v>8693</v>
       </c>
       <c r="I21" s="128">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="J21" s="128">
-        <v>11852</v>
+        <v>14312</v>
       </c>
       <c r="K21" s="128">
-        <v>2463</v>
+        <v>3459</v>
       </c>
       <c r="L21" s="128">
-        <v>1899</v>
+        <v>2780</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>4199</v>
+        <v>5795</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>23221</v>
+        <v>32655</v>
       </c>
       <c r="C23" s="128">
-        <v>11891</v>
+        <v>17150</v>
       </c>
       <c r="D23" s="128">
-        <v>7906</v>
+        <v>11224</v>
       </c>
       <c r="E23" s="128">
-        <v>2517</v>
+        <v>3143</v>
       </c>
       <c r="F23" s="128">
-        <v>907</v>
+        <v>1138</v>
       </c>
       <c r="G23" s="128">
-        <v>16655</v>
+        <v>23650</v>
       </c>
       <c r="H23" s="128">
-        <v>5278</v>
+        <v>7805</v>
       </c>
       <c r="I23" s="128">
-        <v>625</v>
+        <v>904</v>
       </c>
       <c r="J23" s="128">
-        <v>1637</v>
+        <v>1877</v>
       </c>
       <c r="K23" s="128">
-        <v>4580</v>
+        <v>6421</v>
       </c>
       <c r="L23" s="128">
-        <v>4535</v>
+        <v>6643</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>6566</v>
+        <v>9005</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>88354</v>
+        <v>122386</v>
       </c>
       <c r="C25" s="128">
-        <v>35480</v>
+        <v>50784</v>
       </c>
       <c r="D25" s="128">
-        <v>11979</v>
+        <v>16924</v>
       </c>
       <c r="E25" s="128">
-        <v>39935</v>
+        <v>52749</v>
       </c>
       <c r="F25" s="128">
-        <v>959</v>
+        <v>1928</v>
       </c>
       <c r="G25" s="128">
-        <v>76423</v>
+        <v>104515</v>
       </c>
       <c r="H25" s="128">
-        <v>19422</v>
+        <v>27953</v>
       </c>
       <c r="I25" s="128">
-        <v>2930</v>
+        <v>4189</v>
       </c>
       <c r="J25" s="128">
-        <v>38285</v>
+        <v>50202</v>
       </c>
       <c r="K25" s="128">
-        <v>7698</v>
+        <v>10974</v>
       </c>
       <c r="L25" s="128">
-        <v>8088</v>
+        <v>11197</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>11931</v>
+        <v>17871</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>5796</v>
+        <v>8314</v>
       </c>
       <c r="C27" s="128">
-        <v>4145</v>
+        <v>6007</v>
       </c>
       <c r="D27" s="128">
-        <v>811</v>
+        <v>1112</v>
       </c>
       <c r="E27" s="128">
-        <v>770</v>
+        <v>1073</v>
       </c>
       <c r="F27" s="128">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="G27" s="128">
-        <v>4855</v>
+        <v>6934</v>
       </c>
       <c r="H27" s="128">
-        <v>2668</v>
+        <v>3778</v>
       </c>
       <c r="I27" s="128">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="J27" s="128">
-        <v>376</v>
+        <v>600</v>
       </c>
       <c r="K27" s="128">
-        <v>969</v>
+        <v>1356</v>
       </c>
       <c r="L27" s="128">
-        <v>811</v>
+        <v>1156</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>941</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>157467</v>
+        <v>229780</v>
       </c>
       <c r="C29" s="128">
-        <v>68767</v>
+        <v>98295</v>
       </c>
       <c r="D29" s="128">
-        <v>30121</v>
+        <v>42277</v>
       </c>
       <c r="E29" s="128">
-        <v>51717</v>
+        <v>80008</v>
       </c>
       <c r="F29" s="128">
-        <v>6863</v>
+        <v>9201</v>
       </c>
       <c r="G29" s="128">
-        <v>126078</v>
+        <v>188157</v>
       </c>
       <c r="H29" s="128">
-        <v>33804</v>
+        <v>48748</v>
       </c>
       <c r="I29" s="128">
-        <v>2628</v>
+        <v>3758</v>
       </c>
       <c r="J29" s="128">
-        <v>47816</v>
+        <v>76864</v>
       </c>
       <c r="K29" s="128">
-        <v>17688</v>
+        <v>24940</v>
       </c>
       <c r="L29" s="128">
-        <v>24141</v>
+        <v>33847</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>31389</v>
+        <v>41623</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>707</v>
+        <v>1053</v>
       </c>
       <c r="C31" s="128">
-        <v>620</v>
+        <v>916</v>
       </c>
       <c r="D31" s="128">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="G31" s="128">
-        <v>1164</v>
+        <v>1684</v>
       </c>
       <c r="H31" s="128">
-        <v>405</v>
+        <v>600</v>
       </c>
       <c r="I31" s="128">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>227</v>
+        <v>326</v>
       </c>
       <c r="L31" s="128">
-        <v>471</v>
+        <v>668</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-457</v>
+        <v>-631</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>2015</v>
+        <v>2917</v>
       </c>
       <c r="C33" s="128">
-        <v>1687</v>
+        <v>2461</v>
       </c>
       <c r="D33" s="128">
-        <v>314</v>
+        <v>437</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G33" s="128">
-        <v>1885</v>
+        <v>2718</v>
       </c>
       <c r="H33" s="128">
-        <v>591</v>
+        <v>863</v>
       </c>
       <c r="I33" s="128">
-        <v>185</v>
+        <v>259</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>371</v>
+        <v>523</v>
       </c>
       <c r="L33" s="128">
-        <v>737</v>
+        <v>1073</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>130</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>506</v>
+        <v>735</v>
       </c>
       <c r="C35" s="128">
-        <v>439</v>
+        <v>645</v>
       </c>
       <c r="D35" s="128">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E35" s="128">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>780</v>
+        <v>1133</v>
       </c>
       <c r="H35" s="128">
-        <v>324</v>
+        <v>466</v>
       </c>
       <c r="I35" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35" s="128">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="L35" s="128">
-        <v>314</v>
+        <v>469</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-274</v>
+        <v>-399</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -34714,57 +34720,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -34965,831 +34971,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>1599623</v>
+        <v>2111775</v>
       </c>
       <c r="C11" s="117">
-        <v>544895</v>
+        <v>772663</v>
       </c>
       <c r="D11" s="117">
-        <v>177601</v>
+        <v>251816</v>
       </c>
       <c r="E11" s="117">
-        <v>580768</v>
+        <v>688251</v>
       </c>
       <c r="F11" s="117">
-        <v>296359</v>
+        <v>399046</v>
       </c>
       <c r="G11" s="117">
-        <v>1382624</v>
+        <v>1797793</v>
       </c>
       <c r="H11" s="117">
-        <v>344777</v>
+        <v>488585</v>
       </c>
       <c r="I11" s="117">
-        <v>28283</v>
+        <v>40677</v>
       </c>
       <c r="J11" s="117">
-        <v>316006</v>
+        <v>407471</v>
       </c>
       <c r="K11" s="117">
-        <v>138268</v>
+        <v>196315</v>
       </c>
       <c r="L11" s="117">
-        <v>555290</v>
+        <v>664744</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>216999</v>
+        <v>313983</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>459720</v>
+        <v>508766</v>
       </c>
       <c r="C13" s="128">
-        <v>40118</v>
+        <v>56570</v>
       </c>
       <c r="D13" s="128">
-        <v>2407</v>
+        <v>3564</v>
       </c>
       <c r="E13" s="128">
-        <v>233732</v>
+        <v>213486</v>
       </c>
       <c r="F13" s="128">
-        <v>183463</v>
+        <v>235145</v>
       </c>
       <c r="G13" s="128">
-        <v>447876</v>
+        <v>491550</v>
       </c>
       <c r="H13" s="128">
-        <v>30639</v>
+        <v>42896</v>
       </c>
       <c r="I13" s="128">
-        <v>388</v>
+        <v>627</v>
       </c>
       <c r="J13" s="128">
-        <v>14650</v>
+        <v>21788</v>
       </c>
       <c r="K13" s="128">
-        <v>5845</v>
+        <v>8194</v>
       </c>
       <c r="L13" s="128">
-        <v>396354</v>
+        <v>418044</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>11844</v>
+        <v>17215</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>37424</v>
+        <v>56766</v>
       </c>
       <c r="C15" s="128">
-        <v>29317</v>
+        <v>41254</v>
       </c>
       <c r="D15" s="128">
-        <v>1801</v>
+        <v>2582</v>
       </c>
       <c r="E15" s="128">
-        <v>2533</v>
+        <v>7811</v>
       </c>
       <c r="F15" s="128">
-        <v>3772</v>
+        <v>5120</v>
       </c>
       <c r="G15" s="128">
-        <v>30599</v>
+        <v>46540</v>
       </c>
       <c r="H15" s="128">
-        <v>19361</v>
+        <v>27389</v>
       </c>
       <c r="I15" s="128">
-        <v>414</v>
+        <v>593</v>
       </c>
       <c r="J15" s="128">
-        <v>2289</v>
+        <v>2991</v>
       </c>
       <c r="K15" s="128">
-        <v>4182</v>
+        <v>5854</v>
       </c>
       <c r="L15" s="128">
-        <v>4353</v>
+        <v>9713</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>6825</v>
+        <v>10227</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>51723</v>
+        <v>79120</v>
       </c>
       <c r="C17" s="128">
-        <v>35909</v>
+        <v>50524</v>
       </c>
       <c r="D17" s="128">
-        <v>5870</v>
+        <v>8381</v>
       </c>
       <c r="E17" s="128">
-        <v>8063</v>
+        <v>16734</v>
       </c>
       <c r="F17" s="128">
-        <v>1881</v>
+        <v>3481</v>
       </c>
       <c r="G17" s="128">
-        <v>41943</v>
+        <v>63738</v>
       </c>
       <c r="H17" s="128">
-        <v>23507</v>
+        <v>32972</v>
       </c>
       <c r="I17" s="128">
-        <v>936</v>
+        <v>1309</v>
       </c>
       <c r="J17" s="128">
-        <v>4857</v>
+        <v>1481</v>
       </c>
       <c r="K17" s="128">
-        <v>7305</v>
+        <v>10344</v>
       </c>
       <c r="L17" s="128">
-        <v>5339</v>
+        <v>17632</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>9780</v>
+        <v>15383</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>97846</v>
+        <v>135143</v>
       </c>
       <c r="C19" s="128">
-        <v>29972</v>
+        <v>42314</v>
       </c>
       <c r="D19" s="128">
-        <v>7840</v>
+        <v>11208</v>
       </c>
       <c r="E19" s="128">
-        <v>41517</v>
+        <v>56961</v>
       </c>
       <c r="F19" s="128">
-        <v>18518</v>
+        <v>24660</v>
       </c>
       <c r="G19" s="128">
-        <v>86355</v>
+        <v>118793</v>
       </c>
       <c r="H19" s="128">
-        <v>22395</v>
+        <v>31670</v>
       </c>
       <c r="I19" s="128">
-        <v>1684</v>
+        <v>2371</v>
       </c>
       <c r="J19" s="128">
-        <v>36108</v>
+        <v>49773</v>
       </c>
       <c r="K19" s="128">
-        <v>7038</v>
+        <v>10360</v>
       </c>
       <c r="L19" s="128">
-        <v>19129</v>
+        <v>24619</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>11492</v>
+        <v>16350</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>55261</v>
+        <v>79483</v>
       </c>
       <c r="C21" s="128">
-        <v>31524</v>
+        <v>44754</v>
       </c>
       <c r="D21" s="128">
-        <v>8232</v>
+        <v>11615</v>
       </c>
       <c r="E21" s="128">
-        <v>13287</v>
+        <v>20371</v>
       </c>
       <c r="F21" s="128">
-        <v>2218</v>
+        <v>2744</v>
       </c>
       <c r="G21" s="128">
-        <v>44512</v>
+        <v>63437</v>
       </c>
       <c r="H21" s="128">
-        <v>21491</v>
+        <v>30480</v>
       </c>
       <c r="I21" s="128">
-        <v>830</v>
+        <v>1176</v>
       </c>
       <c r="J21" s="128">
-        <v>9650</v>
+        <v>4521</v>
       </c>
       <c r="K21" s="128">
-        <v>7432</v>
+        <v>10756</v>
       </c>
       <c r="L21" s="128">
-        <v>5109</v>
+        <v>16504</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>10749</v>
+        <v>16046</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>45012</v>
+        <v>66197</v>
       </c>
       <c r="C23" s="128">
-        <v>21522</v>
+        <v>30414</v>
       </c>
       <c r="D23" s="128">
-        <v>5078</v>
+        <v>7171</v>
       </c>
       <c r="E23" s="128">
-        <v>13231</v>
+        <v>19801</v>
       </c>
       <c r="F23" s="128">
-        <v>5182</v>
+        <v>8811</v>
       </c>
       <c r="G23" s="128">
-        <v>37182</v>
+        <v>54673</v>
       </c>
       <c r="H23" s="128">
-        <v>15824</v>
+        <v>22233</v>
       </c>
       <c r="I23" s="128">
-        <v>963</v>
+        <v>1439</v>
       </c>
       <c r="J23" s="128">
-        <v>10689</v>
+        <v>16732</v>
       </c>
       <c r="K23" s="128">
-        <v>5612</v>
+        <v>8164</v>
       </c>
       <c r="L23" s="128">
-        <v>4094</v>
+        <v>6105</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>7830</v>
+        <v>11524</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>22789</v>
+        <v>33067</v>
       </c>
       <c r="C25" s="128">
-        <v>12515</v>
+        <v>17559</v>
       </c>
       <c r="D25" s="128">
-        <v>2281</v>
+        <v>3154</v>
       </c>
       <c r="E25" s="128">
-        <v>3804</v>
+        <v>5200</v>
       </c>
       <c r="F25" s="128">
-        <v>4189</v>
+        <v>7153</v>
       </c>
       <c r="G25" s="128">
-        <v>15594</v>
+        <v>21947</v>
       </c>
       <c r="H25" s="128">
-        <v>6859</v>
+        <v>9653</v>
       </c>
       <c r="I25" s="128">
-        <v>329</v>
+        <v>491</v>
       </c>
       <c r="J25" s="128">
-        <v>3786</v>
+        <v>5248</v>
       </c>
       <c r="K25" s="128">
-        <v>1996</v>
+        <v>2879</v>
       </c>
       <c r="L25" s="128">
-        <v>2623</v>
+        <v>3676</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>7195</v>
+        <v>11120</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>83983</v>
+        <v>119532</v>
       </c>
       <c r="C27" s="128">
-        <v>32399</v>
+        <v>45977</v>
       </c>
       <c r="D27" s="128">
-        <v>15237</v>
+        <v>21494</v>
       </c>
       <c r="E27" s="128">
-        <v>31818</v>
+        <v>44706</v>
       </c>
       <c r="F27" s="128">
-        <v>4528</v>
+        <v>7355</v>
       </c>
       <c r="G27" s="128">
-        <v>68415</v>
+        <v>97333</v>
       </c>
       <c r="H27" s="128">
-        <v>19998</v>
+        <v>28092</v>
       </c>
       <c r="I27" s="128">
-        <v>2022</v>
+        <v>2996</v>
       </c>
       <c r="J27" s="128">
-        <v>27992</v>
+        <v>40688</v>
       </c>
       <c r="K27" s="128">
-        <v>8212</v>
+        <v>11538</v>
       </c>
       <c r="L27" s="128">
-        <v>10190</v>
+        <v>14020</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>15568</v>
+        <v>22199</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>94999</v>
+        <v>122486</v>
       </c>
       <c r="C29" s="128">
-        <v>36130</v>
+        <v>51296</v>
       </c>
       <c r="D29" s="128">
-        <v>19901</v>
+        <v>28646</v>
       </c>
       <c r="E29" s="128">
-        <v>27503</v>
+        <v>25370</v>
       </c>
       <c r="F29" s="128">
-        <v>11464</v>
+        <v>17174</v>
       </c>
       <c r="G29" s="128">
-        <v>72860</v>
+        <v>90363</v>
       </c>
       <c r="H29" s="128">
-        <v>18685</v>
+        <v>26169</v>
       </c>
       <c r="I29" s="128">
-        <v>4342</v>
+        <v>6275</v>
       </c>
       <c r="J29" s="128">
-        <v>24874</v>
+        <v>21997</v>
       </c>
       <c r="K29" s="128">
-        <v>10471</v>
+        <v>15004</v>
       </c>
       <c r="L29" s="128">
-        <v>14488</v>
+        <v>20918</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>22139</v>
+        <v>32122</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1951</v>
+        <v>2814</v>
       </c>
       <c r="C31" s="128">
-        <v>1211</v>
+        <v>1749</v>
       </c>
       <c r="D31" s="128">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="E31" s="128">
-        <v>276</v>
+        <v>340</v>
       </c>
       <c r="F31" s="128">
-        <v>399</v>
+        <v>632</v>
       </c>
       <c r="G31" s="128">
-        <v>1274</v>
+        <v>1958</v>
       </c>
       <c r="H31" s="128">
-        <v>166</v>
+        <v>264</v>
       </c>
       <c r="I31" s="128">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="J31" s="128">
-        <v>445</v>
+        <v>649</v>
       </c>
       <c r="K31" s="128">
-        <v>177</v>
+        <v>254</v>
       </c>
       <c r="L31" s="128">
-        <v>473</v>
+        <v>767</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>676</v>
+        <v>856</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>3367</v>
+        <v>5149</v>
       </c>
       <c r="C33" s="128">
-        <v>2745</v>
+        <v>3871</v>
       </c>
       <c r="D33" s="128">
-        <v>423</v>
+        <v>578</v>
       </c>
       <c r="E33" s="128">
-        <v>118</v>
+        <v>354</v>
       </c>
       <c r="F33" s="128">
-        <v>81</v>
+        <v>345</v>
       </c>
       <c r="G33" s="128">
-        <v>2559</v>
+        <v>3994</v>
       </c>
       <c r="H33" s="128">
-        <v>1804</v>
+        <v>2526</v>
       </c>
       <c r="I33" s="128">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="J33" s="128">
-        <v>98</v>
+        <v>277</v>
       </c>
       <c r="K33" s="128">
-        <v>745</v>
+        <v>1093</v>
       </c>
       <c r="L33" s="128">
-        <v>-121</v>
+        <v>55</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>808</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>41853</v>
+        <v>62305</v>
       </c>
       <c r="C35" s="128">
-        <v>25345</v>
+        <v>36109</v>
       </c>
       <c r="D35" s="128">
-        <v>4667</v>
+        <v>6668</v>
       </c>
       <c r="E35" s="128">
-        <v>5394</v>
+        <v>8100</v>
       </c>
       <c r="F35" s="128">
-        <v>6446</v>
+        <v>11429</v>
       </c>
       <c r="G35" s="128">
-        <v>30002</v>
+        <v>44384</v>
       </c>
       <c r="H35" s="128">
-        <v>17873</v>
+        <v>25695</v>
       </c>
       <c r="I35" s="128">
-        <v>774</v>
+        <v>1099</v>
       </c>
       <c r="J35" s="128">
-        <v>543</v>
+        <v>1965</v>
       </c>
       <c r="K35" s="128">
-        <v>6790</v>
+        <v>9521</v>
       </c>
       <c r="L35" s="128">
-        <v>4022</v>
+        <v>6104</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>11850</v>
+        <v>17921</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -35805,51 +35811,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
+        <v>　　　　　2.至115年7月止，38家本國銀行放款及催收款之備抵呆帳餘額為645,549百萬元，115年1至7月轉銷呆帳32,831百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -36169,57 +36175,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -36420,831 +36426,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>10911</v>
+        <v>13936</v>
       </c>
       <c r="C11" s="116">
-        <v>2205</v>
+        <v>3177</v>
       </c>
       <c r="D11" s="116">
-        <v>1632</v>
+        <v>2438</v>
       </c>
       <c r="E11" s="116">
-        <v>385</v>
+        <v>1480</v>
       </c>
       <c r="F11" s="116">
-        <v>6690</v>
+        <v>6841</v>
       </c>
       <c r="G11" s="116">
-        <v>5651</v>
+        <v>5944</v>
       </c>
       <c r="H11" s="116">
-        <v>1112</v>
+        <v>1479</v>
       </c>
       <c r="I11" s="116">
-        <v>375</v>
+        <v>539</v>
       </c>
       <c r="J11" s="116">
-        <v>1695</v>
+        <v>368</v>
       </c>
       <c r="K11" s="116">
-        <v>999</v>
+        <v>1367</v>
       </c>
       <c r="L11" s="116">
-        <v>1469</v>
+        <v>2191</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>5261</v>
+        <v>7991</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>5980</v>
+        <v>8368</v>
       </c>
       <c r="C13" s="128">
-        <v>2108</v>
+        <v>3004</v>
       </c>
       <c r="D13" s="128">
-        <v>385</v>
+        <v>526</v>
       </c>
       <c r="E13" s="128">
-        <v>2283</v>
+        <v>3255</v>
       </c>
       <c r="F13" s="128">
-        <v>1203</v>
+        <v>1583</v>
       </c>
       <c r="G13" s="128">
-        <v>5270</v>
+        <v>7135</v>
       </c>
       <c r="H13" s="128">
-        <v>1329</v>
+        <v>1871</v>
       </c>
       <c r="I13" s="128">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="J13" s="128">
-        <v>2262</v>
+        <v>2845</v>
       </c>
       <c r="K13" s="128">
-        <v>861</v>
+        <v>1242</v>
       </c>
       <c r="L13" s="128">
-        <v>753</v>
+        <v>1084</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>710</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>27025</v>
+        <v>38710</v>
       </c>
       <c r="C15" s="128">
-        <v>18263</v>
+        <v>25784</v>
       </c>
       <c r="D15" s="128">
-        <v>3336</v>
+        <v>4613</v>
       </c>
       <c r="E15" s="128">
-        <v>2814</v>
+        <v>3588</v>
       </c>
       <c r="F15" s="128">
-        <v>2611</v>
+        <v>4725</v>
       </c>
       <c r="G15" s="128">
-        <v>21189</v>
+        <v>30090</v>
       </c>
       <c r="H15" s="128">
-        <v>12174</v>
+        <v>17146</v>
       </c>
       <c r="I15" s="128">
-        <v>214</v>
+        <v>301</v>
       </c>
       <c r="J15" s="128">
-        <v>1076</v>
+        <v>1425</v>
       </c>
       <c r="K15" s="128">
-        <v>4116</v>
+        <v>5872</v>
       </c>
       <c r="L15" s="128">
-        <v>3610</v>
+        <v>5346</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>5836</v>
+        <v>8620</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>17567</v>
+        <v>25843</v>
       </c>
       <c r="C17" s="128">
-        <v>4992</v>
+        <v>7108</v>
       </c>
       <c r="D17" s="128">
-        <v>4232</v>
+        <v>6128</v>
       </c>
       <c r="E17" s="128">
-        <v>7102</v>
+        <v>10700</v>
       </c>
       <c r="F17" s="128">
-        <v>1241</v>
+        <v>1907</v>
       </c>
       <c r="G17" s="128">
-        <v>14168</v>
+        <v>21244</v>
       </c>
       <c r="H17" s="128">
-        <v>3901</v>
+        <v>5627</v>
       </c>
       <c r="I17" s="128">
-        <v>589</v>
+        <v>858</v>
       </c>
       <c r="J17" s="128">
-        <v>4843</v>
+        <v>7655</v>
       </c>
       <c r="K17" s="128">
-        <v>2403</v>
+        <v>3489</v>
       </c>
       <c r="L17" s="128">
-        <v>2432</v>
+        <v>3615</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3398</v>
+        <v>4599</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>17389</v>
+        <v>23615</v>
       </c>
       <c r="C19" s="128">
-        <v>9831</v>
+        <v>13903</v>
       </c>
       <c r="D19" s="128">
-        <v>1734</v>
+        <v>2456</v>
       </c>
       <c r="E19" s="128">
-        <v>4109</v>
+        <v>5448</v>
       </c>
       <c r="F19" s="128">
-        <v>1715</v>
+        <v>1808</v>
       </c>
       <c r="G19" s="128">
-        <v>13104</v>
+        <v>17460</v>
       </c>
       <c r="H19" s="128">
-        <v>5070</v>
+        <v>7151</v>
       </c>
       <c r="I19" s="128">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="J19" s="128">
-        <v>3855</v>
+        <v>4616</v>
       </c>
       <c r="K19" s="128">
-        <v>2252</v>
+        <v>3168</v>
       </c>
       <c r="L19" s="128">
-        <v>1856</v>
+        <v>2421</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>4285</v>
+        <v>6155</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>6326</v>
+        <v>8963</v>
       </c>
       <c r="C21" s="128">
-        <v>3417</v>
+        <v>4855</v>
       </c>
       <c r="D21" s="128">
-        <v>1077</v>
+        <v>1356</v>
       </c>
       <c r="E21" s="128">
-        <v>909</v>
+        <v>1378</v>
       </c>
       <c r="F21" s="128">
-        <v>923</v>
+        <v>1375</v>
       </c>
       <c r="G21" s="128">
-        <v>3533</v>
+        <v>4347</v>
       </c>
       <c r="H21" s="128">
-        <v>1511</v>
+        <v>2174</v>
       </c>
       <c r="I21" s="128">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="J21" s="128">
-        <v>949</v>
+        <v>1402</v>
       </c>
       <c r="K21" s="128">
-        <v>572</v>
+        <v>805</v>
       </c>
       <c r="L21" s="128">
-        <v>462</v>
+        <v>-88</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2793</v>
+        <v>4616</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>56404</v>
+        <v>70722</v>
       </c>
       <c r="C23" s="128">
-        <v>6875</v>
+        <v>9904</v>
       </c>
       <c r="D23" s="128">
-        <v>6512</v>
+        <v>9509</v>
       </c>
       <c r="E23" s="128">
-        <v>40418</v>
+        <v>50417</v>
       </c>
       <c r="F23" s="128">
-        <v>2598</v>
+        <v>892</v>
       </c>
       <c r="G23" s="128">
-        <v>49519</v>
+        <v>60659</v>
       </c>
       <c r="H23" s="128">
-        <v>3634</v>
+        <v>5210</v>
       </c>
       <c r="I23" s="128">
-        <v>1471</v>
+        <v>2205</v>
       </c>
       <c r="J23" s="128">
-        <v>38979</v>
+        <v>45475</v>
       </c>
       <c r="K23" s="128">
-        <v>2117</v>
+        <v>3050</v>
       </c>
       <c r="L23" s="128">
-        <v>3319</v>
+        <v>4719</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>6885</v>
+        <v>10063</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>1178</v>
+        <v>1706</v>
       </c>
       <c r="C25" s="128">
-        <v>997</v>
+        <v>1420</v>
       </c>
       <c r="D25" s="128">
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="E25" s="128">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F25" s="128">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="G25" s="128">
-        <v>1049</v>
+        <v>1506</v>
       </c>
       <c r="H25" s="128">
-        <v>524</v>
+        <v>737</v>
       </c>
       <c r="I25" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J25" s="128">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="K25" s="128">
+        <v>282</v>
+      </c>
+      <c r="L25" s="128">
+        <v>467</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>3302</v>
+        <v>4686</v>
       </c>
       <c r="C27" s="128">
-        <v>2899</v>
+        <v>4080</v>
       </c>
       <c r="D27" s="128">
-        <v>226</v>
+        <v>323</v>
       </c>
       <c r="E27" s="128">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="F27" s="128">
-        <v>95</v>
+        <v>176</v>
       </c>
       <c r="G27" s="128">
-        <v>2593</v>
+        <v>3671</v>
       </c>
       <c r="H27" s="128">
-        <v>1378</v>
+        <v>1930</v>
       </c>
       <c r="I27" s="128">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J27" s="128">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="K27" s="128">
-        <v>524</v>
+        <v>738</v>
       </c>
       <c r="L27" s="128">
-        <v>606</v>
+        <v>898</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>709</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>23288</v>
+        <v>34841</v>
       </c>
       <c r="C29" s="128">
-        <v>11956</v>
+        <v>16794</v>
       </c>
       <c r="D29" s="128">
-        <v>3163</v>
+        <v>4411</v>
       </c>
       <c r="E29" s="128">
-        <v>6710</v>
+        <v>10776</v>
       </c>
       <c r="F29" s="128">
-        <v>1459</v>
+        <v>2859</v>
       </c>
       <c r="G29" s="128">
-        <v>18812</v>
+        <v>27865</v>
       </c>
       <c r="H29" s="128">
-        <v>7169</v>
+        <v>10099</v>
       </c>
       <c r="I29" s="128">
-        <v>649</v>
+        <v>890</v>
       </c>
       <c r="J29" s="128">
-        <v>5652</v>
+        <v>9340</v>
       </c>
       <c r="K29" s="128">
-        <v>2487</v>
+        <v>3520</v>
       </c>
       <c r="L29" s="128">
-        <v>2855</v>
+        <v>4015</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4477</v>
+        <v>6976</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>10634</v>
+        <v>15270</v>
       </c>
       <c r="C31" s="128">
-        <v>7538</v>
+        <v>10656</v>
       </c>
       <c r="D31" s="128">
-        <v>1088</v>
+        <v>1548</v>
       </c>
       <c r="E31" s="128">
-        <v>812</v>
+        <v>1055</v>
       </c>
       <c r="F31" s="128">
-        <v>1196</v>
+        <v>2011</v>
       </c>
       <c r="G31" s="128">
-        <v>7768</v>
+        <v>11056</v>
       </c>
       <c r="H31" s="128">
-        <v>4995</v>
+        <v>7037</v>
       </c>
       <c r="I31" s="128">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="J31" s="128">
-        <v>399</v>
+        <v>556</v>
       </c>
       <c r="K31" s="128">
-        <v>1339</v>
+        <v>1885</v>
       </c>
       <c r="L31" s="128">
-        <v>923</v>
+        <v>1415</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>2867</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>3996</v>
+        <v>5639</v>
       </c>
       <c r="C33" s="128">
-        <v>3082</v>
+        <v>4334</v>
       </c>
       <c r="D33" s="128">
-        <v>508</v>
+        <v>703</v>
       </c>
       <c r="E33" s="128">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="F33" s="128">
-        <v>327</v>
+        <v>504</v>
       </c>
       <c r="G33" s="128">
-        <v>3459</v>
+        <v>4816</v>
       </c>
       <c r="H33" s="128">
-        <v>1899</v>
+        <v>2656</v>
       </c>
       <c r="I33" s="128">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="J33" s="128">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="K33" s="128">
-        <v>749</v>
+        <v>1044</v>
       </c>
       <c r="L33" s="128">
-        <v>776</v>
+        <v>1054</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>536</v>
+        <v>823</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>3064</v>
+        <v>4222</v>
       </c>
       <c r="C35" s="128">
-        <v>2314</v>
+        <v>3255</v>
       </c>
       <c r="D35" s="128">
-        <v>257</v>
+        <v>359</v>
       </c>
       <c r="E35" s="128">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="F35" s="128">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="G35" s="128">
-        <v>2274</v>
+        <v>3226</v>
       </c>
       <c r="H35" s="128">
-        <v>1058</v>
+        <v>1488</v>
       </c>
       <c r="I35" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J35" s="128">
-        <v>44</v>
+        <v>144</v>
       </c>
       <c r="K35" s="128">
-        <v>738</v>
+        <v>1010</v>
       </c>
       <c r="L35" s="128">
-        <v>423</v>
+        <v>568</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>790</v>
+        <v>996</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -37621,57 +37627,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -37872,831 +37878,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>16855</v>
+        <v>22575</v>
       </c>
       <c r="C11" s="116">
-        <v>8917</v>
+        <v>12570</v>
       </c>
       <c r="D11" s="116">
-        <v>3648</v>
+        <v>5159</v>
       </c>
       <c r="E11" s="116">
-        <v>2701</v>
+        <v>3965</v>
       </c>
       <c r="F11" s="116">
-        <v>1589</v>
+        <v>881</v>
       </c>
       <c r="G11" s="116">
-        <v>13939</v>
+        <v>18632</v>
       </c>
       <c r="H11" s="116">
-        <v>4926</v>
+        <v>6905</v>
       </c>
       <c r="I11" s="116">
-        <v>1523</v>
+        <v>2149</v>
       </c>
       <c r="J11" s="116">
-        <v>1715</v>
+        <v>1693</v>
       </c>
       <c r="K11" s="116">
-        <v>2066</v>
+        <v>2864</v>
       </c>
       <c r="L11" s="116">
-        <v>3709</v>
+        <v>5021</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>2916</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>15792</v>
+        <v>22506</v>
       </c>
       <c r="C13" s="128">
-        <v>6304</v>
+        <v>8929</v>
       </c>
       <c r="D13" s="128">
-        <v>1516</v>
+        <v>2163</v>
       </c>
       <c r="E13" s="128">
-        <v>6412</v>
+        <v>8893</v>
       </c>
       <c r="F13" s="128">
-        <v>1560</v>
+        <v>2521</v>
       </c>
       <c r="G13" s="128">
-        <v>14842</v>
+        <v>21040</v>
       </c>
       <c r="H13" s="128">
-        <v>4992</v>
+        <v>7072</v>
       </c>
       <c r="I13" s="128">
-        <v>364</v>
+        <v>513</v>
       </c>
       <c r="J13" s="128">
-        <v>6016</v>
+        <v>8550</v>
       </c>
       <c r="K13" s="128">
-        <v>2002</v>
+        <v>2883</v>
       </c>
       <c r="L13" s="128">
-        <v>1469</v>
+        <v>2021</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>950</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>43944</v>
+        <v>63139</v>
       </c>
       <c r="C15" s="128">
-        <v>16747</v>
+        <v>23918</v>
       </c>
       <c r="D15" s="128">
-        <v>5142</v>
+        <v>7228</v>
       </c>
       <c r="E15" s="128">
-        <v>17468</v>
+        <v>23790</v>
       </c>
       <c r="F15" s="128">
-        <v>4586</v>
+        <v>8203</v>
       </c>
       <c r="G15" s="128">
-        <v>37111</v>
+        <v>53096</v>
       </c>
       <c r="H15" s="128">
-        <v>10337</v>
+        <v>14889</v>
       </c>
       <c r="I15" s="128">
-        <v>744</v>
+        <v>1083</v>
       </c>
       <c r="J15" s="128">
-        <v>17664</v>
+        <v>24571</v>
       </c>
       <c r="K15" s="128">
-        <v>4637</v>
+        <v>6686</v>
       </c>
       <c r="L15" s="128">
-        <v>3729</v>
+        <v>5867</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>6833</v>
+        <v>10043</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>53599</v>
+        <v>78394</v>
       </c>
       <c r="C17" s="128">
-        <v>18585</v>
+        <v>26224</v>
       </c>
       <c r="D17" s="128">
-        <v>6244</v>
+        <v>8339</v>
       </c>
       <c r="E17" s="128">
-        <v>17863</v>
+        <v>28980</v>
       </c>
       <c r="F17" s="128">
-        <v>10906</v>
+        <v>14851</v>
       </c>
       <c r="G17" s="128">
-        <v>45226</v>
+        <v>66834</v>
       </c>
       <c r="H17" s="128">
-        <v>13659</v>
+        <v>19198</v>
       </c>
       <c r="I17" s="128">
-        <v>1106</v>
+        <v>1577</v>
       </c>
       <c r="J17" s="128">
-        <v>15145</v>
+        <v>25381</v>
       </c>
       <c r="K17" s="128">
-        <v>6300</v>
+        <v>8752</v>
       </c>
       <c r="L17" s="128">
-        <v>9017</v>
+        <v>11926</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>8372</v>
+        <v>11561</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>64377</v>
+        <v>88957</v>
       </c>
       <c r="C19" s="128">
-        <v>31350</v>
+        <v>44640</v>
       </c>
       <c r="D19" s="128">
-        <v>13289</v>
+        <v>19060</v>
       </c>
       <c r="E19" s="128">
-        <v>17207</v>
+        <v>20259</v>
       </c>
       <c r="F19" s="128">
-        <v>2531</v>
+        <v>4998</v>
       </c>
       <c r="G19" s="128">
-        <v>52692</v>
+        <v>72496</v>
       </c>
       <c r="H19" s="128">
-        <v>19073</v>
+        <v>27227</v>
       </c>
       <c r="I19" s="128">
-        <v>2081</v>
+        <v>2963</v>
       </c>
       <c r="J19" s="128">
-        <v>13337</v>
+        <v>15714</v>
       </c>
       <c r="K19" s="128">
-        <v>7221</v>
+        <v>10082</v>
       </c>
       <c r="L19" s="128">
-        <v>10980</v>
+        <v>16509</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>11685</v>
+        <v>16462</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>23429</v>
+        <v>30584</v>
       </c>
       <c r="C21" s="128">
-        <v>7838</v>
+        <v>11176</v>
       </c>
       <c r="D21" s="128">
-        <v>1618</v>
+        <v>2393</v>
       </c>
       <c r="E21" s="128">
-        <v>11970</v>
+        <v>14362</v>
       </c>
       <c r="F21" s="128">
-        <v>2004</v>
+        <v>2654</v>
       </c>
       <c r="G21" s="128">
-        <v>20598</v>
+        <v>26660</v>
       </c>
       <c r="H21" s="128">
-        <v>4811</v>
+        <v>6747</v>
       </c>
       <c r="I21" s="128">
-        <v>227</v>
+        <v>321</v>
       </c>
       <c r="J21" s="128">
-        <v>11556</v>
+        <v>13824</v>
       </c>
       <c r="K21" s="128">
-        <v>2361</v>
+        <v>3303</v>
       </c>
       <c r="L21" s="128">
-        <v>1643</v>
+        <v>2465</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2831</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>20393</v>
+        <v>28757</v>
       </c>
       <c r="C23" s="128">
-        <v>10012</v>
+        <v>14388</v>
       </c>
       <c r="D23" s="128">
-        <v>7461</v>
+        <v>10601</v>
       </c>
       <c r="E23" s="128">
-        <v>2338</v>
+        <v>2822</v>
       </c>
       <c r="F23" s="128">
-        <v>581</v>
+        <v>946</v>
       </c>
       <c r="G23" s="128">
-        <v>15028</v>
+        <v>21431</v>
       </c>
       <c r="H23" s="128">
-        <v>4300</v>
+        <v>6516</v>
       </c>
       <c r="I23" s="128">
-        <v>620</v>
+        <v>897</v>
       </c>
       <c r="J23" s="128">
-        <v>1571</v>
+        <v>1679</v>
       </c>
       <c r="K23" s="128">
-        <v>4433</v>
+        <v>6217</v>
       </c>
       <c r="L23" s="128">
-        <v>4104</v>
+        <v>6121</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>5365</v>
+        <v>7326</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>75938</v>
+        <v>103893</v>
       </c>
       <c r="C25" s="128">
-        <v>23221</v>
+        <v>33012</v>
       </c>
       <c r="D25" s="128">
-        <v>11374</v>
+        <v>16211</v>
       </c>
       <c r="E25" s="128">
-        <v>36706</v>
+        <v>47308</v>
       </c>
       <c r="F25" s="128">
-        <v>4636</v>
+        <v>7363</v>
       </c>
       <c r="G25" s="128">
-        <v>66477</v>
+        <v>90318</v>
       </c>
       <c r="H25" s="128">
-        <v>13974</v>
+        <v>20107</v>
       </c>
       <c r="I25" s="128">
-        <v>2878</v>
+        <v>4115</v>
       </c>
       <c r="J25" s="128">
-        <v>34725</v>
+        <v>45141</v>
       </c>
       <c r="K25" s="128">
-        <v>7284</v>
+        <v>10416</v>
       </c>
       <c r="L25" s="128">
-        <v>7617</v>
+        <v>10539</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>9461</v>
+        <v>13575</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>4821</v>
+        <v>6937</v>
       </c>
       <c r="C27" s="128">
-        <v>3156</v>
+        <v>4545</v>
       </c>
       <c r="D27" s="128">
-        <v>735</v>
+        <v>1025</v>
       </c>
       <c r="E27" s="128">
-        <v>708</v>
+        <v>991</v>
       </c>
       <c r="F27" s="128">
-        <v>222</v>
+        <v>377</v>
       </c>
       <c r="G27" s="128">
-        <v>4529</v>
+        <v>6507</v>
       </c>
       <c r="H27" s="128">
-        <v>2438</v>
+        <v>3451</v>
       </c>
       <c r="I27" s="128">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="J27" s="128">
-        <v>314</v>
+        <v>523</v>
       </c>
       <c r="K27" s="128">
-        <v>968</v>
+        <v>1355</v>
       </c>
       <c r="L27" s="128">
-        <v>779</v>
+        <v>1137</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>292</v>
+        <v>431</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>94256</v>
+        <v>133976</v>
       </c>
       <c r="C29" s="128">
-        <v>40831</v>
+        <v>58575</v>
       </c>
       <c r="D29" s="128">
-        <v>28126</v>
+        <v>39422</v>
       </c>
       <c r="E29" s="128">
-        <v>19937</v>
+        <v>28832</v>
       </c>
       <c r="F29" s="128">
-        <v>5362</v>
+        <v>7147</v>
       </c>
       <c r="G29" s="128">
-        <v>80791</v>
+        <v>117515</v>
       </c>
       <c r="H29" s="128">
-        <v>20593</v>
+        <v>29897</v>
       </c>
       <c r="I29" s="128">
-        <v>2089</v>
+        <v>2930</v>
       </c>
       <c r="J29" s="128">
-        <v>18137</v>
+        <v>28327</v>
       </c>
       <c r="K29" s="128">
-        <v>15103</v>
+        <v>21291</v>
       </c>
       <c r="L29" s="128">
-        <v>24868</v>
+        <v>35069</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>13465</v>
+        <v>16462</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>707</v>
+        <v>1053</v>
       </c>
       <c r="C31" s="128">
-        <v>620</v>
+        <v>916</v>
       </c>
       <c r="D31" s="128">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="G31" s="128">
-        <v>1164</v>
+        <v>1684</v>
       </c>
       <c r="H31" s="128">
-        <v>405</v>
+        <v>600</v>
       </c>
       <c r="I31" s="128">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>227</v>
+        <v>326</v>
       </c>
       <c r="L31" s="128">
-        <v>471</v>
+        <v>668</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-457</v>
+        <v>-631</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>2015</v>
+        <v>2917</v>
       </c>
       <c r="C33" s="128">
-        <v>1687</v>
+        <v>2461</v>
       </c>
       <c r="D33" s="128">
-        <v>314</v>
+        <v>437</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G33" s="128">
-        <v>1885</v>
+        <v>2718</v>
       </c>
       <c r="H33" s="128">
-        <v>591</v>
+        <v>863</v>
       </c>
       <c r="I33" s="128">
-        <v>185</v>
+        <v>259</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>371</v>
+        <v>523</v>
       </c>
       <c r="L33" s="128">
-        <v>737</v>
+        <v>1073</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>130</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>506</v>
+        <v>735</v>
       </c>
       <c r="C35" s="128">
-        <v>439</v>
+        <v>645</v>
       </c>
       <c r="D35" s="128">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E35" s="128">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>780</v>
+        <v>1133</v>
       </c>
       <c r="H35" s="128">
-        <v>324</v>
+        <v>466</v>
       </c>
       <c r="I35" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35" s="128">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="L35" s="128">
-        <v>314</v>
+        <v>469</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-274</v>
+        <v>-399</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -39069,57 +39075,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -39320,831 +39326,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>214362</v>
+        <v>301205</v>
       </c>
       <c r="C11" s="117">
-        <v>149327</v>
+        <v>214356</v>
       </c>
       <c r="D11" s="117">
-        <v>4603</v>
+        <v>6423</v>
       </c>
       <c r="E11" s="117">
-        <v>53599</v>
+        <v>72128</v>
       </c>
       <c r="F11" s="117">
-        <v>6834</v>
+        <v>8298</v>
       </c>
       <c r="G11" s="117">
-        <v>169254</v>
+        <v>237163</v>
       </c>
       <c r="H11" s="117">
-        <v>63398</v>
+        <v>91138</v>
       </c>
       <c r="I11" s="117">
-        <v>296</v>
+        <v>424</v>
       </c>
       <c r="J11" s="117">
-        <v>49514</v>
+        <v>65600</v>
       </c>
       <c r="K11" s="117">
-        <v>490</v>
+        <v>716</v>
       </c>
       <c r="L11" s="117">
-        <v>55556</v>
+        <v>79285</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>45108</v>
+        <v>64041</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>17721</v>
+        <v>22632</v>
       </c>
       <c r="C13" s="128">
-        <v>12706</v>
+        <v>18156</v>
       </c>
       <c r="D13" s="128">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E13" s="128">
-        <v>4988</v>
+        <v>4441</v>
       </c>
       <c r="F13" s="128">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G13" s="128">
-        <v>15519</v>
+        <v>19261</v>
       </c>
       <c r="H13" s="128">
-        <v>5620</v>
+        <v>8300</v>
       </c>
       <c r="I13" s="128">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J13" s="128">
-        <v>4877</v>
+        <v>4118</v>
       </c>
       <c r="K13" s="128">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="L13" s="128">
-        <v>4976</v>
+        <v>6777</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>2202</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>3228</v>
+        <v>4576</v>
       </c>
       <c r="C15" s="128">
-        <v>3047</v>
+        <v>4336</v>
       </c>
       <c r="D15" s="128">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E15" s="128">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="F15" s="128">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="G15" s="128">
-        <v>2611</v>
+        <v>3789</v>
       </c>
       <c r="H15" s="128">
-        <v>804</v>
+        <v>1115</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K15" s="128">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L15" s="128">
-        <v>1769</v>
+        <v>2626</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>617</v>
+        <v>787</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>6637</v>
+        <v>9547</v>
       </c>
       <c r="C17" s="128">
-        <v>6563</v>
+        <v>9417</v>
       </c>
       <c r="D17" s="128">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="E17" s="128">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="128">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G17" s="128">
-        <v>6242</v>
+        <v>8799</v>
       </c>
       <c r="H17" s="128">
-        <v>5709</v>
+        <v>8171</v>
       </c>
       <c r="I17" s="128">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J17" s="128">
         <v>4</v>
       </c>
       <c r="K17" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L17" s="128">
-        <v>507</v>
+        <v>593</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>395</v>
+        <v>747</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>10880</v>
+        <v>15397</v>
       </c>
       <c r="C19" s="128">
-        <v>9219</v>
+        <v>13041</v>
       </c>
       <c r="D19" s="128">
-        <v>132</v>
+        <v>220</v>
       </c>
       <c r="E19" s="128">
-        <v>1476</v>
+        <v>2038</v>
       </c>
       <c r="F19" s="128">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="G19" s="128">
-        <v>9464</v>
+        <v>13406</v>
       </c>
       <c r="H19" s="128">
-        <v>6960</v>
+        <v>10018</v>
       </c>
       <c r="I19" s="128">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J19" s="128">
-        <v>141</v>
+        <v>211</v>
       </c>
       <c r="K19" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="L19" s="128">
-        <v>2329</v>
+        <v>3128</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1416</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>9740</v>
+        <v>13271</v>
       </c>
       <c r="C21" s="128">
-        <v>7175</v>
+        <v>10320</v>
       </c>
       <c r="D21" s="128">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="E21" s="128">
-        <v>1360</v>
+        <v>1887</v>
       </c>
       <c r="F21" s="128">
-        <v>1140</v>
+        <v>949</v>
       </c>
       <c r="G21" s="128">
-        <v>8931</v>
+        <v>12170</v>
       </c>
       <c r="H21" s="128">
-        <v>6334</v>
+        <v>9108</v>
       </c>
       <c r="I21" s="128">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J21" s="128">
-        <v>2408</v>
+        <v>2697</v>
       </c>
       <c r="K21" s="128">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="L21" s="128">
-        <v>152</v>
+        <v>313</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>809</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>6411</v>
+        <v>9203</v>
       </c>
       <c r="C23" s="128">
-        <v>6213</v>
+        <v>8892</v>
       </c>
       <c r="D23" s="128">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="E23" s="128">
-        <v>93</v>
+        <v>149</v>
       </c>
       <c r="F23" s="128">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G23" s="128">
-        <v>4881</v>
+        <v>7038</v>
       </c>
       <c r="H23" s="128">
-        <v>1688</v>
+        <v>2476</v>
       </c>
       <c r="I23" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J23" s="128">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="K23" s="128">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="L23" s="128">
-        <v>3100</v>
+        <v>4414</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1530</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>3504</v>
+        <v>5317</v>
       </c>
       <c r="C25" s="128">
-        <v>2549</v>
+        <v>3786</v>
       </c>
       <c r="D25" s="128">
-        <v>218</v>
+        <v>304</v>
       </c>
       <c r="E25" s="128">
-        <v>647</v>
+        <v>1074</v>
       </c>
       <c r="F25" s="128">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="G25" s="128">
-        <v>1975</v>
+        <v>3181</v>
       </c>
       <c r="H25" s="128">
-        <v>1153</v>
+        <v>1649</v>
       </c>
       <c r="I25" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J25" s="128">
-        <v>491</v>
+        <v>889</v>
       </c>
       <c r="K25" s="128">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L25" s="128">
-        <v>312</v>
+        <v>615</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1529</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>23998</v>
+        <v>30837</v>
       </c>
       <c r="C27" s="128">
-        <v>13043</v>
+        <v>18801</v>
       </c>
       <c r="D27" s="128">
-        <v>379</v>
+        <v>506</v>
       </c>
       <c r="E27" s="128">
-        <v>10373</v>
+        <v>11241</v>
       </c>
       <c r="F27" s="128">
-        <v>203</v>
+        <v>290</v>
       </c>
       <c r="G27" s="128">
-        <v>18629</v>
+        <v>23072</v>
       </c>
       <c r="H27" s="128">
-        <v>4123</v>
+        <v>5778</v>
       </c>
       <c r="I27" s="128">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="J27" s="128">
-        <v>10080</v>
+        <v>10830</v>
       </c>
       <c r="K27" s="128">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L27" s="128">
-        <v>4377</v>
+        <v>6394</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>5370</v>
+        <v>7766</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>16254</v>
+        <v>23924</v>
       </c>
       <c r="C29" s="128">
-        <v>11460</v>
+        <v>16291</v>
       </c>
       <c r="D29" s="128">
-        <v>470</v>
+        <v>543</v>
       </c>
       <c r="E29" s="128">
-        <v>4164</v>
+        <v>6925</v>
       </c>
       <c r="F29" s="128">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="G29" s="128">
-        <v>13226</v>
+        <v>20144</v>
       </c>
       <c r="H29" s="128">
-        <v>1157</v>
+        <v>1706</v>
       </c>
       <c r="I29" s="128">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J29" s="128">
-        <v>3259</v>
+        <v>5921</v>
       </c>
       <c r="K29" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L29" s="128">
-        <v>8775</v>
+        <v>12467</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>3028</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1860</v>
+        <v>2641</v>
       </c>
       <c r="C31" s="128">
-        <v>1814</v>
+        <v>2596</v>
       </c>
       <c r="D31" s="128">
         <v>0</v>
       </c>
       <c r="E31" s="128">
         <v>45</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>1586</v>
+        <v>2315</v>
       </c>
       <c r="H31" s="128">
-        <v>1332</v>
+        <v>1904</v>
       </c>
       <c r="I31" s="128">
         <v>0</v>
       </c>
       <c r="J31" s="128">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="K31" s="128">
+        <v>11</v>
       </c>
       <c r="L31" s="128">
-        <v>240</v>
+        <v>400</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>273</v>
+        <v>326</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>945</v>
+        <v>1333</v>
       </c>
       <c r="C33" s="128">
-        <v>840</v>
+        <v>1196</v>
       </c>
       <c r="D33" s="128">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E33" s="128">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="F33" s="128">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G33" s="128">
-        <v>995</v>
+        <v>1409</v>
       </c>
       <c r="H33" s="128">
-        <v>243</v>
+        <v>346</v>
       </c>
       <c r="I33" s="128">
         <v>2</v>
       </c>
       <c r="J33" s="128">
         <v>9</v>
       </c>
       <c r="K33" s="128">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L33" s="128">
-        <v>737</v>
+        <v>1045</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-50</v>
+        <v>-76</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>9594</v>
+        <v>13762</v>
       </c>
       <c r="C35" s="128">
-        <v>8449</v>
+        <v>12112</v>
       </c>
       <c r="D35" s="128">
-        <v>199</v>
+        <v>306</v>
       </c>
       <c r="E35" s="128">
-        <v>897</v>
+        <v>1264</v>
       </c>
       <c r="F35" s="128">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="G35" s="128">
-        <v>7729</v>
+        <v>11024</v>
       </c>
       <c r="H35" s="128">
-        <v>3546</v>
+        <v>5111</v>
       </c>
       <c r="I35" s="128">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J35" s="128">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K35" s="128">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="L35" s="128">
-        <v>4148</v>
+        <v>5861</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>1865</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -40160,51 +40166,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
+        <v>　　　　　2.至115年7月止，38家本國銀行放款及催收款之備抵呆帳餘額為645,549百萬元，115年1至7月轉銷呆帳32,831百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -40524,57 +40530,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -40775,831 +40781,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>3856</v>
+        <v>5493</v>
       </c>
       <c r="C11" s="116">
-        <v>3687</v>
+        <v>5351</v>
       </c>
       <c r="D11" s="116">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E11" s="116">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F11" s="116">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="G11" s="116">
-        <v>3450</v>
+        <v>4847</v>
       </c>
       <c r="H11" s="116">
-        <v>997</v>
+        <v>1474</v>
       </c>
       <c r="I11" s="116">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="J11" s="116">
+        <v>14</v>
       </c>
       <c r="K11" s="116">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="L11" s="116">
-        <v>2397</v>
+        <v>3273</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>406</v>
+        <v>646</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>1352</v>
+        <v>1936</v>
       </c>
       <c r="C13" s="128">
-        <v>1160</v>
+        <v>1672</v>
       </c>
       <c r="D13" s="128">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="E13" s="128">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="F13" s="128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G13" s="128">
-        <v>1091</v>
+        <v>1600</v>
       </c>
       <c r="H13" s="128">
-        <v>994</v>
+        <v>1443</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="128">
-        <v>102</v>
+        <v>139</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="128">
-        <v>-5</v>
+        <v>18</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>261</v>
+        <v>336</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>3474</v>
+        <v>4970</v>
       </c>
       <c r="C15" s="128">
-        <v>3111</v>
+        <v>4443</v>
       </c>
       <c r="D15" s="128">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="E15" s="128">
-        <v>284</v>
+        <v>414</v>
       </c>
       <c r="F15" s="128">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="G15" s="128">
-        <v>2945</v>
+        <v>4180</v>
       </c>
       <c r="H15" s="128">
-        <v>2260</v>
+        <v>3271</v>
       </c>
       <c r="I15" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J15" s="128">
-        <v>285</v>
+        <v>415</v>
       </c>
       <c r="K15" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="L15" s="128">
-        <v>384</v>
+        <v>472</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>529</v>
+        <v>790</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>3310</v>
+        <v>4717</v>
       </c>
       <c r="C17" s="128">
-        <v>2853</v>
+        <v>4033</v>
       </c>
       <c r="D17" s="128">
-        <v>131</v>
+        <v>223</v>
       </c>
       <c r="E17" s="128">
-        <v>196</v>
+        <v>339</v>
       </c>
       <c r="F17" s="128">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G17" s="128">
-        <v>2866</v>
+        <v>4177</v>
       </c>
       <c r="H17" s="128">
-        <v>1356</v>
+        <v>1856</v>
       </c>
       <c r="I17" s="128">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J17" s="128">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>517</v>
+      </c>
+      <c r="K17" s="128">
+        <v>15</v>
       </c>
       <c r="L17" s="128">
-        <v>1164</v>
+        <v>1775</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>443</v>
+        <v>540</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>3193</v>
+        <v>4527</v>
       </c>
       <c r="C19" s="128">
-        <v>1978</v>
+        <v>2869</v>
       </c>
       <c r="D19" s="128">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="E19" s="128">
-        <v>1094</v>
+        <v>1501</v>
       </c>
       <c r="F19" s="128">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="G19" s="128">
-        <v>2561</v>
+        <v>3686</v>
       </c>
       <c r="H19" s="128">
-        <v>1473</v>
+        <v>2177</v>
       </c>
       <c r="I19" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J19" s="128">
-        <v>1046</v>
+        <v>1445</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>631</v>
+        <v>840</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>967</v>
+        <v>1365</v>
       </c>
       <c r="C21" s="128">
-        <v>764</v>
+        <v>1110</v>
       </c>
       <c r="D21" s="128">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E21" s="128">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="F21" s="128">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G21" s="128">
-        <v>598</v>
+        <v>959</v>
       </c>
       <c r="H21" s="128">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="128">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="K21" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L21" s="128">
-        <v>485</v>
+        <v>805</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>369</v>
+        <v>406</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>2561</v>
+        <v>3728</v>
       </c>
       <c r="C23" s="128">
-        <v>194</v>
+        <v>326</v>
       </c>
       <c r="D23" s="128">
-        <v>127</v>
+        <v>186</v>
       </c>
       <c r="E23" s="128">
-        <v>1925</v>
+        <v>2847</v>
       </c>
       <c r="F23" s="128">
-        <v>315</v>
+        <v>368</v>
       </c>
       <c r="G23" s="128">
-        <v>2417</v>
+        <v>3520</v>
       </c>
       <c r="H23" s="128">
-        <v>301</v>
+        <v>415</v>
       </c>
       <c r="I23" s="128">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J23" s="128">
-        <v>1878</v>
+        <v>2622</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="128">
-        <v>232</v>
+        <v>473</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>143</v>
+        <v>208</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="C25" s="128">
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="D25" s="128">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="128">
         <v>3</v>
       </c>
       <c r="G25" s="128">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="H25" s="128">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="128">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L25" s="128">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="132">
+      <c r="N25" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="C27" s="128">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="D27" s="128">
         <v>0</v>
       </c>
       <c r="E27" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F27" s="128">
         <v>4</v>
       </c>
       <c r="G27" s="128">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="H27" s="128">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I27" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J27" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K27" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L27" s="128">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>1614</v>
+        <v>2291</v>
       </c>
       <c r="C29" s="128">
-        <v>1403</v>
+        <v>2003</v>
       </c>
       <c r="D29" s="128">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="E29" s="128">
-        <v>159</v>
+        <v>218</v>
       </c>
       <c r="F29" s="128">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G29" s="128">
-        <v>1595</v>
+        <v>2247</v>
       </c>
       <c r="H29" s="128">
-        <v>402</v>
+        <v>594</v>
       </c>
       <c r="I29" s="128">
         <v>0</v>
       </c>
       <c r="J29" s="128">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>1072</v>
+        <v>1480</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>1371</v>
+        <v>1969</v>
       </c>
       <c r="C31" s="128">
-        <v>1350</v>
+        <v>1943</v>
       </c>
       <c r="D31" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E31" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F31" s="128">
         <v>3</v>
       </c>
       <c r="G31" s="128">
-        <v>1207</v>
+        <v>1828</v>
       </c>
       <c r="H31" s="128">
-        <v>148</v>
+        <v>216</v>
       </c>
       <c r="I31" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J31" s="128">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="K31" s="128">
         <v>2</v>
       </c>
       <c r="L31" s="128">
-        <v>1043</v>
+        <v>1586</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>812</v>
+        <v>1149</v>
       </c>
       <c r="C33" s="128">
-        <v>767</v>
+        <v>1092</v>
       </c>
       <c r="D33" s="128">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E33" s="128">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G33" s="128">
-        <v>452</v>
+        <v>652</v>
       </c>
       <c r="H33" s="128">
-        <v>199</v>
+        <v>287</v>
       </c>
       <c r="I33" s="128">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
         <v>1</v>
       </c>
       <c r="L33" s="128">
-        <v>252</v>
+        <v>364</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>361</v>
+        <v>498</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
+        <v>115</v>
+      </c>
+      <c r="C35" s="128">
+        <v>106</v>
+      </c>
+      <c r="D35" s="128">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="128">
+        <v>8</v>
+      </c>
+      <c r="G35" s="128">
+        <v>75</v>
+      </c>
+      <c r="H35" s="128">
+        <v>2</v>
+      </c>
+      <c r="I35" s="128">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="128">
+        <v>0</v>
+      </c>
+      <c r="L35" s="128">
         <v>73</v>
       </c>
-      <c r="C35" s="128">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -41976,57 +41982,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 5月</v>
+        <v>115年 1 - 7月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - May  2026</v>
+        <v> Jan. - July 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -42227,645 +42233,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>1302</v>
+        <v>1827</v>
       </c>
       <c r="C11" s="116">
-        <v>1259</v>
+        <v>1760</v>
       </c>
       <c r="D11" s="116">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="116">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G11" s="116">
-        <v>859</v>
+        <v>1192</v>
       </c>
       <c r="H11" s="116">
-        <v>845</v>
+        <v>1174</v>
       </c>
       <c r="I11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" s="116">
+        <v>2</v>
+      </c>
+      <c r="K11" s="116">
         <v>1</v>
       </c>
-      <c r="K11" s="116">
-[...1 lines deleted...]
-      </c>
       <c r="L11" s="116">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>443</v>
+        <v>635</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>3549</v>
+        <v>5126</v>
       </c>
       <c r="C13" s="128">
-        <v>2038</v>
+        <v>2938</v>
       </c>
       <c r="D13" s="128">
-        <v>203</v>
+        <v>292</v>
       </c>
       <c r="E13" s="128">
-        <v>1307</v>
+        <v>1888</v>
       </c>
       <c r="F13" s="128">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G13" s="128">
-        <v>2328</v>
+        <v>3369</v>
       </c>
       <c r="H13" s="128">
-        <v>436</v>
+        <v>611</v>
       </c>
       <c r="I13" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J13" s="128">
-        <v>581</v>
+        <v>911</v>
       </c>
       <c r="K13" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="L13" s="128">
-        <v>1292</v>
+        <v>1819</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1221</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>4123</v>
+        <v>6237</v>
       </c>
       <c r="C15" s="128">
-        <v>3645</v>
+        <v>5443</v>
       </c>
       <c r="D15" s="128">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="E15" s="128">
-        <v>333</v>
+        <v>552</v>
       </c>
       <c r="F15" s="128">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G15" s="128">
-        <v>3521</v>
+        <v>5343</v>
       </c>
       <c r="H15" s="128">
-        <v>659</v>
+        <v>953</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>9</v>
+        <v>278</v>
       </c>
       <c r="K15" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L15" s="128">
-        <v>2848</v>
+        <v>4106</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>602</v>
+        <v>894</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>14882</v>
+        <v>18901</v>
       </c>
       <c r="C17" s="128">
-        <v>9829</v>
+        <v>14134</v>
       </c>
       <c r="D17" s="128">
-        <v>704</v>
+        <v>919</v>
       </c>
       <c r="E17" s="128">
-        <v>4246</v>
+        <v>3685</v>
       </c>
       <c r="F17" s="128">
-        <v>103</v>
+        <v>162</v>
       </c>
       <c r="G17" s="128">
-        <v>12219</v>
+        <v>15244</v>
       </c>
       <c r="H17" s="128">
-        <v>2513</v>
+        <v>3713</v>
       </c>
       <c r="I17" s="128">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J17" s="128">
-        <v>4011</v>
+        <v>3323</v>
       </c>
       <c r="K17" s="128">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="L17" s="128">
-        <v>5636</v>
+        <v>8130</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2663</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>17918</v>
+        <v>23304</v>
       </c>
       <c r="C19" s="128">
-        <v>5361</v>
+        <v>7814</v>
       </c>
       <c r="D19" s="128">
-        <v>208</v>
+        <v>291</v>
       </c>
       <c r="E19" s="128">
-        <v>11985</v>
+        <v>14552</v>
       </c>
       <c r="F19" s="128">
-        <v>364</v>
+        <v>647</v>
       </c>
       <c r="G19" s="128">
-        <v>15616</v>
+        <v>20157</v>
       </c>
       <c r="H19" s="128">
-        <v>3112</v>
+        <v>4480</v>
       </c>
       <c r="I19" s="128">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J19" s="128">
-        <v>11284</v>
+        <v>13948</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>1193</v>
+        <v>1693</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2302</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>4287</v>
+        <v>5941</v>
       </c>
       <c r="C21" s="128">
-        <v>3356</v>
+        <v>4813</v>
       </c>
       <c r="D21" s="128">
-        <v>267</v>
+        <v>332</v>
       </c>
       <c r="E21" s="128">
-        <v>399</v>
+        <v>535</v>
       </c>
       <c r="F21" s="128">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="G21" s="128">
-        <v>2882</v>
+        <v>4013</v>
       </c>
       <c r="H21" s="128">
-        <v>1159</v>
+        <v>1684</v>
       </c>
       <c r="I21" s="128">
         <v>1</v>
       </c>
       <c r="J21" s="128">
-        <v>386</v>
+        <v>566</v>
       </c>
       <c r="K21" s="128">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="L21" s="128">
-        <v>1298</v>
+        <v>1709</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1405</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>2959</v>
+        <v>4353</v>
       </c>
       <c r="C23" s="128">
-        <v>1879</v>
+        <v>2762</v>
       </c>
       <c r="D23" s="128">
-        <v>445</v>
+        <v>623</v>
       </c>
       <c r="E23" s="128">
-        <v>179</v>
+        <v>320</v>
       </c>
       <c r="F23" s="128">
-        <v>457</v>
+        <v>648</v>
       </c>
       <c r="G23" s="128">
-        <v>1758</v>
+        <v>2674</v>
       </c>
       <c r="H23" s="128">
+        <v>1289</v>
+      </c>
+      <c r="I23" s="128">
+        <v>7</v>
+      </c>
+      <c r="J23" s="128">
+        <v>198</v>
+      </c>
+      <c r="K23" s="128">
+        <v>204</v>
+      </c>
+      <c r="L23" s="128">
         <v>977</v>
       </c>
-      <c r="I23" s="128">
-[...10 lines deleted...]
-      </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1202</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>11107</v>
+        <v>16807</v>
       </c>
       <c r="C25" s="128">
-        <v>7669</v>
+        <v>11012</v>
       </c>
       <c r="D25" s="128">
-        <v>287</v>
+        <v>331</v>
       </c>
       <c r="E25" s="128">
-        <v>2963</v>
+        <v>5312</v>
       </c>
       <c r="F25" s="128">
-        <v>188</v>
+        <v>152</v>
       </c>
       <c r="G25" s="128">
-        <v>9752</v>
+        <v>14040</v>
       </c>
       <c r="H25" s="128">
-        <v>2556</v>
+        <v>3627</v>
       </c>
       <c r="I25" s="128">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J25" s="128">
-        <v>3566</v>
+        <v>5314</v>
       </c>
       <c r="K25" s="128">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="L25" s="128">
-        <v>3592</v>
+        <v>5046</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1355</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>1144</v>
+        <v>1644</v>
       </c>
       <c r="C27" s="128">
-        <v>989</v>
+        <v>1462</v>
       </c>
       <c r="D27" s="128">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="E27" s="128">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="F27" s="128">
         <v>13</v>
       </c>
       <c r="G27" s="128">
-        <v>494</v>
+        <v>694</v>
       </c>
       <c r="H27" s="128">
-        <v>230</v>
+        <v>328</v>
       </c>
       <c r="I27" s="128">
         <v>1</v>
       </c>
       <c r="J27" s="128">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="K27" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27" s="128">
-        <v>197</v>
+        <v>286</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>649</v>
+        <v>950</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>19539</v>
+        <v>32085</v>
       </c>
       <c r="C29" s="128">
-        <v>12698</v>
+        <v>18062</v>
       </c>
       <c r="D29" s="128">
-        <v>238</v>
+        <v>392</v>
       </c>
       <c r="E29" s="128">
-        <v>3955</v>
+        <v>10239</v>
       </c>
       <c r="F29" s="128">
-        <v>2647</v>
+        <v>3393</v>
       </c>
       <c r="G29" s="128">
-        <v>8663</v>
+        <v>16851</v>
       </c>
       <c r="H29" s="128">
-        <v>4072</v>
+        <v>5816</v>
       </c>
       <c r="I29" s="128">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="J29" s="128">
-        <v>4276</v>
+        <v>10662</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>281</v>
+        <v>326</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>10876</v>
+        <v>15235</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -42882,51 +42888,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
@@ -42944,51 +42950,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
@@ -43006,51 +43012,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>