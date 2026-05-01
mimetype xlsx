--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -126,51 +126,51 @@
     <definedName name="外部資料_1" localSheetId="19">'10-2(續十九)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="12">'10-2(續十二)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="18">'10-2(續十八)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="13">'10-2(續十三)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="15">'10-2(續十五)'!$A$1:$N$42</definedName>
     <definedName name="外部資料_1" localSheetId="16">'10-2(續十六)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="14">'10-2(續十四)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="3">'10-2(續三)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="5">'10-2(續五)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="6">'10-2(續六)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="4">'10-2(續四)'!$A$1:$N$43</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>　</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>114年</t>
+    <t>115年</t>
   </si>
   <si>
     <t>10-2 Abridged Income Statement</t>
   </si>
   <si>
     <t>其他</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>利息</t>
   </si>
   <si>
     <t>手續費</t>
   </si>
   <si>
     <t>損益</t>
   </si>
   <si>
     <t>收入</t>
   </si>
   <si>
     <t>之金融資產及負債利益</t>
   </si>
@@ -264,51 +264,51 @@
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>114年 1 - 9月</t>
+    <t>115年 1 - 2月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -476,51 +476,51 @@
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - Sept. 2025</t>
+    <t xml:space="preserve"> Jan. - Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
@@ -768,53 +768,50 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Domestic Banks (Mainland Chinese Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二）</t>
     </r>
   </si>
   <si>
     <t>聯邦商業銀行</t>
-  </si>
-[...1 lines deleted...]
-    <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <t>透過損益按公允價值衡量</t>
   </si>
   <si>
     <t>員工福</t>
   </si>
   <si>
     <t>利費用</t>
   </si>
   <si>
     <t>Employee</t>
   </si>
   <si>
     <t>Benefit</t>
   </si>
   <si>
     <r>
       <t>（４）票券金融公司</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -2010,51 +2007,54 @@
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
-    <t>9月</t>
+    <t>資料來源：金融機構申報資料（自結數）。</t>
+  </si>
+  <si>
+    <t>2月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2112,51 +2112,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2532,51 +2532,51 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至114年9月止，38家本國銀行放款及催收款之備抵呆帳餘額為593,553百萬元，114年1至9月轉銷呆帳42,760百萬元。</t>
+    <t>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
   <fonts count="62">
     <font>
@@ -3370,346 +3370,346 @@
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...68 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
-        <color indexed="8"/>
-[...42 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...21 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="28" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="16" numFmtId="0" fontId="28" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
@@ -3965,511 +3965,526 @@
     </xf>
     <xf xxid="103" numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="16" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="106" numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="107" numFmtId="0" fontId="10" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="108" numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="109" numFmtId="175" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="110" numFmtId="175" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="111" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="111" numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="112" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="113" numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="114" numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="115" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="116" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="117" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="118" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="119" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="120" numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="121" numFmtId="175" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="112" numFmtId="175" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="122" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="113" numFmtId="175" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="123" numFmtId="175" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="175" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="124" numFmtId="175" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="115" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="125" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="116" numFmtId="175" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="126" numFmtId="175" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="117" numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="127" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="128" numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="118" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="129" numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf xxid="130" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="131" numFmtId="175" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="131" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="132" numFmtId="175" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="132" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="133" numFmtId="175" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="133" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="134" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="137" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="137" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="138" numFmtId="175" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="138" numFmtId="175" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="175" fontId="9" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="175" fontId="9" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="140" numFmtId="175" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="175" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="175" fontId="9" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="175" fontId="9" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="142" numFmtId="175" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="143" numFmtId="175" fontId="9" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="175" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="175" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="175" fontId="9" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="175" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="175" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="175" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="175" fontId="9" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="175" fontId="9" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="175" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="175" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="175" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="175" fontId="9" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="175" fontId="9" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="150" numFmtId="175" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="151" numFmtId="175" fontId="9" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="151" numFmtId="175" fontId="9" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="152" numFmtId="175" fontId="9" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="153" numFmtId="175" fontId="9" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="154" numFmtId="175" fontId="9" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="155" numFmtId="175" fontId="9" fillId="2" borderId="45" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="156" numFmtId="175" fontId="11" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="156" numFmtId="175" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="157" numFmtId="175" fontId="11" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="157" numFmtId="175" fontId="11" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="158" numFmtId="175" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="158" numFmtId="175" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="159" numFmtId="175" fontId="11" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="159" numFmtId="175" fontId="11" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="160" numFmtId="175" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="160" numFmtId="175" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="161" numFmtId="175" fontId="11" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="161" numFmtId="175" fontId="11" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="162" numFmtId="175" fontId="11" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="162" numFmtId="175" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="163" numFmtId="175" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="163" numFmtId="175" fontId="11" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="164" numFmtId="175" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="164" numFmtId="175" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="165" numFmtId="175" fontId="11" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="165" numFmtId="175" fontId="11" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="166" numFmtId="175" fontId="11" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="166" numFmtId="175" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="167" numFmtId="175" fontId="11" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="167" numFmtId="175" fontId="11" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="168" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="169" numFmtId="49" fontId="45" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="170" numFmtId="49" fontId="46" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="171" numFmtId="176" fontId="14" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="172" numFmtId="176" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="173" numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="174" numFmtId="176" fontId="47" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="175" numFmtId="176" fontId="48" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="176" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="177" numFmtId="0" fontId="49" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="178" numFmtId="176" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="178" numFmtId="176" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="176" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="176" fontId="48" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="176" fontId="50" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="180" numFmtId="176" fontId="50" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="181" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="181" numFmtId="177" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="182" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="177" fontId="48" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="183" numFmtId="177" fontId="50" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="183" numFmtId="177" fontId="50" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="184" numFmtId="176" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="184" numFmtId="176" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="185" numFmtId="176" fontId="48" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="185" numFmtId="176" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="186" numFmtId="176" fontId="50" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="186" numFmtId="176" fontId="50" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="187" numFmtId="0" fontId="47" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="188" numFmtId="0" fontId="51" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="189" numFmtId="0" fontId="52" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="190" numFmtId="176" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="191" numFmtId="176" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="192" numFmtId="177" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="193" numFmtId="177" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="194" numFmtId="176" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="194" numFmtId="176" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="195" numFmtId="176" fontId="48" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="195" numFmtId="176" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="196" numFmtId="0" fontId="47" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="197" numFmtId="0" fontId="51" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="198" numFmtId="0" fontId="53" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="199" numFmtId="177" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="199" numFmtId="178" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="200" numFmtId="177" fontId="48" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="200" numFmtId="178" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="203" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="203" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="204" numFmtId="176" fontId="48" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="204" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="205" numFmtId="177" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="205" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="206" numFmtId="177" fontId="48" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="206" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="207" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="208" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="208" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="209" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="209" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="210" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="210" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="211" numFmtId="178" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="212" numFmtId="178" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="213" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="213" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="214" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="215" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="214" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="216" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="215" numFmtId="176" fontId="9" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="217" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="216" numFmtId="176" fontId="56" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="218" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="217" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="219" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="218" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="220" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="219" numFmtId="177" fontId="9" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="221" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="220" numFmtId="177" fontId="56" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="221" numFmtId="177" fontId="57" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="177" fontId="57" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="222" numFmtId="177" fontId="58" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="177" fontId="58" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="176" fontId="9" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="176" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="176" fontId="56" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="176" fontId="56" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="176" fontId="57" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="176" fontId="57" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="176" fontId="58" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="228" numFmtId="176" fontId="58" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="229" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="228" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="230" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="229" numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="231" numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="230" numFmtId="176" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="176" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="231" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="234" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="235" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="234" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="236" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="235" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="237" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="236" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="238" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="237" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="239" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="238" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="240" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="239" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="241" numFmtId="178" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="240" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="242" numFmtId="178" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="241" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="243" numFmtId="178" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="242" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="244" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="245" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="246" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="247" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="243" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="248" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="244" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="249" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="245" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="250" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="246" numFmtId="177" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="251" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="247" numFmtId="177" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="252" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="248" numFmtId="177" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="253" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="249" numFmtId="176" fontId="11" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="254" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="250" numFmtId="176" fontId="57" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="255" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="251" numFmtId="176" fontId="58" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="256" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="252" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="257" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="253" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="258" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="254" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="259" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="255" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="260" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="256" numFmtId="176" fontId="11" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="257" numFmtId="176" fontId="57" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="262" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="258" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="263" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="259" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="264" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="260" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="265" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="261" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="266" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="262" numFmtId="176" fontId="11" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="267" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="263" numFmtId="176" fontId="57" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="268" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="264" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="269" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="265" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="270" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4513,1162 +4528,1162 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="54"/>
-[...11 lines deleted...]
-      <c r="N1" s="54"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="59"/>
-[...11 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="55"/>
-[...11 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="135" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
-      <c r="G4" s="63" t="s">
+      <c r="G4" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="H4" s="63"/>
-[...1 lines deleted...]
-      <c r="J4" s="63"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>3050503</v>
+        <v>776753</v>
       </c>
       <c r="C11" s="117">
-        <v>1354683</v>
+        <v>304665</v>
       </c>
       <c r="D11" s="117">
-        <v>279260</v>
+        <v>77490</v>
       </c>
       <c r="E11" s="117">
-        <v>1064396</v>
+        <v>274142</v>
       </c>
       <c r="F11" s="117">
-        <v>352164</v>
+        <v>120455</v>
       </c>
       <c r="G11" s="117">
-        <v>2594348</v>
+        <v>659121</v>
       </c>
       <c r="H11" s="117">
-        <v>838115</v>
+        <v>178688</v>
       </c>
       <c r="I11" s="117">
-        <v>47836</v>
+        <v>11489</v>
       </c>
       <c r="J11" s="117">
-        <v>940380</v>
+        <v>173355</v>
       </c>
       <c r="K11" s="117">
-        <v>253342</v>
+        <v>59090</v>
       </c>
       <c r="L11" s="117">
-        <v>514675</v>
+        <v>236500</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>456155</v>
+        <v>117631</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>414038</v>
+        <v>197367</v>
       </c>
       <c r="C13" s="128">
-        <v>102008</v>
+        <v>22368</v>
       </c>
       <c r="D13" s="128">
-        <v>4022</v>
+        <v>893</v>
       </c>
       <c r="E13" s="128">
-        <v>115084</v>
+        <v>88786</v>
       </c>
       <c r="F13" s="128">
-        <v>192924</v>
+        <v>85319</v>
       </c>
       <c r="G13" s="128">
-        <v>388333</v>
+        <v>190860</v>
       </c>
       <c r="H13" s="128">
-        <v>71843</v>
+        <v>15026</v>
       </c>
       <c r="I13" s="128">
-        <v>739</v>
+        <v>178</v>
       </c>
       <c r="J13" s="128">
-        <v>51539</v>
+        <v>5590</v>
       </c>
       <c r="K13" s="128">
-        <v>11481</v>
+        <v>2456</v>
       </c>
       <c r="L13" s="128">
-        <v>252731</v>
+        <v>167609</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>25706</v>
+        <v>6507</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>80299</v>
+        <v>17426</v>
       </c>
       <c r="C15" s="128">
-        <v>62720</v>
+        <v>14015</v>
       </c>
       <c r="D15" s="128">
-        <v>3248</v>
+        <v>815</v>
       </c>
       <c r="E15" s="128">
-        <v>4497</v>
+        <v>673</v>
       </c>
       <c r="F15" s="128">
-        <v>9833</v>
+        <v>1923</v>
       </c>
       <c r="G15" s="128">
-        <v>65133</v>
+        <v>13888</v>
       </c>
       <c r="H15" s="128">
-        <v>39223</v>
+        <v>8684</v>
       </c>
       <c r="I15" s="128">
-        <v>767</v>
+        <v>155</v>
       </c>
       <c r="J15" s="128">
-        <v>10116</v>
+        <v>1413</v>
       </c>
       <c r="K15" s="128">
-        <v>7897</v>
+        <v>1787</v>
       </c>
       <c r="L15" s="128">
-        <v>7130</v>
+        <v>1849</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>15166</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>125256</v>
+        <v>25194</v>
       </c>
       <c r="C17" s="128">
-        <v>79423</v>
+        <v>17385</v>
       </c>
       <c r="D17" s="128">
-        <v>9505</v>
+        <v>2363</v>
       </c>
       <c r="E17" s="128">
-        <v>12591</v>
+        <v>3191</v>
       </c>
       <c r="F17" s="128">
-        <v>23737</v>
+        <v>2254</v>
       </c>
       <c r="G17" s="128">
-        <v>105585</v>
+        <v>21175</v>
       </c>
       <c r="H17" s="128">
-        <v>54344</v>
+        <v>11548</v>
       </c>
       <c r="I17" s="128">
-        <v>1647</v>
+        <v>389</v>
       </c>
       <c r="J17" s="128">
-        <v>24338</v>
+        <v>3460</v>
       </c>
       <c r="K17" s="128">
-        <v>13712</v>
+        <v>2938</v>
       </c>
       <c r="L17" s="128">
-        <v>11544</v>
+        <v>2840</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>19671</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>221381</v>
+        <v>48992</v>
       </c>
       <c r="C19" s="128">
-        <v>84255</v>
+        <v>19060</v>
       </c>
       <c r="D19" s="128">
-        <v>12554</v>
+        <v>3130</v>
       </c>
       <c r="E19" s="128">
-        <v>110095</v>
+        <v>18157</v>
       </c>
       <c r="F19" s="128">
-        <v>14478</v>
+        <v>8645</v>
       </c>
       <c r="G19" s="128">
-        <v>196452</v>
+        <v>42982</v>
       </c>
       <c r="H19" s="128">
-        <v>61465</v>
+        <v>13331</v>
       </c>
       <c r="I19" s="128">
-        <v>2870</v>
+        <v>705</v>
       </c>
       <c r="J19" s="128">
-        <v>96606</v>
+        <v>15455</v>
       </c>
       <c r="K19" s="128">
-        <v>13448</v>
+        <v>2874</v>
       </c>
       <c r="L19" s="128">
-        <v>22063</v>
+        <v>10616</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>24929</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>129849</v>
+        <v>26199</v>
       </c>
       <c r="C21" s="128">
-        <v>70554</v>
+        <v>15234</v>
       </c>
       <c r="D21" s="128">
-        <v>12249</v>
+        <v>3424</v>
       </c>
       <c r="E21" s="128">
-        <v>24260</v>
+        <v>4392</v>
       </c>
       <c r="F21" s="128">
-        <v>22786</v>
+        <v>3149</v>
       </c>
       <c r="G21" s="128">
-        <v>107393</v>
+        <v>21241</v>
       </c>
       <c r="H21" s="128">
-        <v>48845</v>
+        <v>10159</v>
       </c>
       <c r="I21" s="128">
-        <v>1515</v>
+        <v>350</v>
       </c>
       <c r="J21" s="128">
-        <v>35214</v>
+        <v>5437</v>
       </c>
       <c r="K21" s="128">
-        <v>13590</v>
+        <v>3044</v>
       </c>
       <c r="L21" s="128">
-        <v>8228</v>
+        <v>2251</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>22457</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>108306</v>
+        <v>22886</v>
       </c>
       <c r="C23" s="128">
-        <v>57279</v>
+        <v>12716</v>
       </c>
       <c r="D23" s="128">
-        <v>7033</v>
+        <v>2250</v>
       </c>
       <c r="E23" s="128">
-        <v>40132</v>
+        <v>7553</v>
       </c>
       <c r="F23" s="128">
-        <v>3862</v>
+        <v>367</v>
       </c>
       <c r="G23" s="128">
-        <v>91395</v>
+        <v>18977</v>
       </c>
       <c r="H23" s="128">
-        <v>37795</v>
+        <v>7945</v>
       </c>
       <c r="I23" s="128">
-        <v>1521</v>
+        <v>387</v>
       </c>
       <c r="J23" s="128">
-        <v>34340</v>
+        <v>6588</v>
       </c>
       <c r="K23" s="128">
-        <v>10049</v>
+        <v>2414</v>
       </c>
       <c r="L23" s="128">
-        <v>7690</v>
+        <v>1642</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>16911</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>47031</v>
+        <v>11231</v>
       </c>
       <c r="C25" s="128">
-        <v>28312</v>
+        <v>6287</v>
       </c>
       <c r="D25" s="128">
-        <v>4489</v>
+        <v>1154</v>
       </c>
       <c r="E25" s="128">
-        <v>8537</v>
+        <v>2252</v>
       </c>
       <c r="F25" s="128">
-        <v>5694</v>
+        <v>1537</v>
       </c>
       <c r="G25" s="128">
-        <v>33068</v>
+        <v>7592</v>
       </c>
       <c r="H25" s="128">
-        <v>15632</v>
+        <v>3326</v>
       </c>
       <c r="I25" s="128">
-        <v>553</v>
+        <v>127</v>
       </c>
       <c r="J25" s="128">
-        <v>8058</v>
+        <v>2112</v>
       </c>
       <c r="K25" s="128">
-        <v>4067</v>
+        <v>938</v>
       </c>
       <c r="L25" s="128">
-        <v>4758</v>
+        <v>1089</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>13963</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>202210</v>
+        <v>45500</v>
       </c>
       <c r="C27" s="128">
-        <v>87651</v>
+        <v>20598</v>
       </c>
       <c r="D27" s="128">
-        <v>21341</v>
+        <v>7274</v>
       </c>
       <c r="E27" s="128">
-        <v>86661</v>
+        <v>16730</v>
       </c>
       <c r="F27" s="128">
-        <v>6557</v>
+        <v>898</v>
       </c>
       <c r="G27" s="128">
-        <v>168031</v>
+        <v>35428</v>
       </c>
       <c r="H27" s="128">
-        <v>54757</v>
+        <v>12049</v>
       </c>
       <c r="I27" s="128">
-        <v>3415</v>
+        <v>854</v>
       </c>
       <c r="J27" s="128">
-        <v>77683</v>
+        <v>14157</v>
       </c>
       <c r="K27" s="128">
-        <v>14062</v>
+        <v>3710</v>
       </c>
       <c r="L27" s="128">
-        <v>18113</v>
+        <v>4658</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>34179</v>
+        <v>10072</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>277215</v>
+        <v>42674</v>
       </c>
       <c r="C29" s="128">
-        <v>87493</v>
+        <v>20091</v>
       </c>
       <c r="D29" s="128">
-        <v>33256</v>
+        <v>8214</v>
       </c>
       <c r="E29" s="128">
-        <v>150745</v>
+        <v>13638</v>
       </c>
       <c r="F29" s="128">
-        <v>5720</v>
+        <v>731</v>
       </c>
       <c r="G29" s="128">
-        <v>235725</v>
+        <v>31743</v>
       </c>
       <c r="H29" s="128">
-        <v>39589</v>
+        <v>8674</v>
       </c>
       <c r="I29" s="128">
-        <v>7223</v>
+        <v>1642</v>
       </c>
       <c r="J29" s="128">
-        <v>144360</v>
+        <v>11582</v>
       </c>
       <c r="K29" s="128">
-        <v>19323</v>
+        <v>4562</v>
       </c>
       <c r="L29" s="128">
-        <v>25229</v>
+        <v>5283</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>41490</v>
+        <v>10931</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>6106</v>
+        <v>1311</v>
       </c>
       <c r="C31" s="128">
-        <v>5369</v>
+        <v>1156</v>
       </c>
       <c r="D31" s="128">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="E31" s="128">
-        <v>159</v>
+        <v>47</v>
       </c>
       <c r="F31" s="128">
-        <v>465</v>
+        <v>84</v>
       </c>
       <c r="G31" s="128">
-        <v>4623</v>
+        <v>959</v>
       </c>
       <c r="H31" s="128">
-        <v>2765</v>
+        <v>580</v>
       </c>
       <c r="I31" s="128">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J31" s="128">
-        <v>629</v>
+        <v>193</v>
       </c>
       <c r="K31" s="128">
-        <v>331</v>
+        <v>72</v>
       </c>
       <c r="L31" s="128">
-        <v>873</v>
+        <v>107</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>1483</v>
+        <v>352</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>8287</v>
+        <v>1782</v>
       </c>
       <c r="C33" s="128">
-        <v>6517</v>
+        <v>1410</v>
       </c>
       <c r="D33" s="128">
-        <v>735</v>
+        <v>168</v>
       </c>
       <c r="E33" s="128">
-        <v>485</v>
+        <v>74</v>
       </c>
       <c r="F33" s="128">
-        <v>550</v>
+        <v>130</v>
       </c>
       <c r="G33" s="128">
-        <v>7136</v>
+        <v>1475</v>
       </c>
       <c r="H33" s="128">
-        <v>3893</v>
+        <v>804</v>
       </c>
       <c r="I33" s="128">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="J33" s="128">
-        <v>575</v>
+        <v>76</v>
       </c>
       <c r="K33" s="128">
-        <v>1446</v>
+        <v>292</v>
       </c>
       <c r="L33" s="128">
-        <v>1161</v>
+        <v>289</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>1151</v>
+        <v>307</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>114021</v>
+        <v>25515</v>
       </c>
       <c r="C35" s="128">
-        <v>87930</v>
+        <v>18869</v>
       </c>
       <c r="D35" s="128">
-        <v>7950</v>
+        <v>2048</v>
       </c>
       <c r="E35" s="128">
-        <v>12692</v>
+        <v>4089</v>
       </c>
       <c r="F35" s="128">
-        <v>5449</v>
+        <v>509</v>
       </c>
       <c r="G35" s="128">
-        <v>85948</v>
+        <v>18943</v>
       </c>
       <c r="H35" s="128">
-        <v>59429</v>
+        <v>12358</v>
       </c>
       <c r="I35" s="128">
-        <v>1419</v>
+        <v>317</v>
       </c>
       <c r="J35" s="128">
-        <v>1623</v>
+        <v>1167</v>
       </c>
       <c r="K35" s="128">
-        <v>13659</v>
+        <v>3014</v>
       </c>
       <c r="L35" s="128">
-        <v>9818</v>
+        <v>2087</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>28073</v>
+        <v>6572</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -5703,1473 +5718,1473 @@
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="109">
         <v>38</v>
       </c>
       <c r="D41" s="112">
-        <v>593553</v>
+        <v>616698</v>
       </c>
       <c r="E41" s="112">
-        <v>42760</v>
+        <v>8388</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>593,553</v>
+        <v>616,698</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>42,760</v>
+        <v>8,388</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="138" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>392105</v>
+        <v>74338</v>
       </c>
       <c r="C11" s="117">
-        <v>177071</v>
+        <v>38887</v>
       </c>
       <c r="D11" s="117">
-        <v>7680</v>
+        <v>2253</v>
       </c>
       <c r="E11" s="117">
-        <v>197079</v>
+        <v>31013</v>
       </c>
       <c r="F11" s="117">
-        <v>10274</v>
+        <v>2186</v>
       </c>
       <c r="G11" s="117">
-        <v>340060</v>
+        <v>61572</v>
       </c>
       <c r="H11" s="117">
-        <v>112927</v>
+        <v>23921</v>
       </c>
       <c r="I11" s="117">
-        <v>986</v>
+        <v>265</v>
       </c>
       <c r="J11" s="117">
-        <v>189870</v>
+        <v>28504</v>
       </c>
       <c r="K11" s="117">
-        <v>13482</v>
+        <v>3309</v>
       </c>
       <c r="L11" s="117">
-        <v>22795</v>
+        <v>5573</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>52045</v>
+        <v>12766</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>9225</v>
+        <v>1908</v>
       </c>
       <c r="C13" s="128">
-        <v>8734</v>
+        <v>1860</v>
       </c>
       <c r="D13" s="128">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E13" s="128">
-        <v>203</v>
+        <v>36</v>
       </c>
       <c r="F13" s="128">
-        <v>226</v>
+        <v>2</v>
       </c>
       <c r="G13" s="128">
-        <v>7173</v>
+        <v>1492</v>
       </c>
       <c r="H13" s="128">
-        <v>4067</v>
+        <v>852</v>
       </c>
       <c r="I13" s="128">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="J13" s="128">
-        <v>194</v>
+        <v>30</v>
       </c>
       <c r="K13" s="128">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="L13" s="128">
-        <v>2455</v>
+        <v>515</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>2051</v>
+        <v>417</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>6015</v>
+        <v>1265</v>
       </c>
       <c r="C15" s="128">
-        <v>5492</v>
+        <v>1187</v>
       </c>
       <c r="D15" s="128">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="128">
+        <v>11</v>
       </c>
       <c r="F15" s="128">
-        <v>391</v>
+        <v>23</v>
       </c>
       <c r="G15" s="128">
-        <v>4899</v>
+        <v>983</v>
       </c>
       <c r="H15" s="128">
-        <v>4088</v>
+        <v>854</v>
       </c>
       <c r="I15" s="128">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>5</v>
+      </c>
+      <c r="J15" s="130">
+        <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>278</v>
+        <v>69</v>
       </c>
       <c r="L15" s="128">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>1116</v>
+        <v>282</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>7766</v>
+        <v>1584</v>
       </c>
       <c r="C17" s="128">
-        <v>7707</v>
+        <v>1575</v>
       </c>
       <c r="D17" s="128">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G17" s="128">
-        <v>6604</v>
+        <v>1247</v>
       </c>
       <c r="H17" s="128">
-        <v>5262</v>
+        <v>1035</v>
       </c>
       <c r="I17" s="128">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>377</v>
+        <v>89</v>
       </c>
       <c r="L17" s="128">
-        <v>941</v>
+        <v>117</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1163</v>
+        <v>337</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>19173</v>
+        <v>4349</v>
       </c>
       <c r="C19" s="128">
-        <v>16398</v>
+        <v>3667</v>
       </c>
       <c r="D19" s="128">
-        <v>482</v>
+        <v>120</v>
       </c>
       <c r="E19" s="128">
-        <v>2192</v>
+        <v>499</v>
       </c>
       <c r="F19" s="128">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="G19" s="128">
-        <v>13925</v>
+        <v>3322</v>
       </c>
       <c r="H19" s="128">
-        <v>8716</v>
+        <v>1985</v>
       </c>
       <c r="I19" s="128">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="J19" s="128">
-        <v>2156</v>
+        <v>457</v>
       </c>
       <c r="K19" s="128">
-        <v>821</v>
+        <v>178</v>
       </c>
       <c r="L19" s="128">
-        <v>2163</v>
+        <v>687</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>5248</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>10738</v>
+        <v>2244</v>
       </c>
       <c r="C21" s="128">
-        <v>10438</v>
+        <v>2167</v>
       </c>
       <c r="D21" s="128">
+        <v>14</v>
+      </c>
+      <c r="E21" s="128">
+        <v>12</v>
+      </c>
+      <c r="F21" s="128">
+        <v>50</v>
+      </c>
+      <c r="G21" s="128">
+        <v>1624</v>
+      </c>
+      <c r="H21" s="128">
+        <v>1360</v>
+      </c>
+      <c r="I21" s="128">
+        <v>6</v>
+      </c>
+      <c r="J21" s="128">
+        <v>33</v>
+      </c>
+      <c r="K21" s="128">
+        <v>130</v>
+      </c>
+      <c r="L21" s="128">
         <v>94</v>
       </c>
-      <c r="E21" s="128">
-[...22 lines deleted...]
-      </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2790</v>
+        <v>620</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>11681</v>
+        <v>2569</v>
       </c>
       <c r="C23" s="128">
-        <v>8770</v>
+        <v>2011</v>
       </c>
       <c r="D23" s="128">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="E23" s="128">
-        <v>2652</v>
+        <v>532</v>
       </c>
       <c r="F23" s="128">
-        <v>170</v>
+        <v>8</v>
       </c>
       <c r="G23" s="128">
-        <v>8832</v>
+        <v>1987</v>
       </c>
       <c r="H23" s="128">
-        <v>5448</v>
+        <v>1199</v>
       </c>
       <c r="I23" s="128">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="J23" s="128">
-        <v>2595</v>
+        <v>525</v>
       </c>
       <c r="K23" s="128">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="L23" s="128">
-        <v>425</v>
+        <v>189</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2849</v>
+        <v>582</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>3019</v>
+        <v>530</v>
       </c>
       <c r="C25" s="128">
-        <v>1859</v>
+        <v>385</v>
       </c>
       <c r="D25" s="128">
-        <v>227</v>
+        <v>71</v>
       </c>
       <c r="E25" s="128">
-        <v>829</v>
+        <v>64</v>
       </c>
       <c r="F25" s="128">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="G25" s="128">
-        <v>1976</v>
+        <v>346</v>
       </c>
       <c r="H25" s="128">
-        <v>934</v>
+        <v>202</v>
       </c>
       <c r="I25" s="128">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J25" s="128">
-        <v>751</v>
+        <v>51</v>
       </c>
       <c r="K25" s="128">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="L25" s="128">
-        <v>118</v>
+        <v>51</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1042</v>
+        <v>184</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>40270</v>
+        <v>7777</v>
       </c>
       <c r="C27" s="128">
-        <v>13568</v>
+        <v>3133</v>
       </c>
       <c r="D27" s="128">
-        <v>671</v>
+        <v>276</v>
       </c>
       <c r="E27" s="128">
-        <v>21607</v>
+        <v>3492</v>
       </c>
       <c r="F27" s="128">
-        <v>4423</v>
+        <v>876</v>
       </c>
       <c r="G27" s="128">
-        <v>34814</v>
+        <v>6418</v>
       </c>
       <c r="H27" s="128">
-        <v>12012</v>
+        <v>2664</v>
       </c>
       <c r="I27" s="128">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="J27" s="128">
-        <v>20947</v>
+        <v>3189</v>
       </c>
       <c r="K27" s="128">
-        <v>1077</v>
+        <v>295</v>
       </c>
       <c r="L27" s="128">
-        <v>703</v>
+        <v>254</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>5456</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>111353</v>
+        <v>10630</v>
       </c>
       <c r="C29" s="128">
-        <v>7645</v>
+        <v>1835</v>
       </c>
       <c r="D29" s="128">
-        <v>529</v>
+        <v>152</v>
       </c>
       <c r="E29" s="128">
-        <v>103070</v>
+        <v>8637</v>
       </c>
       <c r="F29" s="128">
-        <v>109</v>
+        <v>7</v>
       </c>
       <c r="G29" s="128">
-        <v>110806</v>
+        <v>10206</v>
       </c>
       <c r="H29" s="128">
-        <v>4521</v>
+        <v>1058</v>
       </c>
       <c r="I29" s="128">
-        <v>124</v>
+        <v>35</v>
       </c>
       <c r="J29" s="128">
-        <v>101908</v>
+        <v>8231</v>
       </c>
       <c r="K29" s="128">
-        <v>1496</v>
+        <v>369</v>
       </c>
       <c r="L29" s="128">
-        <v>2758</v>
+        <v>511</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>547</v>
+        <v>424</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>30260</v>
+        <v>5828</v>
       </c>
       <c r="C35" s="128">
-        <v>29200</v>
+        <v>5650</v>
       </c>
       <c r="D35" s="128">
-        <v>422</v>
+        <v>92</v>
       </c>
       <c r="E35" s="128">
-        <v>304</v>
+        <v>47</v>
       </c>
       <c r="F35" s="128">
-        <v>334</v>
+        <v>39</v>
       </c>
       <c r="G35" s="128">
-        <v>25810</v>
+        <v>4973</v>
       </c>
       <c r="H35" s="128">
-        <v>19468</v>
+        <v>3789</v>
       </c>
       <c r="I35" s="128">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="J35" s="128">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K35" s="128">
-        <v>1429</v>
+        <v>309</v>
       </c>
       <c r="L35" s="128">
-        <v>4787</v>
+        <v>832</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>4450</v>
+        <v>855</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至114年9月止，38家本國銀行放款及催收款之備抵呆帳餘額為593,553百萬元，114年1至9月轉銷呆帳42,760百萬元。</v>
+        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -7213,532 +7228,532 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="147" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
@@ -7775,815 +7790,815 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>11482</v>
+        <v>3514</v>
       </c>
       <c r="C13" s="128">
-        <v>2589</v>
+        <v>573</v>
       </c>
       <c r="D13" s="128">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="E13" s="128">
-        <v>8741</v>
+        <v>2865</v>
       </c>
       <c r="F13" s="128">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="G13" s="128">
-        <v>10777</v>
+        <v>3296</v>
       </c>
       <c r="H13" s="128">
-        <v>1662</v>
+        <v>361</v>
       </c>
       <c r="I13" s="128">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J13" s="128">
-        <v>8413</v>
+        <v>2731</v>
       </c>
       <c r="K13" s="128">
-        <v>202</v>
+        <v>45</v>
       </c>
       <c r="L13" s="128">
-        <v>496</v>
+        <v>158</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>705</v>
+        <v>218</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>5164</v>
+        <v>1163</v>
       </c>
       <c r="C15" s="128">
-        <v>5109</v>
+        <v>1154</v>
       </c>
       <c r="D15" s="128">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G15" s="128">
-        <v>3842</v>
+        <v>855</v>
       </c>
       <c r="H15" s="128">
-        <v>1739</v>
+        <v>371</v>
       </c>
       <c r="I15" s="128">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>256</v>
+        <v>58</v>
       </c>
       <c r="L15" s="128">
-        <v>1839</v>
+        <v>424</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>1322</v>
+        <v>308</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
         <v>0</v>
       </c>
       <c r="C17" s="130">
         <v>0</v>
       </c>
       <c r="D17" s="130">
         <v>0</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="137">
+      <c r="N17" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>469</v>
+        <v>97</v>
       </c>
       <c r="C19" s="128">
-        <v>454</v>
+        <v>86</v>
       </c>
       <c r="D19" s="128">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G19" s="128">
-        <v>377</v>
+        <v>70</v>
       </c>
       <c r="H19" s="128">
-        <v>321</v>
+        <v>61</v>
       </c>
       <c r="I19" s="128">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="L19" s="128">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>91</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
         <v>0</v>
       </c>
       <c r="C21" s="130">
         <v>0</v>
       </c>
       <c r="D21" s="130">
         <v>0</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="137">
+      <c r="N21" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="130">
         <v>0</v>
       </c>
       <c r="C23" s="130">
         <v>0</v>
       </c>
       <c r="D23" s="130">
         <v>0</v>
       </c>
       <c r="E23" s="130">
         <v>0</v>
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="130">
         <v>0</v>
       </c>
       <c r="C25" s="130">
         <v>0</v>
       </c>
       <c r="D25" s="130">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="137">
+      <c r="N25" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="130">
         <v>0</v>
       </c>
       <c r="C27" s="130">
         <v>0</v>
       </c>
       <c r="D27" s="130">
         <v>0</v>
       </c>
       <c r="E27" s="130">
         <v>0</v>
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>3076</v>
+        <v>1499</v>
       </c>
       <c r="C29" s="128">
-        <v>1558</v>
+        <v>332</v>
       </c>
       <c r="D29" s="128">
+        <v>5</v>
+      </c>
+      <c r="E29" s="128">
+        <v>1160</v>
+      </c>
+      <c r="F29" s="128">
+        <v>2</v>
+      </c>
+      <c r="G29" s="128">
+        <v>1414</v>
+      </c>
+      <c r="H29" s="128">
+        <v>221</v>
+      </c>
+      <c r="I29" s="128">
+        <v>2</v>
+      </c>
+      <c r="J29" s="128">
+        <v>1159</v>
+      </c>
+      <c r="K29" s="128">
+        <v>17</v>
+      </c>
+      <c r="L29" s="128">
         <v>16</v>
       </c>
-      <c r="E29" s="128">
-[...22 lines deleted...]
-      </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>346</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="130">
         <v>0</v>
       </c>
       <c r="C35" s="130">
         <v>0</v>
       </c>
       <c r="D35" s="130">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -8665,532 +8680,532 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="148" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
@@ -9227,815 +9242,815 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>627</v>
+        <v>120</v>
       </c>
       <c r="C13" s="128">
-        <v>615</v>
+        <v>117</v>
       </c>
       <c r="D13" s="128">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E13" s="128">
+        <v>1</v>
+      </c>
+      <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G13" s="128">
-        <v>457</v>
+        <v>81</v>
       </c>
       <c r="H13" s="128">
-        <v>327</v>
+        <v>54</v>
       </c>
       <c r="I13" s="128">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="J13" s="128">
+        <v>1</v>
+      </c>
+      <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="L13" s="128">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>169</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>875</v>
+        <v>175</v>
       </c>
       <c r="C15" s="128">
-        <v>416</v>
+        <v>115</v>
       </c>
       <c r="D15" s="128">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E15" s="128">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="F15" s="128">
-        <v>309</v>
+        <v>34</v>
       </c>
       <c r="G15" s="128">
-        <v>829</v>
+        <v>161</v>
       </c>
       <c r="H15" s="128">
-        <v>279</v>
+        <v>72</v>
       </c>
       <c r="I15" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>427</v>
+        <v>54</v>
       </c>
       <c r="K15" s="128">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="L15" s="128">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>20965</v>
+        <v>4891</v>
       </c>
       <c r="C17" s="128">
-        <v>8774</v>
+        <v>1947</v>
       </c>
       <c r="D17" s="128">
-        <v>1062</v>
+        <v>281</v>
       </c>
       <c r="E17" s="128">
-        <v>11028</v>
+        <v>2662</v>
       </c>
       <c r="F17" s="128">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="G17" s="128">
-        <v>17555</v>
+        <v>4013</v>
       </c>
       <c r="H17" s="128">
-        <v>4886</v>
+        <v>1065</v>
       </c>
       <c r="I17" s="128">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="J17" s="128">
-        <v>10769</v>
+        <v>2253</v>
       </c>
       <c r="K17" s="128">
-        <v>757</v>
+        <v>191</v>
       </c>
       <c r="L17" s="128">
-        <v>1092</v>
+        <v>490</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3411</v>
+        <v>878</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>31328</v>
+        <v>6728</v>
       </c>
       <c r="C19" s="128">
-        <v>16979</v>
+        <v>4066</v>
       </c>
       <c r="D19" s="128">
-        <v>1010</v>
+        <v>263</v>
       </c>
       <c r="E19" s="128">
-        <v>13136</v>
+        <v>2305</v>
       </c>
       <c r="F19" s="128">
-        <v>204</v>
+        <v>94</v>
       </c>
       <c r="G19" s="128">
-        <v>24009</v>
+        <v>5053</v>
       </c>
       <c r="H19" s="128">
-        <v>10043</v>
+        <v>2250</v>
       </c>
       <c r="I19" s="128">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="J19" s="128">
-        <v>12184</v>
+        <v>2104</v>
       </c>
       <c r="K19" s="128">
-        <v>1104</v>
+        <v>306</v>
       </c>
       <c r="L19" s="128">
-        <v>618</v>
+        <v>380</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>7320</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="C21" s="128">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D21" s="128">
+        <v>2</v>
+      </c>
+      <c r="E21" s="128">
+        <v>8</v>
+      </c>
+      <c r="F21" s="128">
         <v>1</v>
       </c>
-      <c r="E21" s="128">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="128">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="H21" s="128">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I21" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" s="128">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="K21" s="128">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L21" s="128">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-26</v>
+        <v>-19</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
         <v>0</v>
       </c>
       <c r="C23" s="130">
         <v>0</v>
       </c>
       <c r="D23" s="130">
         <v>0</v>
       </c>
       <c r="E23" s="130">
         <v>0</v>
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>12117</v>
+        <v>3688</v>
       </c>
       <c r="C25" s="128">
-        <v>6712</v>
+        <v>1662</v>
       </c>
       <c r="D25" s="128">
-        <v>328</v>
+        <v>142</v>
       </c>
       <c r="E25" s="128">
-        <v>4777</v>
+        <v>1851</v>
       </c>
       <c r="F25" s="128">
-        <v>299</v>
+        <v>34</v>
       </c>
       <c r="G25" s="128">
-        <v>11015</v>
+        <v>3232</v>
       </c>
       <c r="H25" s="128">
-        <v>4883</v>
+        <v>1058</v>
       </c>
       <c r="I25" s="128">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="J25" s="128">
-        <v>4723</v>
+        <v>1724</v>
       </c>
       <c r="K25" s="128">
-        <v>635</v>
+        <v>163</v>
       </c>
       <c r="L25" s="128">
-        <v>735</v>
+        <v>276</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1102</v>
+        <v>457</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
         <v>0</v>
       </c>
       <c r="C27" s="130">
         <v>0</v>
       </c>
       <c r="D27" s="130">
         <v>0</v>
       </c>
       <c r="E27" s="130">
         <v>0</v>
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>56483</v>
+        <v>13711</v>
       </c>
       <c r="C29" s="128">
-        <v>24038</v>
+        <v>5309</v>
       </c>
       <c r="D29" s="128">
-        <v>2311</v>
+        <v>672</v>
       </c>
       <c r="E29" s="128">
-        <v>26854</v>
+        <v>6809</v>
       </c>
       <c r="F29" s="128">
-        <v>3281</v>
+        <v>921</v>
       </c>
       <c r="G29" s="128">
-        <v>45636</v>
+        <v>10712</v>
       </c>
       <c r="H29" s="128">
-        <v>16736</v>
+        <v>3372</v>
       </c>
       <c r="I29" s="128">
-        <v>343</v>
+        <v>112</v>
       </c>
       <c r="J29" s="128">
-        <v>22834</v>
+        <v>5926</v>
       </c>
       <c r="K29" s="128">
-        <v>3337</v>
+        <v>829</v>
       </c>
       <c r="L29" s="128">
-        <v>2386</v>
+        <v>473</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>10848</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="130">
         <v>0</v>
       </c>
       <c r="C35" s="130">
         <v>0</v>
       </c>
       <c r="D35" s="130">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -10113,1418 +10128,1418 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="149" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="64"/>
+      <c r="A1" s="65" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="65"/>
-[...11 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>27512</v>
+        <v>5790</v>
       </c>
       <c r="C11" s="117">
-        <v>8092</v>
+        <v>1480</v>
       </c>
       <c r="D11" s="117">
-        <v>208</v>
+        <v>48</v>
       </c>
       <c r="E11" s="117">
-        <v>18141</v>
+        <v>3878</v>
       </c>
       <c r="F11" s="117">
-        <v>1071</v>
+        <v>384</v>
       </c>
       <c r="G11" s="117">
-        <v>25694</v>
+        <v>5308</v>
       </c>
       <c r="H11" s="117">
-        <v>2650</v>
+        <v>429</v>
       </c>
       <c r="I11" s="117">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="J11" s="117">
-        <v>18064</v>
+        <v>3754</v>
       </c>
       <c r="K11" s="117">
-        <v>1608</v>
+        <v>365</v>
       </c>
       <c r="L11" s="117">
-        <v>3261</v>
+        <v>732</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>1818</v>
+        <v>483</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>934</v>
+        <v>140</v>
       </c>
       <c r="C13" s="128">
-        <v>715</v>
+        <v>104</v>
       </c>
       <c r="D13" s="128">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>213</v>
+        <v>35</v>
       </c>
       <c r="G13" s="128">
-        <v>499</v>
+        <v>215</v>
       </c>
       <c r="H13" s="128">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="I13" s="128">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="L13" s="128">
-        <v>135</v>
+        <v>160</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>435</v>
+        <v>-75</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>951</v>
+        <v>329</v>
       </c>
       <c r="C15" s="128">
-        <v>813</v>
+        <v>155</v>
       </c>
       <c r="D15" s="128">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G15" s="128">
-        <v>916</v>
+        <v>67</v>
       </c>
       <c r="H15" s="128">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="I15" s="128">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="L15" s="128">
-        <v>654</v>
+        <v>20</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>35</v>
+        <v>262</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>799</v>
+        <v>255</v>
       </c>
       <c r="C17" s="128">
-        <v>690</v>
+        <v>116</v>
       </c>
       <c r="D17" s="128">
+        <v>0</v>
+      </c>
+      <c r="E17" s="130">
+        <v>0</v>
+      </c>
+      <c r="F17" s="128">
+        <v>138</v>
+      </c>
+      <c r="G17" s="128">
+        <v>47</v>
+      </c>
+      <c r="H17" s="128">
+        <v>22</v>
+      </c>
+      <c r="I17" s="128">
+        <v>0</v>
+      </c>
+      <c r="J17" s="130">
+        <v>0</v>
+      </c>
+      <c r="K17" s="128">
+        <v>22</v>
+      </c>
+      <c r="L17" s="128">
         <v>3</v>
       </c>
-      <c r="E17" s="130">
-[...22 lines deleted...]
-      </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>443</v>
+        <v>207</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>807</v>
+        <v>169</v>
       </c>
       <c r="C19" s="128">
-        <v>767</v>
+        <v>158</v>
       </c>
       <c r="D19" s="128">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G19" s="128">
-        <v>385</v>
+        <v>159</v>
       </c>
       <c r="H19" s="128">
-        <v>152</v>
+        <v>34</v>
       </c>
       <c r="I19" s="128">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="L19" s="128">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>422</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>455</v>
+        <v>77</v>
       </c>
       <c r="C21" s="128">
-        <v>451</v>
+        <v>76</v>
       </c>
       <c r="D21" s="128">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G21" s="128">
-        <v>266</v>
+        <v>105</v>
       </c>
       <c r="H21" s="128">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="I21" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="128">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="L21" s="128">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>189</v>
+        <v>-29</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="130">
         <v>0</v>
       </c>
       <c r="C23" s="130">
         <v>0</v>
       </c>
       <c r="D23" s="130">
         <v>0</v>
       </c>
       <c r="E23" s="130">
         <v>0</v>
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="C25" s="128">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="D25" s="128">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
-      <c r="F25" s="128">
+      <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="128">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="H25" s="128">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L25" s="128">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="130">
         <v>0</v>
       </c>
       <c r="C27" s="130">
         <v>0</v>
       </c>
       <c r="D27" s="130">
         <v>0</v>
       </c>
       <c r="E27" s="130">
         <v>0</v>
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="130">
         <v>0</v>
       </c>
       <c r="C29" s="130">
         <v>0</v>
       </c>
       <c r="D29" s="130">
         <v>0</v>
       </c>
       <c r="E29" s="130">
         <v>0</v>
       </c>
       <c r="F29" s="130">
         <v>0</v>
       </c>
       <c r="G29" s="130">
         <v>0</v>
       </c>
       <c r="H29" s="130">
         <v>0</v>
       </c>
       <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="130">
         <v>0</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="130">
         <v>0</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
-      <c r="N29" s="137">
+      <c r="N29" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>988</v>
+        <v>153</v>
       </c>
       <c r="C35" s="128">
-        <v>944</v>
+        <v>145</v>
       </c>
       <c r="D35" s="128">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="G35" s="128">
-        <v>931</v>
+        <v>144</v>
       </c>
       <c r="H35" s="128">
-        <v>435</v>
+        <v>72</v>
       </c>
       <c r="I35" s="128">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>128</v>
+        <v>28</v>
       </c>
       <c r="L35" s="128">
-        <v>365</v>
+        <v>43</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>57</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至114年9月止，38家本國銀行放款及催收款之備抵呆帳餘額為593,553百萬元，114年1至9月轉銷呆帳42,760百萬元。</v>
+        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -11568,532 +11583,532 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="150" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
@@ -12130,815 +12145,815 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="130">
         <v>0</v>
       </c>
       <c r="C13" s="130">
         <v>0</v>
       </c>
       <c r="D13" s="130">
         <v>0</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="130">
         <v>0</v>
       </c>
       <c r="G13" s="130">
         <v>0</v>
       </c>
       <c r="H13" s="130">
         <v>0</v>
       </c>
       <c r="I13" s="130">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="130">
         <v>0</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
-      <c r="N13" s="137">
+      <c r="N13" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>259</v>
+        <v>55</v>
       </c>
       <c r="C15" s="128">
-        <v>257</v>
+        <v>55</v>
       </c>
       <c r="D15" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>141</v>
+        <v>61</v>
       </c>
       <c r="H15" s="128">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="I15" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="L15" s="128">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>117</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
         <v>0</v>
       </c>
       <c r="C17" s="130">
         <v>0</v>
       </c>
       <c r="D17" s="130">
         <v>0</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="137">
+      <c r="N17" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="130">
         <v>0</v>
       </c>
       <c r="C19" s="130">
         <v>0</v>
       </c>
       <c r="D19" s="130">
         <v>0</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="130">
         <v>0</v>
       </c>
       <c r="H19" s="130">
         <v>0</v>
       </c>
       <c r="I19" s="130">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="130">
         <v>0</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
-      <c r="N19" s="137">
+      <c r="N19" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
         <v>0</v>
       </c>
       <c r="C21" s="130">
         <v>0</v>
       </c>
       <c r="D21" s="130">
         <v>0</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="137">
+      <c r="N21" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="130">
         <v>0</v>
       </c>
       <c r="C23" s="130">
         <v>0</v>
       </c>
       <c r="D23" s="130">
         <v>0</v>
       </c>
       <c r="E23" s="130">
         <v>0</v>
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="130">
         <v>0</v>
       </c>
       <c r="C25" s="130">
         <v>0</v>
       </c>
       <c r="D25" s="130">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="137">
+      <c r="N25" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="130">
         <v>0</v>
       </c>
       <c r="C27" s="130">
         <v>0</v>
       </c>
       <c r="D27" s="130">
         <v>0</v>
       </c>
       <c r="E27" s="130">
         <v>0</v>
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="130">
         <v>0</v>
       </c>
       <c r="C29" s="130">
         <v>0</v>
       </c>
       <c r="D29" s="130">
         <v>0</v>
       </c>
       <c r="E29" s="130">
         <v>0</v>
       </c>
       <c r="F29" s="130">
         <v>0</v>
       </c>
       <c r="G29" s="130">
         <v>0</v>
       </c>
       <c r="H29" s="130">
         <v>0</v>
       </c>
       <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="130">
         <v>0</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="130">
         <v>0</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
-      <c r="N29" s="137">
+      <c r="N29" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="130">
         <v>0</v>
       </c>
       <c r="C35" s="130">
         <v>0</v>
       </c>
       <c r="D35" s="130">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -13020,532 +13035,532 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="151" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
@@ -13582,815 +13597,815 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="130">
         <v>0</v>
       </c>
       <c r="C13" s="130">
         <v>0</v>
       </c>
       <c r="D13" s="130">
         <v>0</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="130">
         <v>0</v>
       </c>
       <c r="G13" s="130">
         <v>0</v>
       </c>
       <c r="H13" s="130">
         <v>0</v>
       </c>
       <c r="I13" s="130">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="130">
         <v>0</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
-      <c r="N13" s="137">
+      <c r="N13" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="130">
         <v>0</v>
       </c>
       <c r="C15" s="130">
         <v>0</v>
       </c>
       <c r="D15" s="130">
         <v>0</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="130">
         <v>0</v>
       </c>
       <c r="G15" s="130">
         <v>0</v>
       </c>
       <c r="H15" s="130">
         <v>0</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="130">
         <v>0</v>
       </c>
       <c r="L15" s="130">
         <v>0</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
-      <c r="N15" s="137">
+      <c r="N15" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="130">
         <v>0</v>
       </c>
       <c r="C17" s="130">
         <v>0</v>
       </c>
       <c r="D17" s="130">
         <v>0</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="137">
+      <c r="N17" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="130">
         <v>0</v>
       </c>
       <c r="C19" s="130">
         <v>0</v>
       </c>
       <c r="D19" s="130">
         <v>0</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="130">
         <v>0</v>
       </c>
       <c r="H19" s="130">
         <v>0</v>
       </c>
       <c r="I19" s="130">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="130">
         <v>0</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
-      <c r="N19" s="137">
+      <c r="N19" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="130">
         <v>0</v>
       </c>
       <c r="C21" s="130">
         <v>0</v>
       </c>
       <c r="D21" s="130">
         <v>0</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="137">
+      <c r="N21" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
         <v>0</v>
       </c>
       <c r="C23" s="130">
         <v>0</v>
       </c>
       <c r="D23" s="130">
         <v>0</v>
       </c>
       <c r="E23" s="130">
         <v>0</v>
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="137">
+      <c r="N23" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="130">
         <v>0</v>
       </c>
       <c r="C25" s="130">
         <v>0</v>
       </c>
       <c r="D25" s="130">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="137">
+      <c r="N25" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
         <v>0</v>
       </c>
       <c r="C27" s="130">
         <v>0</v>
       </c>
       <c r="D27" s="130">
         <v>0</v>
       </c>
       <c r="E27" s="130">
         <v>0</v>
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="137">
+      <c r="N27" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>22158</v>
+        <v>4581</v>
       </c>
       <c r="C29" s="128">
-        <v>3304</v>
+        <v>641</v>
       </c>
       <c r="D29" s="128">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="E29" s="128">
-        <v>18141</v>
+        <v>3878</v>
       </c>
       <c r="F29" s="128">
-        <v>589</v>
+        <v>28</v>
       </c>
       <c r="G29" s="128">
-        <v>22082</v>
+        <v>4494</v>
       </c>
       <c r="H29" s="128">
-        <v>1387</v>
+        <v>232</v>
       </c>
       <c r="I29" s="128">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="J29" s="128">
-        <v>18064</v>
+        <v>3754</v>
       </c>
       <c r="K29" s="128">
-        <v>834</v>
+        <v>197</v>
       </c>
       <c r="L29" s="128">
-        <v>1700</v>
+        <v>285</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>77</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="130">
         <v>0</v>
       </c>
       <c r="C35" s="130">
         <v>0</v>
       </c>
       <c r="D35" s="130">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -14468,1378 +14483,1378 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="152" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>128</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="55"/>
-[...11 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>197270</v>
+        <v>48393</v>
       </c>
       <c r="C11" s="117">
-        <v>85585</v>
+        <v>19755</v>
       </c>
       <c r="D11" s="117">
-        <v>5790</v>
+        <v>1409</v>
       </c>
       <c r="E11" s="117">
-        <v>76759</v>
+        <v>18642</v>
       </c>
       <c r="F11" s="117">
-        <v>29136</v>
+        <v>8586</v>
       </c>
       <c r="G11" s="117">
-        <v>179463</v>
+        <v>42567</v>
       </c>
       <c r="H11" s="117">
-        <v>83561</v>
+        <v>17900</v>
       </c>
       <c r="I11" s="117">
-        <v>434</v>
+        <v>89</v>
       </c>
       <c r="J11" s="117">
-        <v>75186</v>
+        <v>19940</v>
       </c>
       <c r="K11" s="117">
-        <v>6371</v>
+        <v>1377</v>
       </c>
       <c r="L11" s="117">
-        <v>13911</v>
+        <v>3262</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>17807</v>
+        <v>5825</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>89</v>
-[...38 lines deleted...]
-        <v>2358</v>
+        <v>88</v>
+      </c>
+      <c r="B13" s="143">
+        <v>5357</v>
+      </c>
+      <c r="C13" s="143">
+        <v>2426</v>
+      </c>
+      <c r="D13" s="143">
+        <v>104</v>
+      </c>
+      <c r="E13" s="143">
+        <v>380</v>
+      </c>
+      <c r="F13" s="143">
+        <v>2447</v>
+      </c>
+      <c r="G13" s="143">
+        <v>4281</v>
+      </c>
+      <c r="H13" s="143">
+        <v>2454</v>
+      </c>
+      <c r="I13" s="143">
+        <v>7</v>
+      </c>
+      <c r="J13" s="143">
+        <v>1983</v>
+      </c>
+      <c r="K13" s="143">
+        <v>76</v>
+      </c>
+      <c r="L13" s="143">
+        <v>-240</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>1077</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
-        <v>90</v>
-[...13 lines deleted...]
-      <c r="N14" s="70"/>
+        <v>89</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>91</v>
-[...38 lines deleted...]
-        <v>1266</v>
+        <v>90</v>
+      </c>
+      <c r="B15" s="143">
+        <v>1429</v>
+      </c>
+      <c r="C15" s="143">
+        <v>449</v>
+      </c>
+      <c r="D15" s="143">
+        <v>27</v>
+      </c>
+      <c r="E15" s="143">
+        <v>915</v>
+      </c>
+      <c r="F15" s="143">
+        <v>38</v>
+      </c>
+      <c r="G15" s="143">
+        <v>797</v>
+      </c>
+      <c r="H15" s="143">
+        <v>300</v>
+      </c>
+      <c r="I15" s="143">
+        <v>2</v>
+      </c>
+      <c r="J15" s="143">
+        <v>349</v>
+      </c>
+      <c r="K15" s="143">
+        <v>85</v>
+      </c>
+      <c r="L15" s="143">
+        <v>61</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>632</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
-        <v>92</v>
-[...13 lines deleted...]
-      <c r="N16" s="70"/>
+        <v>91</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>93</v>
-[...22 lines deleted...]
-      <c r="I17" s="141">
+        <v>92</v>
+      </c>
+      <c r="B17" s="143">
+        <v>206</v>
+      </c>
+      <c r="C17" s="143">
+        <v>89</v>
+      </c>
+      <c r="D17" s="143">
+        <v>8</v>
+      </c>
+      <c r="E17" s="143">
+        <v>100</v>
+      </c>
+      <c r="F17" s="143">
+        <v>9</v>
+      </c>
+      <c r="G17" s="143">
+        <v>198</v>
+      </c>
+      <c r="H17" s="143">
+        <v>75</v>
+      </c>
+      <c r="I17" s="143">
         <v>1</v>
       </c>
-      <c r="J17" s="141">
-[...12 lines deleted...]
-        <v>107</v>
+      <c r="J17" s="143">
+        <v>56</v>
+      </c>
+      <c r="K17" s="143">
+        <v>32</v>
+      </c>
+      <c r="L17" s="143">
+        <v>35</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
-        <v>94</v>
-[...13 lines deleted...]
-      <c r="N18" s="70"/>
+        <v>93</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-      <c r="E19" s="141">
+        <v>94</v>
+      </c>
+      <c r="B19" s="143">
+        <v>92</v>
+      </c>
+      <c r="C19" s="143">
+        <v>63</v>
+      </c>
+      <c r="D19" s="143">
         <v>10</v>
       </c>
-      <c r="F19" s="141">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="E19" s="145">
+        <v>0</v>
+      </c>
+      <c r="F19" s="143">
+        <v>20</v>
+      </c>
+      <c r="G19" s="143">
+        <v>109</v>
+      </c>
+      <c r="H19" s="143">
+        <v>59</v>
+      </c>
+      <c r="I19" s="143">
+        <v>1</v>
       </c>
       <c r="J19" s="143">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>4</v>
+      </c>
+      <c r="K19" s="143">
+        <v>9</v>
+      </c>
+      <c r="L19" s="143">
+        <v>36</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>-18</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
-        <v>96</v>
-[...13 lines deleted...]
-      <c r="N20" s="70"/>
+        <v>95</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
-        <v>97</v>
-[...38 lines deleted...]
-        <v>0</v>
+        <v>96</v>
+      </c>
+      <c r="B21" s="143">
+        <v>113</v>
+      </c>
+      <c r="C21" s="143">
+        <v>6</v>
+      </c>
+      <c r="D21" s="143">
+        <v>0</v>
+      </c>
+      <c r="E21" s="143">
+        <v>39</v>
+      </c>
+      <c r="F21" s="143">
+        <v>68</v>
+      </c>
+      <c r="G21" s="143">
+        <v>89</v>
+      </c>
+      <c r="H21" s="143">
+        <v>0</v>
+      </c>
+      <c r="I21" s="145">
+        <v>0</v>
+      </c>
+      <c r="J21" s="145">
+        <v>0</v>
+      </c>
+      <c r="K21" s="143">
+        <v>21</v>
+      </c>
+      <c r="L21" s="143">
+        <v>67</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
-        <v>98</v>
-[...13 lines deleted...]
-      <c r="N22" s="70"/>
+        <v>97</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
-        <v>99</v>
-[...38 lines deleted...]
-        <v>54</v>
+        <v>98</v>
+      </c>
+      <c r="B23" s="143">
+        <v>2487</v>
+      </c>
+      <c r="C23" s="143">
+        <v>946</v>
+      </c>
+      <c r="D23" s="143">
+        <v>24</v>
+      </c>
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>1517</v>
+      </c>
+      <c r="G23" s="143">
+        <v>2820</v>
+      </c>
+      <c r="H23" s="143">
+        <v>863</v>
+      </c>
+      <c r="I23" s="143">
+        <v>1</v>
+      </c>
+      <c r="J23" s="143">
+        <v>1472</v>
+      </c>
+      <c r="K23" s="143">
+        <v>65</v>
+      </c>
+      <c r="L23" s="143">
+        <v>420</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-333</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
-        <v>100</v>
-[...13 lines deleted...]
-      <c r="N24" s="70"/>
+        <v>99</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
-        <v>101</v>
-[...22 lines deleted...]
-      <c r="I25" s="143">
+        <v>100</v>
+      </c>
+      <c r="B25" s="143">
+        <v>1286</v>
+      </c>
+      <c r="C25" s="143">
+        <v>5</v>
+      </c>
+      <c r="D25" s="143">
+        <v>52</v>
+      </c>
+      <c r="E25" s="143">
+        <v>8</v>
+      </c>
+      <c r="F25" s="143">
+        <v>1221</v>
+      </c>
+      <c r="G25" s="143">
+        <v>1053</v>
+      </c>
+      <c r="H25" s="143">
+        <v>16</v>
+      </c>
+      <c r="I25" s="145">
         <v>0</v>
       </c>
       <c r="J25" s="143">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>699</v>
+        <v>491</v>
+      </c>
+      <c r="K25" s="143">
+        <v>37</v>
+      </c>
+      <c r="L25" s="143">
+        <v>509</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>319</v>
+      <c r="B27" s="143">
+        <v>4889</v>
+      </c>
+      <c r="C27" s="143">
+        <v>413</v>
+      </c>
+      <c r="D27" s="143">
+        <v>6</v>
+      </c>
+      <c r="E27" s="143">
+        <v>4361</v>
+      </c>
+      <c r="F27" s="143">
+        <v>109</v>
+      </c>
+      <c r="G27" s="143">
+        <v>4811</v>
+      </c>
+      <c r="H27" s="143">
+        <v>385</v>
+      </c>
+      <c r="I27" s="143">
+        <v>11</v>
+      </c>
+      <c r="J27" s="143">
+        <v>4322</v>
+      </c>
+      <c r="K27" s="143">
+        <v>38</v>
+      </c>
+      <c r="L27" s="143">
+        <v>56</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="141">
-[...20 lines deleted...]
-      <c r="I29" s="141">
+      <c r="B29" s="143">
+        <v>1613</v>
+      </c>
+      <c r="C29" s="143">
+        <v>992</v>
+      </c>
+      <c r="D29" s="143">
         <v>31</v>
       </c>
-      <c r="J29" s="141">
-[...12 lines deleted...]
-        <v>1307</v>
+      <c r="E29" s="143">
+        <v>477</v>
+      </c>
+      <c r="F29" s="143">
+        <v>112</v>
+      </c>
+      <c r="G29" s="143">
+        <v>1381</v>
+      </c>
+      <c r="H29" s="143">
+        <v>853</v>
+      </c>
+      <c r="I29" s="143">
+        <v>9</v>
+      </c>
+      <c r="J29" s="143">
+        <v>306</v>
+      </c>
+      <c r="K29" s="143">
+        <v>71</v>
+      </c>
+      <c r="L29" s="143">
+        <v>142</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>232</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>184</v>
+      <c r="B31" s="143">
+        <v>356</v>
+      </c>
+      <c r="C31" s="143">
+        <v>199</v>
+      </c>
+      <c r="D31" s="143">
+        <v>7</v>
+      </c>
+      <c r="E31" s="143">
+        <v>119</v>
+      </c>
+      <c r="F31" s="143">
+        <v>32</v>
+      </c>
+      <c r="G31" s="143">
+        <v>288</v>
+      </c>
+      <c r="H31" s="143">
+        <v>147</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>119</v>
+      </c>
+      <c r="K31" s="143">
+        <v>17</v>
+      </c>
+      <c r="L31" s="143">
+        <v>4</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>2012</v>
+      <c r="B33" s="143">
+        <v>1930</v>
+      </c>
+      <c r="C33" s="143">
+        <v>296</v>
+      </c>
+      <c r="D33" s="143">
+        <v>219</v>
+      </c>
+      <c r="E33" s="143">
+        <v>1251</v>
+      </c>
+      <c r="F33" s="143">
+        <v>164</v>
+      </c>
+      <c r="G33" s="143">
+        <v>1726</v>
+      </c>
+      <c r="H33" s="143">
+        <v>173</v>
+      </c>
+      <c r="I33" s="143">
+        <v>4</v>
+      </c>
+      <c r="J33" s="145">
+        <v>0</v>
+      </c>
+      <c r="K33" s="143">
+        <v>144</v>
+      </c>
+      <c r="L33" s="143">
+        <v>1405</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>204</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>499</v>
+      <c r="B35" s="143">
+        <v>1228</v>
+      </c>
+      <c r="C35" s="143">
+        <v>1078</v>
+      </c>
+      <c r="D35" s="143">
+        <v>61</v>
+      </c>
+      <c r="E35" s="143">
+        <v>89</v>
+      </c>
+      <c r="F35" s="145">
+        <v>0</v>
+      </c>
+      <c r="G35" s="143">
+        <v>1096</v>
+      </c>
+      <c r="H35" s="143">
+        <v>713</v>
+      </c>
+      <c r="I35" s="145">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>138</v>
+      </c>
+      <c r="K35" s="143">
+        <v>14</v>
+      </c>
+      <c r="L35" s="143">
+        <v>231</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
@@ -15899,1374 +15914,1374 @@
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
-    <mergeCell ref="G8:G9"/>
-[...169 lines deleted...]
-    <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="153" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="55"/>
-[...11 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>7422</v>
+        <v>1673</v>
       </c>
       <c r="C11" s="116">
-        <v>4073</v>
+        <v>792</v>
       </c>
       <c r="D11" s="116">
-        <v>1122</v>
+        <v>395</v>
       </c>
       <c r="E11" s="116">
-        <v>1662</v>
+        <v>316</v>
       </c>
       <c r="F11" s="116">
-        <v>566</v>
+        <v>170</v>
       </c>
       <c r="G11" s="116">
-        <v>5478</v>
+        <v>1066</v>
       </c>
       <c r="H11" s="116">
-        <v>3613</v>
+        <v>686</v>
       </c>
       <c r="I11" s="116">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="J11" s="116">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="K11" s="116">
-        <v>717</v>
+        <v>169</v>
       </c>
       <c r="L11" s="116">
-        <v>1076</v>
+        <v>171</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1944</v>
+        <v>607</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>190</v>
+      <c r="B13" s="143">
+        <v>90</v>
+      </c>
+      <c r="C13" s="143">
+        <v>89</v>
+      </c>
+      <c r="D13" s="143">
+        <v>1</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>0</v>
+      </c>
+      <c r="G13" s="143">
+        <v>87</v>
+      </c>
+      <c r="H13" s="143">
+        <v>47</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>3</v>
+      </c>
+      <c r="L13" s="143">
+        <v>36</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
-      <c r="B14" s="71"/>
-[...11 lines deleted...]
-      <c r="N14" s="70"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>14</v>
+      <c r="B15" s="143">
+        <v>2879</v>
+      </c>
+      <c r="C15" s="143">
+        <v>800</v>
+      </c>
+      <c r="D15" s="143">
+        <v>8</v>
+      </c>
+      <c r="E15" s="143">
+        <v>1237</v>
+      </c>
+      <c r="F15" s="143">
+        <v>834</v>
+      </c>
+      <c r="G15" s="143">
+        <v>2779</v>
+      </c>
+      <c r="H15" s="143">
+        <v>869</v>
+      </c>
+      <c r="I15" s="143">
+        <v>3</v>
+      </c>
+      <c r="J15" s="143">
+        <v>1841</v>
+      </c>
+      <c r="K15" s="143">
+        <v>28</v>
+      </c>
+      <c r="L15" s="143">
+        <v>38</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
-      <c r="B16" s="71"/>
-[...11 lines deleted...]
-      <c r="N16" s="70"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>953</v>
+      <c r="B17" s="143">
+        <v>2507</v>
+      </c>
+      <c r="C17" s="143">
+        <v>928</v>
+      </c>
+      <c r="D17" s="143">
+        <v>83</v>
+      </c>
+      <c r="E17" s="143">
+        <v>529</v>
+      </c>
+      <c r="F17" s="143">
+        <v>966</v>
+      </c>
+      <c r="G17" s="143">
+        <v>2358</v>
+      </c>
+      <c r="H17" s="143">
+        <v>1093</v>
+      </c>
+      <c r="I17" s="143">
+        <v>5</v>
+      </c>
+      <c r="J17" s="143">
+        <v>979</v>
+      </c>
+      <c r="K17" s="143">
+        <v>73</v>
+      </c>
+      <c r="L17" s="143">
+        <v>209</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
-      <c r="B18" s="71"/>
-[...11 lines deleted...]
-      <c r="N18" s="70"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="141">
-[...36 lines deleted...]
-        <v>1173</v>
+      <c r="B19" s="143">
+        <v>1717</v>
+      </c>
+      <c r="C19" s="143">
+        <v>793</v>
+      </c>
+      <c r="D19" s="143">
+        <v>226</v>
+      </c>
+      <c r="E19" s="143">
+        <v>672</v>
+      </c>
+      <c r="F19" s="143">
+        <v>26</v>
+      </c>
+      <c r="G19" s="143">
+        <v>1126</v>
+      </c>
+      <c r="H19" s="143">
+        <v>538</v>
+      </c>
+      <c r="I19" s="143">
+        <v>13</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>202</v>
+      </c>
+      <c r="L19" s="143">
+        <v>373</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>591</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="141">
-[...36 lines deleted...]
-        <v>144</v>
+      <c r="B21" s="143">
+        <v>2570</v>
+      </c>
+      <c r="C21" s="143">
+        <v>1832</v>
+      </c>
+      <c r="D21" s="143">
+        <v>17</v>
+      </c>
+      <c r="E21" s="143">
+        <v>647</v>
+      </c>
+      <c r="F21" s="143">
+        <v>75</v>
+      </c>
+      <c r="G21" s="143">
+        <v>2195</v>
+      </c>
+      <c r="H21" s="143">
+        <v>1736</v>
+      </c>
+      <c r="I21" s="143">
+        <v>4</v>
+      </c>
+      <c r="J21" s="143">
+        <v>634</v>
+      </c>
+      <c r="K21" s="143">
+        <v>33</v>
+      </c>
+      <c r="L21" s="143">
+        <v>-212</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>374</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="141">
-[...35 lines deleted...]
-      <c r="N23" s="145">
+      <c r="B23" s="143">
+        <v>43</v>
+      </c>
+      <c r="C23" s="143">
+        <v>1</v>
+      </c>
+      <c r="D23" s="143">
+        <v>0</v>
+      </c>
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>41</v>
+      </c>
+      <c r="G23" s="143">
+        <v>44</v>
+      </c>
+      <c r="H23" s="143">
+        <v>0</v>
+      </c>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>23</v>
+      </c>
+      <c r="L23" s="143">
+        <v>21</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
         <v>-2</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>2636</v>
+      <c r="B25" s="143">
+        <v>7342</v>
+      </c>
+      <c r="C25" s="143">
+        <v>1861</v>
+      </c>
+      <c r="D25" s="143">
+        <v>28</v>
+      </c>
+      <c r="E25" s="143">
+        <v>5453</v>
+      </c>
+      <c r="F25" s="143">
+        <v>0</v>
+      </c>
+      <c r="G25" s="143">
+        <v>6830</v>
+      </c>
+      <c r="H25" s="143">
+        <v>1535</v>
+      </c>
+      <c r="I25" s="143">
+        <v>6</v>
+      </c>
+      <c r="J25" s="143">
+        <v>5121</v>
+      </c>
+      <c r="K25" s="143">
+        <v>45</v>
+      </c>
+      <c r="L25" s="143">
+        <v>124</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>512</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>1375</v>
+      <c r="B27" s="143">
+        <v>5053</v>
+      </c>
+      <c r="C27" s="143">
+        <v>3178</v>
+      </c>
+      <c r="D27" s="143">
+        <v>15</v>
+      </c>
+      <c r="E27" s="143">
+        <v>1714</v>
+      </c>
+      <c r="F27" s="143">
+        <v>147</v>
+      </c>
+      <c r="G27" s="143">
+        <v>4802</v>
+      </c>
+      <c r="H27" s="143">
+        <v>2930</v>
+      </c>
+      <c r="I27" s="143">
+        <v>3</v>
+      </c>
+      <c r="J27" s="143">
+        <v>1737</v>
+      </c>
+      <c r="K27" s="143">
+        <v>60</v>
+      </c>
+      <c r="L27" s="143">
+        <v>73</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>251</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="141">
-[...5 lines deleted...]
-      <c r="D29" s="143">
+      <c r="B29" s="143">
+        <v>383</v>
+      </c>
+      <c r="C29" s="143">
+        <v>383</v>
+      </c>
+      <c r="D29" s="145">
         <v>0</v>
       </c>
       <c r="E29" s="143">
         <v>0</v>
       </c>
-      <c r="F29" s="143">
-[...24 lines deleted...]
-        <v>-94</v>
+      <c r="F29" s="145">
+        <v>0</v>
+      </c>
+      <c r="G29" s="143">
+        <v>138</v>
+      </c>
+      <c r="H29" s="143">
+        <v>324</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="145">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143">
+        <v>5</v>
+      </c>
+      <c r="L29" s="143">
+        <v>-191</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>245</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>290</v>
+      <c r="B31" s="143">
+        <v>480</v>
+      </c>
+      <c r="C31" s="143">
+        <v>401</v>
+      </c>
+      <c r="D31" s="143">
+        <v>53</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>26</v>
+      </c>
+      <c r="G31" s="143">
+        <v>327</v>
+      </c>
+      <c r="H31" s="143">
+        <v>337</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>7</v>
+      </c>
+      <c r="L31" s="143">
+        <v>-17</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>153</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>-132</v>
+      <c r="B33" s="143">
+        <v>1020</v>
+      </c>
+      <c r="C33" s="143">
+        <v>839</v>
+      </c>
+      <c r="D33" s="143">
+        <v>18</v>
+      </c>
+      <c r="E33" s="145">
+        <v>0</v>
+      </c>
+      <c r="F33" s="143">
+        <v>162</v>
+      </c>
+      <c r="G33" s="143">
+        <v>679</v>
+      </c>
+      <c r="H33" s="143">
+        <v>774</v>
+      </c>
+      <c r="I33" s="149">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>89</v>
+      </c>
+      <c r="K33" s="143">
+        <v>17</v>
+      </c>
+      <c r="L33" s="143">
+        <v>-200</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>341</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>382</v>
+      <c r="B35" s="143">
+        <v>980</v>
+      </c>
+      <c r="C35" s="143">
+        <v>644</v>
+      </c>
+      <c r="D35" s="143">
+        <v>7</v>
+      </c>
+      <c r="E35" s="143">
+        <v>102</v>
+      </c>
+      <c r="F35" s="143">
+        <v>227</v>
+      </c>
+      <c r="G35" s="143">
+        <v>898</v>
+      </c>
+      <c r="H35" s="143">
+        <v>764</v>
+      </c>
+      <c r="I35" s="143">
+        <v>4</v>
+      </c>
+      <c r="J35" s="145">
+        <v>0</v>
+      </c>
+      <c r="K35" s="143">
+        <v>73</v>
+      </c>
+      <c r="L35" s="143">
+        <v>59</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -17302,1074 +17317,1074 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="I35:I36"/>
-[...10 lines deleted...]
-    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...157 lines deleted...]
-    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="154" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="55"/>
-[...11 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>3282</v>
+        <v>534</v>
       </c>
       <c r="C11" s="116">
-        <v>559</v>
+        <v>131</v>
       </c>
       <c r="D11" s="116">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E11" s="116">
-        <v>2468</v>
+        <v>235</v>
       </c>
       <c r="F11" s="116">
-        <v>243</v>
+        <v>165</v>
       </c>
       <c r="G11" s="116">
-        <v>3253</v>
+        <v>472</v>
       </c>
       <c r="H11" s="116">
-        <v>770</v>
+        <v>149</v>
       </c>
       <c r="I11" s="116">
         <v>2</v>
       </c>
       <c r="J11" s="116">
-        <v>2011</v>
+        <v>274</v>
       </c>
       <c r="K11" s="116">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="L11" s="116">
-        <v>394</v>
+        <v>28</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>29</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>102</v>
+      <c r="B13" s="143">
+        <v>85</v>
+      </c>
+      <c r="C13" s="143">
+        <v>75</v>
+      </c>
+      <c r="D13" s="143">
+        <v>3</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>7</v>
+      </c>
+      <c r="G13" s="143">
+        <v>70</v>
+      </c>
+      <c r="H13" s="143">
+        <v>44</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>6</v>
+      </c>
+      <c r="L13" s="143">
+        <v>19</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
-      <c r="B14" s="71"/>
-[...11 lines deleted...]
-      <c r="N14" s="70"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="141">
-[...20 lines deleted...]
-      <c r="I15" s="141">
+      <c r="B15" s="143">
+        <v>50</v>
+      </c>
+      <c r="C15" s="143">
+        <v>48</v>
+      </c>
+      <c r="D15" s="143">
         <v>1</v>
       </c>
-      <c r="J15" s="143">
-[...12 lines deleted...]
-        <v>-40</v>
+      <c r="E15" s="145">
+        <v>0</v>
+      </c>
+      <c r="F15" s="143">
+        <v>1</v>
+      </c>
+      <c r="G15" s="143">
+        <v>46</v>
+      </c>
+      <c r="H15" s="143">
+        <v>36</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="145">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143">
+        <v>5</v>
+      </c>
+      <c r="L15" s="143">
+        <v>6</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
-      <c r="B16" s="71"/>
-[...11 lines deleted...]
-      <c r="N16" s="70"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
-      <c r="B17" s="68"/>
-[...11 lines deleted...]
-      <c r="N17" s="69"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="73"/>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="36"/>
-      <c r="B18" s="71"/>
-[...11 lines deleted...]
-      <c r="N18" s="70"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
-      <c r="B19" s="68"/>
-[...11 lines deleted...]
-      <c r="N19" s="69"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="36"/>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33"/>
-      <c r="B21" s="68"/>
-[...11 lines deleted...]
-      <c r="N21" s="69"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="36"/>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33"/>
-      <c r="B23" s="68"/>
-[...11 lines deleted...]
-      <c r="N23" s="69"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="36"/>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33"/>
-      <c r="B25" s="68"/>
-[...11 lines deleted...]
-      <c r="N25" s="69"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="36"/>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33"/>
-      <c r="B27" s="68"/>
-[...11 lines deleted...]
-      <c r="N27" s="69"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="36"/>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33"/>
-      <c r="B29" s="68"/>
-[...11 lines deleted...]
-      <c r="N29" s="69"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="36"/>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33"/>
-      <c r="B31" s="68"/>
-[...11 lines deleted...]
-      <c r="N31" s="69"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="36"/>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33"/>
-      <c r="B33" s="68"/>
-[...11 lines deleted...]
-      <c r="N33" s="69"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="36"/>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33"/>
-      <c r="B35" s="68"/>
-[...11 lines deleted...]
-      <c r="N35" s="69"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="35"/>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -18403,1379 +18418,1379 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="B13:B14"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="155" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>156050</v>
+        <v>40476</v>
       </c>
       <c r="C11" s="117">
-        <v>56353</v>
+        <v>13013</v>
       </c>
       <c r="D11" s="117">
-        <v>4600</v>
+        <v>1083</v>
       </c>
       <c r="E11" s="117">
-        <v>65966</v>
+        <v>18007</v>
       </c>
       <c r="F11" s="117">
-        <v>29131</v>
+        <v>8373</v>
       </c>
       <c r="G11" s="117">
-        <v>142250</v>
+        <v>36102</v>
       </c>
       <c r="H11" s="117">
-        <v>50586</v>
+        <v>10567</v>
       </c>
       <c r="I11" s="117">
-        <v>385</v>
+        <v>78</v>
       </c>
       <c r="J11" s="117">
-        <v>64962</v>
+        <v>19471</v>
       </c>
       <c r="K11" s="117">
-        <v>5613</v>
+        <v>1213</v>
       </c>
       <c r="L11" s="117">
-        <v>20704</v>
+        <v>4773</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>13800</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>89</v>
-[...38 lines deleted...]
-        <v>2151</v>
+        <v>88</v>
+      </c>
+      <c r="B13" s="143">
+        <v>4684</v>
+      </c>
+      <c r="C13" s="143">
+        <v>1755</v>
+      </c>
+      <c r="D13" s="143">
+        <v>103</v>
+      </c>
+      <c r="E13" s="143">
+        <v>380</v>
+      </c>
+      <c r="F13" s="143">
+        <v>2447</v>
+      </c>
+      <c r="G13" s="143">
+        <v>3658</v>
+      </c>
+      <c r="H13" s="143">
+        <v>1372</v>
+      </c>
+      <c r="I13" s="143">
+        <v>7</v>
+      </c>
+      <c r="J13" s="143">
+        <v>1983</v>
+      </c>
+      <c r="K13" s="143">
+        <v>72</v>
+      </c>
+      <c r="L13" s="143">
+        <v>223</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>1026</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
-        <v>90</v>
-[...13 lines deleted...]
-      <c r="N14" s="70"/>
+        <v>89</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>91</v>
-[...38 lines deleted...]
-        <v>1083</v>
+        <v>90</v>
+      </c>
+      <c r="B15" s="143">
+        <v>1377</v>
+      </c>
+      <c r="C15" s="143">
+        <v>394</v>
+      </c>
+      <c r="D15" s="143">
+        <v>27</v>
+      </c>
+      <c r="E15" s="143">
+        <v>917</v>
+      </c>
+      <c r="F15" s="143">
+        <v>38</v>
+      </c>
+      <c r="G15" s="143">
+        <v>773</v>
+      </c>
+      <c r="H15" s="143">
+        <v>298</v>
+      </c>
+      <c r="I15" s="143">
+        <v>2</v>
+      </c>
+      <c r="J15" s="143">
+        <v>352</v>
+      </c>
+      <c r="K15" s="143">
+        <v>71</v>
+      </c>
+      <c r="L15" s="143">
+        <v>50</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>604</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
-        <v>92</v>
-[...13 lines deleted...]
-      <c r="N16" s="70"/>
+        <v>91</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>93</v>
-[...22 lines deleted...]
-      <c r="I17" s="141">
+        <v>92</v>
+      </c>
+      <c r="B17" s="143">
+        <v>190</v>
+      </c>
+      <c r="C17" s="143">
+        <v>73</v>
+      </c>
+      <c r="D17" s="143">
+        <v>8</v>
+      </c>
+      <c r="E17" s="143">
+        <v>100</v>
+      </c>
+      <c r="F17" s="143">
+        <v>9</v>
+      </c>
+      <c r="G17" s="143">
+        <v>189</v>
+      </c>
+      <c r="H17" s="143">
+        <v>71</v>
+      </c>
+      <c r="I17" s="143">
         <v>1</v>
       </c>
-      <c r="J17" s="141">
-[...12 lines deleted...]
-        <v>54</v>
+      <c r="J17" s="143">
+        <v>56</v>
+      </c>
+      <c r="K17" s="143">
+        <v>32</v>
+      </c>
+      <c r="L17" s="143">
+        <v>28</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
-        <v>94</v>
-[...13 lines deleted...]
-      <c r="N18" s="70"/>
+        <v>93</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
-        <v>95</v>
-[...23 lines deleted...]
-        <v>5</v>
+        <v>94</v>
+      </c>
+      <c r="B19" s="143">
+        <v>70</v>
+      </c>
+      <c r="C19" s="143">
+        <v>41</v>
+      </c>
+      <c r="D19" s="143">
+        <v>9</v>
+      </c>
+      <c r="E19" s="145">
+        <v>0</v>
+      </c>
+      <c r="F19" s="143">
+        <v>20</v>
+      </c>
+      <c r="G19" s="143">
+        <v>98</v>
+      </c>
+      <c r="H19" s="143">
+        <v>45</v>
+      </c>
+      <c r="I19" s="143">
+        <v>1</v>
       </c>
       <c r="J19" s="143">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="K19" s="143">
+        <v>9</v>
+      </c>
+      <c r="L19" s="143">
+        <v>39</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>-28</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
-        <v>96</v>
-[...13 lines deleted...]
-      <c r="N20" s="70"/>
+        <v>95</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
-        <v>97</v>
-[...38 lines deleted...]
-        <v>24</v>
+        <v>96</v>
+      </c>
+      <c r="B21" s="143">
+        <v>113</v>
+      </c>
+      <c r="C21" s="143">
+        <v>6</v>
+      </c>
+      <c r="D21" s="143">
+        <v>0</v>
+      </c>
+      <c r="E21" s="143">
+        <v>39</v>
+      </c>
+      <c r="F21" s="143">
+        <v>68</v>
+      </c>
+      <c r="G21" s="143">
+        <v>64</v>
+      </c>
+      <c r="H21" s="143">
+        <v>0</v>
+      </c>
+      <c r="I21" s="145">
+        <v>0</v>
+      </c>
+      <c r="J21" s="145">
+        <v>0</v>
+      </c>
+      <c r="K21" s="143">
+        <v>21</v>
+      </c>
+      <c r="L21" s="143">
+        <v>42</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
-        <v>98</v>
-[...13 lines deleted...]
-      <c r="N22" s="70"/>
+        <v>97</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
-        <v>99</v>
-[...38 lines deleted...]
-        <v>9</v>
+        <v>98</v>
+      </c>
+      <c r="B23" s="143">
+        <v>2423</v>
+      </c>
+      <c r="C23" s="143">
+        <v>884</v>
+      </c>
+      <c r="D23" s="143">
+        <v>23</v>
+      </c>
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>1517</v>
+      </c>
+      <c r="G23" s="143">
+        <v>2758</v>
+      </c>
+      <c r="H23" s="143">
+        <v>826</v>
+      </c>
+      <c r="I23" s="143">
+        <v>1</v>
+      </c>
+      <c r="J23" s="143">
+        <v>1472</v>
+      </c>
+      <c r="K23" s="143">
+        <v>65</v>
+      </c>
+      <c r="L23" s="143">
+        <v>394</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-335</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
-        <v>100</v>
-[...13 lines deleted...]
-      <c r="N24" s="70"/>
+        <v>99</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
-        <v>101</v>
-[...22 lines deleted...]
-      <c r="I25" s="143">
+        <v>100</v>
+      </c>
+      <c r="B25" s="143">
+        <v>1286</v>
+      </c>
+      <c r="C25" s="143">
+        <v>5</v>
+      </c>
+      <c r="D25" s="143">
+        <v>52</v>
+      </c>
+      <c r="E25" s="143">
+        <v>8</v>
+      </c>
+      <c r="F25" s="143">
+        <v>1221</v>
+      </c>
+      <c r="G25" s="143">
+        <v>1053</v>
+      </c>
+      <c r="H25" s="143">
+        <v>16</v>
+      </c>
+      <c r="I25" s="145">
         <v>0</v>
       </c>
       <c r="J25" s="143">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>699</v>
+        <v>491</v>
+      </c>
+      <c r="K25" s="143">
+        <v>37</v>
+      </c>
+      <c r="L25" s="143">
+        <v>509</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>334</v>
+      <c r="B27" s="143">
+        <v>4541</v>
+      </c>
+      <c r="C27" s="143">
+        <v>92</v>
+      </c>
+      <c r="D27" s="143">
+        <v>6</v>
+      </c>
+      <c r="E27" s="143">
+        <v>4330</v>
+      </c>
+      <c r="F27" s="143">
+        <v>112</v>
+      </c>
+      <c r="G27" s="143">
+        <v>4459</v>
+      </c>
+      <c r="H27" s="143">
+        <v>66</v>
+      </c>
+      <c r="I27" s="143">
+        <v>11</v>
+      </c>
+      <c r="J27" s="143">
+        <v>4290</v>
+      </c>
+      <c r="K27" s="143">
+        <v>37</v>
+      </c>
+      <c r="L27" s="143">
+        <v>55</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="141">
-[...20 lines deleted...]
-      <c r="I29" s="141">
+      <c r="B29" s="143">
+        <v>1691</v>
+      </c>
+      <c r="C29" s="143">
+        <v>992</v>
+      </c>
+      <c r="D29" s="143">
         <v>31</v>
       </c>
-      <c r="J29" s="141">
-[...12 lines deleted...]
-        <v>622</v>
+      <c r="E29" s="143">
+        <v>477</v>
+      </c>
+      <c r="F29" s="143">
+        <v>191</v>
+      </c>
+      <c r="G29" s="143">
+        <v>1883</v>
+      </c>
+      <c r="H29" s="143">
+        <v>128</v>
+      </c>
+      <c r="I29" s="143">
+        <v>9</v>
+      </c>
+      <c r="J29" s="143">
+        <v>687</v>
+      </c>
+      <c r="K29" s="143">
+        <v>71</v>
+      </c>
+      <c r="L29" s="143">
+        <v>988</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>-192</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>46</v>
+      <c r="B31" s="143">
+        <v>280</v>
+      </c>
+      <c r="C31" s="143">
+        <v>125</v>
+      </c>
+      <c r="D31" s="143">
+        <v>4</v>
+      </c>
+      <c r="E31" s="143">
+        <v>119</v>
+      </c>
+      <c r="F31" s="143">
+        <v>32</v>
+      </c>
+      <c r="G31" s="143">
+        <v>250</v>
+      </c>
+      <c r="H31" s="143">
+        <v>113</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>119</v>
+      </c>
+      <c r="K31" s="143">
+        <v>12</v>
+      </c>
+      <c r="L31" s="143">
+        <v>6</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>2063</v>
+      <c r="B33" s="143">
+        <v>1920</v>
+      </c>
+      <c r="C33" s="143">
+        <v>290</v>
+      </c>
+      <c r="D33" s="143">
+        <v>219</v>
+      </c>
+      <c r="E33" s="143">
+        <v>1245</v>
+      </c>
+      <c r="F33" s="143">
+        <v>167</v>
+      </c>
+      <c r="G33" s="143">
+        <v>1721</v>
+      </c>
+      <c r="H33" s="143">
+        <v>173</v>
+      </c>
+      <c r="I33" s="143">
+        <v>4</v>
+      </c>
+      <c r="J33" s="145">
+        <v>0</v>
+      </c>
+      <c r="K33" s="143">
+        <v>144</v>
+      </c>
+      <c r="L33" s="143">
+        <v>1401</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>330</v>
+      <c r="B35" s="143">
+        <v>1053</v>
+      </c>
+      <c r="C35" s="143">
+        <v>872</v>
+      </c>
+      <c r="D35" s="143">
+        <v>56</v>
+      </c>
+      <c r="E35" s="143">
+        <v>89</v>
+      </c>
+      <c r="F35" s="143">
+        <v>37</v>
+      </c>
+      <c r="G35" s="143">
+        <v>936</v>
+      </c>
+      <c r="H35" s="143">
+        <v>547</v>
+      </c>
+      <c r="I35" s="145">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>141</v>
+      </c>
+      <c r="K35" s="143">
+        <v>9</v>
+      </c>
+      <c r="L35" s="143">
+        <v>238</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
@@ -19807,1377 +19822,1377 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="B13:B14"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="156" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="64"/>
-[...11 lines deleted...]
-      <c r="N1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="65"/>
-[...11 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="55"/>
-[...11 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>18910</v>
+        <v>5015</v>
       </c>
       <c r="C11" s="116">
-        <v>10143</v>
+        <v>2127</v>
       </c>
       <c r="D11" s="116">
-        <v>2039</v>
+        <v>686</v>
       </c>
       <c r="E11" s="116">
-        <v>3698</v>
+        <v>383</v>
       </c>
       <c r="F11" s="116">
-        <v>3030</v>
+        <v>1820</v>
       </c>
       <c r="G11" s="116">
-        <v>10476</v>
+        <v>2867</v>
       </c>
       <c r="H11" s="116">
-        <v>2667</v>
+        <v>700</v>
       </c>
       <c r="I11" s="116">
-        <v>577</v>
+        <v>147</v>
       </c>
       <c r="J11" s="116">
-        <v>3513</v>
+        <v>1221</v>
       </c>
       <c r="K11" s="116">
-        <v>1583</v>
+        <v>393</v>
       </c>
       <c r="L11" s="116">
-        <v>2136</v>
+        <v>406</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>8434</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>25799</v>
+        <v>6509</v>
       </c>
       <c r="C13" s="128">
-        <v>8279</v>
+        <v>1854</v>
       </c>
       <c r="D13" s="128">
-        <v>803</v>
+        <v>263</v>
       </c>
       <c r="E13" s="128">
-        <v>14055</v>
+        <v>3683</v>
       </c>
       <c r="F13" s="128">
-        <v>2662</v>
+        <v>709</v>
       </c>
       <c r="G13" s="128">
-        <v>23945</v>
+        <v>5918</v>
       </c>
       <c r="H13" s="128">
-        <v>6038</v>
+        <v>1274</v>
       </c>
       <c r="I13" s="128">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="J13" s="128">
-        <v>14419</v>
+        <v>3824</v>
       </c>
       <c r="K13" s="128">
-        <v>1576</v>
+        <v>395</v>
       </c>
       <c r="L13" s="128">
-        <v>1778</v>
+        <v>399</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1854</v>
+        <v>591</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>56492</v>
+        <v>12591</v>
       </c>
       <c r="C15" s="128">
-        <v>42260</v>
+        <v>9551</v>
       </c>
       <c r="D15" s="128">
-        <v>5837</v>
+        <v>1241</v>
       </c>
       <c r="E15" s="128">
-        <v>5960</v>
+        <v>1394</v>
       </c>
       <c r="F15" s="128">
-        <v>2435</v>
+        <v>404</v>
       </c>
       <c r="G15" s="128">
-        <v>44581</v>
+        <v>9649</v>
       </c>
       <c r="H15" s="128">
-        <v>27289</v>
+        <v>5984</v>
       </c>
       <c r="I15" s="128">
-        <v>375</v>
+        <v>83</v>
       </c>
       <c r="J15" s="128">
-        <v>1715</v>
+        <v>737</v>
       </c>
       <c r="K15" s="128">
-        <v>7759</v>
+        <v>1686</v>
       </c>
       <c r="L15" s="128">
-        <v>7442</v>
+        <v>1160</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>11911</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>30982</v>
+        <v>7068</v>
       </c>
       <c r="C17" s="128">
-        <v>16538</v>
+        <v>2997</v>
       </c>
       <c r="D17" s="128">
-        <v>6257</v>
+        <v>1661</v>
       </c>
       <c r="E17" s="128">
-        <v>6639</v>
+        <v>2213</v>
       </c>
       <c r="F17" s="128">
-        <v>1548</v>
+        <v>197</v>
       </c>
       <c r="G17" s="128">
-        <v>25899</v>
+        <v>5401</v>
       </c>
       <c r="H17" s="128">
-        <v>11398</v>
+        <v>2078</v>
       </c>
       <c r="I17" s="128">
-        <v>1048</v>
+        <v>243</v>
       </c>
       <c r="J17" s="128">
-        <v>4720</v>
+        <v>1319</v>
       </c>
       <c r="K17" s="128">
-        <v>3915</v>
+        <v>915</v>
       </c>
       <c r="L17" s="128">
-        <v>4819</v>
+        <v>847</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>5083</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>37285</v>
+        <v>8532</v>
       </c>
       <c r="C19" s="128">
-        <v>19516</v>
+        <v>4277</v>
       </c>
       <c r="D19" s="128">
-        <v>3005</v>
+        <v>676</v>
       </c>
       <c r="E19" s="128">
-        <v>11950</v>
+        <v>2277</v>
       </c>
       <c r="F19" s="128">
-        <v>2814</v>
+        <v>1303</v>
       </c>
       <c r="G19" s="128">
-        <v>29404</v>
+        <v>6616</v>
       </c>
       <c r="H19" s="128">
-        <v>10339</v>
+        <v>2193</v>
       </c>
       <c r="I19" s="128">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="J19" s="128">
-        <v>12471</v>
+        <v>2864</v>
       </c>
       <c r="K19" s="128">
-        <v>3815</v>
+        <v>868</v>
       </c>
       <c r="L19" s="128">
-        <v>2643</v>
+        <v>664</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>7881</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>11044</v>
+        <v>2924</v>
       </c>
       <c r="C21" s="128">
-        <v>7622</v>
+        <v>1621</v>
       </c>
       <c r="D21" s="128">
-        <v>1556</v>
+        <v>469</v>
       </c>
       <c r="E21" s="128">
-        <v>1114</v>
+        <v>346</v>
       </c>
       <c r="F21" s="128">
-        <v>753</v>
+        <v>488</v>
       </c>
       <c r="G21" s="128">
-        <v>7456</v>
+        <v>1784</v>
       </c>
       <c r="H21" s="128">
-        <v>3012</v>
+        <v>605</v>
       </c>
       <c r="I21" s="128">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="J21" s="128">
-        <v>458</v>
+        <v>419</v>
       </c>
       <c r="K21" s="128">
-        <v>1524</v>
+        <v>224</v>
       </c>
       <c r="L21" s="128">
-        <v>2402</v>
+        <v>517</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3588</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>115618</v>
+        <v>26485</v>
       </c>
       <c r="C23" s="128">
-        <v>12187</v>
+        <v>2685</v>
       </c>
       <c r="D23" s="128">
-        <v>9249</v>
+        <v>2713</v>
       </c>
       <c r="E23" s="128">
-        <v>80477</v>
+        <v>20231</v>
       </c>
       <c r="F23" s="128">
-        <v>13706</v>
+        <v>855</v>
       </c>
       <c r="G23" s="128">
-        <v>105850</v>
+        <v>23924</v>
       </c>
       <c r="H23" s="128">
-        <v>7394</v>
+        <v>1644</v>
       </c>
       <c r="I23" s="128">
-        <v>2158</v>
+        <v>539</v>
       </c>
       <c r="J23" s="128">
-        <v>87782</v>
+        <v>19585</v>
       </c>
       <c r="K23" s="128">
-        <v>3721</v>
+        <v>839</v>
       </c>
       <c r="L23" s="128">
-        <v>4795</v>
+        <v>1317</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>9768</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>2058</v>
+        <v>459</v>
       </c>
       <c r="C25" s="128">
-        <v>1761</v>
+        <v>404</v>
       </c>
       <c r="D25" s="128">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="E25" s="128">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F25" s="128">
-        <v>147</v>
+        <v>3</v>
       </c>
       <c r="G25" s="128">
-        <v>1816</v>
+        <v>408</v>
       </c>
       <c r="H25" s="128">
-        <v>915</v>
+        <v>200</v>
       </c>
       <c r="I25" s="128">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J25" s="128">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="K25" s="128">
-        <v>346</v>
+        <v>81</v>
       </c>
       <c r="L25" s="128">
-        <v>528</v>
+        <v>121</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>242</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>5568</v>
+        <v>1337</v>
       </c>
       <c r="C27" s="128">
-        <v>4958</v>
+        <v>1192</v>
       </c>
       <c r="D27" s="128">
-        <v>378</v>
+        <v>87</v>
       </c>
       <c r="E27" s="128">
-        <v>174</v>
+        <v>25</v>
       </c>
       <c r="F27" s="128">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G27" s="128">
-        <v>4440</v>
+        <v>1051</v>
       </c>
       <c r="H27" s="128">
-        <v>2273</v>
+        <v>552</v>
       </c>
       <c r="I27" s="128">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="J27" s="128">
-        <v>196</v>
+        <v>44</v>
       </c>
       <c r="K27" s="128">
-        <v>898</v>
+        <v>206</v>
       </c>
       <c r="L27" s="128">
-        <v>1044</v>
+        <v>242</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>1128</v>
+        <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>48634</v>
+        <v>11669</v>
       </c>
       <c r="C29" s="128">
-        <v>24418</v>
+        <v>5524</v>
       </c>
       <c r="D29" s="128">
-        <v>4797</v>
+        <v>1226</v>
       </c>
       <c r="E29" s="128">
-        <v>18033</v>
+        <v>4746</v>
       </c>
       <c r="F29" s="128">
-        <v>1387</v>
+        <v>173</v>
       </c>
       <c r="G29" s="128">
-        <v>43855</v>
+        <v>9848</v>
       </c>
       <c r="H29" s="128">
-        <v>13877</v>
+        <v>3180</v>
       </c>
       <c r="I29" s="128">
-        <v>1177</v>
+        <v>260</v>
       </c>
       <c r="J29" s="128">
-        <v>16992</v>
+        <v>4231</v>
       </c>
       <c r="K29" s="128">
-        <v>6770</v>
+        <v>1013</v>
       </c>
       <c r="L29" s="128">
-        <v>5040</v>
+        <v>1165</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4779</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>17704</v>
+        <v>4347</v>
       </c>
       <c r="C31" s="128">
-        <v>14883</v>
+        <v>3439</v>
       </c>
       <c r="D31" s="128">
-        <v>1529</v>
+        <v>441</v>
       </c>
       <c r="E31" s="128">
-        <v>833</v>
+        <v>274</v>
       </c>
       <c r="F31" s="128">
-        <v>459</v>
+        <v>193</v>
       </c>
       <c r="G31" s="128">
-        <v>12799</v>
+        <v>3145</v>
       </c>
       <c r="H31" s="128">
-        <v>8710</v>
+        <v>2016</v>
       </c>
       <c r="I31" s="128">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="J31" s="128">
-        <v>335</v>
+        <v>232</v>
       </c>
       <c r="K31" s="128">
-        <v>2242</v>
+        <v>529</v>
       </c>
       <c r="L31" s="128">
-        <v>1315</v>
+        <v>324</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>4905</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>7977</v>
+        <v>1798</v>
       </c>
       <c r="C33" s="128">
-        <v>6577</v>
+        <v>1492</v>
       </c>
       <c r="D33" s="128">
-        <v>1015</v>
+        <v>205</v>
       </c>
       <c r="E33" s="128">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="F33" s="128">
-        <v>249</v>
+        <v>44</v>
       </c>
       <c r="G33" s="128">
-        <v>6559</v>
+        <v>1400</v>
       </c>
       <c r="H33" s="128">
-        <v>3717</v>
+        <v>814</v>
       </c>
       <c r="I33" s="128">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="J33" s="128">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K33" s="128">
-        <v>1288</v>
+        <v>299</v>
       </c>
       <c r="L33" s="128">
-        <v>1484</v>
+        <v>257</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>1417</v>
+        <v>398</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>4683</v>
+        <v>1148</v>
       </c>
       <c r="C35" s="128">
-        <v>4114</v>
+        <v>943</v>
       </c>
       <c r="D35" s="128">
-        <v>397</v>
+        <v>102</v>
       </c>
       <c r="E35" s="128">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="F35" s="128">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G35" s="128">
-        <v>3694</v>
+        <v>838</v>
       </c>
       <c r="H35" s="128">
-        <v>1775</v>
+        <v>417</v>
       </c>
       <c r="I35" s="128">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="J35" s="128">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="K35" s="128">
-        <v>1165</v>
+        <v>287</v>
       </c>
       <c r="L35" s="128">
-        <v>695</v>
+        <v>123</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>990</v>
+        <v>311</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -21215,1374 +21230,1374 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="139" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>5016</v>
+        <v>1234</v>
       </c>
       <c r="C11" s="116">
-        <v>2386</v>
+        <v>464</v>
       </c>
       <c r="D11" s="116">
-        <v>616</v>
+        <v>239</v>
       </c>
       <c r="E11" s="116">
-        <v>1144</v>
+        <v>298</v>
       </c>
       <c r="F11" s="116">
-        <v>869</v>
+        <v>234</v>
       </c>
       <c r="G11" s="116">
-        <v>4321</v>
+        <v>830</v>
       </c>
       <c r="H11" s="116">
-        <v>2491</v>
+        <v>462</v>
       </c>
       <c r="I11" s="116">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="J11" s="116">
+        <v>26</v>
       </c>
       <c r="K11" s="116">
-        <v>717</v>
+        <v>169</v>
       </c>
       <c r="L11" s="116">
-        <v>1077</v>
+        <v>166</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>695</v>
+        <v>404</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>170</v>
+      <c r="B13" s="143">
+        <v>79</v>
+      </c>
+      <c r="C13" s="143">
+        <v>79</v>
+      </c>
+      <c r="D13" s="143">
+        <v>1</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>0</v>
+      </c>
+      <c r="G13" s="143">
+        <v>85</v>
+      </c>
+      <c r="H13" s="143">
+        <v>46</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>3</v>
+      </c>
+      <c r="L13" s="143">
+        <v>36</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>-6</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
-      <c r="B14" s="71"/>
-[...11 lines deleted...]
-      <c r="N14" s="70"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>-354</v>
+      <c r="B15" s="143">
+        <v>1956</v>
+      </c>
+      <c r="C15" s="143">
+        <v>737</v>
+      </c>
+      <c r="D15" s="143">
+        <v>8</v>
+      </c>
+      <c r="E15" s="143">
+        <v>1183</v>
+      </c>
+      <c r="F15" s="143">
+        <v>30</v>
+      </c>
+      <c r="G15" s="143">
+        <v>1999</v>
+      </c>
+      <c r="H15" s="143">
+        <v>862</v>
+      </c>
+      <c r="I15" s="143">
+        <v>3</v>
+      </c>
+      <c r="J15" s="143">
+        <v>1059</v>
+      </c>
+      <c r="K15" s="143">
+        <v>24</v>
+      </c>
+      <c r="L15" s="143">
+        <v>50</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>-42</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
-      <c r="B16" s="71"/>
-[...11 lines deleted...]
-      <c r="N16" s="70"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>816</v>
+      <c r="B17" s="143">
+        <v>2388</v>
+      </c>
+      <c r="C17" s="143">
+        <v>892</v>
+      </c>
+      <c r="D17" s="143">
+        <v>68</v>
+      </c>
+      <c r="E17" s="143">
+        <v>473</v>
+      </c>
+      <c r="F17" s="143">
+        <v>955</v>
+      </c>
+      <c r="G17" s="143">
+        <v>2268</v>
+      </c>
+      <c r="H17" s="143">
+        <v>620</v>
+      </c>
+      <c r="I17" s="143">
+        <v>5</v>
+      </c>
+      <c r="J17" s="143">
+        <v>921</v>
+      </c>
+      <c r="K17" s="143">
+        <v>73</v>
+      </c>
+      <c r="L17" s="143">
+        <v>649</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
-      <c r="B18" s="71"/>
-[...11 lines deleted...]
-      <c r="N18" s="70"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="141">
-[...36 lines deleted...]
-        <v>598</v>
+      <c r="B19" s="143">
+        <v>728</v>
+      </c>
+      <c r="C19" s="143">
+        <v>424</v>
+      </c>
+      <c r="D19" s="143">
+        <v>86</v>
+      </c>
+      <c r="E19" s="143">
+        <v>192</v>
+      </c>
+      <c r="F19" s="143">
+        <v>26</v>
+      </c>
+      <c r="G19" s="143">
+        <v>492</v>
+      </c>
+      <c r="H19" s="143">
+        <v>233</v>
+      </c>
+      <c r="I19" s="143">
+        <v>8</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>84</v>
+      </c>
+      <c r="L19" s="143">
+        <v>167</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>236</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="141">
-[...36 lines deleted...]
-        <v>78</v>
+      <c r="B21" s="143">
+        <v>1773</v>
+      </c>
+      <c r="C21" s="143">
+        <v>658</v>
+      </c>
+      <c r="D21" s="143">
+        <v>16</v>
+      </c>
+      <c r="E21" s="143">
+        <v>662</v>
+      </c>
+      <c r="F21" s="143">
+        <v>437</v>
+      </c>
+      <c r="G21" s="143">
+        <v>1457</v>
+      </c>
+      <c r="H21" s="143">
+        <v>985</v>
+      </c>
+      <c r="I21" s="143">
+        <v>4</v>
+      </c>
+      <c r="J21" s="143">
+        <v>649</v>
+      </c>
+      <c r="K21" s="143">
+        <v>33</v>
+      </c>
+      <c r="L21" s="143">
+        <v>-214</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>316</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="141">
-[...36 lines deleted...]
-        <v>-1</v>
+      <c r="B23" s="143">
+        <v>42</v>
+      </c>
+      <c r="C23" s="143">
+        <v>1</v>
+      </c>
+      <c r="D23" s="143">
+        <v>0</v>
+      </c>
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>40</v>
+      </c>
+      <c r="G23" s="143">
+        <v>44</v>
+      </c>
+      <c r="H23" s="143">
+        <v>0</v>
+      </c>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>23</v>
+      </c>
+      <c r="L23" s="143">
+        <v>21</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>-2</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>2373</v>
+      <c r="B25" s="143">
+        <v>6355</v>
+      </c>
+      <c r="C25" s="143">
+        <v>874</v>
+      </c>
+      <c r="D25" s="143">
+        <v>28</v>
+      </c>
+      <c r="E25" s="143">
+        <v>5453</v>
+      </c>
+      <c r="F25" s="143">
+        <v>0</v>
+      </c>
+      <c r="G25" s="143">
+        <v>5865</v>
+      </c>
+      <c r="H25" s="143">
+        <v>548</v>
+      </c>
+      <c r="I25" s="143">
+        <v>6</v>
+      </c>
+      <c r="J25" s="143">
+        <v>5120</v>
+      </c>
+      <c r="K25" s="143">
+        <v>45</v>
+      </c>
+      <c r="L25" s="143">
+        <v>146</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>491</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>1442</v>
+      <c r="B27" s="143">
+        <v>2984</v>
+      </c>
+      <c r="C27" s="143">
+        <v>1110</v>
+      </c>
+      <c r="D27" s="143">
+        <v>14</v>
+      </c>
+      <c r="E27" s="143">
+        <v>1713</v>
+      </c>
+      <c r="F27" s="143">
+        <v>147</v>
+      </c>
+      <c r="G27" s="143">
+        <v>2718</v>
+      </c>
+      <c r="H27" s="143">
+        <v>848</v>
+      </c>
+      <c r="I27" s="143">
+        <v>3</v>
+      </c>
+      <c r="J27" s="143">
+        <v>1737</v>
+      </c>
+      <c r="K27" s="143">
+        <v>60</v>
+      </c>
+      <c r="L27" s="143">
+        <v>71</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>265</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="141">
-[...5 lines deleted...]
-      <c r="D29" s="143">
+      <c r="B29" s="143">
+        <v>368</v>
+      </c>
+      <c r="C29" s="143">
+        <v>368</v>
+      </c>
+      <c r="D29" s="145">
         <v>0</v>
       </c>
       <c r="E29" s="143">
         <v>0</v>
       </c>
-      <c r="F29" s="143">
-[...24 lines deleted...]
-        <v>44</v>
+      <c r="F29" s="145">
+        <v>0</v>
+      </c>
+      <c r="G29" s="143">
+        <v>147</v>
+      </c>
+      <c r="H29" s="143">
+        <v>315</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="145">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143">
+        <v>5</v>
+      </c>
+      <c r="L29" s="143">
+        <v>-173</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>221</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="141">
-[...36 lines deleted...]
-        <v>289</v>
+      <c r="B31" s="143">
+        <v>476</v>
+      </c>
+      <c r="C31" s="143">
+        <v>373</v>
+      </c>
+      <c r="D31" s="143">
+        <v>53</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>49</v>
+      </c>
+      <c r="G31" s="143">
+        <v>325</v>
+      </c>
+      <c r="H31" s="143">
+        <v>337</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>7</v>
+      </c>
+      <c r="L31" s="143">
+        <v>-19</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="141">
-[...36 lines deleted...]
-        <v>-132</v>
+      <c r="B33" s="143">
+        <v>1020</v>
+      </c>
+      <c r="C33" s="143">
+        <v>839</v>
+      </c>
+      <c r="D33" s="143">
+        <v>18</v>
+      </c>
+      <c r="E33" s="145">
+        <v>0</v>
+      </c>
+      <c r="F33" s="143">
+        <v>162</v>
+      </c>
+      <c r="G33" s="143">
+        <v>679</v>
+      </c>
+      <c r="H33" s="143">
+        <v>774</v>
+      </c>
+      <c r="I33" s="149">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>89</v>
+      </c>
+      <c r="K33" s="143">
+        <v>17</v>
+      </c>
+      <c r="L33" s="143">
+        <v>-200</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>341</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>223</v>
+      <c r="B35" s="143">
+        <v>812</v>
+      </c>
+      <c r="C35" s="143">
+        <v>447</v>
+      </c>
+      <c r="D35" s="143">
+        <v>7</v>
+      </c>
+      <c r="E35" s="143">
+        <v>98</v>
+      </c>
+      <c r="F35" s="143">
+        <v>260</v>
+      </c>
+      <c r="G35" s="143">
+        <v>799</v>
+      </c>
+      <c r="H35" s="143">
+        <v>682</v>
+      </c>
+      <c r="I35" s="143">
+        <v>3</v>
+      </c>
+      <c r="J35" s="143">
+        <v>1</v>
+      </c>
+      <c r="K35" s="143">
+        <v>62</v>
+      </c>
+      <c r="L35" s="143">
+        <v>51</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -22618,1074 +22633,1074 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="I35:I36"/>
-[...10 lines deleted...]
-    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...157 lines deleted...]
-    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="157" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>3282</v>
+        <v>534</v>
       </c>
       <c r="C11" s="116">
-        <v>559</v>
+        <v>131</v>
       </c>
       <c r="D11" s="116">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E11" s="116">
-        <v>2468</v>
+        <v>235</v>
       </c>
       <c r="F11" s="116">
-        <v>243</v>
+        <v>165</v>
       </c>
       <c r="G11" s="116">
-        <v>3253</v>
+        <v>472</v>
       </c>
       <c r="H11" s="116">
-        <v>770</v>
+        <v>149</v>
       </c>
       <c r="I11" s="116">
         <v>2</v>
       </c>
       <c r="J11" s="116">
-        <v>2011</v>
+        <v>274</v>
       </c>
       <c r="K11" s="116">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="L11" s="116">
-        <v>394</v>
+        <v>28</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>29</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>102</v>
+      <c r="B13" s="143">
+        <v>85</v>
+      </c>
+      <c r="C13" s="143">
+        <v>75</v>
+      </c>
+      <c r="D13" s="143">
+        <v>3</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>7</v>
+      </c>
+      <c r="G13" s="143">
+        <v>70</v>
+      </c>
+      <c r="H13" s="143">
+        <v>44</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>6</v>
+      </c>
+      <c r="L13" s="143">
+        <v>19</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
-      <c r="B14" s="71"/>
-[...11 lines deleted...]
-      <c r="N14" s="70"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="141">
-[...5 lines deleted...]
-      <c r="D15" s="141">
+      <c r="B15" s="143">
+        <v>12</v>
+      </c>
+      <c r="C15" s="143">
+        <v>10</v>
+      </c>
+      <c r="D15" s="143">
+        <v>1</v>
+      </c>
+      <c r="E15" s="145">
+        <v>0</v>
+      </c>
+      <c r="F15" s="143">
+        <v>1</v>
+      </c>
+      <c r="G15" s="143">
+        <v>9</v>
+      </c>
+      <c r="H15" s="143">
+        <v>5</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="145">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143">
+        <v>1</v>
+      </c>
+      <c r="L15" s="143">
         <v>2</v>
       </c>
-      <c r="E15" s="143">
-[...2 lines deleted...]
-      <c r="F15" s="141">
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
         <v>3</v>
-      </c>
-[...22 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
-      <c r="B16" s="71"/>
-[...11 lines deleted...]
-      <c r="N16" s="70"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
-      <c r="B17" s="68"/>
-[...11 lines deleted...]
-      <c r="N17" s="69"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="73"/>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="36"/>
-      <c r="B18" s="71"/>
-[...11 lines deleted...]
-      <c r="N18" s="70"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
-      <c r="B19" s="68"/>
-[...11 lines deleted...]
-      <c r="N19" s="69"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="36"/>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33"/>
-      <c r="B21" s="68"/>
-[...11 lines deleted...]
-      <c r="N21" s="69"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="36"/>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33"/>
-      <c r="B23" s="68"/>
-[...11 lines deleted...]
-      <c r="N23" s="69"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="36"/>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33"/>
-      <c r="B25" s="68"/>
-[...11 lines deleted...]
-      <c r="N25" s="69"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="36"/>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33"/>
-      <c r="B27" s="68"/>
-[...11 lines deleted...]
-      <c r="N27" s="69"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="36"/>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33"/>
-      <c r="B29" s="68"/>
-[...11 lines deleted...]
-      <c r="N29" s="69"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="36"/>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33"/>
-      <c r="B31" s="68"/>
-[...11 lines deleted...]
-      <c r="N31" s="69"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="36"/>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33"/>
-      <c r="B33" s="68"/>
-[...11 lines deleted...]
-      <c r="N33" s="69"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="36"/>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33"/>
-      <c r="B35" s="68"/>
-[...11 lines deleted...]
-      <c r="N35" s="69"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="35"/>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -23719,1378 +23734,1378 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="B13:B14"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="158" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="54"/>
+      <c r="A1" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="A2" s="48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>51578</v>
+        <v>10846</v>
       </c>
       <c r="C11" s="117">
-        <v>29246</v>
+        <v>6755</v>
       </c>
       <c r="D11" s="117">
-        <v>1190</v>
+        <v>326</v>
       </c>
       <c r="E11" s="117">
-        <v>10905</v>
+        <v>1146</v>
       </c>
       <c r="F11" s="117">
-        <v>10237</v>
+        <v>2618</v>
       </c>
       <c r="G11" s="117">
-        <v>47571</v>
+        <v>9394</v>
       </c>
       <c r="H11" s="117">
-        <v>32989</v>
+        <v>7345</v>
       </c>
       <c r="I11" s="117">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="J11" s="117">
-        <v>10336</v>
+        <v>980</v>
       </c>
       <c r="K11" s="117">
-        <v>758</v>
+        <v>165</v>
       </c>
       <c r="L11" s="117">
-        <v>3439</v>
+        <v>893</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>4007</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>89</v>
-[...22 lines deleted...]
-      <c r="I13" s="141">
+        <v>88</v>
+      </c>
+      <c r="B13" s="143">
+        <v>1125</v>
+      </c>
+      <c r="C13" s="143">
+        <v>671</v>
+      </c>
+      <c r="D13" s="143">
+        <v>1</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>452</v>
+      </c>
+      <c r="G13" s="143">
+        <v>1074</v>
+      </c>
+      <c r="H13" s="143">
+        <v>1082</v>
+      </c>
+      <c r="I13" s="143">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
-      <c r="K13" s="141">
-[...9 lines deleted...]
-        <v>207</v>
+      <c r="K13" s="143">
+        <v>4</v>
+      </c>
+      <c r="L13" s="143">
+        <v>-12</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
-        <v>90</v>
-[...13 lines deleted...]
-      <c r="N14" s="70"/>
+        <v>89</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>91</v>
-[...7 lines deleted...]
-      <c r="D15" s="141">
+        <v>90</v>
+      </c>
+      <c r="B15" s="143">
+        <v>57</v>
+      </c>
+      <c r="C15" s="143">
+        <v>54</v>
+      </c>
+      <c r="D15" s="143">
+        <v>0</v>
+      </c>
+      <c r="E15" s="143">
+        <v>2</v>
+      </c>
+      <c r="F15" s="143">
         <v>1</v>
       </c>
-      <c r="E15" s="141">
-[...27 lines deleted...]
-        <v>183</v>
+      <c r="G15" s="143">
+        <v>29</v>
+      </c>
+      <c r="H15" s="143">
+        <v>2</v>
+      </c>
+      <c r="I15" s="145">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>2</v>
+      </c>
+      <c r="K15" s="143">
+        <v>14</v>
+      </c>
+      <c r="L15" s="143">
+        <v>11</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
-        <v>92</v>
-[...13 lines deleted...]
-      <c r="N16" s="70"/>
+        <v>91</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>93</v>
-[...38 lines deleted...]
-        <v>53</v>
+        <v>92</v>
+      </c>
+      <c r="B17" s="143">
+        <v>17</v>
+      </c>
+      <c r="C17" s="143">
+        <v>16</v>
+      </c>
+      <c r="D17" s="143">
+        <v>0</v>
+      </c>
+      <c r="E17" s="145">
+        <v>0</v>
+      </c>
+      <c r="F17" s="143">
+        <v>0</v>
+      </c>
+      <c r="G17" s="143">
+        <v>10</v>
+      </c>
+      <c r="H17" s="143">
+        <v>3</v>
+      </c>
+      <c r="I17" s="143">
+        <v>0</v>
+      </c>
+      <c r="J17" s="145">
+        <v>0</v>
+      </c>
+      <c r="K17" s="143">
+        <v>0</v>
+      </c>
+      <c r="L17" s="143">
+        <v>6</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
-        <v>94</v>
-[...13 lines deleted...]
-      <c r="N18" s="70"/>
+        <v>93</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
-        <v>95</v>
-[...7 lines deleted...]
-      <c r="D19" s="141">
+        <v>94</v>
+      </c>
+      <c r="B19" s="143">
+        <v>22</v>
+      </c>
+      <c r="C19" s="143">
+        <v>21</v>
+      </c>
+      <c r="D19" s="143">
         <v>1</v>
       </c>
-      <c r="E19" s="143">
-[...20 lines deleted...]
-      <c r="L19" s="141">
+      <c r="E19" s="145">
+        <v>0</v>
+      </c>
+      <c r="F19" s="143">
+        <v>0</v>
+      </c>
+      <c r="G19" s="143">
+        <v>12</v>
+      </c>
+      <c r="H19" s="143">
+        <v>14</v>
+      </c>
+      <c r="I19" s="145">
+        <v>0</v>
+      </c>
+      <c r="J19" s="145">
+        <v>0</v>
+      </c>
+      <c r="K19" s="145">
+        <v>0</v>
+      </c>
+      <c r="L19" s="143">
         <v>-3</v>
       </c>
-      <c r="M19" s="143">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
-        <v>96</v>
-[...13 lines deleted...]
-      <c r="N20" s="70"/>
+        <v>95</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
-        <v>97</v>
-[...38 lines deleted...]
-        <v>-23</v>
+        <v>96</v>
+      </c>
+      <c r="B21" s="143">
+        <v>4</v>
+      </c>
+      <c r="C21" s="145">
+        <v>0</v>
+      </c>
+      <c r="D21" s="143">
+        <v>0</v>
+      </c>
+      <c r="E21" s="145">
+        <v>0</v>
+      </c>
+      <c r="F21" s="143">
+        <v>4</v>
+      </c>
+      <c r="G21" s="143">
+        <v>28</v>
+      </c>
+      <c r="H21" s="145">
+        <v>0</v>
+      </c>
+      <c r="I21" s="145">
+        <v>0</v>
+      </c>
+      <c r="J21" s="145">
+        <v>0</v>
+      </c>
+      <c r="K21" s="145">
+        <v>0</v>
+      </c>
+      <c r="L21" s="143">
+        <v>28</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
+        <v>-24</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
-        <v>98</v>
-[...13 lines deleted...]
-      <c r="N22" s="70"/>
+        <v>97</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
-        <v>99</v>
-[...7 lines deleted...]
-      <c r="D23" s="141">
+        <v>98</v>
+      </c>
+      <c r="B23" s="143">
+        <v>77</v>
+      </c>
+      <c r="C23" s="143">
+        <v>75</v>
+      </c>
+      <c r="D23" s="143">
         <v>1</v>
       </c>
-      <c r="E23" s="143">
-[...27 lines deleted...]
-        <v>45</v>
+      <c r="E23" s="145">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>1</v>
+      </c>
+      <c r="G23" s="143">
+        <v>75</v>
+      </c>
+      <c r="H23" s="143">
+        <v>49</v>
+      </c>
+      <c r="I23" s="145">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="145">
+        <v>0</v>
+      </c>
+      <c r="L23" s="143">
+        <v>26</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
-        <v>100</v>
-[...13 lines deleted...]
-      <c r="N24" s="70"/>
+        <v>99</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
-        <v>101</v>
-[...37 lines deleted...]
-      <c r="N25" s="147">
+        <v>100</v>
+      </c>
+      <c r="B25" s="145">
+        <v>0</v>
+      </c>
+      <c r="C25" s="145">
+        <v>0</v>
+      </c>
+      <c r="D25" s="145">
+        <v>0</v>
+      </c>
+      <c r="E25" s="145">
+        <v>0</v>
+      </c>
+      <c r="F25" s="145">
+        <v>0</v>
+      </c>
+      <c r="G25" s="145">
+        <v>0</v>
+      </c>
+      <c r="H25" s="145">
+        <v>0</v>
+      </c>
+      <c r="I25" s="145">
+        <v>0</v>
+      </c>
+      <c r="J25" s="145">
+        <v>0</v>
+      </c>
+      <c r="K25" s="145">
+        <v>0</v>
+      </c>
+      <c r="L25" s="145">
+        <v>0</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="151">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="141">
-[...9 lines deleted...]
-        <v>546</v>
+      <c r="B27" s="143">
+        <v>356</v>
+      </c>
+      <c r="C27" s="143">
+        <v>321</v>
+      </c>
+      <c r="D27" s="145">
+        <v>0</v>
+      </c>
+      <c r="E27" s="143">
+        <v>35</v>
       </c>
       <c r="F27" s="143">
         <v>0</v>
       </c>
-      <c r="G27" s="141">
-[...21 lines deleted...]
-        <v>-15</v>
+      <c r="G27" s="143">
+        <v>359</v>
+      </c>
+      <c r="H27" s="143">
+        <v>318</v>
+      </c>
+      <c r="I27" s="145">
+        <v>0</v>
+      </c>
+      <c r="J27" s="143">
+        <v>36</v>
+      </c>
+      <c r="K27" s="143">
+        <v>1</v>
+      </c>
+      <c r="L27" s="143">
+        <v>4</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>-4</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="141">
-[...36 lines deleted...]
-        <v>685</v>
+      <c r="B29" s="143">
+        <v>1251</v>
+      </c>
+      <c r="C29" s="143">
+        <v>0</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="143">
+        <v>405</v>
+      </c>
+      <c r="F29" s="143">
+        <v>846</v>
+      </c>
+      <c r="G29" s="143">
+        <v>827</v>
+      </c>
+      <c r="H29" s="143">
+        <v>725</v>
+      </c>
+      <c r="I29" s="145">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>25</v>
+      </c>
+      <c r="K29" s="145">
+        <v>0</v>
+      </c>
+      <c r="L29" s="143">
+        <v>78</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>424</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="141">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="B31" s="143">
+        <v>77</v>
+      </c>
+      <c r="C31" s="143">
+        <v>74</v>
+      </c>
+      <c r="D31" s="143">
+        <v>3</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
-      <c r="G31" s="141">
-[...21 lines deleted...]
-        <v>138</v>
+      <c r="G31" s="143">
+        <v>38</v>
+      </c>
+      <c r="H31" s="143">
+        <v>34</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>5</v>
+      </c>
+      <c r="L31" s="143">
+        <v>-2</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="141">
-[...8 lines deleted...]
-      <c r="E33" s="141">
+      <c r="B33" s="143">
+        <v>19</v>
+      </c>
+      <c r="C33" s="143">
+        <v>6</v>
+      </c>
+      <c r="D33" s="143">
+        <v>0</v>
+      </c>
+      <c r="E33" s="143">
+        <v>13</v>
+      </c>
+      <c r="F33" s="143">
+        <v>0</v>
+      </c>
+      <c r="G33" s="143">
+        <v>14</v>
+      </c>
+      <c r="H33" s="143">
         <v>1</v>
       </c>
-      <c r="F33" s="141">
-[...24 lines deleted...]
-        <v>-51</v>
+      <c r="I33" s="145">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>6</v>
+      </c>
+      <c r="K33" s="145">
+        <v>0</v>
+      </c>
+      <c r="L33" s="143">
+        <v>7</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="141">
-[...9 lines deleted...]
-        <v>41</v>
+      <c r="B35" s="143">
+        <v>217</v>
+      </c>
+      <c r="C35" s="143">
+        <v>206</v>
+      </c>
+      <c r="D35" s="143">
+        <v>6</v>
+      </c>
+      <c r="E35" s="143">
+        <v>4</v>
       </c>
       <c r="F35" s="143">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>169</v>
+        <v>2</v>
+      </c>
+      <c r="G35" s="143">
+        <v>202</v>
+      </c>
+      <c r="H35" s="143">
+        <v>165</v>
+      </c>
+      <c r="I35" s="145">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>1</v>
+      </c>
+      <c r="K35" s="143">
+        <v>4</v>
+      </c>
+      <c r="L35" s="143">
+        <v>32</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
@@ -25122,1375 +25137,1375 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="I35:I36"/>
-[...10 lines deleted...]
-    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...157 lines deleted...]
-    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="159" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="54"/>
+      <c r="A1" s="48" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="A2" s="48" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>2764</v>
+        <v>567</v>
       </c>
       <c r="C11" s="116">
-        <v>1687</v>
+        <v>328</v>
       </c>
       <c r="D11" s="116">
-        <v>506</v>
+        <v>156</v>
       </c>
       <c r="E11" s="116">
-        <v>518</v>
+        <v>82</v>
       </c>
       <c r="F11" s="116">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="G11" s="116">
-        <v>1515</v>
+        <v>364</v>
       </c>
       <c r="H11" s="116">
-        <v>1122</v>
+        <v>224</v>
       </c>
       <c r="I11" s="116">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="J11" s="116">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>357</v>
+        <v>70</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1249</v>
+        <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="141">
-[...36 lines deleted...]
-        <v>20</v>
+      <c r="B13" s="143">
+        <v>11</v>
+      </c>
+      <c r="C13" s="143">
+        <v>10</v>
+      </c>
+      <c r="D13" s="143">
+        <v>1</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="145">
+        <v>0</v>
+      </c>
+      <c r="G13" s="143">
+        <v>2</v>
+      </c>
+      <c r="H13" s="143">
+        <v>1</v>
+      </c>
+      <c r="I13" s="145">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="145">
+        <v>0</v>
+      </c>
+      <c r="L13" s="143">
+        <v>0</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
-      <c r="B14" s="71"/>
-[...11 lines deleted...]
-      <c r="N14" s="70"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="141">
-[...36 lines deleted...]
-        <v>368</v>
+      <c r="B15" s="143">
+        <v>933</v>
+      </c>
+      <c r="C15" s="143">
+        <v>63</v>
+      </c>
+      <c r="D15" s="145">
+        <v>0</v>
+      </c>
+      <c r="E15" s="143">
+        <v>55</v>
+      </c>
+      <c r="F15" s="143">
+        <v>814</v>
+      </c>
+      <c r="G15" s="143">
+        <v>791</v>
+      </c>
+      <c r="H15" s="143">
+        <v>7</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>781</v>
+      </c>
+      <c r="K15" s="143">
+        <v>4</v>
+      </c>
+      <c r="L15" s="143">
+        <v>-1</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>142</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
-      <c r="B16" s="71"/>
-[...11 lines deleted...]
-      <c r="N16" s="70"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="141">
-[...36 lines deleted...]
-        <v>137</v>
+      <c r="B17" s="143">
+        <v>566</v>
+      </c>
+      <c r="C17" s="143">
+        <v>35</v>
+      </c>
+      <c r="D17" s="143">
+        <v>15</v>
+      </c>
+      <c r="E17" s="143">
+        <v>57</v>
+      </c>
+      <c r="F17" s="143">
+        <v>458</v>
+      </c>
+      <c r="G17" s="143">
+        <v>537</v>
+      </c>
+      <c r="H17" s="143">
+        <v>473</v>
+      </c>
+      <c r="I17" s="143">
+        <v>0</v>
+      </c>
+      <c r="J17" s="143">
+        <v>58</v>
+      </c>
+      <c r="K17" s="145">
+        <v>0</v>
+      </c>
+      <c r="L17" s="143">
+        <v>7</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
-      <c r="B18" s="71"/>
-[...11 lines deleted...]
-      <c r="N18" s="70"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="141">
-[...21 lines deleted...]
-        <v>22</v>
+      <c r="B19" s="143">
+        <v>989</v>
+      </c>
+      <c r="C19" s="143">
+        <v>369</v>
+      </c>
+      <c r="D19" s="143">
+        <v>140</v>
+      </c>
+      <c r="E19" s="143">
+        <v>480</v>
+      </c>
+      <c r="F19" s="143">
+        <v>0</v>
+      </c>
+      <c r="G19" s="143">
+        <v>634</v>
+      </c>
+      <c r="H19" s="143">
+        <v>305</v>
+      </c>
+      <c r="I19" s="143">
+        <v>5</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
-      <c r="K19" s="141">
-[...9 lines deleted...]
-        <v>575</v>
+      <c r="K19" s="143">
+        <v>118</v>
+      </c>
+      <c r="L19" s="143">
+        <v>207</v>
+      </c>
+      <c r="M19" s="145">
+        <v>0</v>
+      </c>
+      <c r="N19" s="147">
+        <v>355</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="141">
-[...29 lines deleted...]
-      <c r="L21" s="141">
+      <c r="B21" s="143">
+        <v>1158</v>
+      </c>
+      <c r="C21" s="143">
+        <v>1173</v>
+      </c>
+      <c r="D21" s="143">
+        <v>1</v>
+      </c>
+      <c r="E21" s="143">
+        <v>-15</v>
+      </c>
+      <c r="F21" s="145">
+        <v>0</v>
+      </c>
+      <c r="G21" s="143">
+        <v>1100</v>
+      </c>
+      <c r="H21" s="143">
+        <v>751</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>-16</v>
+      </c>
+      <c r="K21" s="145">
+        <v>0</v>
+      </c>
+      <c r="L21" s="143">
+        <v>365</v>
+      </c>
+      <c r="M21" s="145">
+        <v>0</v>
+      </c>
+      <c r="N21" s="147">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="143">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="E23" s="143">
+        <v>1</v>
+      </c>
+      <c r="C23" s="145">
+        <v>0</v>
+      </c>
+      <c r="D23" s="145">
+        <v>0</v>
+      </c>
+      <c r="E23" s="145">
         <v>0</v>
       </c>
       <c r="F23" s="143">
-        <v>0</v>
-[...23 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="G23" s="145">
+        <v>0</v>
+      </c>
+      <c r="H23" s="145">
+        <v>0</v>
+      </c>
+      <c r="I23" s="145">
+        <v>0</v>
+      </c>
+      <c r="J23" s="145">
+        <v>0</v>
+      </c>
+      <c r="K23" s="145">
+        <v>0</v>
+      </c>
+      <c r="L23" s="145">
+        <v>0</v>
+      </c>
+      <c r="M23" s="145">
+        <v>0</v>
+      </c>
+      <c r="N23" s="147">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="141">
-[...36 lines deleted...]
-        <v>263</v>
+      <c r="B25" s="143">
+        <v>1022</v>
+      </c>
+      <c r="C25" s="143">
+        <v>987</v>
+      </c>
+      <c r="D25" s="143">
+        <v>0</v>
+      </c>
+      <c r="E25" s="143">
+        <v>1</v>
+      </c>
+      <c r="F25" s="143">
+        <v>35</v>
+      </c>
+      <c r="G25" s="143">
+        <v>1000</v>
+      </c>
+      <c r="H25" s="143">
+        <v>987</v>
+      </c>
+      <c r="I25" s="145">
+        <v>0</v>
+      </c>
+      <c r="J25" s="143">
+        <v>0</v>
+      </c>
+      <c r="K25" s="145">
+        <v>0</v>
+      </c>
+      <c r="L25" s="143">
+        <v>13</v>
+      </c>
+      <c r="M25" s="145">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="141">
-[...36 lines deleted...]
-        <v>-67</v>
+      <c r="B27" s="143">
+        <v>2070</v>
+      </c>
+      <c r="C27" s="143">
+        <v>2068</v>
+      </c>
+      <c r="D27" s="143">
+        <v>1</v>
+      </c>
+      <c r="E27" s="143">
+        <v>1</v>
+      </c>
+      <c r="F27" s="145">
+        <v>0</v>
+      </c>
+      <c r="G27" s="143">
+        <v>2084</v>
+      </c>
+      <c r="H27" s="143">
+        <v>2082</v>
+      </c>
+      <c r="I27" s="145">
+        <v>0</v>
+      </c>
+      <c r="J27" s="145">
+        <v>0</v>
+      </c>
+      <c r="K27" s="145">
+        <v>0</v>
+      </c>
+      <c r="L27" s="143">
+        <v>2</v>
+      </c>
+      <c r="M27" s="145">
+        <v>0</v>
+      </c>
+      <c r="N27" s="147">
+        <v>-14</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="141">
-[...36 lines deleted...]
-        <v>-137</v>
+      <c r="B29" s="143">
+        <v>15</v>
+      </c>
+      <c r="C29" s="143">
+        <v>15</v>
+      </c>
+      <c r="D29" s="145">
+        <v>0</v>
+      </c>
+      <c r="E29" s="145">
+        <v>0</v>
+      </c>
+      <c r="F29" s="143">
+        <v>0</v>
+      </c>
+      <c r="G29" s="143">
+        <v>-9</v>
+      </c>
+      <c r="H29" s="143">
+        <v>9</v>
+      </c>
+      <c r="I29" s="145">
+        <v>0</v>
+      </c>
+      <c r="J29" s="145">
+        <v>0</v>
+      </c>
+      <c r="K29" s="145">
+        <v>0</v>
+      </c>
+      <c r="L29" s="143">
+        <v>-18</v>
+      </c>
+      <c r="M29" s="145">
+        <v>0</v>
+      </c>
+      <c r="N29" s="147">
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="141">
-[...15 lines deleted...]
-        <v>85</v>
+      <c r="B31" s="143">
+        <v>27</v>
+      </c>
+      <c r="C31" s="143">
+        <v>27</v>
+      </c>
+      <c r="D31" s="145">
+        <v>0</v>
+      </c>
+      <c r="E31" s="145">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>0</v>
+      </c>
+      <c r="G31" s="143">
+        <v>25</v>
       </c>
       <c r="H31" s="143">
         <v>0</v>
       </c>
-      <c r="I31" s="143">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="I31" s="145">
+        <v>0</v>
+      </c>
+      <c r="J31" s="145">
+        <v>0</v>
+      </c>
+      <c r="K31" s="145">
+        <v>0</v>
+      </c>
+      <c r="L31" s="143">
+        <v>25</v>
+      </c>
+      <c r="M31" s="145">
+        <v>0</v>
+      </c>
+      <c r="N31" s="147">
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="143">
-[...35 lines deleted...]
-      <c r="N33" s="147">
+      <c r="B33" s="145">
+        <v>0</v>
+      </c>
+      <c r="C33" s="145">
+        <v>0</v>
+      </c>
+      <c r="D33" s="145">
+        <v>0</v>
+      </c>
+      <c r="E33" s="145">
+        <v>0</v>
+      </c>
+      <c r="F33" s="145">
+        <v>0</v>
+      </c>
+      <c r="G33" s="145">
+        <v>0</v>
+      </c>
+      <c r="H33" s="145">
+        <v>0</v>
+      </c>
+      <c r="I33" s="145">
+        <v>0</v>
+      </c>
+      <c r="J33" s="145">
+        <v>0</v>
+      </c>
+      <c r="K33" s="145">
+        <v>0</v>
+      </c>
+      <c r="L33" s="145">
+        <v>0</v>
+      </c>
+      <c r="M33" s="145">
+        <v>0</v>
+      </c>
+      <c r="N33" s="151">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="141">
-[...36 lines deleted...]
-        <v>159</v>
+      <c r="B35" s="143">
+        <v>229</v>
+      </c>
+      <c r="C35" s="143">
+        <v>196</v>
+      </c>
+      <c r="D35" s="143">
+        <v>0</v>
+      </c>
+      <c r="E35" s="143">
+        <v>28</v>
+      </c>
+      <c r="F35" s="143">
+        <v>4</v>
+      </c>
+      <c r="G35" s="143">
+        <v>160</v>
+      </c>
+      <c r="H35" s="143">
+        <v>82</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="143">
+        <v>22</v>
+      </c>
+      <c r="K35" s="143">
+        <v>11</v>
+      </c>
+      <c r="L35" s="143">
+        <v>45</v>
+      </c>
+      <c r="M35" s="145">
+        <v>0</v>
+      </c>
+      <c r="N35" s="147">
+        <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -26526,1075 +26541,1075 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="B13:B14"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="160" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B11" s="119">
         <v>0</v>
       </c>
       <c r="C11" s="119">
         <v>0</v>
       </c>
       <c r="D11" s="119">
         <v>0</v>
       </c>
       <c r="E11" s="119">
         <v>0</v>
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="139">
+      <c r="N11" s="141">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="143">
-[...35 lines deleted...]
-      <c r="N13" s="147">
+      <c r="B13" s="145">
+        <v>0</v>
+      </c>
+      <c r="C13" s="145">
+        <v>0</v>
+      </c>
+      <c r="D13" s="145">
+        <v>0</v>
+      </c>
+      <c r="E13" s="145">
+        <v>0</v>
+      </c>
+      <c r="F13" s="145">
+        <v>0</v>
+      </c>
+      <c r="G13" s="145">
+        <v>0</v>
+      </c>
+      <c r="H13" s="145">
+        <v>0</v>
+      </c>
+      <c r="I13" s="145">
+        <v>0</v>
+      </c>
+      <c r="J13" s="145">
+        <v>0</v>
+      </c>
+      <c r="K13" s="145">
+        <v>0</v>
+      </c>
+      <c r="L13" s="145">
+        <v>0</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="151">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
-      <c r="B14" s="71"/>
-[...11 lines deleted...]
-      <c r="N14" s="70"/>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="141">
-[...5 lines deleted...]
-      <c r="D15" s="141">
+      <c r="B15" s="143">
+        <v>39</v>
+      </c>
+      <c r="C15" s="143">
+        <v>38</v>
+      </c>
+      <c r="D15" s="143">
         <v>1</v>
       </c>
-      <c r="E15" s="143">
-[...11 lines deleted...]
-      <c r="I15" s="141">
+      <c r="E15" s="145">
+        <v>0</v>
+      </c>
+      <c r="F15" s="145">
+        <v>0</v>
+      </c>
+      <c r="G15" s="143">
+        <v>38</v>
+      </c>
+      <c r="H15" s="143">
+        <v>31</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="145">
+        <v>0</v>
+      </c>
+      <c r="K15" s="143">
+        <v>4</v>
+      </c>
+      <c r="L15" s="143">
+        <v>3</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>-42</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
-      <c r="B16" s="71"/>
-[...11 lines deleted...]
-      <c r="N16" s="70"/>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
-      <c r="B17" s="68"/>
-[...11 lines deleted...]
-      <c r="N17" s="69"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="73"/>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="36"/>
-      <c r="B18" s="71"/>
-[...11 lines deleted...]
-      <c r="N18" s="70"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
-      <c r="B19" s="68"/>
-[...11 lines deleted...]
-      <c r="N19" s="69"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="36"/>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33"/>
-      <c r="B21" s="68"/>
-[...11 lines deleted...]
-      <c r="N21" s="69"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="36"/>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33"/>
-      <c r="B23" s="68"/>
-[...11 lines deleted...]
-      <c r="N23" s="69"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="36"/>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33"/>
-      <c r="B25" s="68"/>
-[...11 lines deleted...]
-      <c r="N25" s="69"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="36"/>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33"/>
-      <c r="B27" s="68"/>
-[...11 lines deleted...]
-      <c r="N27" s="69"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="36"/>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33"/>
-      <c r="B29" s="68"/>
-[...11 lines deleted...]
-      <c r="N29" s="69"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="36"/>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33"/>
-      <c r="B31" s="68"/>
-[...11 lines deleted...]
-      <c r="N31" s="69"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="36"/>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33"/>
-      <c r="B33" s="68"/>
-[...11 lines deleted...]
-      <c r="N33" s="69"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="36"/>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33"/>
-      <c r="B35" s="68"/>
-[...11 lines deleted...]
-      <c r="N35" s="69"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="35"/>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -27628,1127 +27643,1127 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="I35:I36"/>
-[...10 lines deleted...]
-    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...157 lines deleted...]
-    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="161" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>144</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>52473</v>
+        <v>13159</v>
       </c>
       <c r="C11" s="117">
-        <v>32078</v>
+        <v>5831</v>
       </c>
       <c r="D11" s="117">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="E11" s="117">
-        <v>14645</v>
+        <v>2326</v>
       </c>
       <c r="F11" s="117">
-        <v>5621</v>
+        <v>4969</v>
       </c>
       <c r="G11" s="117">
-        <v>50007</v>
+        <v>12897</v>
       </c>
       <c r="H11" s="117">
-        <v>30262</v>
+        <v>5455</v>
       </c>
       <c r="I11" s="117">
-        <v>95</v>
+        <v>16</v>
       </c>
       <c r="J11" s="117">
-        <v>17649</v>
+        <v>6865</v>
       </c>
       <c r="K11" s="117">
-        <v>451</v>
+        <v>105</v>
       </c>
       <c r="L11" s="117">
-        <v>1551</v>
+        <v>456</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>2466</v>
+        <v>263</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="72"/>
-[...11 lines deleted...]
-      <c r="N12" s="73"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>80</v>
-[...38 lines deleted...]
-        <v>766</v>
+        <v>79</v>
+      </c>
+      <c r="B13" s="143">
+        <v>2737</v>
+      </c>
+      <c r="C13" s="143">
+        <v>2359</v>
+      </c>
+      <c r="D13" s="143">
+        <v>24</v>
+      </c>
+      <c r="E13" s="143">
+        <v>321</v>
+      </c>
+      <c r="F13" s="143">
+        <v>33</v>
+      </c>
+      <c r="G13" s="143">
+        <v>2570</v>
+      </c>
+      <c r="H13" s="143">
+        <v>2222</v>
+      </c>
+      <c r="I13" s="143">
+        <v>12</v>
+      </c>
+      <c r="J13" s="143">
+        <v>258</v>
+      </c>
+      <c r="K13" s="143">
+        <v>51</v>
+      </c>
+      <c r="L13" s="143">
+        <v>27</v>
+      </c>
+      <c r="M13" s="145">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
+        <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
-        <v>81</v>
-[...13 lines deleted...]
-      <c r="N14" s="70"/>
+        <v>80</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>82</v>
-[...38 lines deleted...]
-        <v>936</v>
+        <v>81</v>
+      </c>
+      <c r="B15" s="143">
+        <v>2533</v>
+      </c>
+      <c r="C15" s="143">
+        <v>1223</v>
+      </c>
+      <c r="D15" s="143">
+        <v>1</v>
+      </c>
+      <c r="E15" s="143">
+        <v>428</v>
+      </c>
+      <c r="F15" s="143">
+        <v>881</v>
+      </c>
+      <c r="G15" s="143">
+        <v>2738</v>
+      </c>
+      <c r="H15" s="143">
+        <v>1164</v>
+      </c>
+      <c r="I15" s="143">
+        <v>2</v>
+      </c>
+      <c r="J15" s="143">
+        <v>1254</v>
+      </c>
+      <c r="K15" s="143">
+        <v>19</v>
+      </c>
+      <c r="L15" s="143">
+        <v>299</v>
+      </c>
+      <c r="M15" s="145">
+        <v>0</v>
+      </c>
+      <c r="N15" s="147">
+        <v>-205</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
-        <v>83</v>
-[...13 lines deleted...]
-      <c r="N16" s="70"/>
+        <v>82</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
-        <v>84</v>
-[...38 lines deleted...]
-        <v>764</v>
+        <v>83</v>
+      </c>
+      <c r="B17" s="143">
+        <v>7889</v>
+      </c>
+      <c r="C17" s="143">
+        <v>2249</v>
+      </c>
+      <c r="D17" s="143">
+        <v>7</v>
+      </c>
+      <c r="E17" s="143">
+        <v>1578</v>
+      </c>
+      <c r="F17" s="143">
+        <v>4055</v>
+      </c>
+      <c r="G17" s="143">
+        <v>7589</v>
+      </c>
+      <c r="H17" s="143">
+        <v>2068</v>
+      </c>
+      <c r="I17" s="143">
+        <v>2</v>
+      </c>
+      <c r="J17" s="143">
+        <v>5353</v>
+      </c>
+      <c r="K17" s="143">
+        <v>35</v>
+      </c>
+      <c r="L17" s="143">
+        <v>131</v>
+      </c>
+      <c r="M17" s="145">
+        <v>0</v>
+      </c>
+      <c r="N17" s="147">
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
-        <v>85</v>
-[...13 lines deleted...]
-      <c r="N18" s="70"/>
+        <v>84</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
-      <c r="B19" s="68"/>
-[...11 lines deleted...]
-      <c r="N19" s="69"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="36"/>
-      <c r="B20" s="71"/>
-[...11 lines deleted...]
-      <c r="N20" s="70"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33"/>
-      <c r="B21" s="68"/>
-[...11 lines deleted...]
-      <c r="N21" s="69"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="36"/>
-      <c r="B22" s="71"/>
-[...11 lines deleted...]
-      <c r="N22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33"/>
-      <c r="B23" s="68"/>
-[...11 lines deleted...]
-      <c r="N23" s="69"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="36"/>
-      <c r="B24" s="71"/>
-[...11 lines deleted...]
-      <c r="N24" s="70"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33"/>
-      <c r="B25" s="68"/>
-[...11 lines deleted...]
-      <c r="N25" s="69"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="36"/>
-      <c r="B26" s="71"/>
-[...11 lines deleted...]
-      <c r="N26" s="70"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33"/>
-      <c r="B27" s="68"/>
-[...11 lines deleted...]
-      <c r="N27" s="69"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="36"/>
-      <c r="B28" s="71"/>
-[...11 lines deleted...]
-      <c r="N28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33"/>
-      <c r="B29" s="68"/>
-[...11 lines deleted...]
-      <c r="N29" s="69"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="36"/>
-      <c r="B30" s="71"/>
-[...11 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33"/>
-      <c r="B31" s="68"/>
-[...11 lines deleted...]
-      <c r="N31" s="69"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="36"/>
-      <c r="B32" s="71"/>
-[...11 lines deleted...]
-      <c r="N32" s="70"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33"/>
-      <c r="B33" s="68"/>
-[...11 lines deleted...]
-      <c r="N33" s="69"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="36"/>
-      <c r="B34" s="71"/>
-[...11 lines deleted...]
-      <c r="N34" s="70"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33"/>
-      <c r="B35" s="68"/>
-[...11 lines deleted...]
-      <c r="N35" s="69"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="35"/>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
@@ -28764,1410 +28779,1410 @@
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
-    <mergeCell ref="B8:B9"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="162" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="6.625" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="54"/>
+      <c r="A1" s="48" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
     </row>
     <row r="2" spans="1:17" ht="21" customHeight="1">
-      <c r="A2" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="A2" s="48" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
     </row>
     <row r="3" spans="1:17" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
-[...14 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="A3" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="37"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.6" customHeight="1">
-      <c r="A11" s="151" t="s">
+      <c r="A11" s="153" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="155">
-[...36 lines deleted...]
-        <v>7893</v>
+      <c r="B11" s="157">
+        <v>6938</v>
+      </c>
+      <c r="C11" s="157">
+        <v>4274</v>
+      </c>
+      <c r="D11" s="157">
+        <v>1056</v>
+      </c>
+      <c r="E11" s="157">
+        <v>1262</v>
+      </c>
+      <c r="F11" s="157">
+        <v>345</v>
+      </c>
+      <c r="G11" s="157">
+        <v>4442</v>
+      </c>
+      <c r="H11" s="157">
+        <v>3070</v>
+      </c>
+      <c r="I11" s="157">
+        <v>5</v>
+      </c>
+      <c r="J11" s="157">
+        <v>184</v>
+      </c>
+      <c r="K11" s="157">
+        <v>416</v>
+      </c>
+      <c r="L11" s="157">
+        <v>768</v>
+      </c>
+      <c r="M11" s="161">
+        <v>0</v>
+      </c>
+      <c r="N11" s="165">
+        <v>2496</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
     </row>
     <row r="12" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A12" s="166" t="s">
+      <c r="A12" s="168" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="88"/>
-[...11 lines deleted...]
-      <c r="N12" s="92"/>
+      <c r="B12" s="76"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="76"/>
+      <c r="H12" s="76"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="76"/>
+      <c r="K12" s="76"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="78"/>
+      <c r="N12" s="80"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="12.6" customHeight="1">
       <c r="A13" s="39" t="s">
-        <v>79</v>
-[...38 lines deleted...]
-        <v>2350</v>
+        <v>78</v>
+      </c>
+      <c r="B13" s="171">
+        <v>1949</v>
+      </c>
+      <c r="C13" s="171">
+        <v>1258</v>
+      </c>
+      <c r="D13" s="171">
+        <v>270</v>
+      </c>
+      <c r="E13" s="171">
+        <v>332</v>
+      </c>
+      <c r="F13" s="171">
+        <v>90</v>
+      </c>
+      <c r="G13" s="171">
+        <v>1266</v>
+      </c>
+      <c r="H13" s="171">
+        <v>832</v>
+      </c>
+      <c r="I13" s="171">
+        <v>1</v>
+      </c>
+      <c r="J13" s="171">
+        <v>33</v>
+      </c>
+      <c r="K13" s="171">
+        <v>107</v>
+      </c>
+      <c r="L13" s="171">
+        <v>293</v>
+      </c>
+      <c r="M13" s="174">
+        <v>0</v>
+      </c>
+      <c r="N13" s="177">
+        <v>683</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
     </row>
     <row r="14" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A14" s="165" t="s">
-[...14 lines deleted...]
-      <c r="N14" s="84"/>
+      <c r="A14" s="167" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="84"/>
+      <c r="N14" s="86"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
     </row>
     <row r="15" spans="1:17" ht="12.6" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>269</v>
       </c>
-      <c r="B15" s="169">
-[...36 lines deleted...]
-        <v>1782</v>
+      <c r="B15" s="171">
+        <v>1466</v>
+      </c>
+      <c r="C15" s="171">
+        <v>835</v>
+      </c>
+      <c r="D15" s="171">
+        <v>322</v>
+      </c>
+      <c r="E15" s="171">
+        <v>179</v>
+      </c>
+      <c r="F15" s="171">
+        <v>130</v>
+      </c>
+      <c r="G15" s="171">
+        <v>897</v>
+      </c>
+      <c r="H15" s="171">
+        <v>619</v>
+      </c>
+      <c r="I15" s="171">
+        <v>-2</v>
+      </c>
+      <c r="J15" s="171">
+        <v>25</v>
+      </c>
+      <c r="K15" s="171">
+        <v>91</v>
+      </c>
+      <c r="L15" s="171">
+        <v>164</v>
+      </c>
+      <c r="M15" s="174">
+        <v>0</v>
+      </c>
+      <c r="N15" s="177">
+        <v>569</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
     </row>
     <row r="16" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A16" s="165" t="s">
+      <c r="A16" s="167" t="s">
         <v>270</v>
       </c>
-      <c r="B16" s="86"/>
-[...11 lines deleted...]
-      <c r="N16" s="84"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="82"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="82"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="84"/>
+      <c r="N16" s="86"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
     </row>
     <row r="17" spans="1:17" ht="12.6" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>271</v>
       </c>
-      <c r="B17" s="169">
-[...36 lines deleted...]
-        <v>1780</v>
+      <c r="B17" s="171">
+        <v>1610</v>
+      </c>
+      <c r="C17" s="171">
+        <v>933</v>
+      </c>
+      <c r="D17" s="171">
+        <v>254</v>
+      </c>
+      <c r="E17" s="171">
+        <v>324</v>
+      </c>
+      <c r="F17" s="171">
+        <v>98</v>
+      </c>
+      <c r="G17" s="171">
+        <v>972</v>
+      </c>
+      <c r="H17" s="171">
+        <v>714</v>
+      </c>
+      <c r="I17" s="171">
+        <v>2</v>
+      </c>
+      <c r="J17" s="171">
+        <v>73</v>
+      </c>
+      <c r="K17" s="171">
+        <v>78</v>
+      </c>
+      <c r="L17" s="171">
+        <v>105</v>
+      </c>
+      <c r="M17" s="174">
+        <v>0</v>
+      </c>
+      <c r="N17" s="177">
+        <v>638</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
     </row>
     <row r="18" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A18" s="165" t="s">
+      <c r="A18" s="167" t="s">
         <v>272</v>
       </c>
-      <c r="B18" s="86"/>
-[...11 lines deleted...]
-      <c r="N18" s="84"/>
+      <c r="B18" s="82"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="82"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="86"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:17" ht="12.6" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>273</v>
       </c>
-      <c r="B19" s="169">
-[...36 lines deleted...]
-        <v>437</v>
+      <c r="B19" s="171">
+        <v>567</v>
+      </c>
+      <c r="C19" s="171">
+        <v>285</v>
+      </c>
+      <c r="D19" s="171">
+        <v>41</v>
+      </c>
+      <c r="E19" s="171">
+        <v>240</v>
+      </c>
+      <c r="F19" s="171">
+        <v>1</v>
+      </c>
+      <c r="G19" s="171">
+        <v>402</v>
+      </c>
+      <c r="H19" s="171">
+        <v>206</v>
+      </c>
+      <c r="I19" s="171">
+        <v>3</v>
+      </c>
+      <c r="J19" s="171">
+        <v>42</v>
+      </c>
+      <c r="K19" s="171">
+        <v>40</v>
+      </c>
+      <c r="L19" s="171">
+        <v>112</v>
+      </c>
+      <c r="M19" s="174">
+        <v>0</v>
+      </c>
+      <c r="N19" s="177">
+        <v>165</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A20" s="165" t="s">
+      <c r="A20" s="167" t="s">
         <v>274</v>
       </c>
-      <c r="B20" s="86"/>
-[...11 lines deleted...]
-      <c r="N20" s="84"/>
+      <c r="B20" s="82"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="86"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
     </row>
     <row r="21" spans="1:17" ht="12.6" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>275</v>
       </c>
-      <c r="B21" s="169">
-[...23 lines deleted...]
-      <c r="J21" s="169">
+      <c r="B21" s="171">
+        <v>319</v>
+      </c>
+      <c r="C21" s="171">
+        <v>236</v>
+      </c>
+      <c r="D21" s="171">
+        <v>46</v>
+      </c>
+      <c r="E21" s="171">
+        <v>35</v>
+      </c>
+      <c r="F21" s="171">
+        <v>2</v>
+      </c>
+      <c r="G21" s="171">
+        <v>230</v>
+      </c>
+      <c r="H21" s="171">
+        <v>171</v>
+      </c>
+      <c r="I21" s="171">
+        <v>2</v>
+      </c>
+      <c r="J21" s="171">
+        <v>1</v>
+      </c>
+      <c r="K21" s="171">
+        <v>20</v>
+      </c>
+      <c r="L21" s="171">
         <v>36</v>
       </c>
-      <c r="K21" s="169">
-[...9 lines deleted...]
-        <v>298</v>
+      <c r="M21" s="174">
+        <v>0</v>
+      </c>
+      <c r="N21" s="177">
+        <v>89</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
     </row>
     <row r="22" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A22" s="165" t="s">
+      <c r="A22" s="167" t="s">
         <v>276</v>
       </c>
-      <c r="B22" s="86"/>
-[...11 lines deleted...]
-      <c r="N22" s="84"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="84"/>
+      <c r="N22" s="86"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
     </row>
     <row r="23" spans="1:17" ht="12.6" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>277</v>
       </c>
-      <c r="B23" s="169">
-[...36 lines deleted...]
-        <v>400</v>
+      <c r="B23" s="171">
+        <v>380</v>
+      </c>
+      <c r="C23" s="171">
+        <v>239</v>
+      </c>
+      <c r="D23" s="171">
+        <v>54</v>
+      </c>
+      <c r="E23" s="171">
+        <v>83</v>
+      </c>
+      <c r="F23" s="171">
+        <v>5</v>
+      </c>
+      <c r="G23" s="171">
+        <v>254</v>
+      </c>
+      <c r="H23" s="171">
+        <v>197</v>
+      </c>
+      <c r="I23" s="180">
+        <v>0</v>
+      </c>
+      <c r="J23" s="171">
+        <v>1</v>
+      </c>
+      <c r="K23" s="171">
+        <v>33</v>
+      </c>
+      <c r="L23" s="171">
+        <v>24</v>
+      </c>
+      <c r="M23" s="174">
+        <v>0</v>
+      </c>
+      <c r="N23" s="177">
+        <v>126</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
     </row>
     <row r="24" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A24" s="165" t="s">
+      <c r="A24" s="167" t="s">
         <v>278</v>
       </c>
-      <c r="B24" s="86"/>
-[...11 lines deleted...]
-      <c r="N24" s="84"/>
+      <c r="B24" s="82"/>
+      <c r="C24" s="82"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="82"/>
+      <c r="G24" s="82"/>
+      <c r="H24" s="82"/>
+      <c r="I24" s="82"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="84"/>
+      <c r="N24" s="86"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
     </row>
     <row r="25" spans="1:17" ht="12.6" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>279</v>
       </c>
-      <c r="B25" s="169">
-[...36 lines deleted...]
-        <v>504</v>
+      <c r="B25" s="171">
+        <v>338</v>
+      </c>
+      <c r="C25" s="171">
+        <v>262</v>
+      </c>
+      <c r="D25" s="171">
+        <v>31</v>
+      </c>
+      <c r="E25" s="171">
+        <v>34</v>
+      </c>
+      <c r="F25" s="171">
+        <v>11</v>
+      </c>
+      <c r="G25" s="171">
+        <v>206</v>
+      </c>
+      <c r="H25" s="171">
+        <v>169</v>
+      </c>
+      <c r="I25" s="183">
+        <v>0</v>
+      </c>
+      <c r="J25" s="171">
+        <v>1</v>
+      </c>
+      <c r="K25" s="171">
+        <v>24</v>
+      </c>
+      <c r="L25" s="171">
+        <v>12</v>
+      </c>
+      <c r="M25" s="174">
+        <v>0</v>
+      </c>
+      <c r="N25" s="177">
+        <v>132</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
     </row>
     <row r="26" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A26" s="165" t="s">
+      <c r="A26" s="167" t="s">
         <v>280</v>
       </c>
-      <c r="B26" s="86"/>
-[...11 lines deleted...]
-      <c r="N26" s="84"/>
+      <c r="B26" s="82"/>
+      <c r="C26" s="82"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="84"/>
+      <c r="N26" s="86"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" ht="12.6" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>281</v>
       </c>
-      <c r="B27" s="169">
-[...36 lines deleted...]
-        <v>343</v>
+      <c r="B27" s="171">
+        <v>308</v>
+      </c>
+      <c r="C27" s="171">
+        <v>226</v>
+      </c>
+      <c r="D27" s="171">
+        <v>38</v>
+      </c>
+      <c r="E27" s="171">
+        <v>34</v>
+      </c>
+      <c r="F27" s="171">
+        <v>9</v>
+      </c>
+      <c r="G27" s="171">
+        <v>214</v>
+      </c>
+      <c r="H27" s="171">
+        <v>162</v>
+      </c>
+      <c r="I27" s="171">
+        <v>0</v>
+      </c>
+      <c r="J27" s="171">
+        <v>7</v>
+      </c>
+      <c r="K27" s="171">
+        <v>23</v>
+      </c>
+      <c r="L27" s="171">
+        <v>22</v>
+      </c>
+      <c r="M27" s="174">
+        <v>0</v>
+      </c>
+      <c r="N27" s="177">
+        <v>94</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A28" s="165" t="s">
+      <c r="A28" s="167" t="s">
         <v>282</v>
       </c>
-      <c r="B28" s="86"/>
-[...11 lines deleted...]
-      <c r="N28" s="84"/>
+      <c r="B28" s="82"/>
+      <c r="C28" s="82"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="84"/>
+      <c r="N28" s="86"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
     </row>
     <row r="29" spans="1:17" ht="12.6" customHeight="1">
       <c r="A29" s="39"/>
-      <c r="B29" s="85"/>
-[...11 lines deleted...]
-      <c r="N29" s="83"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="81"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="85"/>
       <c r="O29" s="8"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
     </row>
     <row r="30" spans="1:17" ht="11.1" customHeight="1">
       <c r="A30" s="40"/>
-      <c r="B30" s="86"/>
-[...11 lines deleted...]
-      <c r="N30" s="84"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="86"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
     </row>
     <row r="31" spans="1:17" ht="12.6" customHeight="1">
       <c r="A31" s="39"/>
-      <c r="B31" s="85"/>
-[...11 lines deleted...]
-      <c r="N31" s="83"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="81"/>
+      <c r="L31" s="81"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="85"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
     </row>
     <row r="32" spans="1:17" ht="11.1" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="86"/>
-[...11 lines deleted...]
-      <c r="N32" s="84"/>
+      <c r="B32" s="82"/>
+      <c r="C32" s="82"/>
+      <c r="D32" s="82"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="82"/>
+      <c r="G32" s="82"/>
+      <c r="H32" s="82"/>
+      <c r="I32" s="82"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="84"/>
+      <c r="N32" s="86"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
     </row>
     <row r="33" spans="1:17" ht="12.6" customHeight="1">
       <c r="A33" s="39"/>
-      <c r="B33" s="85"/>
-[...11 lines deleted...]
-      <c r="N33" s="83"/>
+      <c r="B33" s="81"/>
+      <c r="C33" s="81"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="81"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="81"/>
+      <c r="M33" s="83"/>
+      <c r="N33" s="85"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
     </row>
     <row r="34" spans="1:17" ht="11.1" customHeight="1">
       <c r="A34" s="40"/>
-      <c r="B34" s="86"/>
-[...11 lines deleted...]
-      <c r="N34" s="84"/>
+      <c r="B34" s="82"/>
+      <c r="C34" s="82"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="82"/>
+      <c r="G34" s="82"/>
+      <c r="H34" s="82"/>
+      <c r="I34" s="82"/>
+      <c r="J34" s="82"/>
+      <c r="K34" s="82"/>
+      <c r="L34" s="82"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="86"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
     </row>
     <row r="35" spans="1:17" ht="12.6" customHeight="1">
       <c r="A35" s="39"/>
-      <c r="B35" s="77"/>
-[...11 lines deleted...]
-      <c r="N35" s="75"/>
+      <c r="B35" s="87"/>
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="87"/>
+      <c r="G35" s="87"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="87"/>
+      <c r="K35" s="87"/>
+      <c r="L35" s="87"/>
+      <c r="M35" s="91"/>
+      <c r="N35" s="89"/>
       <c r="O35" s="8"/>
       <c r="P35" s="8"/>
       <c r="Q35" s="8"/>
     </row>
     <row r="36" spans="1:17" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="41"/>
-      <c r="B36" s="78"/>
-[...11 lines deleted...]
-      <c r="N36" s="76"/>
+      <c r="B36" s="88"/>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88"/>
+      <c r="E36" s="88"/>
+      <c r="F36" s="88"/>
+      <c r="G36" s="88"/>
+      <c r="H36" s="88"/>
+      <c r="I36" s="88"/>
+      <c r="J36" s="88"/>
+      <c r="K36" s="88"/>
+      <c r="L36" s="88"/>
+      <c r="M36" s="92"/>
+      <c r="N36" s="90"/>
       <c r="O36" s="8"/>
       <c r="P36" s="8"/>
       <c r="Q36" s="8"/>
     </row>
     <row r="37" spans="1:17" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
     </row>
     <row r="38" spans="1:17" ht="13.5" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
     </row>
     <row r="39" spans="1:17" ht="13.5" customHeight="1">
       <c r="A39" s="32" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
     </row>
     <row r="40" spans="1:17" ht="13.5" customHeight="1">
       <c r="A40" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
@@ -30194,1382 +30209,1382 @@
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
     </row>
     <row r="42" spans="4:5" ht="13.5" customHeight="1" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="D4:F4"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="163" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="6.125" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="7" width="6.625" customWidth="1"/>
     <col min="8" max="8" width="6.125" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="6.875" customWidth="1"/>
     <col min="12" max="12" width="6.5" customWidth="1"/>
     <col min="13" max="13" width="6.875" customWidth="1"/>
     <col min="14" max="14" width="6.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="54"/>
+      <c r="A1" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="54" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="A2" s="48" t="s">
+        <v>147</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
-[...14 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="A3" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="181" t="s">
+      <c r="A11" s="186" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="155">
-[...23 lines deleted...]
-      <c r="J11" s="155">
+      <c r="B11" s="157">
+        <v>3954</v>
+      </c>
+      <c r="C11" s="157">
+        <v>3752</v>
+      </c>
+      <c r="D11" s="157">
+        <v>95</v>
+      </c>
+      <c r="E11" s="157">
+        <v>21</v>
+      </c>
+      <c r="F11" s="157">
+        <v>87</v>
+      </c>
+      <c r="G11" s="157">
+        <v>2892</v>
+      </c>
+      <c r="H11" s="157">
+        <v>1650</v>
+      </c>
+      <c r="I11" s="157">
+        <v>8</v>
+      </c>
+      <c r="J11" s="157">
+        <v>2</v>
+      </c>
+      <c r="K11" s="157">
+        <v>719</v>
+      </c>
+      <c r="L11" s="157">
+        <v>513</v>
+      </c>
+      <c r="M11" s="190">
+        <v>0</v>
+      </c>
+      <c r="N11" s="193">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="168" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94"/>
+      <c r="E12" s="94"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="94"/>
+      <c r="N12" s="98"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="195" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="171">
+        <v>111</v>
+      </c>
+      <c r="C13" s="171">
+        <v>109</v>
+      </c>
+      <c r="D13" s="171">
+        <v>1</v>
+      </c>
+      <c r="E13" s="183">
+        <v>0</v>
+      </c>
+      <c r="F13" s="171">
+        <v>0</v>
+      </c>
+      <c r="G13" s="171">
+        <v>91</v>
+      </c>
+      <c r="H13" s="171">
         <v>46</v>
       </c>
-      <c r="K11" s="155">
-[...13 lines deleted...]
-      <c r="A12" s="166" t="s">
+      <c r="I13" s="171">
+        <v>0</v>
+      </c>
+      <c r="J13" s="183">
+        <v>0</v>
+      </c>
+      <c r="K13" s="171">
+        <v>31</v>
+      </c>
+      <c r="L13" s="171">
+        <v>13</v>
+      </c>
+      <c r="M13" s="183">
+        <v>0</v>
+      </c>
+      <c r="N13" s="199">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="167" t="s">
+        <v>283</v>
+      </c>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="96"/>
+      <c r="K14" s="96"/>
+      <c r="L14" s="96"/>
+      <c r="M14" s="96"/>
+      <c r="N14" s="100"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="195" t="s">
+        <v>284</v>
+      </c>
+      <c r="B15" s="171">
+        <v>170</v>
+      </c>
+      <c r="C15" s="171">
+        <v>157</v>
+      </c>
+      <c r="D15" s="171">
+        <v>1</v>
+      </c>
+      <c r="E15" s="171">
+        <v>10</v>
+      </c>
+      <c r="F15" s="171">
+        <v>1</v>
+      </c>
+      <c r="G15" s="171">
+        <v>130</v>
+      </c>
+      <c r="H15" s="171">
+        <v>55</v>
+      </c>
+      <c r="I15" s="171">
+        <v>0</v>
+      </c>
+      <c r="J15" s="171">
+        <v>0</v>
+      </c>
+      <c r="K15" s="171">
+        <v>44</v>
+      </c>
+      <c r="L15" s="171">
+        <v>31</v>
+      </c>
+      <c r="M15" s="183">
+        <v>0</v>
+      </c>
+      <c r="N15" s="199">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="167" t="s">
+        <v>285</v>
+      </c>
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="D16" s="96"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="96"/>
+      <c r="G16" s="96"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="96"/>
+      <c r="J16" s="96"/>
+      <c r="K16" s="96"/>
+      <c r="L16" s="96"/>
+      <c r="M16" s="96"/>
+      <c r="N16" s="100"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="195" t="s">
+        <v>286</v>
+      </c>
+      <c r="B17" s="171">
+        <v>161</v>
+      </c>
+      <c r="C17" s="171">
+        <v>151</v>
+      </c>
+      <c r="D17" s="171">
+        <v>5</v>
+      </c>
+      <c r="E17" s="171">
+        <v>2</v>
+      </c>
+      <c r="F17" s="171">
+        <v>2</v>
+      </c>
+      <c r="G17" s="171">
+        <v>91</v>
+      </c>
+      <c r="H17" s="171">
+        <v>53</v>
+      </c>
+      <c r="I17" s="171">
+        <v>1</v>
+      </c>
+      <c r="J17" s="183">
+        <v>0</v>
+      </c>
+      <c r="K17" s="171">
+        <v>23</v>
+      </c>
+      <c r="L17" s="171">
+        <v>14</v>
+      </c>
+      <c r="M17" s="183">
+        <v>0</v>
+      </c>
+      <c r="N17" s="199">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="167" t="s">
+        <v>287</v>
+      </c>
+      <c r="B18" s="96"/>
+      <c r="C18" s="96"/>
+      <c r="D18" s="96"/>
+      <c r="E18" s="96"/>
+      <c r="F18" s="96"/>
+      <c r="G18" s="96"/>
+      <c r="H18" s="96"/>
+      <c r="I18" s="96"/>
+      <c r="J18" s="96"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="96"/>
+      <c r="N18" s="100"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="195" t="s">
+        <v>288</v>
+      </c>
+      <c r="B19" s="171">
+        <v>456</v>
+      </c>
+      <c r="C19" s="171">
+        <v>428</v>
+      </c>
+      <c r="D19" s="171">
+        <v>20</v>
+      </c>
+      <c r="E19" s="171">
+        <v>1</v>
+      </c>
+      <c r="F19" s="171">
+        <v>6</v>
+      </c>
+      <c r="G19" s="171">
+        <v>367</v>
+      </c>
+      <c r="H19" s="171">
+        <v>212</v>
+      </c>
+      <c r="I19" s="171">
+        <v>2</v>
+      </c>
+      <c r="J19" s="183">
+        <v>0</v>
+      </c>
+      <c r="K19" s="171">
+        <v>73</v>
+      </c>
+      <c r="L19" s="171">
+        <v>80</v>
+      </c>
+      <c r="M19" s="183">
+        <v>0</v>
+      </c>
+      <c r="N19" s="199">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="167" t="s">
+        <v>289</v>
+      </c>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="96"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="96"/>
+      <c r="J20" s="96"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="96"/>
+      <c r="N20" s="100"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="195" t="s">
+        <v>290</v>
+      </c>
+      <c r="B21" s="171">
+        <v>122</v>
+      </c>
+      <c r="C21" s="171">
+        <v>117</v>
+      </c>
+      <c r="D21" s="171">
+        <v>4</v>
+      </c>
+      <c r="E21" s="183">
+        <v>0</v>
+      </c>
+      <c r="F21" s="171">
+        <v>1</v>
+      </c>
+      <c r="G21" s="171">
+        <v>90</v>
+      </c>
+      <c r="H21" s="171">
+        <v>49</v>
+      </c>
+      <c r="I21" s="171">
+        <v>0</v>
+      </c>
+      <c r="J21" s="183">
+        <v>0</v>
+      </c>
+      <c r="K21" s="171">
+        <v>23</v>
+      </c>
+      <c r="L21" s="171">
+        <v>19</v>
+      </c>
+      <c r="M21" s="183">
+        <v>0</v>
+      </c>
+      <c r="N21" s="199">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="167" t="s">
+        <v>291</v>
+      </c>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
+      <c r="N22" s="100"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="195" t="s">
+        <v>292</v>
+      </c>
+      <c r="B23" s="171">
+        <v>66</v>
+      </c>
+      <c r="C23" s="171">
+        <v>62</v>
+      </c>
+      <c r="D23" s="171">
+        <v>1</v>
+      </c>
+      <c r="E23" s="183">
+        <v>0</v>
+      </c>
+      <c r="F23" s="171">
+        <v>2</v>
+      </c>
+      <c r="G23" s="171">
+        <v>49</v>
+      </c>
+      <c r="H23" s="171">
+        <v>31</v>
+      </c>
+      <c r="I23" s="171">
+        <v>0</v>
+      </c>
+      <c r="J23" s="183">
+        <v>0</v>
+      </c>
+      <c r="K23" s="171">
+        <v>11</v>
+      </c>
+      <c r="L23" s="171">
+        <v>6</v>
+      </c>
+      <c r="M23" s="183">
+        <v>0</v>
+      </c>
+      <c r="N23" s="199">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="167" t="s">
+        <v>293</v>
+      </c>
+      <c r="B24" s="96"/>
+      <c r="C24" s="96"/>
+      <c r="D24" s="96"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="96"/>
+      <c r="G24" s="96"/>
+      <c r="H24" s="96"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="96"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="96"/>
+      <c r="M24" s="96"/>
+      <c r="N24" s="100"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="195" t="s">
+        <v>294</v>
+      </c>
+      <c r="B25" s="171">
+        <v>83</v>
+      </c>
+      <c r="C25" s="171">
+        <v>81</v>
+      </c>
+      <c r="D25" s="171">
+        <v>1</v>
+      </c>
+      <c r="E25" s="183">
+        <v>0</v>
+      </c>
+      <c r="F25" s="171">
+        <v>1</v>
+      </c>
+      <c r="G25" s="171">
+        <v>59</v>
+      </c>
+      <c r="H25" s="171">
+        <v>33</v>
+      </c>
+      <c r="I25" s="171">
+        <v>0</v>
+      </c>
+      <c r="J25" s="183">
+        <v>0</v>
+      </c>
+      <c r="K25" s="171">
+        <v>20</v>
+      </c>
+      <c r="L25" s="171">
+        <v>6</v>
+      </c>
+      <c r="M25" s="183">
+        <v>0</v>
+      </c>
+      <c r="N25" s="199">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="167" t="s">
+        <v>295</v>
+      </c>
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="96"/>
+      <c r="K26" s="96"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="100"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="195" t="s">
+        <v>296</v>
+      </c>
+      <c r="B27" s="171">
+        <v>325</v>
+      </c>
+      <c r="C27" s="171">
+        <v>319</v>
+      </c>
+      <c r="D27" s="171">
+        <v>2</v>
+      </c>
+      <c r="E27" s="183">
+        <v>0</v>
+      </c>
+      <c r="F27" s="171">
+        <v>3</v>
+      </c>
+      <c r="G27" s="171">
+        <v>219</v>
+      </c>
+      <c r="H27" s="171">
+        <v>154</v>
+      </c>
+      <c r="I27" s="171">
+        <v>0</v>
+      </c>
+      <c r="J27" s="183">
+        <v>0</v>
+      </c>
+      <c r="K27" s="171">
+        <v>31</v>
+      </c>
+      <c r="L27" s="171">
+        <v>34</v>
+      </c>
+      <c r="M27" s="183">
+        <v>0</v>
+      </c>
+      <c r="N27" s="199">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="167" t="s">
+        <v>297</v>
+      </c>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="100"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="195" t="s">
+        <v>298</v>
+      </c>
+      <c r="B29" s="171">
+        <v>168</v>
+      </c>
+      <c r="C29" s="171">
+        <v>164</v>
+      </c>
+      <c r="D29" s="171">
+        <v>1</v>
+      </c>
+      <c r="E29" s="183">
+        <v>0</v>
+      </c>
+      <c r="F29" s="171">
+        <v>3</v>
+      </c>
+      <c r="G29" s="171">
+        <v>113</v>
+      </c>
+      <c r="H29" s="171">
+        <v>79</v>
+      </c>
+      <c r="I29" s="171">
+        <v>0</v>
+      </c>
+      <c r="J29" s="183">
+        <v>0</v>
+      </c>
+      <c r="K29" s="171">
+        <v>20</v>
+      </c>
+      <c r="L29" s="171">
         <v>15</v>
       </c>
-      <c r="B12" s="102"/>
-[...47 lines deleted...]
-      <c r="L13" s="169">
+      <c r="M29" s="183">
+        <v>0</v>
+      </c>
+      <c r="N29" s="199">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="167" t="s">
+        <v>299</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="100"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="195" t="s">
+        <v>300</v>
+      </c>
+      <c r="B31" s="171">
+        <v>476</v>
+      </c>
+      <c r="C31" s="171">
+        <v>459</v>
+      </c>
+      <c r="D31" s="171">
+        <v>16</v>
+      </c>
+      <c r="E31" s="183">
+        <v>0</v>
+      </c>
+      <c r="F31" s="171">
+        <v>1</v>
+      </c>
+      <c r="G31" s="171">
+        <v>316</v>
+      </c>
+      <c r="H31" s="171">
+        <v>220</v>
+      </c>
+      <c r="I31" s="171">
+        <v>1</v>
+      </c>
+      <c r="J31" s="183">
+        <v>0</v>
+      </c>
+      <c r="K31" s="171">
         <v>63</v>
       </c>
-      <c r="M13" s="178">
-[...34 lines deleted...]
-      <c r="D15" s="169">
+      <c r="L31" s="171">
+        <v>32</v>
+      </c>
+      <c r="M31" s="183">
+        <v>0</v>
+      </c>
+      <c r="N31" s="199">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="167" t="s">
+        <v>301</v>
+      </c>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="100"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="195" t="s">
+        <v>302</v>
+      </c>
+      <c r="B33" s="171">
+        <v>97</v>
+      </c>
+      <c r="C33" s="171">
+        <v>84</v>
+      </c>
+      <c r="D33" s="171">
+        <v>1</v>
+      </c>
+      <c r="E33" s="183">
+        <v>0</v>
+      </c>
+      <c r="F33" s="171">
+        <v>12</v>
+      </c>
+      <c r="G33" s="171">
+        <v>83</v>
+      </c>
+      <c r="H33" s="171">
+        <v>26</v>
+      </c>
+      <c r="I33" s="171">
+        <v>0</v>
+      </c>
+      <c r="J33" s="183">
+        <v>0</v>
+      </c>
+      <c r="K33" s="171">
+        <v>37</v>
+      </c>
+      <c r="L33" s="171">
+        <v>20</v>
+      </c>
+      <c r="M33" s="183">
+        <v>0</v>
+      </c>
+      <c r="N33" s="199">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="167" t="s">
+        <v>303</v>
+      </c>
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+      <c r="D34" s="96"/>
+      <c r="E34" s="96"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="100"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="195" t="s">
+        <v>304</v>
+      </c>
+      <c r="B35" s="201">
+        <v>70</v>
+      </c>
+      <c r="C35" s="201">
+        <v>68</v>
+      </c>
+      <c r="D35" s="201">
+        <v>2</v>
+      </c>
+      <c r="E35" s="203">
+        <v>0</v>
+      </c>
+      <c r="F35" s="201">
+        <v>0</v>
+      </c>
+      <c r="G35" s="201">
+        <v>58</v>
+      </c>
+      <c r="H35" s="201">
+        <v>28</v>
+      </c>
+      <c r="I35" s="201">
+        <v>0</v>
+      </c>
+      <c r="J35" s="203">
+        <v>0</v>
+      </c>
+      <c r="K35" s="201">
+        <v>21</v>
+      </c>
+      <c r="L35" s="201">
         <v>8</v>
       </c>
-      <c r="E15" s="169">
-[...250 lines deleted...]
-      <c r="F23" s="169">
+      <c r="M35" s="203">
+        <v>0</v>
+      </c>
+      <c r="N35" s="205">
         <v>13</v>
       </c>
-      <c r="G23" s="169">
-[...394 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="202" t="s">
+      <c r="A36" s="207" t="s">
         <v>305</v>
       </c>
-      <c r="B36" s="96"/>
-[...11 lines deleted...]
-      <c r="N36" s="94"/>
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
@@ -31617,1319 +31632,1319 @@
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="B8:B9"/>
-    <mergeCell ref="J11:J12"/>
-[...169 lines deleted...]
-    <mergeCell ref="L33:L34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="164" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="6.125" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="6.625" customWidth="1"/>
     <col min="7" max="7" width="6.875" customWidth="1"/>
     <col min="8" max="8" width="6.125" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="6.875" customWidth="1"/>
     <col min="12" max="12" width="6.5" customWidth="1"/>
     <col min="13" max="13" width="6.875" customWidth="1"/>
     <col min="14" max="14" width="6.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="N2" s="59"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
-[...14 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="A3" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="74"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="180" t="s">
-[...8 lines deleted...]
-      <c r="D11" s="154">
+      <c r="A11" s="185" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="156">
+        <v>275</v>
+      </c>
+      <c r="C11" s="156">
+        <v>229</v>
+      </c>
+      <c r="D11" s="156">
+        <v>5</v>
+      </c>
+      <c r="E11" s="156">
+        <v>1</v>
+      </c>
+      <c r="F11" s="156">
+        <v>40</v>
+      </c>
+      <c r="G11" s="156">
+        <v>196</v>
+      </c>
+      <c r="H11" s="156">
+        <v>59</v>
+      </c>
+      <c r="I11" s="156">
+        <v>0</v>
+      </c>
+      <c r="J11" s="189">
+        <v>0</v>
+      </c>
+      <c r="K11" s="156">
+        <v>57</v>
+      </c>
+      <c r="L11" s="156">
+        <v>80</v>
+      </c>
+      <c r="M11" s="189">
+        <v>0</v>
+      </c>
+      <c r="N11" s="192">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="167" t="s">
+        <v>306</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94"/>
+      <c r="E12" s="94"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="94"/>
+      <c r="N12" s="98"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="195" t="s">
+        <v>307</v>
+      </c>
+      <c r="B13" s="171">
+        <v>68</v>
+      </c>
+      <c r="C13" s="171">
+        <v>67</v>
+      </c>
+      <c r="D13" s="171">
+        <v>1</v>
+      </c>
+      <c r="E13" s="183">
+        <v>0</v>
+      </c>
+      <c r="F13" s="171">
+        <v>0</v>
+      </c>
+      <c r="G13" s="171">
+        <v>47</v>
+      </c>
+      <c r="H13" s="171">
+        <v>24</v>
+      </c>
+      <c r="I13" s="171">
+        <v>0</v>
+      </c>
+      <c r="J13" s="183">
+        <v>0</v>
+      </c>
+      <c r="K13" s="171">
+        <v>19</v>
+      </c>
+      <c r="L13" s="171">
+        <v>4</v>
+      </c>
+      <c r="M13" s="183">
+        <v>0</v>
+      </c>
+      <c r="N13" s="199">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="167" t="s">
+        <v>308</v>
+      </c>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="96"/>
+      <c r="K14" s="96"/>
+      <c r="L14" s="96"/>
+      <c r="M14" s="96"/>
+      <c r="N14" s="100"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="195" t="s">
+        <v>309</v>
+      </c>
+      <c r="B15" s="171">
+        <v>120</v>
+      </c>
+      <c r="C15" s="171">
+        <v>116</v>
+      </c>
+      <c r="D15" s="171">
+        <v>1</v>
+      </c>
+      <c r="E15" s="183">
+        <v>0</v>
+      </c>
+      <c r="F15" s="171">
+        <v>3</v>
+      </c>
+      <c r="G15" s="171">
+        <v>93</v>
+      </c>
+      <c r="H15" s="171">
+        <v>50</v>
+      </c>
+      <c r="I15" s="171">
+        <v>0</v>
+      </c>
+      <c r="J15" s="183">
+        <v>0</v>
+      </c>
+      <c r="K15" s="171">
+        <v>33</v>
+      </c>
+      <c r="L15" s="171">
+        <v>10</v>
+      </c>
+      <c r="M15" s="183">
+        <v>0</v>
+      </c>
+      <c r="N15" s="199">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="167" t="s">
+        <v>310</v>
+      </c>
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="D16" s="96"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="96"/>
+      <c r="G16" s="96"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="96"/>
+      <c r="J16" s="96"/>
+      <c r="K16" s="96"/>
+      <c r="L16" s="96"/>
+      <c r="M16" s="96"/>
+      <c r="N16" s="100"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="195" t="s">
+        <v>311</v>
+      </c>
+      <c r="B17" s="171">
+        <v>62</v>
+      </c>
+      <c r="C17" s="171">
+        <v>60</v>
+      </c>
+      <c r="D17" s="171">
+        <v>1</v>
+      </c>
+      <c r="E17" s="183">
+        <v>0</v>
+      </c>
+      <c r="F17" s="171">
+        <v>1</v>
+      </c>
+      <c r="G17" s="171">
+        <v>45</v>
+      </c>
+      <c r="H17" s="171">
+        <v>27</v>
+      </c>
+      <c r="I17" s="171">
+        <v>0</v>
+      </c>
+      <c r="J17" s="183">
+        <v>0</v>
+      </c>
+      <c r="K17" s="171">
+        <v>17</v>
+      </c>
+      <c r="L17" s="171">
+        <v>1</v>
+      </c>
+      <c r="M17" s="183">
+        <v>0</v>
+      </c>
+      <c r="N17" s="199">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="167" t="s">
+        <v>312</v>
+      </c>
+      <c r="B18" s="96"/>
+      <c r="C18" s="96"/>
+      <c r="D18" s="96"/>
+      <c r="E18" s="96"/>
+      <c r="F18" s="96"/>
+      <c r="G18" s="96"/>
+      <c r="H18" s="96"/>
+      <c r="I18" s="96"/>
+      <c r="J18" s="96"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="96"/>
+      <c r="N18" s="100"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="195" t="s">
+        <v>313</v>
+      </c>
+      <c r="B19" s="171">
+        <v>117</v>
+      </c>
+      <c r="C19" s="171">
+        <v>111</v>
+      </c>
+      <c r="D19" s="171">
+        <v>5</v>
+      </c>
+      <c r="E19" s="183">
+        <v>0</v>
+      </c>
+      <c r="F19" s="171">
+        <v>0</v>
+      </c>
+      <c r="G19" s="171">
+        <v>94</v>
+      </c>
+      <c r="H19" s="171">
+        <v>48</v>
+      </c>
+      <c r="I19" s="171">
+        <v>0</v>
+      </c>
+      <c r="J19" s="183">
+        <v>0</v>
+      </c>
+      <c r="K19" s="171">
+        <v>28</v>
+      </c>
+      <c r="L19" s="171">
+        <v>18</v>
+      </c>
+      <c r="M19" s="183">
+        <v>0</v>
+      </c>
+      <c r="N19" s="199">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="167" t="s">
+        <v>314</v>
+      </c>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="96"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="96"/>
+      <c r="J20" s="96"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="96"/>
+      <c r="N20" s="100"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="195" t="s">
+        <v>315</v>
+      </c>
+      <c r="B21" s="171">
+        <v>398</v>
+      </c>
+      <c r="C21" s="171">
+        <v>379</v>
+      </c>
+      <c r="D21" s="171">
+        <v>16</v>
+      </c>
+      <c r="E21" s="183">
+        <v>0</v>
+      </c>
+      <c r="F21" s="171">
+        <v>3</v>
+      </c>
+      <c r="G21" s="171">
+        <v>253</v>
+      </c>
+      <c r="H21" s="171">
+        <v>189</v>
+      </c>
+      <c r="I21" s="171">
+        <v>0</v>
+      </c>
+      <c r="J21" s="183">
+        <v>0</v>
+      </c>
+      <c r="K21" s="171">
+        <v>38</v>
+      </c>
+      <c r="L21" s="171">
         <v>26</v>
       </c>
-      <c r="E11" s="154">
+      <c r="M21" s="183">
+        <v>0</v>
+      </c>
+      <c r="N21" s="199">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="167" t="s">
+        <v>316</v>
+      </c>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
+      <c r="N22" s="100"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="195" t="s">
+        <v>317</v>
+      </c>
+      <c r="B23" s="171">
+        <v>151</v>
+      </c>
+      <c r="C23" s="171">
+        <v>144</v>
+      </c>
+      <c r="D23" s="171">
+        <v>4</v>
+      </c>
+      <c r="E23" s="171">
+        <v>2</v>
+      </c>
+      <c r="F23" s="171">
+        <v>1</v>
+      </c>
+      <c r="G23" s="171">
+        <v>130</v>
+      </c>
+      <c r="H23" s="171">
+        <v>70</v>
+      </c>
+      <c r="I23" s="171">
+        <v>1</v>
+      </c>
+      <c r="J23" s="183">
+        <v>0</v>
+      </c>
+      <c r="K23" s="171">
+        <v>37</v>
+      </c>
+      <c r="L23" s="171">
+        <v>23</v>
+      </c>
+      <c r="M23" s="183">
+        <v>0</v>
+      </c>
+      <c r="N23" s="199">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="167" t="s">
+        <v>318</v>
+      </c>
+      <c r="B24" s="96"/>
+      <c r="C24" s="96"/>
+      <c r="D24" s="96"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="96"/>
+      <c r="G24" s="96"/>
+      <c r="H24" s="96"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="96"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="96"/>
+      <c r="M24" s="96"/>
+      <c r="N24" s="100"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="195" t="s">
+        <v>319</v>
+      </c>
+      <c r="B25" s="171">
+        <v>367</v>
+      </c>
+      <c r="C25" s="171">
+        <v>356</v>
+      </c>
+      <c r="D25" s="171">
         <v>6</v>
       </c>
-      <c r="F11" s="154">
-[...8 lines deleted...]
-      <c r="I11" s="154">
+      <c r="E25" s="171">
+        <v>4</v>
+      </c>
+      <c r="F25" s="171">
+        <v>2</v>
+      </c>
+      <c r="G25" s="171">
+        <v>299</v>
+      </c>
+      <c r="H25" s="171">
+        <v>163</v>
+      </c>
+      <c r="I25" s="171">
         <v>1</v>
       </c>
-      <c r="J11" s="184">
-[...37 lines deleted...]
-      <c r="B13" s="169">
+      <c r="J25" s="171">
+        <v>2</v>
+      </c>
+      <c r="K25" s="171">
+        <v>66</v>
+      </c>
+      <c r="L25" s="171">
+        <v>67</v>
+      </c>
+      <c r="M25" s="183">
+        <v>0</v>
+      </c>
+      <c r="N25" s="199">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="167" t="s">
+        <v>320</v>
+      </c>
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="96"/>
+      <c r="K26" s="96"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="100"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="195" t="s">
         <v>321</v>
       </c>
-      <c r="C13" s="169">
-[...8 lines deleted...]
-      <c r="F13" s="169">
+      <c r="B27" s="171">
+        <v>25</v>
+      </c>
+      <c r="C27" s="171">
+        <v>23</v>
+      </c>
+      <c r="D27" s="171">
+        <v>1</v>
+      </c>
+      <c r="E27" s="183">
+        <v>0</v>
+      </c>
+      <c r="F27" s="171">
+        <v>1</v>
+      </c>
+      <c r="G27" s="171">
+        <v>15</v>
+      </c>
+      <c r="H27" s="171">
         <v>8</v>
       </c>
-      <c r="G13" s="169">
-[...5 lines deleted...]
-      <c r="I13" s="169">
+      <c r="I27" s="171">
+        <v>0</v>
+      </c>
+      <c r="J27" s="183">
+        <v>0</v>
+      </c>
+      <c r="K27" s="171">
+        <v>7</v>
+      </c>
+      <c r="L27" s="171">
+        <v>0</v>
+      </c>
+      <c r="M27" s="183">
+        <v>0</v>
+      </c>
+      <c r="N27" s="199">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="167" t="s">
+        <v>322</v>
+      </c>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="100"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="195" t="s">
+        <v>323</v>
+      </c>
+      <c r="B29" s="171">
+        <v>41</v>
+      </c>
+      <c r="C29" s="171">
+        <v>40</v>
+      </c>
+      <c r="D29" s="171">
+        <v>0</v>
+      </c>
+      <c r="E29" s="183">
+        <v>0</v>
+      </c>
+      <c r="F29" s="171">
         <v>1</v>
       </c>
-      <c r="J13" s="178">
-[...182 lines deleted...]
-      <c r="I19" s="169">
+      <c r="G29" s="171">
+        <v>29</v>
+      </c>
+      <c r="H29" s="171">
+        <v>14</v>
+      </c>
+      <c r="I29" s="171">
+        <v>0</v>
+      </c>
+      <c r="J29" s="183">
+        <v>0</v>
+      </c>
+      <c r="K29" s="171">
+        <v>11</v>
+      </c>
+      <c r="L29" s="171">
+        <v>4</v>
+      </c>
+      <c r="M29" s="183">
+        <v>0</v>
+      </c>
+      <c r="N29" s="199">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="167" t="s">
+        <v>324</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="100"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="195" t="s">
+        <v>325</v>
+      </c>
+      <c r="B31" s="171">
+        <v>27</v>
+      </c>
+      <c r="C31" s="171">
+        <v>26</v>
+      </c>
+      <c r="D31" s="171">
         <v>1</v>
       </c>
-      <c r="J19" s="178">
-[...58 lines deleted...]
-      <c r="I21" s="169">
+      <c r="E31" s="183">
+        <v>0</v>
+      </c>
+      <c r="F31" s="171">
+        <v>1</v>
+      </c>
+      <c r="G31" s="171">
+        <v>23</v>
+      </c>
+      <c r="H31" s="171">
+        <v>12</v>
+      </c>
+      <c r="I31" s="171">
+        <v>0</v>
+      </c>
+      <c r="J31" s="183">
+        <v>0</v>
+      </c>
+      <c r="K31" s="171">
+        <v>9</v>
+      </c>
+      <c r="L31" s="171">
         <v>2</v>
       </c>
-      <c r="J21" s="178">
-[...55 lines deleted...]
-      <c r="H23" s="169">
+      <c r="M31" s="183">
+        <v>0</v>
+      </c>
+      <c r="N31" s="199">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="167" t="s">
         <v>326</v>
       </c>
-      <c r="I23" s="169">
-[...281 lines deleted...]
-      <c r="M32" s="98"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="43"/>
-      <c r="B33" s="97"/>
-[...10 lines deleted...]
-      <c r="M33" s="97"/>
+      <c r="B33" s="95"/>
+      <c r="C33" s="95"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="95"/>
+      <c r="F33" s="95"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="95"/>
+      <c r="I33" s="95"/>
+      <c r="J33" s="95"/>
+      <c r="K33" s="95"/>
+      <c r="L33" s="95"/>
+      <c r="M33" s="95"/>
       <c r="N33" s="99"/>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="44"/>
-      <c r="B34" s="98"/>
-[...10 lines deleted...]
-      <c r="M34" s="98"/>
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+      <c r="D34" s="96"/>
+      <c r="E34" s="96"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
       <c r="N34" s="100"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="43"/>
-      <c r="B35" s="95"/>
-[...11 lines deleted...]
-      <c r="N35" s="93"/>
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="101"/>
+      <c r="H35" s="101"/>
+      <c r="I35" s="101"/>
+      <c r="J35" s="101"/>
+      <c r="K35" s="101"/>
+      <c r="L35" s="101"/>
+      <c r="M35" s="101"/>
+      <c r="N35" s="103"/>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="45"/>
-      <c r="B36" s="96"/>
-[...11 lines deleted...]
-      <c r="N36" s="94"/>
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
@@ -32981,1377 +32996,1377 @@
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
     </row>
     <row r="42" spans="4:5" hidden="1">
       <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
       <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="165" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="64"/>
-[...11 lines deleted...]
-      <c r="N1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="65"/>
-[...11 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="55"/>
-[...11 lines deleted...]
-      <c r="N3" s="55"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>29221</v>
+        <v>7684</v>
       </c>
       <c r="C11" s="116">
-        <v>17493</v>
+        <v>3981</v>
       </c>
       <c r="D11" s="116">
-        <v>5585</v>
+        <v>1379</v>
       </c>
       <c r="E11" s="116">
-        <v>5135</v>
+        <v>1344</v>
       </c>
       <c r="F11" s="116">
-        <v>1008</v>
+        <v>980</v>
       </c>
       <c r="G11" s="116">
-        <v>23948</v>
+        <v>6262</v>
       </c>
       <c r="H11" s="116">
-        <v>10482</v>
+        <v>2249</v>
       </c>
       <c r="I11" s="116">
-        <v>2574</v>
+        <v>608</v>
       </c>
       <c r="J11" s="116">
-        <v>2539</v>
+        <v>1373</v>
       </c>
       <c r="K11" s="116">
-        <v>3630</v>
+        <v>845</v>
       </c>
       <c r="L11" s="116">
-        <v>4724</v>
+        <v>1186</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>5273</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>28723</v>
+        <v>7195</v>
       </c>
       <c r="C13" s="128">
-        <v>15064</v>
+        <v>3367</v>
       </c>
       <c r="D13" s="128">
-        <v>2822</v>
+        <v>694</v>
       </c>
       <c r="E13" s="128">
-        <v>10215</v>
+        <v>3005</v>
       </c>
       <c r="F13" s="128">
-        <v>622</v>
+        <v>130</v>
       </c>
       <c r="G13" s="128">
-        <v>25309</v>
+        <v>6307</v>
       </c>
       <c r="H13" s="128">
-        <v>10122</v>
+        <v>2169</v>
       </c>
       <c r="I13" s="128">
-        <v>669</v>
+        <v>152</v>
       </c>
       <c r="J13" s="128">
-        <v>8489</v>
+        <v>2514</v>
       </c>
       <c r="K13" s="128">
-        <v>3427</v>
+        <v>854</v>
       </c>
       <c r="L13" s="128">
-        <v>2603</v>
+        <v>618</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>3415</v>
+        <v>889</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>62569</v>
+        <v>17494</v>
       </c>
       <c r="C15" s="128">
-        <v>32274</v>
+        <v>7886</v>
       </c>
       <c r="D15" s="128">
-        <v>6872</v>
+        <v>2301</v>
       </c>
       <c r="E15" s="128">
-        <v>22114</v>
+        <v>6999</v>
       </c>
       <c r="F15" s="128">
-        <v>1310</v>
+        <v>309</v>
       </c>
       <c r="G15" s="128">
-        <v>52278</v>
+        <v>14362</v>
       </c>
       <c r="H15" s="128">
-        <v>18793</v>
+        <v>4308</v>
       </c>
       <c r="I15" s="128">
-        <v>1195</v>
+        <v>284</v>
       </c>
       <c r="J15" s="128">
-        <v>19464</v>
+        <v>6515</v>
       </c>
       <c r="K15" s="128">
-        <v>6872</v>
+        <v>1924</v>
       </c>
       <c r="L15" s="128">
-        <v>5954</v>
+        <v>1331</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>10291</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>128642</v>
+        <v>28465</v>
       </c>
       <c r="C17" s="128">
-        <v>57839</v>
+        <v>12886</v>
       </c>
       <c r="D17" s="128">
-        <v>11002</v>
+        <v>3851</v>
       </c>
       <c r="E17" s="128">
-        <v>52906</v>
+        <v>9237</v>
       </c>
       <c r="F17" s="128">
-        <v>6894</v>
+        <v>2491</v>
       </c>
       <c r="G17" s="128">
-        <v>109556</v>
+        <v>22310</v>
       </c>
       <c r="H17" s="128">
-        <v>36122</v>
+        <v>7313</v>
       </c>
       <c r="I17" s="128">
-        <v>1864</v>
+        <v>451</v>
       </c>
       <c r="J17" s="128">
-        <v>48415</v>
+        <v>7223</v>
       </c>
       <c r="K17" s="128">
-        <v>10688</v>
+        <v>2868</v>
       </c>
       <c r="L17" s="128">
-        <v>12467</v>
+        <v>4455</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>19086</v>
+        <v>6155</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>170971</v>
+        <v>34095</v>
       </c>
       <c r="C19" s="128">
-        <v>75719</v>
+        <v>18141</v>
       </c>
       <c r="D19" s="128">
-        <v>22928</v>
+        <v>5274</v>
       </c>
       <c r="E19" s="128">
-        <v>68013</v>
+        <v>10075</v>
       </c>
       <c r="F19" s="128">
-        <v>4310</v>
+        <v>605</v>
       </c>
       <c r="G19" s="128">
-        <v>141591</v>
+        <v>26701</v>
       </c>
       <c r="H19" s="128">
-        <v>47360</v>
+        <v>10720</v>
       </c>
       <c r="I19" s="128">
-        <v>3588</v>
+        <v>834</v>
       </c>
       <c r="J19" s="128">
-        <v>57094</v>
+        <v>7845</v>
       </c>
       <c r="K19" s="128">
-        <v>12873</v>
+        <v>3268</v>
       </c>
       <c r="L19" s="128">
-        <v>20676</v>
+        <v>4034</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>29379</v>
+        <v>7394</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>54779</v>
+        <v>12194</v>
       </c>
       <c r="C21" s="128">
-        <v>19660</v>
+        <v>4354</v>
       </c>
       <c r="D21" s="128">
-        <v>2745</v>
+        <v>685</v>
       </c>
       <c r="E21" s="128">
-        <v>30430</v>
+        <v>6516</v>
       </c>
       <c r="F21" s="128">
-        <v>1944</v>
+        <v>638</v>
       </c>
       <c r="G21" s="128">
-        <v>48693</v>
+        <v>10563</v>
       </c>
       <c r="H21" s="128">
-        <v>12318</v>
+        <v>2373</v>
       </c>
       <c r="I21" s="128">
-        <v>370</v>
+        <v>92</v>
       </c>
       <c r="J21" s="128">
-        <v>28703</v>
+        <v>6537</v>
       </c>
       <c r="K21" s="128">
-        <v>3886</v>
+        <v>942</v>
       </c>
       <c r="L21" s="128">
-        <v>3416</v>
+        <v>618</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>6085</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>37469</v>
+        <v>8487</v>
       </c>
       <c r="C23" s="128">
-        <v>20198</v>
+        <v>4504</v>
       </c>
       <c r="D23" s="128">
-        <v>10951</v>
+        <v>2989</v>
       </c>
       <c r="E23" s="128">
-        <v>5718</v>
+        <v>706</v>
       </c>
       <c r="F23" s="128">
-        <v>601</v>
+        <v>289</v>
       </c>
       <c r="G23" s="128">
-        <v>29776</v>
+        <v>5976</v>
       </c>
       <c r="H23" s="128">
-        <v>8664</v>
+        <v>1954</v>
       </c>
       <c r="I23" s="128">
-        <v>1043</v>
+        <v>236</v>
       </c>
       <c r="J23" s="128">
-        <v>3585</v>
+        <v>350</v>
       </c>
       <c r="K23" s="128">
-        <v>8548</v>
+        <v>1729</v>
       </c>
       <c r="L23" s="128">
-        <v>7937</v>
+        <v>1707</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>7692</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>149200</v>
+        <v>40676</v>
       </c>
       <c r="C25" s="128">
-        <v>59197</v>
+        <v>13299</v>
       </c>
       <c r="D25" s="128">
-        <v>17520</v>
+        <v>5016</v>
       </c>
       <c r="E25" s="128">
-        <v>69822</v>
+        <v>21975</v>
       </c>
       <c r="F25" s="128">
-        <v>2661</v>
+        <v>387</v>
       </c>
       <c r="G25" s="128">
-        <v>130580</v>
+        <v>35763</v>
       </c>
       <c r="H25" s="128">
-        <v>35640</v>
+        <v>7108</v>
       </c>
       <c r="I25" s="128">
-        <v>4715</v>
+        <v>1131</v>
       </c>
       <c r="J25" s="128">
-        <v>65647</v>
+        <v>21238</v>
       </c>
       <c r="K25" s="128">
-        <v>12555</v>
+        <v>3123</v>
       </c>
       <c r="L25" s="128">
-        <v>12023</v>
+        <v>3163</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>18620</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>9674</v>
+        <v>2247</v>
       </c>
       <c r="C27" s="128">
-        <v>6865</v>
+        <v>1597</v>
       </c>
       <c r="D27" s="128">
-        <v>1245</v>
+        <v>338</v>
       </c>
       <c r="E27" s="128">
-        <v>1410</v>
+        <v>293</v>
       </c>
       <c r="F27" s="128">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="G27" s="128">
-        <v>8388</v>
+        <v>1903</v>
       </c>
       <c r="H27" s="128">
-        <v>4711</v>
+        <v>1030</v>
       </c>
       <c r="I27" s="128">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="J27" s="128">
-        <v>669</v>
+        <v>140</v>
       </c>
       <c r="K27" s="128">
-        <v>1577</v>
+        <v>393</v>
       </c>
       <c r="L27" s="128">
-        <v>1380</v>
+        <v>329</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>1285</v>
+        <v>344</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>258209</v>
+        <v>61045</v>
       </c>
       <c r="C29" s="128">
-        <v>113964</v>
+        <v>26328</v>
       </c>
       <c r="D29" s="128">
-        <v>43547</v>
+        <v>13236</v>
       </c>
       <c r="E29" s="128">
-        <v>89434</v>
+        <v>18657</v>
       </c>
       <c r="F29" s="128">
-        <v>11264</v>
+        <v>2824</v>
       </c>
       <c r="G29" s="128">
-        <v>208587</v>
+        <v>49409</v>
       </c>
       <c r="H29" s="128">
-        <v>62906</v>
+        <v>12817</v>
       </c>
       <c r="I29" s="128">
-        <v>3618</v>
+        <v>1049</v>
       </c>
       <c r="J29" s="128">
-        <v>77994</v>
+        <v>17879</v>
       </c>
       <c r="K29" s="128">
-        <v>28433</v>
+        <v>7019</v>
       </c>
       <c r="L29" s="128">
-        <v>35635</v>
+        <v>10645</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>49622</v>
+        <v>11636</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>898</v>
+        <v>260</v>
       </c>
       <c r="C31" s="128">
-        <v>798</v>
+        <v>232</v>
       </c>
       <c r="D31" s="128">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>1693</v>
+        <v>438</v>
       </c>
       <c r="H31" s="128">
-        <v>528</v>
+        <v>153</v>
       </c>
       <c r="I31" s="128">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>351</v>
+        <v>87</v>
       </c>
       <c r="L31" s="128">
-        <v>707</v>
+        <v>170</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-795</v>
+        <v>-178</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>2604</v>
+        <v>757</v>
       </c>
       <c r="C33" s="128">
-        <v>2140</v>
+        <v>628</v>
       </c>
       <c r="D33" s="128">
-        <v>447</v>
+        <v>123</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G33" s="128">
-        <v>3103</v>
+        <v>730</v>
       </c>
       <c r="H33" s="128">
-        <v>904</v>
+        <v>227</v>
       </c>
       <c r="I33" s="128">
-        <v>314</v>
+        <v>76</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>627</v>
+        <v>150</v>
       </c>
       <c r="L33" s="128">
-        <v>1258</v>
+        <v>276</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-499</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>791</v>
+        <v>193</v>
       </c>
       <c r="C35" s="128">
-        <v>706</v>
+        <v>167</v>
       </c>
       <c r="D35" s="128">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="E35" s="128">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F35" s="128">
+        <v>0</v>
+      </c>
+      <c r="G35" s="128">
+        <v>287</v>
+      </c>
+      <c r="H35" s="128">
+        <v>127</v>
+      </c>
+      <c r="I35" s="128">
         <v>3</v>
       </c>
-      <c r="G35" s="128">
-[...7 lines deleted...]
-      </c>
       <c r="J35" s="128">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K35" s="128">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="L35" s="128">
-        <v>437</v>
+        <v>105</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-457</v>
+        <v>-95</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -34429,1418 +34444,1418 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="L8:L9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
-    <mergeCell ref="I11:I12"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="140" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>2383788</v>
+        <v>658471</v>
       </c>
       <c r="C11" s="117">
-        <v>937576</v>
+        <v>211112</v>
       </c>
       <c r="D11" s="117">
-        <v>264456</v>
+        <v>73116</v>
       </c>
       <c r="E11" s="117">
-        <v>751253</v>
+        <v>236454</v>
       </c>
       <c r="F11" s="117">
-        <v>430504</v>
+        <v>137789</v>
       </c>
       <c r="G11" s="117">
-        <v>2050225</v>
+        <v>573141</v>
       </c>
       <c r="H11" s="117">
-        <v>615900</v>
+        <v>133999</v>
       </c>
       <c r="I11" s="117">
-        <v>46269</v>
+        <v>11078</v>
       </c>
       <c r="J11" s="117">
-        <v>651882</v>
+        <v>140965</v>
       </c>
       <c r="K11" s="117">
-        <v>237374</v>
+        <v>55209</v>
       </c>
       <c r="L11" s="117">
-        <v>498799</v>
+        <v>231889</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>333564</v>
+        <v>85330</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>394854</v>
+        <v>192977</v>
       </c>
       <c r="C13" s="128">
-        <v>71517</v>
+        <v>15677</v>
       </c>
       <c r="D13" s="128">
-        <v>3934</v>
+        <v>878</v>
       </c>
       <c r="E13" s="128">
-        <v>114387</v>
+        <v>88716</v>
       </c>
       <c r="F13" s="128">
-        <v>205015</v>
+        <v>87707</v>
       </c>
       <c r="G13" s="128">
-        <v>374187</v>
+        <v>187760</v>
       </c>
       <c r="H13" s="128">
-        <v>59614</v>
+        <v>12327</v>
       </c>
       <c r="I13" s="128">
-        <v>690</v>
+        <v>165</v>
       </c>
       <c r="J13" s="128">
-        <v>50820</v>
+        <v>5438</v>
       </c>
       <c r="K13" s="128">
-        <v>10874</v>
+        <v>2329</v>
       </c>
       <c r="L13" s="128">
-        <v>252189</v>
+        <v>167500</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>20667</v>
+        <v>5218</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>70503</v>
+        <v>15259</v>
       </c>
       <c r="C15" s="128">
-        <v>51103</v>
+        <v>11509</v>
       </c>
       <c r="D15" s="128">
-        <v>3055</v>
+        <v>753</v>
       </c>
       <c r="E15" s="128">
-        <v>4395</v>
+        <v>659</v>
       </c>
       <c r="F15" s="128">
-        <v>11951</v>
+        <v>2338</v>
       </c>
       <c r="G15" s="128">
-        <v>57351</v>
+        <v>12489</v>
       </c>
       <c r="H15" s="128">
-        <v>33058</v>
+        <v>7490</v>
       </c>
       <c r="I15" s="128">
-        <v>743</v>
+        <v>150</v>
       </c>
       <c r="J15" s="128">
-        <v>9757</v>
+        <v>1417</v>
       </c>
       <c r="K15" s="128">
-        <v>7503</v>
+        <v>1691</v>
       </c>
       <c r="L15" s="128">
-        <v>6289</v>
+        <v>1742</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>13152</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>109396</v>
+        <v>21759</v>
       </c>
       <c r="C17" s="128">
-        <v>63862</v>
+        <v>14121</v>
       </c>
       <c r="D17" s="128">
-        <v>9345</v>
+        <v>2333</v>
       </c>
       <c r="E17" s="128">
-        <v>12591</v>
+        <v>3190</v>
       </c>
       <c r="F17" s="128">
-        <v>23598</v>
+        <v>2115</v>
       </c>
       <c r="G17" s="128">
-        <v>92476</v>
+        <v>18111</v>
       </c>
       <c r="H17" s="128">
-        <v>42840</v>
+        <v>9236</v>
       </c>
       <c r="I17" s="128">
-        <v>1599</v>
+        <v>377</v>
       </c>
       <c r="J17" s="128">
-        <v>24424</v>
+        <v>3456</v>
       </c>
       <c r="K17" s="128">
-        <v>13215</v>
+        <v>2824</v>
       </c>
       <c r="L17" s="128">
-        <v>10398</v>
+        <v>2219</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>16920</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>188684</v>
+        <v>41762</v>
       </c>
       <c r="C19" s="128">
-        <v>51110</v>
+        <v>11687</v>
       </c>
       <c r="D19" s="128">
-        <v>11862</v>
+        <v>2947</v>
       </c>
       <c r="E19" s="128">
-        <v>105446</v>
+        <v>17220</v>
       </c>
       <c r="F19" s="128">
-        <v>20266</v>
+        <v>9908</v>
       </c>
       <c r="G19" s="128">
-        <v>171013</v>
+        <v>37376</v>
       </c>
       <c r="H19" s="128">
-        <v>40672</v>
+        <v>8780</v>
       </c>
       <c r="I19" s="128">
-        <v>2761</v>
+        <v>681</v>
       </c>
       <c r="J19" s="128">
-        <v>94263</v>
+        <v>15067</v>
       </c>
       <c r="K19" s="128">
-        <v>12517</v>
+        <v>2671</v>
       </c>
       <c r="L19" s="128">
-        <v>20800</v>
+        <v>10178</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>17672</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>113555</v>
+        <v>21726</v>
       </c>
       <c r="C21" s="128">
-        <v>56562</v>
+        <v>12097</v>
       </c>
       <c r="D21" s="128">
-        <v>12032</v>
+        <v>3381</v>
       </c>
       <c r="E21" s="128">
-        <v>22932</v>
+        <v>4086</v>
       </c>
       <c r="F21" s="128">
-        <v>22029</v>
+        <v>2162</v>
       </c>
       <c r="G21" s="128">
-        <v>94687</v>
+        <v>17672</v>
       </c>
       <c r="H21" s="128">
-        <v>39628</v>
+        <v>8231</v>
       </c>
       <c r="I21" s="128">
-        <v>1467</v>
+        <v>338</v>
       </c>
       <c r="J21" s="128">
-        <v>33360</v>
+        <v>4143</v>
       </c>
       <c r="K21" s="128">
-        <v>12884</v>
+        <v>2879</v>
       </c>
       <c r="L21" s="128">
-        <v>7348</v>
+        <v>2081</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>18869</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>91542</v>
+        <v>19236</v>
       </c>
       <c r="C23" s="128">
-        <v>36877</v>
+        <v>8391</v>
       </c>
       <c r="D23" s="128">
-        <v>6868</v>
+        <v>2221</v>
       </c>
       <c r="E23" s="128">
-        <v>37225</v>
+        <v>6994</v>
       </c>
       <c r="F23" s="128">
-        <v>10572</v>
+        <v>1630</v>
       </c>
       <c r="G23" s="128">
-        <v>79433</v>
+        <v>16479</v>
       </c>
       <c r="H23" s="128">
-        <v>28728</v>
+        <v>6146</v>
       </c>
       <c r="I23" s="128">
-        <v>1478</v>
+        <v>378</v>
       </c>
       <c r="J23" s="128">
-        <v>31660</v>
+        <v>6048</v>
       </c>
       <c r="K23" s="128">
-        <v>9696</v>
+        <v>2343</v>
       </c>
       <c r="L23" s="128">
-        <v>7871</v>
+        <v>1562</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>12109</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>38535</v>
+        <v>9536</v>
       </c>
       <c r="C25" s="128">
-        <v>22469</v>
+        <v>4931</v>
       </c>
       <c r="D25" s="128">
-        <v>3921</v>
+        <v>992</v>
       </c>
       <c r="E25" s="128">
-        <v>6471</v>
+        <v>2063</v>
       </c>
       <c r="F25" s="128">
-        <v>5674</v>
+        <v>1550</v>
       </c>
       <c r="G25" s="128">
-        <v>28099</v>
+        <v>6710</v>
       </c>
       <c r="H25" s="128">
-        <v>12673</v>
+        <v>2673</v>
       </c>
       <c r="I25" s="128">
-        <v>542</v>
+        <v>124</v>
       </c>
       <c r="J25" s="128">
-        <v>6215</v>
+        <v>1996</v>
       </c>
       <c r="K25" s="128">
-        <v>3832</v>
+        <v>882</v>
       </c>
       <c r="L25" s="128">
-        <v>4837</v>
+        <v>1034</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>10435</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>140475</v>
+        <v>33205</v>
       </c>
       <c r="C27" s="128">
-        <v>52233</v>
+        <v>12436</v>
       </c>
       <c r="D27" s="128">
-        <v>20255</v>
+        <v>6841</v>
       </c>
       <c r="E27" s="128">
-        <v>59148</v>
+        <v>12364</v>
       </c>
       <c r="F27" s="128">
-        <v>8838</v>
+        <v>1565</v>
       </c>
       <c r="G27" s="128">
-        <v>119194</v>
+        <v>26589</v>
       </c>
       <c r="H27" s="128">
-        <v>34076</v>
+        <v>7761</v>
       </c>
       <c r="I27" s="128">
-        <v>3292</v>
+        <v>827</v>
       </c>
       <c r="J27" s="128">
-        <v>52072</v>
+        <v>10409</v>
       </c>
       <c r="K27" s="128">
-        <v>12949</v>
+        <v>3407</v>
       </c>
       <c r="L27" s="128">
-        <v>16805</v>
+        <v>4186</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>21280</v>
+        <v>6616</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>151844</v>
+        <v>35141</v>
       </c>
       <c r="C29" s="128">
-        <v>60509</v>
+        <v>13898</v>
       </c>
       <c r="D29" s="128">
-        <v>32237</v>
+        <v>7803</v>
       </c>
       <c r="E29" s="128">
-        <v>38667</v>
+        <v>9165</v>
       </c>
       <c r="F29" s="128">
-        <v>20431</v>
+        <v>4274</v>
       </c>
       <c r="G29" s="128">
-        <v>115902</v>
+        <v>26435</v>
       </c>
       <c r="H29" s="128">
-        <v>32311</v>
+        <v>7243</v>
       </c>
       <c r="I29" s="128">
-        <v>7058</v>
+        <v>1597</v>
       </c>
       <c r="J29" s="128">
-        <v>35479</v>
+        <v>8306</v>
       </c>
       <c r="K29" s="128">
-        <v>17810</v>
+        <v>4189</v>
       </c>
       <c r="L29" s="128">
-        <v>23242</v>
+        <v>5099</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>35942</v>
+        <v>8706</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>3155</v>
+        <v>659</v>
       </c>
       <c r="C31" s="128">
-        <v>2053</v>
+        <v>463</v>
       </c>
       <c r="D31" s="128">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="E31" s="128">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F31" s="128">
-        <v>877</v>
+        <v>165</v>
       </c>
       <c r="G31" s="128">
-        <v>2191</v>
+        <v>412</v>
       </c>
       <c r="H31" s="128">
-        <v>364</v>
+        <v>59</v>
       </c>
       <c r="I31" s="128">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="J31" s="128">
-        <v>638</v>
+        <v>166</v>
       </c>
       <c r="K31" s="128">
-        <v>320</v>
+        <v>72</v>
       </c>
       <c r="L31" s="128">
-        <v>843</v>
+        <v>110</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>964</v>
+        <v>247</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>6597</v>
+        <v>1390</v>
       </c>
       <c r="C33" s="128">
-        <v>5001</v>
+        <v>1091</v>
       </c>
       <c r="D33" s="128">
-        <v>714</v>
+        <v>167</v>
       </c>
       <c r="E33" s="128">
-        <v>387</v>
+        <v>40</v>
       </c>
       <c r="F33" s="128">
-        <v>495</v>
+        <v>93</v>
       </c>
       <c r="G33" s="128">
-        <v>5325</v>
+        <v>1100</v>
       </c>
       <c r="H33" s="128">
-        <v>3430</v>
+        <v>724</v>
       </c>
       <c r="I33" s="128">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="J33" s="128">
-        <v>575</v>
+        <v>75</v>
       </c>
       <c r="K33" s="128">
-        <v>1438</v>
+        <v>290</v>
       </c>
       <c r="L33" s="128">
-        <v>-177</v>
+        <v>-3</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>1272</v>
+        <v>291</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>75160</v>
+        <v>17898</v>
       </c>
       <c r="C35" s="128">
-        <v>43655</v>
+        <v>9935</v>
       </c>
       <c r="D35" s="128">
-        <v>7145</v>
+        <v>1872</v>
       </c>
       <c r="E35" s="128">
-        <v>11071</v>
+        <v>3712</v>
       </c>
       <c r="F35" s="128">
-        <v>13288</v>
+        <v>2379</v>
       </c>
       <c r="G35" s="128">
-        <v>54891</v>
+        <v>12738</v>
       </c>
       <c r="H35" s="128">
-        <v>32084</v>
+        <v>7110</v>
       </c>
       <c r="I35" s="128">
-        <v>1319</v>
+        <v>297</v>
       </c>
       <c r="J35" s="128">
-        <v>1561</v>
+        <v>1157</v>
       </c>
       <c r="K35" s="128">
-        <v>12060</v>
+        <v>2668</v>
       </c>
       <c r="L35" s="128">
-        <v>7866</v>
+        <v>1505</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>20269</v>
+        <v>5161</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至114年9月止，38家本國銀行放款及催收款之備抵呆帳餘額為593,553百萬元，114年1至9月轉銷呆帳42,760百萬元。</v>
+        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -35884,1377 +35899,1377 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="141" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>15896</v>
+        <v>4383</v>
       </c>
       <c r="C11" s="116">
-        <v>4748</v>
+        <v>849</v>
       </c>
       <c r="D11" s="116">
-        <v>1999</v>
+        <v>680</v>
       </c>
       <c r="E11" s="116">
-        <v>3550</v>
+        <v>355</v>
       </c>
       <c r="F11" s="116">
-        <v>5599</v>
+        <v>2499</v>
       </c>
       <c r="G11" s="116">
-        <v>8614</v>
+        <v>2456</v>
       </c>
       <c r="H11" s="116">
-        <v>1227</v>
+        <v>347</v>
       </c>
       <c r="I11" s="116">
-        <v>564</v>
+        <v>144</v>
       </c>
       <c r="J11" s="116">
-        <v>3503</v>
+        <v>1215</v>
       </c>
       <c r="K11" s="116">
-        <v>1491</v>
+        <v>375</v>
       </c>
       <c r="L11" s="116">
-        <v>1829</v>
+        <v>376</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>7282</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>11785</v>
+        <v>2612</v>
       </c>
       <c r="C13" s="128">
-        <v>3441</v>
+        <v>817</v>
       </c>
       <c r="D13" s="128">
-        <v>597</v>
+        <v>182</v>
       </c>
       <c r="E13" s="128">
-        <v>5139</v>
+        <v>858</v>
       </c>
       <c r="F13" s="128">
-        <v>2608</v>
+        <v>755</v>
       </c>
       <c r="G13" s="128">
-        <v>10956</v>
+        <v>2356</v>
       </c>
       <c r="H13" s="128">
-        <v>2353</v>
+        <v>514</v>
       </c>
       <c r="I13" s="128">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="J13" s="128">
-        <v>5858</v>
+        <v>1151</v>
       </c>
       <c r="K13" s="128">
-        <v>1374</v>
+        <v>351</v>
       </c>
       <c r="L13" s="128">
-        <v>1242</v>
+        <v>316</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>829</v>
+        <v>256</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>47669</v>
+        <v>10580</v>
       </c>
       <c r="C15" s="128">
-        <v>31590</v>
+        <v>7132</v>
       </c>
       <c r="D15" s="128">
-        <v>5732</v>
+        <v>1229</v>
       </c>
       <c r="E15" s="128">
-        <v>5546</v>
+        <v>1243</v>
       </c>
       <c r="F15" s="128">
-        <v>4802</v>
+        <v>976</v>
       </c>
       <c r="G15" s="128">
-        <v>37762</v>
+        <v>8119</v>
       </c>
       <c r="H15" s="128">
-        <v>21589</v>
+        <v>4748</v>
       </c>
       <c r="I15" s="128">
-        <v>356</v>
+        <v>79</v>
       </c>
       <c r="J15" s="128">
-        <v>1294</v>
+        <v>584</v>
       </c>
       <c r="K15" s="128">
-        <v>7433</v>
+        <v>1612</v>
       </c>
       <c r="L15" s="128">
-        <v>7090</v>
+        <v>1096</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>9907</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>24706</v>
+        <v>7452</v>
       </c>
       <c r="C17" s="128">
-        <v>10696</v>
+        <v>1966</v>
       </c>
       <c r="D17" s="128">
-        <v>6137</v>
+        <v>1634</v>
       </c>
       <c r="E17" s="128">
-        <v>6575</v>
+        <v>3525</v>
       </c>
       <c r="F17" s="128">
-        <v>1297</v>
+        <v>326</v>
       </c>
       <c r="G17" s="128">
-        <v>20903</v>
+        <v>6152</v>
       </c>
       <c r="H17" s="128">
-        <v>6788</v>
+        <v>1519</v>
       </c>
       <c r="I17" s="128">
-        <v>1043</v>
+        <v>239</v>
       </c>
       <c r="J17" s="128">
-        <v>4679</v>
+        <v>2604</v>
       </c>
       <c r="K17" s="128">
-        <v>3915</v>
+        <v>915</v>
       </c>
       <c r="L17" s="128">
-        <v>4479</v>
+        <v>874</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3802</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>33595</v>
+        <v>7485</v>
       </c>
       <c r="C19" s="128">
-        <v>17743</v>
+        <v>3842</v>
       </c>
       <c r="D19" s="128">
-        <v>2881</v>
+        <v>629</v>
       </c>
       <c r="E19" s="128">
-        <v>10306</v>
+        <v>1732</v>
       </c>
       <c r="F19" s="128">
-        <v>2665</v>
+        <v>1282</v>
       </c>
       <c r="G19" s="128">
-        <v>26648</v>
+        <v>5883</v>
       </c>
       <c r="H19" s="128">
-        <v>9525</v>
+        <v>2001</v>
       </c>
       <c r="I19" s="128">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="J19" s="128">
-        <v>10914</v>
+        <v>2343</v>
       </c>
       <c r="K19" s="128">
-        <v>3795</v>
+        <v>863</v>
       </c>
       <c r="L19" s="128">
-        <v>2284</v>
+        <v>650</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>6947</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>9880</v>
+        <v>2725</v>
       </c>
       <c r="C21" s="128">
-        <v>6313</v>
+        <v>1337</v>
       </c>
       <c r="D21" s="128">
-        <v>1527</v>
+        <v>466</v>
       </c>
       <c r="E21" s="128">
-        <v>950</v>
+        <v>297</v>
       </c>
       <c r="F21" s="128">
-        <v>1090</v>
+        <v>625</v>
       </c>
       <c r="G21" s="128">
-        <v>6360</v>
+        <v>1743</v>
       </c>
       <c r="H21" s="128">
-        <v>2923</v>
+        <v>593</v>
       </c>
       <c r="I21" s="128">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="J21" s="128">
-        <v>458</v>
+        <v>390</v>
       </c>
       <c r="K21" s="128">
-        <v>1519</v>
+        <v>224</v>
       </c>
       <c r="L21" s="128">
-        <v>1401</v>
+        <v>518</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3519</v>
+        <v>981</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>111550</v>
+        <v>26406</v>
       </c>
       <c r="C23" s="128">
-        <v>11729</v>
+        <v>2614</v>
       </c>
       <c r="D23" s="128">
-        <v>9004</v>
+        <v>2663</v>
       </c>
       <c r="E23" s="128">
-        <v>77117</v>
+        <v>20290</v>
       </c>
       <c r="F23" s="128">
-        <v>13700</v>
+        <v>839</v>
       </c>
       <c r="G23" s="128">
-        <v>102405</v>
+        <v>23933</v>
       </c>
       <c r="H23" s="128">
-        <v>6391</v>
+        <v>1497</v>
       </c>
       <c r="I23" s="128">
-        <v>2150</v>
+        <v>537</v>
       </c>
       <c r="J23" s="128">
-        <v>84460</v>
+        <v>19651</v>
       </c>
       <c r="K23" s="128">
-        <v>3721</v>
+        <v>839</v>
       </c>
       <c r="L23" s="128">
-        <v>5684</v>
+        <v>1408</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>9146</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>2058</v>
+        <v>460</v>
       </c>
       <c r="C25" s="128">
-        <v>1645</v>
+        <v>377</v>
       </c>
       <c r="D25" s="128">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="E25" s="128">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F25" s="128">
-        <v>264</v>
+        <v>32</v>
       </c>
       <c r="G25" s="128">
-        <v>1803</v>
+        <v>407</v>
       </c>
       <c r="H25" s="128">
-        <v>909</v>
+        <v>200</v>
       </c>
       <c r="I25" s="128">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J25" s="128">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="K25" s="128">
-        <v>343</v>
+        <v>80</v>
       </c>
       <c r="L25" s="128">
-        <v>527</v>
+        <v>121</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>255</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>5468</v>
+        <v>1310</v>
       </c>
       <c r="C27" s="128">
-        <v>4764</v>
+        <v>1148</v>
       </c>
       <c r="D27" s="128">
-        <v>378</v>
+        <v>87</v>
       </c>
       <c r="E27" s="128">
-        <v>166</v>
+        <v>24</v>
       </c>
       <c r="F27" s="128">
-        <v>160</v>
+        <v>52</v>
       </c>
       <c r="G27" s="128">
-        <v>4399</v>
+        <v>1050</v>
       </c>
       <c r="H27" s="128">
-        <v>2245</v>
+        <v>545</v>
       </c>
       <c r="I27" s="128">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="J27" s="128">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="K27" s="128">
-        <v>894</v>
+        <v>205</v>
       </c>
       <c r="L27" s="128">
-        <v>1041</v>
+        <v>250</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>1069</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>45175</v>
+        <v>10018</v>
       </c>
       <c r="C29" s="128">
-        <v>20180</v>
+        <v>4652</v>
       </c>
       <c r="D29" s="128">
-        <v>4712</v>
+        <v>1208</v>
       </c>
       <c r="E29" s="128">
-        <v>16647</v>
+        <v>3585</v>
       </c>
       <c r="F29" s="128">
-        <v>3637</v>
+        <v>573</v>
       </c>
       <c r="G29" s="128">
-        <v>40607</v>
+        <v>8326</v>
       </c>
       <c r="H29" s="128">
-        <v>12023</v>
+        <v>2810</v>
       </c>
       <c r="I29" s="128">
-        <v>1170</v>
+        <v>258</v>
       </c>
       <c r="J29" s="128">
-        <v>15855</v>
+        <v>3114</v>
       </c>
       <c r="K29" s="128">
-        <v>6690</v>
+        <v>997</v>
       </c>
       <c r="L29" s="128">
-        <v>4868</v>
+        <v>1148</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4568</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>17289</v>
+        <v>4189</v>
       </c>
       <c r="C31" s="128">
-        <v>12841</v>
+        <v>2924</v>
       </c>
       <c r="D31" s="128">
-        <v>1511</v>
+        <v>436</v>
       </c>
       <c r="E31" s="128">
-        <v>828</v>
+        <v>271</v>
       </c>
       <c r="F31" s="128">
-        <v>2108</v>
+        <v>559</v>
       </c>
       <c r="G31" s="128">
-        <v>12358</v>
+        <v>3088</v>
       </c>
       <c r="H31" s="128">
-        <v>8457</v>
+        <v>1968</v>
       </c>
       <c r="I31" s="128">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="J31" s="128">
-        <v>335</v>
+        <v>232</v>
       </c>
       <c r="K31" s="128">
-        <v>2239</v>
+        <v>528</v>
       </c>
       <c r="L31" s="128">
-        <v>1129</v>
+        <v>317</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>4931</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>6968</v>
+        <v>1568</v>
       </c>
       <c r="C33" s="128">
-        <v>5304</v>
+        <v>1203</v>
       </c>
       <c r="D33" s="128">
-        <v>959</v>
+        <v>194</v>
       </c>
       <c r="E33" s="128">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="F33" s="128">
-        <v>571</v>
+        <v>114</v>
       </c>
       <c r="G33" s="128">
-        <v>6115</v>
+        <v>1327</v>
       </c>
       <c r="H33" s="128">
-        <v>3363</v>
+        <v>742</v>
       </c>
       <c r="I33" s="128">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="J33" s="128">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="K33" s="128">
-        <v>1287</v>
+        <v>299</v>
       </c>
       <c r="L33" s="128">
-        <v>1397</v>
+        <v>256</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>853</v>
+        <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>4641</v>
+        <v>1137</v>
       </c>
       <c r="C35" s="128">
-        <v>4014</v>
+        <v>915</v>
       </c>
       <c r="D35" s="128">
-        <v>395</v>
+        <v>102</v>
       </c>
       <c r="E35" s="128">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="F35" s="128">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="G35" s="128">
-        <v>3692</v>
+        <v>837</v>
       </c>
       <c r="H35" s="128">
-        <v>1773</v>
+        <v>416</v>
       </c>
       <c r="I35" s="128">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="J35" s="128">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="K35" s="128">
-        <v>1165</v>
+        <v>287</v>
       </c>
       <c r="L35" s="128">
-        <v>694</v>
+        <v>123</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>949</v>
+        <v>301</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -37336,1377 +37351,1377 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="142" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="64"/>
-[...29 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>27107</v>
+        <v>7230</v>
       </c>
       <c r="C11" s="116">
-        <v>15583</v>
+        <v>3541</v>
       </c>
       <c r="D11" s="116">
-        <v>5529</v>
+        <v>1366</v>
       </c>
       <c r="E11" s="116">
-        <v>5134</v>
+        <v>1343</v>
       </c>
       <c r="F11" s="116">
-        <v>861</v>
+        <v>980</v>
       </c>
       <c r="G11" s="116">
-        <v>22385</v>
+        <v>5967</v>
       </c>
       <c r="H11" s="116">
-        <v>8965</v>
+        <v>1961</v>
       </c>
       <c r="I11" s="116">
-        <v>2569</v>
+        <v>607</v>
       </c>
       <c r="J11" s="116">
-        <v>2538</v>
+        <v>1373</v>
       </c>
       <c r="K11" s="116">
-        <v>3628</v>
+        <v>845</v>
       </c>
       <c r="L11" s="116">
-        <v>4685</v>
+        <v>1180</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>4723</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>24309</v>
+        <v>6259</v>
       </c>
       <c r="C13" s="128">
-        <v>10890</v>
+        <v>2479</v>
       </c>
       <c r="D13" s="128">
-        <v>2467</v>
+        <v>603</v>
       </c>
       <c r="E13" s="128">
-        <v>8119</v>
+        <v>2571</v>
       </c>
       <c r="F13" s="128">
-        <v>2833</v>
+        <v>606</v>
       </c>
       <c r="G13" s="128">
-        <v>22897</v>
+        <v>5862</v>
       </c>
       <c r="H13" s="128">
-        <v>8792</v>
+        <v>1955</v>
       </c>
       <c r="I13" s="128">
-        <v>657</v>
+        <v>149</v>
       </c>
       <c r="J13" s="128">
-        <v>7703</v>
+        <v>2355</v>
       </c>
       <c r="K13" s="128">
-        <v>3340</v>
+        <v>834</v>
       </c>
       <c r="L13" s="128">
-        <v>2405</v>
+        <v>570</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1412</v>
+        <v>397</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>59808</v>
+        <v>16561</v>
       </c>
       <c r="C15" s="128">
-        <v>26426</v>
+        <v>6412</v>
       </c>
       <c r="D15" s="128">
-        <v>6766</v>
+        <v>2265</v>
       </c>
       <c r="E15" s="128">
-        <v>20908</v>
+        <v>6653</v>
       </c>
       <c r="F15" s="128">
-        <v>5708</v>
+        <v>1231</v>
       </c>
       <c r="G15" s="128">
-        <v>49562</v>
+        <v>13720</v>
       </c>
       <c r="H15" s="128">
-        <v>17188</v>
+        <v>3988</v>
       </c>
       <c r="I15" s="128">
-        <v>1192</v>
+        <v>283</v>
       </c>
       <c r="J15" s="128">
-        <v>18253</v>
+        <v>6252</v>
       </c>
       <c r="K15" s="128">
-        <v>6811</v>
+        <v>1903</v>
       </c>
       <c r="L15" s="128">
-        <v>6117</v>
+        <v>1294</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>10247</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>86037</v>
+        <v>21495</v>
       </c>
       <c r="C17" s="128">
-        <v>31979</v>
+        <v>7210</v>
       </c>
       <c r="D17" s="128">
-        <v>8915</v>
+        <v>3148</v>
       </c>
       <c r="E17" s="128">
-        <v>30446</v>
+        <v>6598</v>
       </c>
       <c r="F17" s="128">
-        <v>14697</v>
+        <v>4539</v>
       </c>
       <c r="G17" s="128">
-        <v>74203</v>
+        <v>17664</v>
       </c>
       <c r="H17" s="128">
-        <v>24584</v>
+        <v>5317</v>
       </c>
       <c r="I17" s="128">
-        <v>1788</v>
+        <v>432</v>
       </c>
       <c r="J17" s="128">
-        <v>27348</v>
+        <v>5214</v>
       </c>
       <c r="K17" s="128">
-        <v>9867</v>
+        <v>2658</v>
       </c>
       <c r="L17" s="128">
-        <v>10616</v>
+        <v>4042</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>11834</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>98557</v>
+        <v>24005</v>
       </c>
       <c r="C19" s="128">
-        <v>50696</v>
+        <v>12102</v>
       </c>
       <c r="D19" s="128">
-        <v>21435</v>
+        <v>4933</v>
       </c>
       <c r="E19" s="128">
-        <v>21481</v>
+        <v>6197</v>
       </c>
       <c r="F19" s="128">
-        <v>4946</v>
+        <v>773</v>
       </c>
       <c r="G19" s="128">
-        <v>83479</v>
+        <v>19055</v>
       </c>
       <c r="H19" s="128">
-        <v>32399</v>
+        <v>7311</v>
       </c>
       <c r="I19" s="128">
-        <v>3489</v>
+        <v>811</v>
       </c>
       <c r="J19" s="128">
-        <v>16094</v>
+        <v>4680</v>
       </c>
       <c r="K19" s="128">
-        <v>11769</v>
+        <v>2962</v>
       </c>
       <c r="L19" s="128">
-        <v>19729</v>
+        <v>3291</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>15078</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>48077</v>
+        <v>10989</v>
       </c>
       <c r="C21" s="128">
-        <v>13793</v>
+        <v>3032</v>
       </c>
       <c r="D21" s="128">
-        <v>2286</v>
+        <v>542</v>
       </c>
       <c r="E21" s="128">
-        <v>29166</v>
+        <v>6418</v>
       </c>
       <c r="F21" s="128">
-        <v>2832</v>
+        <v>997</v>
       </c>
       <c r="G21" s="128">
-        <v>44122</v>
+        <v>9906</v>
       </c>
       <c r="H21" s="128">
-        <v>9126</v>
+        <v>1881</v>
       </c>
       <c r="I21" s="128">
-        <v>369</v>
+        <v>91</v>
       </c>
       <c r="J21" s="128">
-        <v>27741</v>
+        <v>6515</v>
       </c>
       <c r="K21" s="128">
-        <v>3801</v>
+        <v>905</v>
       </c>
       <c r="L21" s="128">
-        <v>3086</v>
+        <v>514</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3955</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>34029</v>
+        <v>7517</v>
       </c>
       <c r="C23" s="128">
-        <v>17950</v>
+        <v>3775</v>
       </c>
       <c r="D23" s="128">
-        <v>10411</v>
+        <v>2834</v>
       </c>
       <c r="E23" s="128">
-        <v>5295</v>
+        <v>686</v>
       </c>
       <c r="F23" s="128">
-        <v>372</v>
+        <v>221</v>
       </c>
       <c r="G23" s="128">
-        <v>28410</v>
+        <v>5242</v>
       </c>
       <c r="H23" s="128">
-        <v>6675</v>
+        <v>1463</v>
       </c>
       <c r="I23" s="128">
-        <v>1037</v>
+        <v>235</v>
       </c>
       <c r="J23" s="128">
-        <v>3615</v>
+        <v>420</v>
       </c>
       <c r="K23" s="128">
-        <v>8271</v>
+        <v>1655</v>
       </c>
       <c r="L23" s="128">
-        <v>8812</v>
+        <v>1470</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>5619</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>116453</v>
+        <v>33396</v>
       </c>
       <c r="C25" s="128">
-        <v>41405</v>
+        <v>8843</v>
       </c>
       <c r="D25" s="128">
-        <v>16883</v>
+        <v>4748</v>
       </c>
       <c r="E25" s="128">
-        <v>51368</v>
+        <v>18047</v>
       </c>
       <c r="F25" s="128">
-        <v>6797</v>
+        <v>1759</v>
       </c>
       <c r="G25" s="128">
-        <v>101708</v>
+        <v>29774</v>
       </c>
       <c r="H25" s="128">
-        <v>26007</v>
+        <v>5214</v>
       </c>
       <c r="I25" s="128">
-        <v>4639</v>
+        <v>1109</v>
       </c>
       <c r="J25" s="128">
-        <v>47923</v>
+        <v>17537</v>
       </c>
       <c r="K25" s="128">
-        <v>11898</v>
+        <v>2955</v>
       </c>
       <c r="L25" s="128">
-        <v>11241</v>
+        <v>2959</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>14746</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>8119</v>
+        <v>1863</v>
       </c>
       <c r="C27" s="128">
-        <v>5333</v>
+        <v>1217</v>
       </c>
       <c r="D27" s="128">
-        <v>1176</v>
+        <v>324</v>
       </c>
       <c r="E27" s="128">
-        <v>1340</v>
+        <v>263</v>
       </c>
       <c r="F27" s="128">
-        <v>270</v>
+        <v>59</v>
       </c>
       <c r="G27" s="128">
-        <v>7780</v>
+        <v>1781</v>
       </c>
       <c r="H27" s="128">
-        <v>4249</v>
+        <v>935</v>
       </c>
       <c r="I27" s="128">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="J27" s="128">
-        <v>604</v>
+        <v>118</v>
       </c>
       <c r="K27" s="128">
-        <v>1575</v>
+        <v>393</v>
       </c>
       <c r="L27" s="128">
-        <v>1302</v>
+        <v>324</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>339</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>156021</v>
+        <v>37071</v>
       </c>
       <c r="C29" s="128">
-        <v>67916</v>
+        <v>15459</v>
       </c>
       <c r="D29" s="128">
-        <v>40589</v>
+        <v>12431</v>
       </c>
       <c r="E29" s="128">
-        <v>38013</v>
+        <v>7103</v>
       </c>
       <c r="F29" s="128">
-        <v>9503</v>
+        <v>2078</v>
       </c>
       <c r="G29" s="128">
-        <v>132266</v>
+        <v>33165</v>
       </c>
       <c r="H29" s="128">
-        <v>36859</v>
+        <v>7784</v>
       </c>
       <c r="I29" s="128">
-        <v>3119</v>
+        <v>898</v>
       </c>
       <c r="J29" s="128">
-        <v>31597</v>
+        <v>7463</v>
       </c>
       <c r="K29" s="128">
-        <v>24262</v>
+        <v>5993</v>
       </c>
       <c r="L29" s="128">
-        <v>36428</v>
+        <v>11028</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>23756</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>898</v>
+        <v>260</v>
       </c>
       <c r="C31" s="128">
-        <v>798</v>
+        <v>232</v>
       </c>
       <c r="D31" s="128">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>1693</v>
+        <v>438</v>
       </c>
       <c r="H31" s="128">
-        <v>528</v>
+        <v>153</v>
       </c>
       <c r="I31" s="128">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>351</v>
+        <v>87</v>
       </c>
       <c r="L31" s="128">
-        <v>707</v>
+        <v>170</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-795</v>
+        <v>-178</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>2604</v>
+        <v>757</v>
       </c>
       <c r="C33" s="128">
-        <v>2140</v>
+        <v>628</v>
       </c>
       <c r="D33" s="128">
-        <v>447</v>
+        <v>123</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G33" s="128">
-        <v>3103</v>
+        <v>730</v>
       </c>
       <c r="H33" s="128">
-        <v>904</v>
+        <v>227</v>
       </c>
       <c r="I33" s="128">
-        <v>314</v>
+        <v>76</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>627</v>
+        <v>150</v>
       </c>
       <c r="L33" s="128">
-        <v>1258</v>
+        <v>276</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-499</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>791</v>
+        <v>193</v>
       </c>
       <c r="C35" s="128">
-        <v>706</v>
+        <v>167</v>
       </c>
       <c r="D35" s="128">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="E35" s="128">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F35" s="128">
+        <v>0</v>
+      </c>
+      <c r="G35" s="128">
+        <v>287</v>
+      </c>
+      <c r="H35" s="128">
+        <v>127</v>
+      </c>
+      <c r="I35" s="128">
         <v>3</v>
       </c>
-      <c r="G35" s="128">
-[...7 lines deleted...]
-      </c>
       <c r="J35" s="128">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K35" s="128">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="L35" s="128">
-        <v>437</v>
+        <v>105</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-457</v>
+        <v>-95</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -38784,1418 +38799,1418 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="143" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="64"/>
+      <c r="A1" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="A2" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>375886</v>
+        <v>84809</v>
       </c>
       <c r="C11" s="117">
-        <v>248825</v>
+        <v>56375</v>
       </c>
       <c r="D11" s="117">
-        <v>6888</v>
+        <v>2071</v>
       </c>
       <c r="E11" s="117">
-        <v>107608</v>
+        <v>22984</v>
       </c>
       <c r="F11" s="117">
-        <v>12565</v>
+        <v>3379</v>
       </c>
       <c r="G11" s="117">
-        <v>307158</v>
+        <v>65757</v>
       </c>
       <c r="H11" s="117">
-        <v>123520</v>
+        <v>23527</v>
       </c>
       <c r="I11" s="117">
-        <v>469</v>
+        <v>117</v>
       </c>
       <c r="J11" s="117">
-        <v>90250</v>
+        <v>20319</v>
       </c>
       <c r="K11" s="117">
-        <v>878</v>
+        <v>207</v>
       </c>
       <c r="L11" s="117">
-        <v>92040</v>
+        <v>21586</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>68728</v>
+        <v>19052</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>21686</v>
+        <v>4833</v>
       </c>
       <c r="C13" s="128">
-        <v>21042</v>
+        <v>4728</v>
       </c>
       <c r="D13" s="128">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="E13" s="128">
-        <v>606</v>
+        <v>98</v>
       </c>
       <c r="F13" s="128">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G13" s="128">
-        <v>19134</v>
+        <v>3886</v>
       </c>
       <c r="H13" s="128">
-        <v>7923</v>
+        <v>1819</v>
       </c>
       <c r="I13" s="128">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="J13" s="128">
-        <v>637</v>
+        <v>187</v>
       </c>
       <c r="K13" s="128">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="L13" s="128">
-        <v>10499</v>
+        <v>1861</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>2552</v>
+        <v>947</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>5734</v>
+        <v>1264</v>
       </c>
       <c r="C15" s="128">
-        <v>5312</v>
+        <v>1164</v>
       </c>
       <c r="D15" s="128">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="E15" s="128">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="F15" s="128">
-        <v>272</v>
+        <v>71</v>
       </c>
       <c r="G15" s="128">
-        <v>4871</v>
+        <v>1039</v>
       </c>
       <c r="H15" s="128">
-        <v>1924</v>
-[...1 lines deleted...]
-      <c r="I15" s="128">
+        <v>317</v>
+      </c>
+      <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="K15" s="128">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="L15" s="128">
-        <v>2881</v>
+        <v>711</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>863</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>11899</v>
+        <v>2511</v>
       </c>
       <c r="C17" s="128">
-        <v>11681</v>
+        <v>2486</v>
       </c>
       <c r="D17" s="128">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="E17" s="128">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="F17" s="128">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="G17" s="128">
-        <v>10754</v>
+        <v>2685</v>
       </c>
       <c r="H17" s="128">
-        <v>10601</v>
+        <v>2169</v>
       </c>
       <c r="I17" s="128">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="J17" s="128">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K17" s="128">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="L17" s="128">
-        <v>114</v>
+        <v>503</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1146</v>
+        <v>-174</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>18773</v>
+        <v>4133</v>
       </c>
       <c r="C19" s="128">
-        <v>15980</v>
+        <v>3548</v>
       </c>
       <c r="D19" s="128">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="E19" s="128">
-        <v>2457</v>
+        <v>525</v>
       </c>
       <c r="F19" s="128">
-        <v>151</v>
+        <v>2</v>
       </c>
       <c r="G19" s="128">
-        <v>17186</v>
+        <v>3544</v>
       </c>
       <c r="H19" s="128">
-        <v>11926</v>
+        <v>2531</v>
       </c>
       <c r="I19" s="128">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="J19" s="128">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="K19" s="128">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="L19" s="128">
-        <v>5013</v>
+        <v>981</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>14890</v>
+        <v>4079</v>
       </c>
       <c r="C21" s="128">
-        <v>12851</v>
+        <v>2695</v>
       </c>
       <c r="D21" s="128">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="E21" s="128">
-        <v>1258</v>
+        <v>343</v>
       </c>
       <c r="F21" s="128">
-        <v>662</v>
+        <v>1013</v>
       </c>
       <c r="G21" s="128">
-        <v>14282</v>
+        <v>3767</v>
       </c>
       <c r="H21" s="128">
-        <v>12456</v>
+        <v>2361</v>
       </c>
       <c r="I21" s="128">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="J21" s="128">
-        <v>1704</v>
+        <v>1311</v>
       </c>
       <c r="K21" s="128">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="L21" s="128">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>609</v>
+        <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>12271</v>
+        <v>2430</v>
       </c>
       <c r="C23" s="128">
-        <v>11632</v>
+        <v>2314</v>
       </c>
       <c r="D23" s="128">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E23" s="128">
-        <v>269</v>
+        <v>27</v>
       </c>
       <c r="F23" s="128">
-        <v>294</v>
+        <v>77</v>
       </c>
       <c r="G23" s="128">
-        <v>10318</v>
+        <v>1859</v>
       </c>
       <c r="H23" s="128">
-        <v>3619</v>
+        <v>601</v>
       </c>
       <c r="I23" s="128">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="J23" s="128">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="K23" s="128">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="L23" s="128">
-        <v>6568</v>
+        <v>1238</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1953</v>
+        <v>571</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>5588</v>
+        <v>1403</v>
       </c>
       <c r="C25" s="128">
-        <v>3835</v>
+        <v>941</v>
       </c>
       <c r="D25" s="128">
-        <v>328</v>
+        <v>91</v>
       </c>
       <c r="E25" s="128">
-        <v>1237</v>
+        <v>338</v>
       </c>
       <c r="F25" s="128">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="G25" s="128">
-        <v>3147</v>
+        <v>790</v>
       </c>
       <c r="H25" s="128">
-        <v>1988</v>
+        <v>445</v>
       </c>
       <c r="I25" s="128">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J25" s="128">
-        <v>1093</v>
+        <v>278</v>
       </c>
       <c r="K25" s="128">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="L25" s="128">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>2442</v>
+        <v>613</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>30051</v>
+        <v>8710</v>
       </c>
       <c r="C27" s="128">
-        <v>21850</v>
+        <v>5029</v>
       </c>
       <c r="D27" s="128">
-        <v>415</v>
+        <v>157</v>
       </c>
       <c r="E27" s="128">
-        <v>7496</v>
+        <v>3487</v>
       </c>
       <c r="F27" s="128">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G27" s="128">
-        <v>22608</v>
+        <v>6612</v>
       </c>
       <c r="H27" s="128">
-        <v>8669</v>
+        <v>1625</v>
       </c>
       <c r="I27" s="128">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="J27" s="128">
-        <v>6256</v>
+        <v>3171</v>
       </c>
       <c r="K27" s="128">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="L27" s="128">
-        <v>7599</v>
+        <v>1797</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>7443</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>29455</v>
+        <v>7174</v>
       </c>
       <c r="C29" s="128">
-        <v>19339</v>
+        <v>4358</v>
       </c>
       <c r="D29" s="128">
-        <v>491</v>
+        <v>258</v>
       </c>
       <c r="E29" s="128">
-        <v>9008</v>
+        <v>2458</v>
       </c>
       <c r="F29" s="128">
-        <v>618</v>
+        <v>101</v>
       </c>
       <c r="G29" s="128">
-        <v>24454</v>
+        <v>5374</v>
       </c>
       <c r="H29" s="128">
-        <v>2756</v>
+        <v>373</v>
       </c>
       <c r="I29" s="128">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="J29" s="128">
-        <v>6973</v>
+        <v>1666</v>
       </c>
       <c r="K29" s="128">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="L29" s="128">
-        <v>14667</v>
+        <v>3322</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>5001</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>3375</v>
+        <v>734</v>
       </c>
       <c r="C31" s="128">
-        <v>3316</v>
+        <v>693</v>
       </c>
       <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128">
+        <v>40</v>
+      </c>
+      <c r="F31" s="128">
         <v>1</v>
       </c>
-      <c r="E31" s="128">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="128">
-        <v>2857</v>
+        <v>629</v>
       </c>
       <c r="H31" s="128">
-        <v>2401</v>
-[...8 lines deleted...]
-        <v>10</v>
+        <v>521</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="128">
+        <v>28</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
       </c>
       <c r="L31" s="128">
-        <v>446</v>
+        <v>79</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>518</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>1690</v>
+        <v>392</v>
       </c>
       <c r="C33" s="128">
-        <v>1516</v>
+        <v>319</v>
       </c>
       <c r="D33" s="128">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="E33" s="128">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="F33" s="128">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="G33" s="128">
-        <v>1811</v>
+        <v>376</v>
       </c>
       <c r="H33" s="128">
-        <v>463</v>
+        <v>79</v>
       </c>
       <c r="I33" s="128">
+        <v>1</v>
+      </c>
+      <c r="J33" s="128">
+        <v>1</v>
+      </c>
+      <c r="K33" s="128">
         <v>2</v>
       </c>
-      <c r="J33" s="130">
-[...4 lines deleted...]
-      </c>
       <c r="L33" s="128">
-        <v>1337</v>
+        <v>292</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>16365</v>
+        <v>3587</v>
       </c>
       <c r="C35" s="128">
-        <v>14131</v>
+        <v>3139</v>
       </c>
       <c r="D35" s="128">
-        <v>363</v>
+        <v>81</v>
       </c>
       <c r="E35" s="128">
-        <v>1456</v>
+        <v>355</v>
       </c>
       <c r="F35" s="128">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="G35" s="128">
-        <v>13068</v>
+        <v>3039</v>
       </c>
       <c r="H35" s="128">
-        <v>7442</v>
+        <v>1386</v>
       </c>
       <c r="I35" s="128">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J35" s="128">
-        <v>155</v>
+        <v>7</v>
       </c>
       <c r="K35" s="128">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="L35" s="128">
-        <v>5412</v>
+        <v>1632</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>3297</v>
+        <v>548</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>65</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至114年9月止，38家本國銀行放款及催收款之備抵呆帳餘額為593,553百萬元，114年1至9月轉銷呆帳42,760百萬元。</v>
+        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -40239,1377 +40254,1377 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="144" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="64"/>
+      <c r="A1" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="A2" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>5682</v>
+        <v>1343</v>
       </c>
       <c r="C11" s="116">
-        <v>5395</v>
+        <v>1279</v>
       </c>
       <c r="D11" s="116">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="E11" s="116">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="F11" s="116">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="G11" s="116">
-        <v>4530</v>
+        <v>1121</v>
       </c>
       <c r="H11" s="116">
-        <v>1440</v>
+        <v>353</v>
       </c>
       <c r="I11" s="116">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="J11" s="116">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K11" s="116">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="L11" s="116">
-        <v>2975</v>
+        <v>741</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1152</v>
+        <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>2536</v>
+        <v>568</v>
       </c>
       <c r="C13" s="128">
-        <v>2249</v>
+        <v>464</v>
       </c>
       <c r="D13" s="128">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E13" s="128">
-        <v>179</v>
+        <v>59</v>
       </c>
       <c r="F13" s="128">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G13" s="128">
-        <v>2215</v>
+        <v>451</v>
       </c>
       <c r="H13" s="128">
-        <v>2023</v>
+        <v>398</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="128">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="128">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>320</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>5880</v>
+        <v>1384</v>
       </c>
       <c r="C15" s="128">
-        <v>5304</v>
+        <v>1210</v>
       </c>
       <c r="D15" s="128">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="E15" s="128">
-        <v>454</v>
+        <v>151</v>
       </c>
       <c r="F15" s="128">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="G15" s="128">
-        <v>5315</v>
+        <v>1206</v>
       </c>
       <c r="H15" s="128">
-        <v>3946</v>
+        <v>861</v>
       </c>
       <c r="I15" s="128">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J15" s="128">
-        <v>461</v>
+        <v>153</v>
       </c>
       <c r="K15" s="128">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="L15" s="128">
-        <v>884</v>
+        <v>186</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>566</v>
+        <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>7893</v>
+        <v>1369</v>
       </c>
       <c r="C17" s="128">
-        <v>5842</v>
+        <v>1031</v>
       </c>
       <c r="D17" s="128">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="E17" s="128">
-        <v>1193</v>
+        <v>100</v>
       </c>
       <c r="F17" s="128">
-        <v>738</v>
+        <v>212</v>
       </c>
       <c r="G17" s="128">
-        <v>6612</v>
+        <v>1003</v>
       </c>
       <c r="H17" s="128">
-        <v>4610</v>
+        <v>559</v>
       </c>
       <c r="I17" s="128">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J17" s="128">
-        <v>1170</v>
+        <v>126</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="128">
-        <v>827</v>
+        <v>314</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1281</v>
+        <v>367</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>5475</v>
+        <v>1368</v>
       </c>
       <c r="C19" s="128">
-        <v>3571</v>
+        <v>764</v>
       </c>
       <c r="D19" s="128">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="E19" s="128">
-        <v>1644</v>
+        <v>546</v>
       </c>
       <c r="F19" s="128">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="G19" s="128">
-        <v>4632</v>
+        <v>1080</v>
       </c>
       <c r="H19" s="128">
-        <v>2745</v>
+        <v>546</v>
       </c>
       <c r="I19" s="128">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J19" s="128">
-        <v>1557</v>
+        <v>521</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>842</v>
+        <v>287</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>2054</v>
+        <v>376</v>
       </c>
       <c r="C21" s="128">
-        <v>1309</v>
+        <v>284</v>
       </c>
       <c r="D21" s="128">
+        <v>3</v>
+      </c>
+      <c r="E21" s="128">
+        <v>49</v>
+      </c>
+      <c r="F21" s="128">
+        <v>40</v>
+      </c>
+      <c r="G21" s="128">
+        <v>217</v>
+      </c>
+      <c r="H21" s="128">
+        <v>12</v>
+      </c>
+      <c r="I21" s="128">
+        <v>0</v>
+      </c>
+      <c r="J21" s="128">
         <v>29</v>
       </c>
-      <c r="E21" s="128">
-[...18 lines deleted...]
-        <v>5</v>
+      <c r="K21" s="130">
+        <v>0</v>
       </c>
       <c r="L21" s="128">
-        <v>1890</v>
+        <v>176</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>69</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>5157</v>
+        <v>617</v>
       </c>
       <c r="C23" s="128">
-        <v>458</v>
+        <v>71</v>
       </c>
       <c r="D23" s="128">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="E23" s="128">
-        <v>3466</v>
+        <v>328</v>
       </c>
       <c r="F23" s="128">
-        <v>988</v>
+        <v>168</v>
       </c>
       <c r="G23" s="128">
-        <v>4534</v>
+        <v>530</v>
       </c>
       <c r="H23" s="128">
-        <v>1004</v>
+        <v>146</v>
       </c>
       <c r="I23" s="128">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J23" s="128">
-        <v>3429</v>
+        <v>321</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="128">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>622</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="C25" s="128">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="D25" s="128">
         <v>0</v>
       </c>
-      <c r="E25" s="128">
+      <c r="E25" s="130">
+        <v>0</v>
+      </c>
+      <c r="F25" s="128">
+        <v>0</v>
+      </c>
+      <c r="G25" s="128">
+        <v>30</v>
+      </c>
+      <c r="H25" s="128">
+        <v>0</v>
+      </c>
+      <c r="I25" s="130">
+        <v>0</v>
+      </c>
+      <c r="J25" s="130">
+        <v>0</v>
+      </c>
+      <c r="K25" s="128">
         <v>1</v>
       </c>
-      <c r="F25" s="128">
-[...16 lines deleted...]
-      </c>
       <c r="L25" s="128">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>-13</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>202</v>
+        <v>46</v>
       </c>
       <c r="C27" s="128">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="D27" s="128">
         <v>0</v>
       </c>
       <c r="E27" s="128">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F27" s="128">
         <v>0</v>
       </c>
       <c r="G27" s="128">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="H27" s="128">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="I27" s="128">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J27" s="130">
+        <v>0</v>
       </c>
       <c r="K27" s="128">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L27" s="128">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>59</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>3173</v>
+        <v>629</v>
       </c>
       <c r="C29" s="128">
-        <v>2680</v>
+        <v>540</v>
       </c>
       <c r="D29" s="128">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="E29" s="128">
-        <v>406</v>
+        <v>72</v>
       </c>
       <c r="F29" s="128">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="G29" s="128">
-        <v>3309</v>
+        <v>584</v>
       </c>
       <c r="H29" s="128">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="I29" s="128">
+        <v>149</v>
+      </c>
+      <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="128">
-        <v>163</v>
+        <v>28</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>2380</v>
+        <v>407</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>-135</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>2088</v>
+        <v>526</v>
       </c>
       <c r="C31" s="128">
-        <v>2042</v>
+        <v>516</v>
       </c>
       <c r="D31" s="128">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="E31" s="128">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F31" s="128">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="G31" s="128">
-        <v>2114</v>
+        <v>425</v>
       </c>
       <c r="H31" s="128">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="I31" s="128">
         <v>0</v>
       </c>
-      <c r="J31" s="128">
+      <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L31" s="128">
-        <v>1858</v>
+        <v>375</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-26</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>1338</v>
+        <v>307</v>
       </c>
       <c r="C33" s="128">
-        <v>1273</v>
+        <v>288</v>
       </c>
       <c r="D33" s="128">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>11</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
       </c>
       <c r="F33" s="128">
         <v>7</v>
       </c>
       <c r="G33" s="128">
-        <v>774</v>
+        <v>150</v>
       </c>
       <c r="H33" s="128">
-        <v>354</v>
+        <v>72</v>
       </c>
       <c r="I33" s="128">
         <v>0</v>
       </c>
-      <c r="J33" s="128">
-        <v>1</v>
+      <c r="J33" s="130">
+        <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L33" s="128">
-        <v>417</v>
+        <v>77</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>565</v>
+        <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="C35" s="128">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="D35" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
         <v>0</v>
       </c>
       <c r="G35" s="128">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="H35" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I35" s="128">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
         <v>0</v>
       </c>
       <c r="L35" s="128">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -41691,1377 +41706,1377 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="N35:N36"/>
-[...15 lines deleted...]
-    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...152 lines deleted...]
-    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="145" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="64"/>
+      <c r="A1" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="64" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="A2" s="65" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="66" t="str">
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>114年 1 - 9月</v>
-[...3 lines deleted...]
-      <c r="G4" s="63" t="str">
+        <v>115年 1 - 2月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Sept. 2025</v>
-[...3 lines deleted...]
-      <c r="J4" s="63"/>
+        <v> Jan. - Feb. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="57"/>
-[...3 lines deleted...]
-      <c r="G5" s="56" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="57"/>
-[...3 lines deleted...]
-      <c r="L5" s="58"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
       <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A6" s="61"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="12.95" customHeight="1">
-      <c r="A7" s="61"/>
+      <c r="A7" s="55"/>
       <c r="B7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A8" s="61"/>
+      <c r="A8" s="55"/>
       <c r="B8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="L8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="14.1" customHeight="1">
-      <c r="A9" s="61"/>
+      <c r="A9" s="55"/>
       <c r="B9" s="17"/>
       <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="56"/>
       <c r="B10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>2503</v>
+        <v>511</v>
       </c>
       <c r="C11" s="116">
-        <v>2273</v>
+        <v>498</v>
       </c>
       <c r="D11" s="116">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="E11" s="116">
+        <v>0</v>
+      </c>
+      <c r="F11" s="116">
+        <v>0</v>
+      </c>
+      <c r="G11" s="116">
+        <v>353</v>
+      </c>
+      <c r="H11" s="116">
+        <v>346</v>
+      </c>
+      <c r="I11" s="116">
         <v>1</v>
       </c>
-      <c r="F11" s="116">
-[...10 lines deleted...]
-      </c>
       <c r="J11" s="116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K11" s="116">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>550</v>
+        <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
-      <c r="N12" s="51"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>6014</v>
+        <v>1294</v>
       </c>
       <c r="C13" s="128">
-        <v>3559</v>
+        <v>771</v>
       </c>
       <c r="D13" s="128">
-        <v>348</v>
+        <v>89</v>
       </c>
       <c r="E13" s="128">
-        <v>2095</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>434</v>
+      </c>
+      <c r="F13" s="137">
+        <v>0</v>
       </c>
       <c r="G13" s="128">
-        <v>4181</v>
+        <v>840</v>
       </c>
       <c r="H13" s="128">
-        <v>1003</v>
+        <v>159</v>
       </c>
       <c r="I13" s="128">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J13" s="128">
-        <v>786</v>
+        <v>159</v>
       </c>
       <c r="K13" s="128">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="L13" s="128">
-        <v>2360</v>
+        <v>513</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1833</v>
+        <v>454</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
-      <c r="N14" s="51"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>6948</v>
+        <v>1839</v>
       </c>
       <c r="C15" s="128">
-        <v>5431</v>
+        <v>1359</v>
       </c>
       <c r="D15" s="128">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="E15" s="128">
-        <v>1188</v>
+        <v>415</v>
       </c>
       <c r="F15" s="128">
-        <v>237</v>
+        <v>32</v>
       </c>
       <c r="G15" s="128">
-        <v>6950</v>
+        <v>1562</v>
       </c>
       <c r="H15" s="128">
-        <v>1325</v>
+        <v>249</v>
       </c>
       <c r="I15" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>903</v>
+        <v>301</v>
       </c>
       <c r="K15" s="128">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L15" s="128">
-        <v>4713</v>
+        <v>1010</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>-1</v>
+        <v>277</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
-      <c r="N16" s="51"/>
+      <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>29788</v>
+        <v>7041</v>
       </c>
       <c r="C17" s="128">
-        <v>17086</v>
+        <v>3729</v>
       </c>
       <c r="D17" s="128">
-        <v>1025</v>
+        <v>422</v>
       </c>
       <c r="E17" s="128">
-        <v>11432</v>
+        <v>2813</v>
       </c>
       <c r="F17" s="128">
-        <v>245</v>
+        <v>77</v>
       </c>
       <c r="G17" s="128">
-        <v>25946</v>
+        <v>5595</v>
       </c>
       <c r="H17" s="128">
-        <v>6652</v>
+        <v>931</v>
       </c>
       <c r="I17" s="128">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="J17" s="128">
-        <v>10298</v>
+        <v>2592</v>
       </c>
       <c r="K17" s="128">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="L17" s="128">
-        <v>8908</v>
+        <v>2048</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3841</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
-      <c r="N18" s="51"/>
+      <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>47039</v>
+        <v>8490</v>
       </c>
       <c r="C19" s="128">
-        <v>8045</v>
+        <v>1973</v>
       </c>
       <c r="D19" s="128">
-        <v>455</v>
+        <v>76</v>
       </c>
       <c r="E19" s="128">
-        <v>38259</v>
+        <v>6312</v>
       </c>
       <c r="F19" s="128">
-        <v>279</v>
+        <v>129</v>
       </c>
       <c r="G19" s="128">
-        <v>40057</v>
+        <v>7720</v>
       </c>
       <c r="H19" s="128">
-        <v>4919</v>
+        <v>1159</v>
       </c>
       <c r="I19" s="128">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="J19" s="128">
-        <v>33680</v>
+        <v>5800</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>1419</v>
+        <v>752</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>6982</v>
+        <v>770</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
-      <c r="N20" s="51"/>
+      <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>7977</v>
+        <v>1693</v>
       </c>
       <c r="C21" s="128">
-        <v>5849</v>
+        <v>1265</v>
       </c>
       <c r="D21" s="128">
-        <v>458</v>
+        <v>141</v>
       </c>
       <c r="E21" s="128">
-        <v>1264</v>
+        <v>203</v>
       </c>
       <c r="F21" s="128">
-        <v>405</v>
+        <v>85</v>
       </c>
       <c r="G21" s="128">
-        <v>5820</v>
+        <v>1126</v>
       </c>
       <c r="H21" s="128">
-        <v>3180</v>
+        <v>452</v>
       </c>
       <c r="I21" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" s="128">
-        <v>962</v>
+        <v>128</v>
       </c>
       <c r="K21" s="128">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="L21" s="128">
-        <v>1610</v>
+        <v>530</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2157</v>
+        <v>567</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
-      <c r="N22" s="51"/>
+      <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>4781</v>
+        <v>1085</v>
       </c>
       <c r="C23" s="128">
-        <v>2248</v>
+        <v>728</v>
       </c>
       <c r="D23" s="128">
-        <v>541</v>
+        <v>155</v>
       </c>
       <c r="E23" s="128">
-        <v>475</v>
+        <v>116</v>
       </c>
       <c r="F23" s="128">
-        <v>1517</v>
+        <v>86</v>
       </c>
       <c r="G23" s="128">
-        <v>2707</v>
+        <v>848</v>
       </c>
       <c r="H23" s="128">
-        <v>1988</v>
+        <v>491</v>
       </c>
       <c r="I23" s="128">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J23" s="128">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K23" s="128">
-        <v>278</v>
+        <v>74</v>
       </c>
       <c r="L23" s="128">
-        <v>413</v>
+        <v>254</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2074</v>
+        <v>237</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
-      <c r="N24" s="51"/>
+      <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>25545</v>
+        <v>5086</v>
       </c>
       <c r="C25" s="128">
-        <v>11080</v>
+        <v>2794</v>
       </c>
       <c r="D25" s="128">
-        <v>309</v>
+        <v>126</v>
       </c>
       <c r="E25" s="128">
-        <v>13786</v>
+        <v>2078</v>
       </c>
       <c r="F25" s="128">
-        <v>371</v>
+        <v>89</v>
       </c>
       <c r="G25" s="128">
-        <v>22773</v>
+        <v>4252</v>
       </c>
       <c r="H25" s="128">
-        <v>4750</v>
+        <v>835</v>
       </c>
       <c r="I25" s="128">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="J25" s="128">
-        <v>13111</v>
+        <v>1978</v>
       </c>
       <c r="K25" s="128">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="L25" s="128">
-        <v>4852</v>
+        <v>1422</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>2772</v>
+        <v>835</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
-      <c r="N26" s="51"/>
+      <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>1736</v>
+        <v>434</v>
       </c>
       <c r="C27" s="128">
-        <v>1532</v>
+        <v>380</v>
       </c>
       <c r="D27" s="128">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="E27" s="128">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="F27" s="128">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="G27" s="128">
-        <v>790</v>
+        <v>173</v>
       </c>
       <c r="H27" s="128">
-        <v>462</v>
+        <v>95</v>
       </c>
       <c r="I27" s="128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" s="128">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="K27" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L27" s="128">
-        <v>232</v>
+        <v>55</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>946</v>
+        <v>262</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
-      <c r="N28" s="51"/>
+      <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>30075</v>
+        <v>7499</v>
       </c>
       <c r="C29" s="128">
-        <v>18705</v>
+        <v>4919</v>
       </c>
       <c r="D29" s="128">
-        <v>523</v>
+        <v>98</v>
       </c>
       <c r="E29" s="128">
-        <v>7210</v>
+        <v>1526</v>
       </c>
       <c r="F29" s="128">
-        <v>3637</v>
+        <v>956</v>
       </c>
       <c r="G29" s="128">
-        <v>15133</v>
+        <v>2855</v>
       </c>
       <c r="H29" s="128">
-        <v>7925</v>
+        <v>1429</v>
       </c>
       <c r="I29" s="128">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="J29" s="128">
-        <v>6282</v>
+        <v>1395</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>867</v>
+        <v>18</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>14942</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
-      <c r="N30" s="51"/>
+      <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
         <v>0</v>
       </c>
       <c r="C31" s="130">
         <v>0</v>
       </c>
       <c r="D31" s="130">
         <v>0</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="137">
+      <c r="N31" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
-      <c r="N32" s="51"/>
+      <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="130">
         <v>0</v>
       </c>
       <c r="C33" s="130">
         <v>0</v>
       </c>
       <c r="D33" s="130">
         <v>0</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="137">
+      <c r="N33" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
-      <c r="N34" s="51"/>
+      <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="130">
         <v>0</v>
       </c>
       <c r="C35" s="130">
         <v>0</v>
       </c>
       <c r="D35" s="130">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="137">
+      <c r="N35" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="48"/>
-[...11 lines deleted...]
-      <c r="N36" s="50"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="32"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
@@ -43139,231 +43154,231 @@
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...169 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="146" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>