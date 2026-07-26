--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -264,51 +264,51 @@
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>115年 1 - 2月</t>
+    <t>115年 1 - 5月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -476,51 +476,51 @@
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - Feb. 2026</t>
+    <t xml:space="preserve"> Jan. - May  2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
@@ -2010,51 +2010,51 @@
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
-    <t>2月</t>
+    <t>5月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2532,51 +2532,51 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</t>
+    <t>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
   <fonts count="62">
     <font>
@@ -4227,264 +4227,258 @@
     </xf>
     <xf xxid="191" numFmtId="176" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="192" numFmtId="177" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="193" numFmtId="177" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="194" numFmtId="176" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="195" numFmtId="176" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="196" numFmtId="0" fontId="47" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="197" numFmtId="0" fontId="51" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="198" numFmtId="0" fontId="53" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="199" numFmtId="178" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="199" numFmtId="177" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="200" numFmtId="178" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="200" numFmtId="177" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="203" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="203" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="204" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="204" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="205" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="205" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="206" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="206" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="207" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="208" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="208" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="209" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="209" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="210" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="210" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="211" numFmtId="178" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="212" numFmtId="178" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="213" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="213" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="214" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="215" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="214" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="216" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="215" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="217" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="218" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="219" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="220" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="221" numFmtId="177" fontId="57" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="222" numFmtId="177" fontId="58" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="223" numFmtId="176" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="224" numFmtId="176" fontId="56" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="225" numFmtId="176" fontId="57" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="226" numFmtId="176" fontId="58" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="228" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="229" numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="230" numFmtId="176" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="231" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="232" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="233" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="234" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="235" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="236" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="237" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="238" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="239" numFmtId="178" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="240" numFmtId="178" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="241" numFmtId="178" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="242" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="243" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="244" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="245" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="216" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="246" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="217" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="247" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="248" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="218" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="249" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="219" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="250" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="220" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="251" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="221" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="252" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="222" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="253" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="177" fontId="57" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="254" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="177" fontId="58" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="255" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="256" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="257" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="176" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="258" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="176" fontId="56" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="259" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="176" fontId="57" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="260" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="228" numFmtId="176" fontId="58" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="229" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="262" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="263" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="264" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="265" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="266" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="267" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="230" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...119 lines deleted...]
-    <xf xxid="270" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="268" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4836,831 +4830,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>776753</v>
+        <v>1921622</v>
       </c>
       <c r="C11" s="117">
-        <v>304665</v>
+        <v>791409</v>
       </c>
       <c r="D11" s="117">
-        <v>77490</v>
+        <v>187827</v>
       </c>
       <c r="E11" s="117">
-        <v>274142</v>
+        <v>694909</v>
       </c>
       <c r="F11" s="117">
-        <v>120455</v>
+        <v>247477</v>
       </c>
       <c r="G11" s="117">
-        <v>659121</v>
+        <v>1626913</v>
       </c>
       <c r="H11" s="117">
-        <v>178688</v>
+        <v>463222</v>
       </c>
       <c r="I11" s="117">
-        <v>11489</v>
+        <v>29483</v>
       </c>
       <c r="J11" s="117">
-        <v>173355</v>
+        <v>420138</v>
       </c>
       <c r="K11" s="117">
-        <v>59090</v>
+        <v>148071</v>
       </c>
       <c r="L11" s="117">
-        <v>236500</v>
+        <v>565998</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>117631</v>
+        <v>294709</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>197367</v>
+        <v>476724</v>
       </c>
       <c r="C13" s="128">
-        <v>22368</v>
+        <v>58052</v>
       </c>
       <c r="D13" s="128">
-        <v>893</v>
+        <v>2461</v>
       </c>
       <c r="E13" s="128">
-        <v>88786</v>
+        <v>238763</v>
       </c>
       <c r="F13" s="128">
-        <v>85319</v>
+        <v>177448</v>
       </c>
       <c r="G13" s="128">
-        <v>190860</v>
+        <v>461784</v>
       </c>
       <c r="H13" s="128">
-        <v>15026</v>
+        <v>38616</v>
       </c>
       <c r="I13" s="128">
-        <v>178</v>
+        <v>419</v>
       </c>
       <c r="J13" s="128">
-        <v>5590</v>
+        <v>19560</v>
       </c>
       <c r="K13" s="128">
-        <v>2456</v>
+        <v>6157</v>
       </c>
       <c r="L13" s="128">
-        <v>167609</v>
+        <v>397032</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>6507</v>
+        <v>14939</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>17426</v>
+        <v>42962</v>
       </c>
       <c r="C15" s="128">
-        <v>14015</v>
+        <v>35917</v>
       </c>
       <c r="D15" s="128">
-        <v>815</v>
+        <v>1941</v>
       </c>
       <c r="E15" s="128">
-        <v>673</v>
+        <v>2708</v>
       </c>
       <c r="F15" s="128">
-        <v>1923</v>
+        <v>2396</v>
       </c>
       <c r="G15" s="128">
-        <v>13888</v>
+        <v>34276</v>
       </c>
       <c r="H15" s="128">
-        <v>8684</v>
+        <v>22514</v>
       </c>
       <c r="I15" s="128">
-        <v>155</v>
+        <v>433</v>
       </c>
       <c r="J15" s="128">
-        <v>1413</v>
+        <v>2321</v>
       </c>
       <c r="K15" s="128">
-        <v>1787</v>
+        <v>4412</v>
       </c>
       <c r="L15" s="128">
-        <v>1849</v>
+        <v>4596</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>3538</v>
+        <v>8686</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>25194</v>
+        <v>60832</v>
       </c>
       <c r="C17" s="128">
-        <v>17385</v>
+        <v>44645</v>
       </c>
       <c r="D17" s="128">
-        <v>2363</v>
+        <v>5951</v>
       </c>
       <c r="E17" s="128">
-        <v>3191</v>
+        <v>8066</v>
       </c>
       <c r="F17" s="128">
-        <v>2254</v>
+        <v>2169</v>
       </c>
       <c r="G17" s="128">
-        <v>21175</v>
+        <v>49375</v>
       </c>
       <c r="H17" s="128">
-        <v>11548</v>
+        <v>29691</v>
       </c>
       <c r="I17" s="128">
-        <v>389</v>
+        <v>966</v>
       </c>
       <c r="J17" s="128">
-        <v>3460</v>
+        <v>4852</v>
       </c>
       <c r="K17" s="128">
-        <v>2938</v>
+        <v>7594</v>
       </c>
       <c r="L17" s="128">
-        <v>2840</v>
+        <v>6272</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>4019</v>
+        <v>11456</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>48992</v>
+        <v>116880</v>
       </c>
       <c r="C19" s="128">
-        <v>19060</v>
+        <v>49193</v>
       </c>
       <c r="D19" s="128">
-        <v>3130</v>
+        <v>8289</v>
       </c>
       <c r="E19" s="128">
-        <v>18157</v>
+        <v>43869</v>
       </c>
       <c r="F19" s="128">
-        <v>8645</v>
+        <v>15529</v>
       </c>
       <c r="G19" s="128">
-        <v>42982</v>
+        <v>101244</v>
       </c>
       <c r="H19" s="128">
-        <v>13331</v>
+        <v>34665</v>
       </c>
       <c r="I19" s="128">
-        <v>705</v>
+        <v>1753</v>
       </c>
       <c r="J19" s="128">
-        <v>15455</v>
+        <v>37032</v>
       </c>
       <c r="K19" s="128">
-        <v>2874</v>
+        <v>7606</v>
       </c>
       <c r="L19" s="128">
-        <v>10616</v>
+        <v>20187</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>6010</v>
+        <v>15636</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>26199</v>
+        <v>65720</v>
       </c>
       <c r="C21" s="128">
-        <v>15234</v>
+        <v>39805</v>
       </c>
       <c r="D21" s="128">
-        <v>3424</v>
+        <v>8344</v>
       </c>
       <c r="E21" s="128">
-        <v>4392</v>
+        <v>14297</v>
       </c>
       <c r="F21" s="128">
-        <v>3149</v>
+        <v>3274</v>
       </c>
       <c r="G21" s="128">
-        <v>21241</v>
+        <v>52628</v>
       </c>
       <c r="H21" s="128">
-        <v>10159</v>
+        <v>26677</v>
       </c>
       <c r="I21" s="128">
-        <v>350</v>
+        <v>861</v>
       </c>
       <c r="J21" s="128">
-        <v>5437</v>
+        <v>11715</v>
       </c>
       <c r="K21" s="128">
-        <v>3044</v>
+        <v>7875</v>
       </c>
       <c r="L21" s="128">
-        <v>2251</v>
+        <v>5501</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>4958</v>
+        <v>13092</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>22886</v>
+        <v>54513</v>
       </c>
       <c r="C23" s="128">
-        <v>12716</v>
+        <v>32997</v>
       </c>
       <c r="D23" s="128">
-        <v>2250</v>
+        <v>5162</v>
       </c>
       <c r="E23" s="128">
-        <v>7553</v>
+        <v>14643</v>
       </c>
       <c r="F23" s="128">
-        <v>367</v>
+        <v>1710</v>
       </c>
       <c r="G23" s="128">
-        <v>18977</v>
+        <v>43809</v>
       </c>
       <c r="H23" s="128">
-        <v>7945</v>
+        <v>20645</v>
       </c>
       <c r="I23" s="128">
-        <v>387</v>
+        <v>988</v>
       </c>
       <c r="J23" s="128">
-        <v>6588</v>
+        <v>12069</v>
       </c>
       <c r="K23" s="128">
-        <v>2414</v>
+        <v>5822</v>
       </c>
       <c r="L23" s="128">
-        <v>1642</v>
+        <v>4285</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>3910</v>
+        <v>10704</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>11231</v>
+        <v>27024</v>
       </c>
       <c r="C25" s="128">
-        <v>6287</v>
+        <v>16123</v>
       </c>
       <c r="D25" s="128">
-        <v>1154</v>
+        <v>2654</v>
       </c>
       <c r="E25" s="128">
-        <v>2252</v>
+        <v>4197</v>
       </c>
       <c r="F25" s="128">
-        <v>1537</v>
+        <v>4051</v>
       </c>
       <c r="G25" s="128">
-        <v>7592</v>
+        <v>17741</v>
       </c>
       <c r="H25" s="128">
-        <v>3326</v>
+        <v>8545</v>
       </c>
       <c r="I25" s="128">
-        <v>127</v>
+        <v>337</v>
       </c>
       <c r="J25" s="128">
-        <v>2112</v>
+        <v>3981</v>
       </c>
       <c r="K25" s="128">
-        <v>938</v>
+        <v>2130</v>
       </c>
       <c r="L25" s="128">
-        <v>1089</v>
+        <v>2749</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>3639</v>
+        <v>9283</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>45500</v>
+        <v>120677</v>
       </c>
       <c r="C27" s="128">
-        <v>20598</v>
+        <v>53662</v>
       </c>
       <c r="D27" s="128">
-        <v>7274</v>
+        <v>16142</v>
       </c>
       <c r="E27" s="128">
-        <v>16730</v>
+        <v>47946</v>
       </c>
       <c r="F27" s="128">
-        <v>898</v>
+        <v>2927</v>
       </c>
       <c r="G27" s="128">
-        <v>35428</v>
+        <v>96364</v>
       </c>
       <c r="H27" s="128">
-        <v>12049</v>
+        <v>31121</v>
       </c>
       <c r="I27" s="128">
-        <v>854</v>
+        <v>2089</v>
       </c>
       <c r="J27" s="128">
-        <v>14157</v>
+        <v>43345</v>
       </c>
       <c r="K27" s="128">
-        <v>3710</v>
+        <v>8944</v>
       </c>
       <c r="L27" s="128">
-        <v>4658</v>
+        <v>10864</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>10072</v>
+        <v>24313</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>42674</v>
+        <v>119074</v>
       </c>
       <c r="C29" s="128">
-        <v>20091</v>
+        <v>52483</v>
       </c>
       <c r="D29" s="128">
-        <v>8214</v>
+        <v>20744</v>
       </c>
       <c r="E29" s="128">
-        <v>13638</v>
+        <v>43577</v>
       </c>
       <c r="F29" s="128">
-        <v>731</v>
+        <v>2270</v>
       </c>
       <c r="G29" s="128">
-        <v>31743</v>
+        <v>92934</v>
       </c>
       <c r="H29" s="128">
-        <v>8674</v>
+        <v>22638</v>
       </c>
       <c r="I29" s="128">
-        <v>1642</v>
+        <v>4437</v>
       </c>
       <c r="J29" s="128">
-        <v>11582</v>
+        <v>39252</v>
       </c>
       <c r="K29" s="128">
-        <v>4562</v>
+        <v>11413</v>
       </c>
       <c r="L29" s="128">
-        <v>5283</v>
+        <v>15194</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>10931</v>
+        <v>26140</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1311</v>
+        <v>3594</v>
       </c>
       <c r="C31" s="128">
-        <v>1156</v>
+        <v>3025</v>
       </c>
       <c r="D31" s="128">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="E31" s="128">
-        <v>47</v>
+        <v>310</v>
       </c>
       <c r="F31" s="128">
-        <v>84</v>
+        <v>194</v>
       </c>
       <c r="G31" s="128">
-        <v>959</v>
+        <v>2644</v>
       </c>
       <c r="H31" s="128">
-        <v>580</v>
+        <v>1499</v>
       </c>
       <c r="I31" s="128">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J31" s="128">
-        <v>193</v>
+        <v>447</v>
       </c>
       <c r="K31" s="128">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="L31" s="128">
-        <v>107</v>
+        <v>507</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>352</v>
+        <v>950</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>1782</v>
+        <v>4312</v>
       </c>
       <c r="C33" s="128">
-        <v>1410</v>
+        <v>3585</v>
       </c>
       <c r="D33" s="128">
-        <v>168</v>
+        <v>431</v>
       </c>
       <c r="E33" s="128">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="F33" s="128">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="G33" s="128">
-        <v>1475</v>
+        <v>3554</v>
       </c>
       <c r="H33" s="128">
-        <v>804</v>
+        <v>2047</v>
       </c>
       <c r="I33" s="128">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="J33" s="128">
-        <v>76</v>
+        <v>107</v>
       </c>
       <c r="K33" s="128">
-        <v>292</v>
+        <v>751</v>
       </c>
       <c r="L33" s="128">
-        <v>289</v>
+        <v>616</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>307</v>
+        <v>758</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>25515</v>
+        <v>61497</v>
       </c>
       <c r="C35" s="128">
-        <v>18869</v>
+        <v>48455</v>
       </c>
       <c r="D35" s="128">
-        <v>2048</v>
+        <v>5143</v>
       </c>
       <c r="E35" s="128">
-        <v>4089</v>
+        <v>6366</v>
       </c>
       <c r="F35" s="128">
-        <v>509</v>
+        <v>1533</v>
       </c>
       <c r="G35" s="128">
-        <v>18943</v>
+        <v>45741</v>
       </c>
       <c r="H35" s="128">
-        <v>12358</v>
+        <v>31097</v>
       </c>
       <c r="I35" s="128">
-        <v>317</v>
+        <v>827</v>
       </c>
       <c r="J35" s="128">
-        <v>1167</v>
+        <v>598</v>
       </c>
       <c r="K35" s="128">
-        <v>3014</v>
+        <v>7697</v>
       </c>
       <c r="L35" s="128">
-        <v>2087</v>
+        <v>5522</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>6572</v>
+        <v>15756</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -5718,76 +5712,76 @@
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="109">
         <v>38</v>
       </c>
       <c r="D41" s="112">
-        <v>616698</v>
+        <v>630274</v>
       </c>
       <c r="E41" s="112">
-        <v>8388</v>
+        <v>22321</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>616,698</v>
+        <v>630,274</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>8,388</v>
+        <v>22,321</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
@@ -5959,51 +5953,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="138" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -6049,57 +6043,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -6300,645 +6294,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>74338</v>
+        <v>172580</v>
       </c>
       <c r="C11" s="117">
-        <v>38887</v>
+        <v>101713</v>
       </c>
       <c r="D11" s="117">
-        <v>2253</v>
+        <v>5509</v>
       </c>
       <c r="E11" s="117">
-        <v>31013</v>
+        <v>60384</v>
       </c>
       <c r="F11" s="117">
-        <v>2186</v>
+        <v>4974</v>
       </c>
       <c r="G11" s="117">
-        <v>61572</v>
+        <v>141211</v>
       </c>
       <c r="H11" s="117">
-        <v>23921</v>
+        <v>62285</v>
       </c>
       <c r="I11" s="117">
-        <v>265</v>
+        <v>833</v>
       </c>
       <c r="J11" s="117">
-        <v>28504</v>
+        <v>54661</v>
       </c>
       <c r="K11" s="117">
-        <v>3309</v>
+        <v>8395</v>
       </c>
       <c r="L11" s="117">
-        <v>5573</v>
+        <v>15037</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>12766</v>
+        <v>31369</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>1908</v>
+        <v>5058</v>
       </c>
       <c r="C13" s="128">
-        <v>1860</v>
+        <v>4957</v>
       </c>
       <c r="D13" s="128">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="E13" s="128">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F13" s="128">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="G13" s="128">
-        <v>1492</v>
+        <v>4071</v>
       </c>
       <c r="H13" s="128">
-        <v>852</v>
+        <v>2286</v>
       </c>
       <c r="I13" s="128">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="J13" s="128">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K13" s="128">
-        <v>90</v>
+        <v>225</v>
       </c>
       <c r="L13" s="128">
-        <v>515</v>
+        <v>1514</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>417</v>
+        <v>987</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>1265</v>
+        <v>3383</v>
       </c>
       <c r="C15" s="128">
-        <v>1187</v>
+        <v>3152</v>
       </c>
       <c r="D15" s="128">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E15" s="128">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="F15" s="128">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G15" s="128">
-        <v>983</v>
+        <v>2728</v>
       </c>
       <c r="H15" s="128">
-        <v>854</v>
+        <v>2284</v>
       </c>
       <c r="I15" s="128">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="L15" s="128">
-        <v>56</v>
+        <v>260</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>282</v>
+        <v>655</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>1584</v>
+        <v>4277</v>
       </c>
       <c r="C17" s="128">
-        <v>1575</v>
+        <v>4250</v>
       </c>
       <c r="D17" s="128">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G17" s="128">
-        <v>1247</v>
+        <v>3448</v>
       </c>
       <c r="H17" s="128">
-        <v>1035</v>
+        <v>2806</v>
       </c>
       <c r="I17" s="128">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>89</v>
+        <v>226</v>
       </c>
       <c r="L17" s="128">
-        <v>117</v>
+        <v>400</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>337</v>
+        <v>829</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>4349</v>
+        <v>11065</v>
       </c>
       <c r="C19" s="128">
-        <v>3667</v>
+        <v>9604</v>
       </c>
       <c r="D19" s="128">
-        <v>120</v>
+        <v>300</v>
       </c>
       <c r="E19" s="128">
-        <v>499</v>
+        <v>1071</v>
       </c>
       <c r="F19" s="128">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="G19" s="128">
-        <v>3322</v>
+        <v>8450</v>
       </c>
       <c r="H19" s="128">
-        <v>1985</v>
+        <v>5226</v>
       </c>
       <c r="I19" s="128">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="J19" s="128">
-        <v>457</v>
+        <v>978</v>
       </c>
       <c r="K19" s="128">
-        <v>178</v>
+        <v>504</v>
       </c>
       <c r="L19" s="128">
-        <v>687</v>
+        <v>1699</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1027</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>2244</v>
+        <v>5817</v>
       </c>
       <c r="C21" s="128">
-        <v>2167</v>
+        <v>5657</v>
       </c>
       <c r="D21" s="128">
+        <v>45</v>
+      </c>
+      <c r="E21" s="128">
+        <v>37</v>
+      </c>
+      <c r="F21" s="128">
+        <v>77</v>
+      </c>
+      <c r="G21" s="128">
+        <v>4238</v>
+      </c>
+      <c r="H21" s="128">
+        <v>3576</v>
+      </c>
+      <c r="I21" s="128">
         <v>14</v>
       </c>
-      <c r="E21" s="128">
-[...13 lines deleted...]
-      </c>
       <c r="J21" s="128">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="K21" s="128">
-        <v>130</v>
+        <v>353</v>
       </c>
       <c r="L21" s="128">
-        <v>94</v>
+        <v>252</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>620</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>2569</v>
+        <v>6647</v>
       </c>
       <c r="C23" s="128">
-        <v>2011</v>
+        <v>5262</v>
       </c>
       <c r="D23" s="128">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="E23" s="128">
-        <v>532</v>
+        <v>1324</v>
       </c>
       <c r="F23" s="128">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G23" s="128">
-        <v>1987</v>
+        <v>5303</v>
       </c>
       <c r="H23" s="128">
-        <v>1199</v>
+        <v>3132</v>
       </c>
       <c r="I23" s="128">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J23" s="128">
-        <v>525</v>
+        <v>1307</v>
       </c>
       <c r="K23" s="128">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="L23" s="128">
-        <v>189</v>
+        <v>644</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>582</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>530</v>
+        <v>1313</v>
       </c>
       <c r="C25" s="128">
-        <v>385</v>
+        <v>984</v>
       </c>
       <c r="D25" s="128">
-        <v>71</v>
+        <v>147</v>
       </c>
       <c r="E25" s="128">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="F25" s="128">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="G25" s="128">
-        <v>346</v>
+        <v>790</v>
       </c>
       <c r="H25" s="128">
-        <v>202</v>
+        <v>519</v>
       </c>
       <c r="I25" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J25" s="128">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="K25" s="128">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="L25" s="128">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>184</v>
+        <v>523</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>7777</v>
+        <v>17215</v>
       </c>
       <c r="C27" s="128">
-        <v>3133</v>
+        <v>8220</v>
       </c>
       <c r="D27" s="128">
-        <v>276</v>
+        <v>525</v>
       </c>
       <c r="E27" s="128">
-        <v>3492</v>
+        <v>6197</v>
       </c>
       <c r="F27" s="128">
-        <v>876</v>
+        <v>2272</v>
       </c>
       <c r="G27" s="128">
-        <v>6418</v>
+        <v>13839</v>
       </c>
       <c r="H27" s="128">
-        <v>2664</v>
+        <v>7000</v>
       </c>
       <c r="I27" s="128">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="J27" s="128">
-        <v>3189</v>
+        <v>5715</v>
       </c>
       <c r="K27" s="128">
-        <v>295</v>
+        <v>710</v>
       </c>
       <c r="L27" s="128">
-        <v>254</v>
+        <v>373</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>1359</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>10630</v>
+        <v>18510</v>
       </c>
       <c r="C29" s="128">
-        <v>1835</v>
+        <v>4893</v>
       </c>
       <c r="D29" s="128">
-        <v>152</v>
+        <v>373</v>
       </c>
       <c r="E29" s="128">
-        <v>8637</v>
+        <v>13227</v>
       </c>
       <c r="F29" s="128">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G29" s="128">
-        <v>10206</v>
+        <v>17537</v>
       </c>
       <c r="H29" s="128">
-        <v>1058</v>
+        <v>2795</v>
       </c>
       <c r="I29" s="128">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="J29" s="128">
-        <v>8231</v>
+        <v>12437</v>
       </c>
       <c r="K29" s="128">
-        <v>369</v>
+        <v>932</v>
       </c>
       <c r="L29" s="128">
-        <v>511</v>
+        <v>1303</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>424</v>
+        <v>974</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
@@ -6955,51 +6949,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
@@ -7017,114 +7011,114 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>5828</v>
+        <v>14771</v>
       </c>
       <c r="C35" s="128">
-        <v>5650</v>
+        <v>14248</v>
       </c>
       <c r="D35" s="128">
-        <v>92</v>
+        <v>269</v>
       </c>
       <c r="E35" s="128">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="F35" s="128">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="G35" s="128">
-        <v>4973</v>
+        <v>12810</v>
       </c>
       <c r="H35" s="128">
-        <v>3789</v>
+        <v>9489</v>
       </c>
       <c r="I35" s="128">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J35" s="128">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="K35" s="128">
-        <v>309</v>
+        <v>809</v>
       </c>
       <c r="L35" s="128">
-        <v>832</v>
+        <v>2396</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>855</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -7140,51 +7134,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
+        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -7414,51 +7408,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="147" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -7504,57 +7498,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -7790,176 +7784,176 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="141">
+      <c r="N11" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>3514</v>
+        <v>7263</v>
       </c>
       <c r="C13" s="128">
-        <v>573</v>
+        <v>1470</v>
       </c>
       <c r="D13" s="128">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="E13" s="128">
-        <v>2865</v>
+        <v>5692</v>
       </c>
       <c r="F13" s="128">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G13" s="128">
-        <v>3296</v>
+        <v>6828</v>
       </c>
       <c r="H13" s="128">
-        <v>361</v>
+        <v>916</v>
       </c>
       <c r="I13" s="128">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J13" s="128">
-        <v>2731</v>
+        <v>5206</v>
       </c>
       <c r="K13" s="128">
-        <v>45</v>
+        <v>115</v>
       </c>
       <c r="L13" s="128">
-        <v>158</v>
+        <v>589</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>218</v>
+        <v>435</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>1163</v>
+        <v>3073</v>
       </c>
       <c r="C15" s="128">
-        <v>1154</v>
+        <v>3045</v>
       </c>
       <c r="D15" s="128">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G15" s="128">
-        <v>855</v>
+        <v>2205</v>
       </c>
       <c r="H15" s="128">
-        <v>371</v>
+        <v>935</v>
       </c>
       <c r="I15" s="128">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="L15" s="128">
-        <v>424</v>
+        <v>1112</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>308</v>
+        <v>868</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -7976,114 +7970,114 @@
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="139">
+      <c r="N17" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>97</v>
+        <v>262</v>
       </c>
       <c r="C19" s="128">
-        <v>86</v>
+        <v>245</v>
       </c>
       <c r="D19" s="128">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G19" s="128">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="H19" s="128">
-        <v>61</v>
+        <v>165</v>
       </c>
       <c r="I19" s="128">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="L19" s="128">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>27</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
@@ -8100,51 +8094,51 @@
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="139">
+      <c r="N21" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
@@ -8162,51 +8156,51 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="139">
+      <c r="N23" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
@@ -8224,51 +8218,51 @@
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="139">
+      <c r="N25" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
@@ -8286,114 +8280,114 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="139">
+      <c r="N27" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>1499</v>
+        <v>2658</v>
       </c>
       <c r="C29" s="128">
-        <v>332</v>
+        <v>880</v>
       </c>
       <c r="D29" s="128">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E29" s="128">
-        <v>1160</v>
+        <v>1756</v>
       </c>
       <c r="F29" s="128">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G29" s="128">
-        <v>1414</v>
+        <v>2432</v>
       </c>
       <c r="H29" s="128">
-        <v>221</v>
+        <v>593</v>
       </c>
       <c r="I29" s="128">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J29" s="128">
-        <v>1159</v>
+        <v>1752</v>
       </c>
       <c r="K29" s="128">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="L29" s="128">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>84</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
@@ -8410,51 +8404,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
@@ -8472,51 +8466,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
@@ -8534,51 +8528,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="139">
+      <c r="N35" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
@@ -8866,51 +8860,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="148" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -8956,57 +8950,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -9242,362 +9236,362 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="141">
+      <c r="N11" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>120</v>
+        <v>310</v>
       </c>
       <c r="C13" s="128">
-        <v>117</v>
+        <v>294</v>
       </c>
       <c r="D13" s="128">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G13" s="128">
-        <v>81</v>
+        <v>219</v>
       </c>
       <c r="H13" s="128">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="I13" s="128">
         <v>1</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="L13" s="128">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>38</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>175</v>
+        <v>431</v>
       </c>
       <c r="C15" s="128">
-        <v>115</v>
+        <v>305</v>
       </c>
       <c r="D15" s="128">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E15" s="128">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="F15" s="128">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G15" s="128">
-        <v>161</v>
+        <v>387</v>
       </c>
       <c r="H15" s="128">
-        <v>72</v>
+        <v>186</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="K15" s="128">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="L15" s="128">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>4891</v>
+        <v>10464</v>
       </c>
       <c r="C17" s="128">
-        <v>1947</v>
+        <v>5056</v>
       </c>
       <c r="D17" s="128">
-        <v>281</v>
+        <v>616</v>
       </c>
       <c r="E17" s="128">
-        <v>2662</v>
+        <v>4754</v>
       </c>
       <c r="F17" s="128">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="G17" s="128">
-        <v>4013</v>
+        <v>8265</v>
       </c>
       <c r="H17" s="128">
-        <v>1065</v>
+        <v>2668</v>
       </c>
       <c r="I17" s="128">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="J17" s="128">
-        <v>2253</v>
+        <v>4169</v>
       </c>
       <c r="K17" s="128">
-        <v>191</v>
+        <v>459</v>
       </c>
       <c r="L17" s="128">
-        <v>490</v>
+        <v>936</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>878</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>6728</v>
+        <v>16959</v>
       </c>
       <c r="C19" s="128">
-        <v>4066</v>
+        <v>10783</v>
       </c>
       <c r="D19" s="128">
-        <v>263</v>
+        <v>870</v>
       </c>
       <c r="E19" s="128">
-        <v>2305</v>
+        <v>5097</v>
       </c>
       <c r="F19" s="128">
-        <v>94</v>
+        <v>210</v>
       </c>
       <c r="G19" s="128">
-        <v>5053</v>
+        <v>12411</v>
       </c>
       <c r="H19" s="128">
-        <v>2250</v>
+        <v>5995</v>
       </c>
       <c r="I19" s="128">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="J19" s="128">
-        <v>2104</v>
+        <v>4471</v>
       </c>
       <c r="K19" s="128">
-        <v>306</v>
+        <v>768</v>
       </c>
       <c r="L19" s="128">
-        <v>380</v>
+        <v>1141</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1675</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>68</v>
+        <v>267</v>
       </c>
       <c r="C21" s="128">
-        <v>57</v>
+        <v>224</v>
       </c>
       <c r="D21" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E21" s="128">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F21" s="128">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G21" s="128">
-        <v>87</v>
+        <v>304</v>
       </c>
       <c r="H21" s="128">
-        <v>40</v>
+        <v>158</v>
       </c>
       <c r="I21" s="128">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J21" s="128">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="K21" s="128">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="L21" s="128">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-19</v>
+        <v>-37</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
@@ -9614,114 +9608,114 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="139">
+      <c r="N23" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>3688</v>
+        <v>8017</v>
       </c>
       <c r="C25" s="128">
-        <v>1662</v>
+        <v>4591</v>
       </c>
       <c r="D25" s="128">
-        <v>142</v>
+        <v>318</v>
       </c>
       <c r="E25" s="128">
-        <v>1851</v>
+        <v>2997</v>
       </c>
       <c r="F25" s="128">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="G25" s="128">
-        <v>3232</v>
+        <v>6901</v>
       </c>
       <c r="H25" s="128">
-        <v>1058</v>
+        <v>2893</v>
       </c>
       <c r="I25" s="128">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="J25" s="128">
-        <v>1724</v>
+        <v>2724</v>
       </c>
       <c r="K25" s="128">
-        <v>163</v>
+        <v>400</v>
       </c>
       <c r="L25" s="128">
-        <v>276</v>
+        <v>857</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>457</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
@@ -9738,114 +9732,114 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="139">
+      <c r="N27" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>13711</v>
+        <v>34822</v>
       </c>
       <c r="C29" s="128">
-        <v>5309</v>
+        <v>13595</v>
       </c>
       <c r="D29" s="128">
-        <v>672</v>
+        <v>1685</v>
       </c>
       <c r="E29" s="128">
-        <v>6809</v>
+        <v>17752</v>
       </c>
       <c r="F29" s="128">
-        <v>921</v>
+        <v>1790</v>
       </c>
       <c r="G29" s="128">
-        <v>10712</v>
+        <v>27854</v>
       </c>
       <c r="H29" s="128">
-        <v>3372</v>
+        <v>8515</v>
       </c>
       <c r="I29" s="128">
-        <v>112</v>
+        <v>441</v>
       </c>
       <c r="J29" s="128">
-        <v>5926</v>
+        <v>15532</v>
       </c>
       <c r="K29" s="128">
-        <v>829</v>
+        <v>2084</v>
       </c>
       <c r="L29" s="128">
-        <v>473</v>
+        <v>1282</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>2999</v>
+        <v>6968</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -9862,51 +9856,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
@@ -9924,51 +9918,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
@@ -9986,51 +9980,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="139">
+      <c r="N35" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -10314,51 +10308,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="149" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -10404,57 +10398,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -10655,397 +10649,397 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>5790</v>
+        <v>14856</v>
       </c>
       <c r="C11" s="117">
-        <v>1480</v>
+        <v>3843</v>
       </c>
       <c r="D11" s="117">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="E11" s="117">
-        <v>3878</v>
+        <v>10072</v>
       </c>
       <c r="F11" s="117">
-        <v>384</v>
+        <v>826</v>
       </c>
       <c r="G11" s="117">
-        <v>5308</v>
+        <v>13623</v>
       </c>
       <c r="H11" s="117">
-        <v>429</v>
+        <v>1131</v>
       </c>
       <c r="I11" s="117">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="J11" s="117">
-        <v>3754</v>
+        <v>9871</v>
       </c>
       <c r="K11" s="117">
-        <v>365</v>
+        <v>918</v>
       </c>
       <c r="L11" s="117">
-        <v>732</v>
+        <v>1631</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>483</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>140</v>
+        <v>358</v>
       </c>
       <c r="C13" s="128">
-        <v>104</v>
+        <v>271</v>
       </c>
       <c r="D13" s="128">
         <v>1</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="G13" s="128">
-        <v>215</v>
+        <v>452</v>
       </c>
       <c r="H13" s="128">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="L13" s="128">
-        <v>160</v>
+        <v>321</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>-75</v>
+        <v>-93</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>329</v>
+        <v>754</v>
       </c>
       <c r="C15" s="128">
-        <v>155</v>
+        <v>401</v>
       </c>
       <c r="D15" s="128">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>171</v>
+        <v>346</v>
       </c>
       <c r="G15" s="128">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="H15" s="128">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="I15" s="128">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="L15" s="128">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>262</v>
+        <v>589</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>255</v>
+        <v>595</v>
       </c>
       <c r="C17" s="128">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="D17" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>138</v>
+        <v>283</v>
       </c>
       <c r="G17" s="128">
-        <v>47</v>
+        <v>142</v>
       </c>
       <c r="H17" s="128">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="I17" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L17" s="128">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>207</v>
+        <v>453</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>169</v>
+        <v>433</v>
       </c>
       <c r="C19" s="128">
-        <v>158</v>
+        <v>398</v>
       </c>
       <c r="D19" s="128">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G19" s="128">
-        <v>159</v>
+        <v>319</v>
       </c>
       <c r="H19" s="128">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="I19" s="128">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="L19" s="128">
-        <v>104</v>
+        <v>180</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>10</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>77</v>
+        <v>193</v>
       </c>
       <c r="C21" s="128">
-        <v>76</v>
+        <v>191</v>
       </c>
       <c r="D21" s="128">
         <v>1</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="128">
         <v>0</v>
       </c>
       <c r="G21" s="128">
-        <v>105</v>
+        <v>237</v>
       </c>
       <c r="H21" s="128">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="128">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="L21" s="128">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-29</v>
+        <v>-44</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="130">
@@ -11062,114 +11056,114 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="139">
+      <c r="N23" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="C25" s="128">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D25" s="128">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="128">
+        <v>47</v>
+      </c>
+      <c r="H25" s="128">
         <v>14</v>
       </c>
-      <c r="H25" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="L25" s="128">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="130">
@@ -11186,51 +11180,51 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="139">
+      <c r="N27" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
@@ -11248,51 +11242,51 @@
       </c>
       <c r="F29" s="130">
         <v>0</v>
       </c>
       <c r="G29" s="130">
         <v>0</v>
       </c>
       <c r="H29" s="130">
         <v>0</v>
       </c>
       <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="130">
         <v>0</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="130">
         <v>0</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
-      <c r="N29" s="139">
+      <c r="N29" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
@@ -11310,51 +11304,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
@@ -11372,114 +11366,114 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>153</v>
+        <v>433</v>
       </c>
       <c r="C35" s="128">
-        <v>145</v>
+        <v>413</v>
       </c>
       <c r="D35" s="128">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G35" s="128">
-        <v>144</v>
+        <v>354</v>
       </c>
       <c r="H35" s="128">
-        <v>72</v>
+        <v>188</v>
       </c>
       <c r="I35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="L35" s="128">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -11495,51 +11489,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
+        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -11769,51 +11763,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="150" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -11859,57 +11853,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -12145,51 +12139,51 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="141">
+      <c r="N11" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
@@ -12207,114 +12201,114 @@
       </c>
       <c r="F13" s="130">
         <v>0</v>
       </c>
       <c r="G13" s="130">
         <v>0</v>
       </c>
       <c r="H13" s="130">
         <v>0</v>
       </c>
       <c r="I13" s="130">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="130">
         <v>0</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
-      <c r="N13" s="139">
+      <c r="N13" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>55</v>
+        <v>142</v>
       </c>
       <c r="C15" s="128">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="D15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="H15" s="128">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="L15" s="128">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>-5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -12331,51 +12325,51 @@
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="139">
+      <c r="N17" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
@@ -12393,51 +12387,51 @@
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="130">
         <v>0</v>
       </c>
       <c r="H19" s="130">
         <v>0</v>
       </c>
       <c r="I19" s="130">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="130">
         <v>0</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
-      <c r="N19" s="139">
+      <c r="N19" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
@@ -12455,51 +12449,51 @@
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="139">
+      <c r="N21" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
@@ -12517,51 +12511,51 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="139">
+      <c r="N23" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
@@ -12579,51 +12573,51 @@
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="139">
+      <c r="N25" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
@@ -12641,51 +12635,51 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="139">
+      <c r="N27" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
@@ -12703,51 +12697,51 @@
       </c>
       <c r="F29" s="130">
         <v>0</v>
       </c>
       <c r="G29" s="130">
         <v>0</v>
       </c>
       <c r="H29" s="130">
         <v>0</v>
       </c>
       <c r="I29" s="130">
         <v>0</v>
       </c>
       <c r="J29" s="130">
         <v>0</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="130">
         <v>0</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
-      <c r="N29" s="139">
+      <c r="N29" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
@@ -12765,51 +12759,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
@@ -12827,51 +12821,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
@@ -12889,51 +12883,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="139">
+      <c r="N35" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
@@ -13221,51 +13215,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="151" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -13311,57 +13305,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -13597,51 +13591,51 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="141">
+      <c r="N11" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
@@ -13659,51 +13653,51 @@
       </c>
       <c r="F13" s="130">
         <v>0</v>
       </c>
       <c r="G13" s="130">
         <v>0</v>
       </c>
       <c r="H13" s="130">
         <v>0</v>
       </c>
       <c r="I13" s="130">
         <v>0</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="130">
         <v>0</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
-      <c r="N13" s="139">
+      <c r="N13" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
@@ -13721,51 +13715,51 @@
       </c>
       <c r="F15" s="130">
         <v>0</v>
       </c>
       <c r="G15" s="130">
         <v>0</v>
       </c>
       <c r="H15" s="130">
         <v>0</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="130">
         <v>0</v>
       </c>
       <c r="L15" s="130">
         <v>0</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
-      <c r="N15" s="139">
+      <c r="N15" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
@@ -13783,51 +13777,51 @@
       </c>
       <c r="F17" s="130">
         <v>0</v>
       </c>
       <c r="G17" s="130">
         <v>0</v>
       </c>
       <c r="H17" s="130">
         <v>0</v>
       </c>
       <c r="I17" s="130">
         <v>0</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="130">
         <v>0</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
-      <c r="N17" s="139">
+      <c r="N17" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
@@ -13845,51 +13839,51 @@
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="130">
         <v>0</v>
       </c>
       <c r="H19" s="130">
         <v>0</v>
       </c>
       <c r="I19" s="130">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="130">
         <v>0</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
-      <c r="N19" s="139">
+      <c r="N19" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
@@ -13907,51 +13901,51 @@
       </c>
       <c r="F21" s="130">
         <v>0</v>
       </c>
       <c r="G21" s="130">
         <v>0</v>
       </c>
       <c r="H21" s="130">
         <v>0</v>
       </c>
       <c r="I21" s="130">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="130">
         <v>0</v>
       </c>
       <c r="L21" s="130">
         <v>0</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
-      <c r="N21" s="139">
+      <c r="N21" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
@@ -13969,51 +13963,51 @@
       </c>
       <c r="F23" s="130">
         <v>0</v>
       </c>
       <c r="G23" s="130">
         <v>0</v>
       </c>
       <c r="H23" s="130">
         <v>0</v>
       </c>
       <c r="I23" s="130">
         <v>0</v>
       </c>
       <c r="J23" s="130">
         <v>0</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="130">
         <v>0</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
-      <c r="N23" s="139">
+      <c r="N23" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
@@ -14031,51 +14025,51 @@
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="130">
         <v>0</v>
       </c>
       <c r="H25" s="130">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="130">
         <v>0</v>
       </c>
       <c r="L25" s="130">
         <v>0</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
-      <c r="N25" s="139">
+      <c r="N25" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
@@ -14093,114 +14087,114 @@
       </c>
       <c r="F27" s="130">
         <v>0</v>
       </c>
       <c r="G27" s="130">
         <v>0</v>
       </c>
       <c r="H27" s="130">
         <v>0</v>
       </c>
       <c r="I27" s="130">
         <v>0</v>
       </c>
       <c r="J27" s="130">
         <v>0</v>
       </c>
       <c r="K27" s="130">
         <v>0</v>
       </c>
       <c r="L27" s="130">
         <v>0</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
-      <c r="N27" s="139">
+      <c r="N27" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>4581</v>
+        <v>11865</v>
       </c>
       <c r="C29" s="128">
-        <v>641</v>
+        <v>1642</v>
       </c>
       <c r="D29" s="128">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="E29" s="128">
-        <v>3878</v>
+        <v>10072</v>
       </c>
       <c r="F29" s="128">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="G29" s="128">
-        <v>4494</v>
+        <v>11785</v>
       </c>
       <c r="H29" s="128">
-        <v>232</v>
+        <v>624</v>
       </c>
       <c r="I29" s="128">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="J29" s="128">
-        <v>3754</v>
+        <v>9871</v>
       </c>
       <c r="K29" s="128">
-        <v>197</v>
+        <v>501</v>
       </c>
       <c r="L29" s="128">
-        <v>285</v>
+        <v>725</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -14217,51 +14211,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
@@ -14279,51 +14273,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
@@ -14341,51 +14335,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="139">
+      <c r="N35" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -14669,51 +14663,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="152" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
@@ -14756,57 +14750,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -15007,831 +15001,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>48393</v>
+        <v>116261</v>
       </c>
       <c r="C11" s="117">
-        <v>19755</v>
+        <v>52242</v>
       </c>
       <c r="D11" s="117">
-        <v>1409</v>
+        <v>3889</v>
       </c>
       <c r="E11" s="117">
-        <v>18642</v>
+        <v>43771</v>
       </c>
       <c r="F11" s="117">
-        <v>8586</v>
+        <v>16359</v>
       </c>
       <c r="G11" s="117">
-        <v>42567</v>
+        <v>104136</v>
       </c>
       <c r="H11" s="117">
-        <v>17900</v>
+        <v>46130</v>
       </c>
       <c r="I11" s="117">
-        <v>89</v>
+        <v>242</v>
       </c>
       <c r="J11" s="117">
-        <v>19940</v>
+        <v>42500</v>
       </c>
       <c r="K11" s="117">
-        <v>1377</v>
+        <v>3460</v>
       </c>
       <c r="L11" s="117">
-        <v>3262</v>
+        <v>11804</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>5825</v>
+        <v>12125</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="143">
-[...36 lines deleted...]
-        <v>1077</v>
+      <c r="B13" s="141">
+        <v>11854</v>
+      </c>
+      <c r="C13" s="141">
+        <v>6599</v>
+      </c>
+      <c r="D13" s="141">
+        <v>264</v>
+      </c>
+      <c r="E13" s="141">
+        <v>1367</v>
+      </c>
+      <c r="F13" s="141">
+        <v>3624</v>
+      </c>
+      <c r="G13" s="141">
+        <v>9477</v>
+      </c>
+      <c r="H13" s="141">
+        <v>6399</v>
+      </c>
+      <c r="I13" s="141">
+        <v>17</v>
+      </c>
+      <c r="J13" s="141">
+        <v>3168</v>
+      </c>
+      <c r="K13" s="141">
+        <v>203</v>
+      </c>
+      <c r="L13" s="141">
+        <v>-311</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>2377</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="143">
-[...36 lines deleted...]
-        <v>632</v>
+      <c r="B15" s="141">
+        <v>3813</v>
+      </c>
+      <c r="C15" s="141">
+        <v>1378</v>
+      </c>
+      <c r="D15" s="141">
+        <v>65</v>
+      </c>
+      <c r="E15" s="141">
+        <v>2151</v>
+      </c>
+      <c r="F15" s="141">
+        <v>220</v>
+      </c>
+      <c r="G15" s="141">
+        <v>3028</v>
+      </c>
+      <c r="H15" s="141">
+        <v>985</v>
+      </c>
+      <c r="I15" s="141">
+        <v>4</v>
+      </c>
+      <c r="J15" s="141">
+        <v>233</v>
+      </c>
+      <c r="K15" s="141">
+        <v>229</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1576</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>785</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="143">
-[...20 lines deleted...]
-      <c r="I17" s="143">
+      <c r="B17" s="141">
+        <v>467</v>
+      </c>
+      <c r="C17" s="141">
+        <v>225</v>
+      </c>
+      <c r="D17" s="141">
+        <v>21</v>
+      </c>
+      <c r="E17" s="141">
+        <v>188</v>
+      </c>
+      <c r="F17" s="141">
+        <v>33</v>
+      </c>
+      <c r="G17" s="141">
+        <v>444</v>
+      </c>
+      <c r="H17" s="141">
+        <v>184</v>
+      </c>
+      <c r="I17" s="141">
         <v>1</v>
       </c>
-      <c r="J17" s="143">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="J17" s="141">
+        <v>82</v>
+      </c>
+      <c r="K17" s="141">
+        <v>82</v>
+      </c>
+      <c r="L17" s="141">
+        <v>96</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="143">
-[...36 lines deleted...]
-        <v>-18</v>
+      <c r="B19" s="141">
+        <v>244</v>
+      </c>
+      <c r="C19" s="141">
+        <v>168</v>
+      </c>
+      <c r="D19" s="141">
+        <v>25</v>
+      </c>
+      <c r="E19" s="143">
+        <v>0</v>
+      </c>
+      <c r="F19" s="141">
+        <v>51</v>
+      </c>
+      <c r="G19" s="141">
+        <v>265</v>
+      </c>
+      <c r="H19" s="141">
+        <v>161</v>
+      </c>
+      <c r="I19" s="141">
+        <v>2</v>
+      </c>
+      <c r="J19" s="141">
+        <v>5</v>
+      </c>
+      <c r="K19" s="141">
+        <v>24</v>
+      </c>
+      <c r="L19" s="141">
+        <v>73</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>-21</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="143">
-[...36 lines deleted...]
-        <v>24</v>
+      <c r="B21" s="141">
+        <v>249</v>
+      </c>
+      <c r="C21" s="141">
+        <v>18</v>
+      </c>
+      <c r="D21" s="141">
+        <v>1</v>
+      </c>
+      <c r="E21" s="141">
+        <v>103</v>
+      </c>
+      <c r="F21" s="141">
+        <v>128</v>
+      </c>
+      <c r="G21" s="141">
+        <v>159</v>
+      </c>
+      <c r="H21" s="141">
+        <v>0</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>0</v>
+      </c>
+      <c r="K21" s="141">
+        <v>52</v>
+      </c>
+      <c r="L21" s="141">
+        <v>107</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="143">
-[...36 lines deleted...]
-        <v>-333</v>
+      <c r="B23" s="141">
+        <v>4827</v>
+      </c>
+      <c r="C23" s="141">
+        <v>2731</v>
+      </c>
+      <c r="D23" s="141">
+        <v>56</v>
+      </c>
+      <c r="E23" s="141">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>2039</v>
+      </c>
+      <c r="G23" s="141">
+        <v>5246</v>
+      </c>
+      <c r="H23" s="141">
+        <v>2553</v>
+      </c>
+      <c r="I23" s="141">
+        <v>2</v>
+      </c>
+      <c r="J23" s="141">
+        <v>1841</v>
+      </c>
+      <c r="K23" s="141">
+        <v>119</v>
+      </c>
+      <c r="L23" s="141">
+        <v>732</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-419</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="143">
-[...17 lines deleted...]
-      <c r="H25" s="143">
+      <c r="B25" s="141">
+        <v>3683</v>
+      </c>
+      <c r="C25" s="141">
         <v>16</v>
       </c>
-      <c r="I25" s="145">
-[...15 lines deleted...]
-        <v>233</v>
+      <c r="D25" s="141">
+        <v>127</v>
+      </c>
+      <c r="E25" s="141">
+        <v>19</v>
+      </c>
+      <c r="F25" s="141">
+        <v>3520</v>
+      </c>
+      <c r="G25" s="141">
+        <v>2742</v>
+      </c>
+      <c r="H25" s="141">
+        <v>30</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>1075</v>
+      </c>
+      <c r="K25" s="141">
+        <v>92</v>
+      </c>
+      <c r="L25" s="141">
+        <v>1545</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>941</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="143">
-[...20 lines deleted...]
-      <c r="I27" s="143">
+      <c r="B27" s="141">
+        <v>16284</v>
+      </c>
+      <c r="C27" s="141">
+        <v>967</v>
+      </c>
+      <c r="D27" s="141">
         <v>11</v>
       </c>
-      <c r="J27" s="143">
-[...12 lines deleted...]
-        <v>78</v>
+      <c r="E27" s="141">
+        <v>15051</v>
+      </c>
+      <c r="F27" s="141">
+        <v>254</v>
+      </c>
+      <c r="G27" s="141">
+        <v>15885</v>
+      </c>
+      <c r="H27" s="141">
+        <v>920</v>
+      </c>
+      <c r="I27" s="141">
+        <v>18</v>
+      </c>
+      <c r="J27" s="141">
+        <v>14992</v>
+      </c>
+      <c r="K27" s="141">
+        <v>102</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-146</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>399</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="143">
-[...36 lines deleted...]
-        <v>232</v>
+      <c r="B29" s="141">
+        <v>3672</v>
+      </c>
+      <c r="C29" s="141">
+        <v>2391</v>
+      </c>
+      <c r="D29" s="141">
+        <v>94</v>
+      </c>
+      <c r="E29" s="141">
+        <v>908</v>
+      </c>
+      <c r="F29" s="141">
+        <v>279</v>
+      </c>
+      <c r="G29" s="141">
+        <v>3590</v>
+      </c>
+      <c r="H29" s="141">
+        <v>1979</v>
+      </c>
+      <c r="I29" s="141">
+        <v>24</v>
+      </c>
+      <c r="J29" s="141">
+        <v>900</v>
+      </c>
+      <c r="K29" s="141">
+        <v>150</v>
+      </c>
+      <c r="L29" s="141">
+        <v>536</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="143">
-[...36 lines deleted...]
-        <v>69</v>
+      <c r="B31" s="141">
+        <v>827</v>
+      </c>
+      <c r="C31" s="141">
+        <v>528</v>
+      </c>
+      <c r="D31" s="141">
+        <v>19</v>
+      </c>
+      <c r="E31" s="141">
+        <v>260</v>
+      </c>
+      <c r="F31" s="141">
+        <v>20</v>
+      </c>
+      <c r="G31" s="141">
+        <v>684</v>
+      </c>
+      <c r="H31" s="141">
+        <v>401</v>
+      </c>
+      <c r="I31" s="141">
+        <v>0</v>
+      </c>
+      <c r="J31" s="141">
+        <v>190</v>
+      </c>
+      <c r="K31" s="141">
+        <v>42</v>
+      </c>
+      <c r="L31" s="141">
+        <v>50</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="143">
-[...36 lines deleted...]
-        <v>204</v>
+      <c r="B33" s="141">
+        <v>4490</v>
+      </c>
+      <c r="C33" s="141">
+        <v>859</v>
+      </c>
+      <c r="D33" s="141">
+        <v>577</v>
+      </c>
+      <c r="E33" s="141">
+        <v>2552</v>
+      </c>
+      <c r="F33" s="141">
+        <v>502</v>
+      </c>
+      <c r="G33" s="141">
+        <v>4140</v>
+      </c>
+      <c r="H33" s="141">
+        <v>507</v>
+      </c>
+      <c r="I33" s="141">
+        <v>15</v>
+      </c>
+      <c r="J33" s="143">
+        <v>0</v>
+      </c>
+      <c r="K33" s="141">
+        <v>400</v>
+      </c>
+      <c r="L33" s="141">
+        <v>3217</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="143">
-[...36 lines deleted...]
-        <v>132</v>
+      <c r="B35" s="141">
+        <v>3293</v>
+      </c>
+      <c r="C35" s="141">
+        <v>2832</v>
+      </c>
+      <c r="D35" s="141">
+        <v>302</v>
+      </c>
+      <c r="E35" s="141">
+        <v>152</v>
+      </c>
+      <c r="F35" s="141">
+        <v>6</v>
+      </c>
+      <c r="G35" s="141">
+        <v>2806</v>
+      </c>
+      <c r="H35" s="141">
+        <v>1873</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
+        <v>422</v>
+      </c>
+      <c r="K35" s="141">
+        <v>34</v>
+      </c>
+      <c r="L35" s="141">
+        <v>477</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>487</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -16100,51 +16094,51 @@
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="153" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
@@ -16187,57 +16181,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -16438,831 +16432,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>1673</v>
+        <v>4744</v>
       </c>
       <c r="C11" s="116">
-        <v>792</v>
+        <v>1910</v>
       </c>
       <c r="D11" s="116">
-        <v>395</v>
+        <v>1034</v>
       </c>
       <c r="E11" s="116">
-        <v>316</v>
+        <v>1194</v>
       </c>
       <c r="F11" s="116">
-        <v>170</v>
+        <v>606</v>
       </c>
       <c r="G11" s="116">
-        <v>1066</v>
+        <v>3040</v>
       </c>
       <c r="H11" s="116">
-        <v>686</v>
+        <v>1634</v>
       </c>
       <c r="I11" s="116">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="J11" s="116">
-        <v>26</v>
+        <v>454</v>
       </c>
       <c r="K11" s="116">
-        <v>169</v>
+        <v>429</v>
       </c>
       <c r="L11" s="116">
-        <v>171</v>
+        <v>479</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>607</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="143">
-[...36 lines deleted...]
-        <v>3</v>
+      <c r="B13" s="141">
+        <v>306</v>
+      </c>
+      <c r="C13" s="141">
+        <v>269</v>
+      </c>
+      <c r="D13" s="141">
+        <v>37</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>0</v>
+      </c>
+      <c r="G13" s="141">
+        <v>170</v>
+      </c>
+      <c r="H13" s="141">
+        <v>152</v>
+      </c>
+      <c r="I13" s="141">
+        <v>2</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>10</v>
+      </c>
+      <c r="L13" s="141">
+        <v>6</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="143">
-[...36 lines deleted...]
-        <v>100</v>
+      <c r="B15" s="141">
+        <v>5488</v>
+      </c>
+      <c r="C15" s="141">
+        <v>2298</v>
+      </c>
+      <c r="D15" s="141">
+        <v>50</v>
+      </c>
+      <c r="E15" s="141">
+        <v>2445</v>
+      </c>
+      <c r="F15" s="141">
+        <v>695</v>
+      </c>
+      <c r="G15" s="141">
+        <v>5139</v>
+      </c>
+      <c r="H15" s="141">
+        <v>2369</v>
+      </c>
+      <c r="I15" s="141">
+        <v>9</v>
+      </c>
+      <c r="J15" s="141">
+        <v>2495</v>
+      </c>
+      <c r="K15" s="141">
+        <v>73</v>
+      </c>
+      <c r="L15" s="141">
+        <v>193</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="143">
-[...36 lines deleted...]
-        <v>148</v>
+      <c r="B17" s="141">
+        <v>6680</v>
+      </c>
+      <c r="C17" s="141">
+        <v>2822</v>
+      </c>
+      <c r="D17" s="141">
+        <v>166</v>
+      </c>
+      <c r="E17" s="141">
+        <v>1542</v>
+      </c>
+      <c r="F17" s="141">
+        <v>2150</v>
+      </c>
+      <c r="G17" s="141">
+        <v>6557</v>
+      </c>
+      <c r="H17" s="141">
+        <v>2855</v>
+      </c>
+      <c r="I17" s="141">
+        <v>14</v>
+      </c>
+      <c r="J17" s="141">
+        <v>2836</v>
+      </c>
+      <c r="K17" s="141">
+        <v>159</v>
+      </c>
+      <c r="L17" s="141">
+        <v>693</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="143">
-[...36 lines deleted...]
-        <v>591</v>
+      <c r="B19" s="141">
+        <v>3908</v>
+      </c>
+      <c r="C19" s="141">
+        <v>1971</v>
+      </c>
+      <c r="D19" s="141">
+        <v>522</v>
+      </c>
+      <c r="E19" s="141">
+        <v>1341</v>
+      </c>
+      <c r="F19" s="141">
+        <v>74</v>
+      </c>
+      <c r="G19" s="141">
+        <v>2926</v>
+      </c>
+      <c r="H19" s="141">
+        <v>1333</v>
+      </c>
+      <c r="I19" s="141">
+        <v>33</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>555</v>
+      </c>
+      <c r="L19" s="141">
+        <v>1005</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>982</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="143">
-[...36 lines deleted...]
-        <v>374</v>
+      <c r="B21" s="141">
+        <v>6386</v>
+      </c>
+      <c r="C21" s="141">
+        <v>5020</v>
+      </c>
+      <c r="D21" s="141">
+        <v>76</v>
+      </c>
+      <c r="E21" s="141">
+        <v>1239</v>
+      </c>
+      <c r="F21" s="141">
+        <v>52</v>
+      </c>
+      <c r="G21" s="141">
+        <v>6121</v>
+      </c>
+      <c r="H21" s="141">
+        <v>4652</v>
+      </c>
+      <c r="I21" s="141">
+        <v>9</v>
+      </c>
+      <c r="J21" s="141">
+        <v>969</v>
+      </c>
+      <c r="K21" s="141">
+        <v>79</v>
+      </c>
+      <c r="L21" s="141">
+        <v>413</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>265</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="143">
-[...2 lines deleted...]
-      <c r="C23" s="143">
+      <c r="B23" s="141">
+        <v>97</v>
+      </c>
+      <c r="C23" s="141">
+        <v>4</v>
+      </c>
+      <c r="D23" s="141">
+        <v>2</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>92</v>
+      </c>
+      <c r="G23" s="141">
+        <v>105</v>
+      </c>
+      <c r="H23" s="141">
         <v>1</v>
       </c>
-      <c r="D23" s="143">
-[...30 lines deleted...]
-        <v>-2</v>
+      <c r="I23" s="141">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="141">
+        <v>55</v>
+      </c>
+      <c r="L23" s="141">
+        <v>49</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-8</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="143">
-[...36 lines deleted...]
-        <v>512</v>
+      <c r="B25" s="141">
+        <v>15295</v>
+      </c>
+      <c r="C25" s="141">
+        <v>4769</v>
+      </c>
+      <c r="D25" s="141">
+        <v>92</v>
+      </c>
+      <c r="E25" s="141">
+        <v>10433</v>
+      </c>
+      <c r="F25" s="141">
+        <v>0</v>
+      </c>
+      <c r="G25" s="141">
+        <v>13624</v>
+      </c>
+      <c r="H25" s="141">
+        <v>3691</v>
+      </c>
+      <c r="I25" s="141">
+        <v>15</v>
+      </c>
+      <c r="J25" s="141">
+        <v>9656</v>
+      </c>
+      <c r="K25" s="141">
+        <v>125</v>
+      </c>
+      <c r="L25" s="141">
+        <v>138</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>1671</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="143">
-[...36 lines deleted...]
-        <v>251</v>
+      <c r="B27" s="141">
+        <v>9939</v>
+      </c>
+      <c r="C27" s="141">
+        <v>7832</v>
+      </c>
+      <c r="D27" s="141">
+        <v>154</v>
+      </c>
+      <c r="E27" s="141">
+        <v>1699</v>
+      </c>
+      <c r="F27" s="141">
+        <v>253</v>
+      </c>
+      <c r="G27" s="141">
+        <v>8589</v>
+      </c>
+      <c r="H27" s="141">
+        <v>7115</v>
+      </c>
+      <c r="I27" s="141">
+        <v>13</v>
+      </c>
+      <c r="J27" s="141">
+        <v>1636</v>
+      </c>
+      <c r="K27" s="141">
+        <v>122</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-297</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>1350</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="143">
-[...36 lines deleted...]
-        <v>245</v>
+      <c r="B29" s="141">
+        <v>998</v>
+      </c>
+      <c r="C29" s="141">
+        <v>998</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141">
+        <v>0</v>
+      </c>
+      <c r="F29" s="143">
+        <v>0</v>
+      </c>
+      <c r="G29" s="141">
+        <v>1033</v>
+      </c>
+      <c r="H29" s="141">
+        <v>854</v>
+      </c>
+      <c r="I29" s="141">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>0</v>
+      </c>
+      <c r="K29" s="141">
+        <v>13</v>
+      </c>
+      <c r="L29" s="141">
+        <v>165</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>-35</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="143">
-[...36 lines deleted...]
-        <v>153</v>
+      <c r="B31" s="141">
+        <v>1365</v>
+      </c>
+      <c r="C31" s="141">
+        <v>1195</v>
+      </c>
+      <c r="D31" s="141">
+        <v>101</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="141">
+        <v>68</v>
+      </c>
+      <c r="G31" s="141">
+        <v>1407</v>
+      </c>
+      <c r="H31" s="141">
+        <v>1016</v>
+      </c>
+      <c r="I31" s="141">
+        <v>2</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="141">
+        <v>20</v>
+      </c>
+      <c r="L31" s="141">
+        <v>369</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>-42</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="143">
-[...36 lines deleted...]
-        <v>341</v>
+      <c r="B33" s="141">
+        <v>2494</v>
+      </c>
+      <c r="C33" s="141">
+        <v>2079</v>
+      </c>
+      <c r="D33" s="141">
+        <v>55</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="141">
+        <v>360</v>
+      </c>
+      <c r="G33" s="141">
+        <v>2321</v>
+      </c>
+      <c r="H33" s="141">
+        <v>1842</v>
+      </c>
+      <c r="I33" s="141">
+        <v>1</v>
+      </c>
+      <c r="J33" s="141">
+        <v>235</v>
+      </c>
+      <c r="K33" s="141">
+        <v>38</v>
+      </c>
+      <c r="L33" s="141">
+        <v>204</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="143">
-[...36 lines deleted...]
-        <v>81</v>
+      <c r="B35" s="141">
+        <v>2763</v>
+      </c>
+      <c r="C35" s="141">
+        <v>1708</v>
+      </c>
+      <c r="D35" s="141">
+        <v>23</v>
+      </c>
+      <c r="E35" s="141">
+        <v>363</v>
+      </c>
+      <c r="F35" s="141">
+        <v>669</v>
+      </c>
+      <c r="G35" s="141">
+        <v>2629</v>
+      </c>
+      <c r="H35" s="141">
+        <v>2051</v>
+      </c>
+      <c r="I35" s="141">
+        <v>10</v>
+      </c>
+      <c r="J35" s="141">
+        <v>178</v>
+      </c>
+      <c r="K35" s="141">
+        <v>178</v>
+      </c>
+      <c r="L35" s="141">
+        <v>212</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -17503,51 +17497,51 @@
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="154" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
@@ -17590,57 +17584,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -17841,211 +17835,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>534</v>
+        <v>1728</v>
       </c>
       <c r="C11" s="116">
-        <v>131</v>
+        <v>324</v>
       </c>
       <c r="D11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>235</v>
+        <v>761</v>
       </c>
       <c r="F11" s="116">
-        <v>165</v>
+        <v>639</v>
       </c>
       <c r="G11" s="116">
-        <v>472</v>
+        <v>1711</v>
       </c>
       <c r="H11" s="116">
-        <v>149</v>
+        <v>361</v>
       </c>
       <c r="I11" s="116">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J11" s="116">
-        <v>274</v>
+        <v>1133</v>
       </c>
       <c r="K11" s="116">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="L11" s="116">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>62</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="143">
-[...11 lines deleted...]
-      <c r="F13" s="143">
+      <c r="B13" s="141">
+        <v>223</v>
+      </c>
+      <c r="C13" s="141">
+        <v>199</v>
+      </c>
+      <c r="D13" s="141">
         <v>7</v>
       </c>
-      <c r="G13" s="143">
-[...21 lines deleted...]
-        <v>15</v>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>17</v>
+      </c>
+      <c r="G13" s="141">
+        <v>172</v>
+      </c>
+      <c r="H13" s="141">
+        <v>117</v>
+      </c>
+      <c r="I13" s="141">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>16</v>
+      </c>
+      <c r="L13" s="141">
+        <v>39</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="143">
-[...36 lines deleted...]
-        <v>4</v>
+      <c r="B15" s="141">
+        <v>144</v>
+      </c>
+      <c r="C15" s="141">
+        <v>130</v>
+      </c>
+      <c r="D15" s="141">
+        <v>3</v>
+      </c>
+      <c r="E15" s="143">
+        <v>0</v>
+      </c>
+      <c r="F15" s="141">
+        <v>10</v>
+      </c>
+      <c r="G15" s="141">
+        <v>129</v>
+      </c>
+      <c r="H15" s="141">
+        <v>98</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
+        <v>10</v>
+      </c>
+      <c r="L15" s="141">
+        <v>20</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -18604,51 +18598,51 @@
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="155" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
@@ -18692,57 +18686,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -18943,831 +18937,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>40476</v>
+        <v>97401</v>
       </c>
       <c r="C11" s="117">
-        <v>13013</v>
+        <v>34908</v>
       </c>
       <c r="D11" s="117">
-        <v>1083</v>
+        <v>3032</v>
       </c>
       <c r="E11" s="117">
-        <v>18007</v>
+        <v>42029</v>
       </c>
       <c r="F11" s="117">
-        <v>8373</v>
+        <v>17432</v>
       </c>
       <c r="G11" s="117">
-        <v>36102</v>
+        <v>88646</v>
       </c>
       <c r="H11" s="117">
-        <v>10567</v>
+        <v>28282</v>
       </c>
       <c r="I11" s="117">
-        <v>78</v>
+        <v>214</v>
       </c>
       <c r="J11" s="117">
-        <v>19471</v>
+        <v>41553</v>
       </c>
       <c r="K11" s="117">
-        <v>1213</v>
+        <v>2999</v>
       </c>
       <c r="L11" s="117">
-        <v>4773</v>
+        <v>15598</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>4374</v>
+        <v>8754</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="143">
-[...36 lines deleted...]
-        <v>1026</v>
+      <c r="B13" s="141">
+        <v>9508</v>
+      </c>
+      <c r="C13" s="141">
+        <v>4261</v>
+      </c>
+      <c r="D13" s="141">
+        <v>259</v>
+      </c>
+      <c r="E13" s="141">
+        <v>1367</v>
+      </c>
+      <c r="F13" s="141">
+        <v>3621</v>
+      </c>
+      <c r="G13" s="141">
+        <v>7262</v>
+      </c>
+      <c r="H13" s="141">
+        <v>3117</v>
+      </c>
+      <c r="I13" s="141">
+        <v>17</v>
+      </c>
+      <c r="J13" s="141">
+        <v>3168</v>
+      </c>
+      <c r="K13" s="141">
+        <v>190</v>
+      </c>
+      <c r="L13" s="141">
+        <v>769</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>2246</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="143">
-[...36 lines deleted...]
-        <v>604</v>
+      <c r="B15" s="141">
+        <v>3656</v>
+      </c>
+      <c r="C15" s="141">
+        <v>1241</v>
+      </c>
+      <c r="D15" s="141">
+        <v>65</v>
+      </c>
+      <c r="E15" s="141">
+        <v>2131</v>
+      </c>
+      <c r="F15" s="141">
+        <v>220</v>
+      </c>
+      <c r="G15" s="141">
+        <v>2967</v>
+      </c>
+      <c r="H15" s="141">
+        <v>979</v>
+      </c>
+      <c r="I15" s="141">
+        <v>4</v>
+      </c>
+      <c r="J15" s="141">
+        <v>215</v>
+      </c>
+      <c r="K15" s="141">
+        <v>194</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1575</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>689</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="143">
-[...20 lines deleted...]
-      <c r="I17" s="143">
+      <c r="B17" s="141">
+        <v>435</v>
+      </c>
+      <c r="C17" s="141">
+        <v>193</v>
+      </c>
+      <c r="D17" s="141">
+        <v>21</v>
+      </c>
+      <c r="E17" s="141">
+        <v>188</v>
+      </c>
+      <c r="F17" s="141">
+        <v>33</v>
+      </c>
+      <c r="G17" s="141">
+        <v>424</v>
+      </c>
+      <c r="H17" s="141">
+        <v>176</v>
+      </c>
+      <c r="I17" s="141">
         <v>1</v>
       </c>
-      <c r="J17" s="143">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="J17" s="141">
+        <v>82</v>
+      </c>
+      <c r="K17" s="141">
+        <v>81</v>
+      </c>
+      <c r="L17" s="141">
+        <v>83</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="143">
-[...36 lines deleted...]
-        <v>-28</v>
+      <c r="B19" s="141">
+        <v>193</v>
+      </c>
+      <c r="C19" s="141">
+        <v>118</v>
+      </c>
+      <c r="D19" s="141">
+        <v>23</v>
+      </c>
+      <c r="E19" s="143">
+        <v>0</v>
+      </c>
+      <c r="F19" s="141">
+        <v>51</v>
+      </c>
+      <c r="G19" s="141">
+        <v>232</v>
+      </c>
+      <c r="H19" s="141">
+        <v>128</v>
+      </c>
+      <c r="I19" s="141">
+        <v>2</v>
+      </c>
+      <c r="J19" s="141">
+        <v>5</v>
+      </c>
+      <c r="K19" s="141">
+        <v>24</v>
+      </c>
+      <c r="L19" s="141">
+        <v>73</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>-39</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="143">
-[...36 lines deleted...]
-        <v>49</v>
+      <c r="B21" s="141">
+        <v>249</v>
+      </c>
+      <c r="C21" s="141">
+        <v>18</v>
+      </c>
+      <c r="D21" s="141">
+        <v>0</v>
+      </c>
+      <c r="E21" s="141">
+        <v>103</v>
+      </c>
+      <c r="F21" s="141">
+        <v>128</v>
+      </c>
+      <c r="G21" s="141">
+        <v>143</v>
+      </c>
+      <c r="H21" s="141">
+        <v>0</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>0</v>
+      </c>
+      <c r="K21" s="141">
+        <v>52</v>
+      </c>
+      <c r="L21" s="141">
+        <v>91</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="143">
-[...36 lines deleted...]
-        <v>-335</v>
+      <c r="B23" s="141">
+        <v>4657</v>
+      </c>
+      <c r="C23" s="141">
+        <v>2563</v>
+      </c>
+      <c r="D23" s="141">
+        <v>55</v>
+      </c>
+      <c r="E23" s="141">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>2038</v>
+      </c>
+      <c r="G23" s="141">
+        <v>5080</v>
+      </c>
+      <c r="H23" s="141">
+        <v>2448</v>
+      </c>
+      <c r="I23" s="141">
+        <v>2</v>
+      </c>
+      <c r="J23" s="141">
+        <v>1842</v>
+      </c>
+      <c r="K23" s="141">
+        <v>119</v>
+      </c>
+      <c r="L23" s="141">
+        <v>670</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-423</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="143">
-[...17 lines deleted...]
-      <c r="H25" s="143">
+      <c r="B25" s="141">
+        <v>3683</v>
+      </c>
+      <c r="C25" s="141">
         <v>16</v>
       </c>
-      <c r="I25" s="145">
-[...15 lines deleted...]
-        <v>233</v>
+      <c r="D25" s="141">
+        <v>127</v>
+      </c>
+      <c r="E25" s="141">
+        <v>19</v>
+      </c>
+      <c r="F25" s="141">
+        <v>3520</v>
+      </c>
+      <c r="G25" s="141">
+        <v>2742</v>
+      </c>
+      <c r="H25" s="141">
+        <v>30</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>1075</v>
+      </c>
+      <c r="K25" s="141">
+        <v>92</v>
+      </c>
+      <c r="L25" s="141">
+        <v>1545</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>941</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="143">
-[...20 lines deleted...]
-      <c r="I27" s="143">
+      <c r="B27" s="141">
+        <v>15441</v>
+      </c>
+      <c r="C27" s="141">
+        <v>201</v>
+      </c>
+      <c r="D27" s="141">
         <v>11</v>
       </c>
-      <c r="J27" s="143">
-[...12 lines deleted...]
-        <v>82</v>
+      <c r="E27" s="141">
+        <v>14965</v>
+      </c>
+      <c r="F27" s="141">
+        <v>263</v>
+      </c>
+      <c r="G27" s="141">
+        <v>15033</v>
+      </c>
+      <c r="H27" s="141">
+        <v>162</v>
+      </c>
+      <c r="I27" s="141">
+        <v>18</v>
+      </c>
+      <c r="J27" s="141">
+        <v>14903</v>
+      </c>
+      <c r="K27" s="141">
+        <v>100</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-149</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>407</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="143">
-[...36 lines deleted...]
-        <v>-192</v>
+      <c r="B29" s="141">
+        <v>3731</v>
+      </c>
+      <c r="C29" s="141">
+        <v>2391</v>
+      </c>
+      <c r="D29" s="141">
+        <v>94</v>
+      </c>
+      <c r="E29" s="141">
+        <v>908</v>
+      </c>
+      <c r="F29" s="141">
+        <v>338</v>
+      </c>
+      <c r="G29" s="141">
+        <v>4414</v>
+      </c>
+      <c r="H29" s="141">
+        <v>351</v>
+      </c>
+      <c r="I29" s="141">
+        <v>24</v>
+      </c>
+      <c r="J29" s="141">
+        <v>1275</v>
+      </c>
+      <c r="K29" s="141">
+        <v>150</v>
+      </c>
+      <c r="L29" s="141">
+        <v>2614</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>-683</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="143">
-[...26 lines deleted...]
-      <c r="K31" s="143">
+      <c r="B31" s="141">
+        <v>640</v>
+      </c>
+      <c r="C31" s="141">
+        <v>348</v>
+      </c>
+      <c r="D31" s="141">
         <v>12</v>
       </c>
-      <c r="L31" s="143">
-[...5 lines deleted...]
-      <c r="N31" s="147">
+      <c r="E31" s="141">
+        <v>260</v>
+      </c>
+      <c r="F31" s="141">
+        <v>20</v>
+      </c>
+      <c r="G31" s="141">
+        <v>584</v>
+      </c>
+      <c r="H31" s="141">
+        <v>316</v>
+      </c>
+      <c r="I31" s="141">
+        <v>0</v>
+      </c>
+      <c r="J31" s="141">
+        <v>190</v>
+      </c>
+      <c r="K31" s="141">
         <v>30</v>
+      </c>
+      <c r="L31" s="141">
+        <v>48</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="143">
-[...36 lines deleted...]
-        <v>199</v>
+      <c r="B33" s="141">
+        <v>4443</v>
+      </c>
+      <c r="C33" s="141">
+        <v>843</v>
+      </c>
+      <c r="D33" s="141">
+        <v>577</v>
+      </c>
+      <c r="E33" s="141">
+        <v>2513</v>
+      </c>
+      <c r="F33" s="141">
+        <v>510</v>
+      </c>
+      <c r="G33" s="141">
+        <v>4138</v>
+      </c>
+      <c r="H33" s="141">
+        <v>506</v>
+      </c>
+      <c r="I33" s="141">
+        <v>15</v>
+      </c>
+      <c r="J33" s="143">
+        <v>0</v>
+      </c>
+      <c r="K33" s="141">
+        <v>400</v>
+      </c>
+      <c r="L33" s="141">
+        <v>3216</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>305</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="143">
-[...36 lines deleted...]
-        <v>118</v>
+      <c r="B35" s="141">
+        <v>2666</v>
+      </c>
+      <c r="C35" s="141">
+        <v>2252</v>
+      </c>
+      <c r="D35" s="141">
+        <v>284</v>
+      </c>
+      <c r="E35" s="141">
+        <v>127</v>
+      </c>
+      <c r="F35" s="141">
+        <v>3</v>
+      </c>
+      <c r="G35" s="141">
+        <v>2458</v>
+      </c>
+      <c r="H35" s="141">
+        <v>1530</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
+        <v>399</v>
+      </c>
+      <c r="K35" s="141">
+        <v>26</v>
+      </c>
+      <c r="L35" s="141">
+        <v>504</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>208</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -20008,51 +20002,51 @@
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="156" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -20098,57 +20092,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -20349,831 +20343,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>5015</v>
+        <v>12583</v>
       </c>
       <c r="C11" s="116">
-        <v>2127</v>
+        <v>5891</v>
       </c>
       <c r="D11" s="116">
-        <v>686</v>
+        <v>1647</v>
       </c>
       <c r="E11" s="116">
+        <v>482</v>
+      </c>
+      <c r="F11" s="116">
+        <v>4563</v>
+      </c>
+      <c r="G11" s="116">
+        <v>6917</v>
+      </c>
+      <c r="H11" s="116">
+        <v>2109</v>
+      </c>
+      <c r="I11" s="116">
         <v>383</v>
       </c>
-      <c r="F11" s="116">
-[...10 lines deleted...]
-      </c>
       <c r="J11" s="116">
-        <v>1221</v>
+        <v>1674</v>
       </c>
       <c r="K11" s="116">
-        <v>393</v>
+        <v>1049</v>
       </c>
       <c r="L11" s="116">
-        <v>406</v>
+        <v>1702</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>2148</v>
+        <v>5666</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>6509</v>
+        <v>14105</v>
       </c>
       <c r="C13" s="128">
-        <v>1854</v>
+        <v>4738</v>
       </c>
       <c r="D13" s="128">
-        <v>263</v>
+        <v>498</v>
       </c>
       <c r="E13" s="128">
-        <v>3683</v>
+        <v>7993</v>
       </c>
       <c r="F13" s="128">
-        <v>709</v>
+        <v>876</v>
       </c>
       <c r="G13" s="128">
-        <v>5918</v>
+        <v>12699</v>
       </c>
       <c r="H13" s="128">
-        <v>1274</v>
+        <v>3239</v>
       </c>
       <c r="I13" s="128">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="J13" s="128">
-        <v>3824</v>
+        <v>7451</v>
       </c>
       <c r="K13" s="128">
-        <v>395</v>
+        <v>976</v>
       </c>
       <c r="L13" s="128">
-        <v>399</v>
+        <v>965</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>591</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>12591</v>
+        <v>32233</v>
       </c>
       <c r="C15" s="128">
-        <v>9551</v>
+        <v>24560</v>
       </c>
       <c r="D15" s="128">
-        <v>1241</v>
+        <v>3377</v>
       </c>
       <c r="E15" s="128">
-        <v>1394</v>
+        <v>3098</v>
       </c>
       <c r="F15" s="128">
-        <v>404</v>
+        <v>1198</v>
       </c>
       <c r="G15" s="128">
-        <v>9649</v>
+        <v>24981</v>
       </c>
       <c r="H15" s="128">
-        <v>5984</v>
+        <v>15378</v>
       </c>
       <c r="I15" s="128">
-        <v>83</v>
+        <v>225</v>
       </c>
       <c r="J15" s="128">
-        <v>737</v>
+        <v>1361</v>
       </c>
       <c r="K15" s="128">
-        <v>1686</v>
+        <v>4307</v>
       </c>
       <c r="L15" s="128">
-        <v>1160</v>
+        <v>3710</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>2942</v>
+        <v>7253</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>7068</v>
+        <v>17136</v>
       </c>
       <c r="C17" s="128">
-        <v>2997</v>
+        <v>7845</v>
       </c>
       <c r="D17" s="128">
-        <v>1661</v>
+        <v>4363</v>
       </c>
       <c r="E17" s="128">
-        <v>2213</v>
+        <v>4710</v>
       </c>
       <c r="F17" s="128">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="G17" s="128">
-        <v>5401</v>
+        <v>13294</v>
       </c>
       <c r="H17" s="128">
-        <v>2078</v>
+        <v>5258</v>
       </c>
       <c r="I17" s="128">
-        <v>243</v>
+        <v>596</v>
       </c>
       <c r="J17" s="128">
-        <v>1319</v>
+        <v>2594</v>
       </c>
       <c r="K17" s="128">
-        <v>915</v>
+        <v>2403</v>
       </c>
       <c r="L17" s="128">
-        <v>847</v>
+        <v>2443</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1667</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>8532</v>
+        <v>19704</v>
       </c>
       <c r="C19" s="128">
-        <v>4277</v>
+        <v>10915</v>
       </c>
       <c r="D19" s="128">
-        <v>676</v>
+        <v>1815</v>
       </c>
       <c r="E19" s="128">
-        <v>2277</v>
+        <v>5204</v>
       </c>
       <c r="F19" s="128">
-        <v>1303</v>
+        <v>1770</v>
       </c>
       <c r="G19" s="128">
-        <v>6616</v>
+        <v>14716</v>
       </c>
       <c r="H19" s="128">
-        <v>2193</v>
+        <v>5568</v>
       </c>
       <c r="I19" s="128">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="J19" s="128">
-        <v>2864</v>
+        <v>4901</v>
       </c>
       <c r="K19" s="128">
-        <v>868</v>
+        <v>2266</v>
       </c>
       <c r="L19" s="128">
-        <v>664</v>
+        <v>1906</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1916</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>2924</v>
+        <v>6828</v>
       </c>
       <c r="C21" s="128">
-        <v>1621</v>
+        <v>4181</v>
       </c>
       <c r="D21" s="128">
-        <v>469</v>
+        <v>1094</v>
       </c>
       <c r="E21" s="128">
-        <v>346</v>
+        <v>993</v>
       </c>
       <c r="F21" s="128">
-        <v>488</v>
+        <v>559</v>
       </c>
       <c r="G21" s="128">
-        <v>1784</v>
+        <v>3666</v>
       </c>
       <c r="H21" s="128">
-        <v>605</v>
+        <v>1532</v>
       </c>
       <c r="I21" s="128">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="J21" s="128">
-        <v>419</v>
+        <v>1039</v>
       </c>
       <c r="K21" s="128">
-        <v>224</v>
+        <v>574</v>
       </c>
       <c r="L21" s="128">
-        <v>517</v>
+        <v>482</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1141</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>26485</v>
+        <v>58396</v>
       </c>
       <c r="C23" s="128">
-        <v>2685</v>
+        <v>7069</v>
       </c>
       <c r="D23" s="128">
-        <v>2713</v>
+        <v>6639</v>
       </c>
       <c r="E23" s="128">
-        <v>20231</v>
+        <v>42175</v>
       </c>
       <c r="F23" s="128">
-        <v>855</v>
+        <v>2513</v>
       </c>
       <c r="G23" s="128">
-        <v>23924</v>
+        <v>51369</v>
       </c>
       <c r="H23" s="128">
-        <v>1644</v>
+        <v>3935</v>
       </c>
       <c r="I23" s="128">
-        <v>539</v>
+        <v>1477</v>
       </c>
       <c r="J23" s="128">
-        <v>19585</v>
+        <v>40688</v>
       </c>
       <c r="K23" s="128">
-        <v>839</v>
+        <v>2117</v>
       </c>
       <c r="L23" s="128">
-        <v>1317</v>
+        <v>3152</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2561</v>
+        <v>7028</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>459</v>
+        <v>1181</v>
       </c>
       <c r="C25" s="128">
-        <v>404</v>
+        <v>1071</v>
       </c>
       <c r="D25" s="128">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="E25" s="128">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F25" s="128">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G25" s="128">
-        <v>408</v>
+        <v>1052</v>
       </c>
       <c r="H25" s="128">
-        <v>200</v>
+        <v>524</v>
       </c>
       <c r="I25" s="128">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J25" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K25" s="128">
-        <v>81</v>
+        <v>202</v>
       </c>
       <c r="L25" s="128">
-        <v>121</v>
+        <v>315</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>51</v>
+        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>1337</v>
+        <v>3375</v>
       </c>
       <c r="C27" s="128">
-        <v>1192</v>
+        <v>3013</v>
       </c>
       <c r="D27" s="128">
-        <v>87</v>
+        <v>226</v>
       </c>
       <c r="E27" s="128">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="F27" s="128">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G27" s="128">
-        <v>1051</v>
+        <v>2615</v>
       </c>
       <c r="H27" s="128">
-        <v>552</v>
+        <v>1393</v>
       </c>
       <c r="I27" s="128">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="J27" s="128">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="K27" s="128">
-        <v>206</v>
+        <v>527</v>
       </c>
       <c r="L27" s="128">
-        <v>242</v>
+        <v>603</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>286</v>
+        <v>760</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>11669</v>
+        <v>26493</v>
       </c>
       <c r="C29" s="128">
-        <v>5524</v>
+        <v>14240</v>
       </c>
       <c r="D29" s="128">
-        <v>1226</v>
+        <v>3210</v>
       </c>
       <c r="E29" s="128">
-        <v>4746</v>
+        <v>8614</v>
       </c>
       <c r="F29" s="128">
-        <v>173</v>
+        <v>430</v>
       </c>
       <c r="G29" s="128">
-        <v>9848</v>
+        <v>21771</v>
       </c>
       <c r="H29" s="128">
-        <v>3180</v>
+        <v>8164</v>
       </c>
       <c r="I29" s="128">
-        <v>260</v>
+        <v>653</v>
       </c>
       <c r="J29" s="128">
-        <v>4231</v>
+        <v>7514</v>
       </c>
       <c r="K29" s="128">
-        <v>1013</v>
+        <v>2531</v>
       </c>
       <c r="L29" s="128">
-        <v>1165</v>
+        <v>2908</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>1821</v>
+        <v>4723</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>4347</v>
+        <v>11001</v>
       </c>
       <c r="C31" s="128">
-        <v>3439</v>
+        <v>8889</v>
       </c>
       <c r="D31" s="128">
-        <v>441</v>
+        <v>1099</v>
       </c>
       <c r="E31" s="128">
-        <v>274</v>
+        <v>809</v>
       </c>
       <c r="F31" s="128">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="G31" s="128">
-        <v>3145</v>
+        <v>7970</v>
       </c>
       <c r="H31" s="128">
-        <v>2016</v>
+        <v>5143</v>
       </c>
       <c r="I31" s="128">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="J31" s="128">
-        <v>232</v>
+        <v>400</v>
       </c>
       <c r="K31" s="128">
-        <v>529</v>
+        <v>1340</v>
       </c>
       <c r="L31" s="128">
-        <v>324</v>
+        <v>972</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>1202</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>1798</v>
+        <v>4582</v>
       </c>
       <c r="C33" s="128">
-        <v>1492</v>
+        <v>3849</v>
       </c>
       <c r="D33" s="128">
-        <v>205</v>
+        <v>530</v>
       </c>
       <c r="E33" s="128">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F33" s="128">
-        <v>44</v>
+        <v>126</v>
       </c>
       <c r="G33" s="128">
-        <v>1400</v>
+        <v>3685</v>
       </c>
       <c r="H33" s="128">
-        <v>814</v>
+        <v>2098</v>
       </c>
       <c r="I33" s="128">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="J33" s="128">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="K33" s="128">
-        <v>299</v>
+        <v>749</v>
       </c>
       <c r="L33" s="128">
-        <v>257</v>
+        <v>802</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>398</v>
+        <v>897</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>1148</v>
+        <v>3093</v>
       </c>
       <c r="C35" s="128">
-        <v>943</v>
+        <v>2387</v>
       </c>
       <c r="D35" s="128">
-        <v>102</v>
+        <v>257</v>
       </c>
       <c r="E35" s="128">
-        <v>95</v>
+        <v>417</v>
       </c>
       <c r="F35" s="128">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G35" s="128">
-        <v>838</v>
+        <v>2275</v>
       </c>
       <c r="H35" s="128">
-        <v>417</v>
+        <v>1059</v>
       </c>
       <c r="I35" s="128">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J35" s="128">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="K35" s="128">
-        <v>287</v>
+        <v>738</v>
       </c>
       <c r="L35" s="128">
-        <v>123</v>
+        <v>423</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>311</v>
+        <v>818</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -21416,51 +21410,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="139" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
@@ -21503,57 +21497,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -21754,831 +21748,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>1234</v>
+        <v>3445</v>
       </c>
       <c r="C11" s="116">
-        <v>464</v>
+        <v>1171</v>
       </c>
       <c r="D11" s="116">
-        <v>239</v>
+        <v>586</v>
       </c>
       <c r="E11" s="116">
-        <v>298</v>
+        <v>965</v>
       </c>
       <c r="F11" s="116">
-        <v>234</v>
+        <v>723</v>
       </c>
       <c r="G11" s="116">
-        <v>830</v>
+        <v>2518</v>
       </c>
       <c r="H11" s="116">
-        <v>462</v>
+        <v>1126</v>
       </c>
       <c r="I11" s="116">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="J11" s="116">
-        <v>26</v>
+        <v>454</v>
       </c>
       <c r="K11" s="116">
-        <v>169</v>
+        <v>429</v>
       </c>
       <c r="L11" s="116">
-        <v>166</v>
+        <v>479</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>404</v>
+        <v>926</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="143">
-[...36 lines deleted...]
-        <v>-6</v>
+      <c r="B13" s="141">
+        <v>270</v>
+      </c>
+      <c r="C13" s="141">
+        <v>242</v>
+      </c>
+      <c r="D13" s="141">
+        <v>28</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>0</v>
+      </c>
+      <c r="G13" s="141">
+        <v>160</v>
+      </c>
+      <c r="H13" s="141">
+        <v>143</v>
+      </c>
+      <c r="I13" s="141">
+        <v>2</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>10</v>
+      </c>
+      <c r="L13" s="141">
+        <v>6</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="143">
-[...36 lines deleted...]
-        <v>-42</v>
+      <c r="B15" s="141">
+        <v>4733</v>
+      </c>
+      <c r="C15" s="141">
+        <v>2185</v>
+      </c>
+      <c r="D15" s="141">
+        <v>49</v>
+      </c>
+      <c r="E15" s="141">
+        <v>2390</v>
+      </c>
+      <c r="F15" s="141">
+        <v>109</v>
+      </c>
+      <c r="G15" s="141">
+        <v>4651</v>
+      </c>
+      <c r="H15" s="141">
+        <v>2355</v>
+      </c>
+      <c r="I15" s="141">
+        <v>9</v>
+      </c>
+      <c r="J15" s="141">
+        <v>1666</v>
+      </c>
+      <c r="K15" s="141">
+        <v>65</v>
+      </c>
+      <c r="L15" s="141">
+        <v>556</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="143">
-[...36 lines deleted...]
-        <v>120</v>
+      <c r="B17" s="141">
+        <v>6147</v>
+      </c>
+      <c r="C17" s="141">
+        <v>2666</v>
+      </c>
+      <c r="D17" s="141">
+        <v>130</v>
+      </c>
+      <c r="E17" s="141">
+        <v>1201</v>
+      </c>
+      <c r="F17" s="141">
+        <v>2149</v>
+      </c>
+      <c r="G17" s="141">
+        <v>6077</v>
+      </c>
+      <c r="H17" s="141">
+        <v>1883</v>
+      </c>
+      <c r="I17" s="141">
+        <v>14</v>
+      </c>
+      <c r="J17" s="141">
+        <v>2497</v>
+      </c>
+      <c r="K17" s="141">
+        <v>159</v>
+      </c>
+      <c r="L17" s="141">
+        <v>1525</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="143">
-[...36 lines deleted...]
-        <v>236</v>
+      <c r="B19" s="141">
+        <v>1724</v>
+      </c>
+      <c r="C19" s="141">
+        <v>1029</v>
+      </c>
+      <c r="D19" s="141">
+        <v>200</v>
+      </c>
+      <c r="E19" s="141">
+        <v>421</v>
+      </c>
+      <c r="F19" s="141">
+        <v>74</v>
+      </c>
+      <c r="G19" s="141">
+        <v>1309</v>
+      </c>
+      <c r="H19" s="141">
+        <v>556</v>
+      </c>
+      <c r="I19" s="141">
+        <v>20</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>249</v>
+      </c>
+      <c r="L19" s="141">
+        <v>483</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>416</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="143">
-[...36 lines deleted...]
-        <v>316</v>
+      <c r="B21" s="141">
+        <v>4459</v>
+      </c>
+      <c r="C21" s="141">
+        <v>1856</v>
+      </c>
+      <c r="D21" s="141">
+        <v>74</v>
+      </c>
+      <c r="E21" s="141">
+        <v>1266</v>
+      </c>
+      <c r="F21" s="141">
+        <v>1263</v>
+      </c>
+      <c r="G21" s="141">
+        <v>4400</v>
+      </c>
+      <c r="H21" s="141">
+        <v>2907</v>
+      </c>
+      <c r="I21" s="141">
+        <v>9</v>
+      </c>
+      <c r="J21" s="141">
+        <v>997</v>
+      </c>
+      <c r="K21" s="141">
+        <v>79</v>
+      </c>
+      <c r="L21" s="141">
+        <v>409</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="143">
-[...2 lines deleted...]
-      <c r="C23" s="143">
+      <c r="B23" s="141">
+        <v>97</v>
+      </c>
+      <c r="C23" s="141">
+        <v>4</v>
+      </c>
+      <c r="D23" s="141">
+        <v>2</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>91</v>
+      </c>
+      <c r="G23" s="141">
+        <v>105</v>
+      </c>
+      <c r="H23" s="141">
         <v>1</v>
       </c>
-      <c r="D23" s="143">
-[...30 lines deleted...]
-        <v>-2</v>
+      <c r="I23" s="141">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="141">
+        <v>55</v>
+      </c>
+      <c r="L23" s="141">
+        <v>49</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-8</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="143">
-[...36 lines deleted...]
-        <v>491</v>
+      <c r="B25" s="141">
+        <v>13106</v>
+      </c>
+      <c r="C25" s="141">
+        <v>2588</v>
+      </c>
+      <c r="D25" s="141">
+        <v>92</v>
+      </c>
+      <c r="E25" s="141">
+        <v>10426</v>
+      </c>
+      <c r="F25" s="141">
+        <v>0</v>
+      </c>
+      <c r="G25" s="141">
+        <v>11499</v>
+      </c>
+      <c r="H25" s="141">
+        <v>1517</v>
+      </c>
+      <c r="I25" s="141">
+        <v>15</v>
+      </c>
+      <c r="J25" s="141">
+        <v>9649</v>
+      </c>
+      <c r="K25" s="141">
+        <v>121</v>
+      </c>
+      <c r="L25" s="141">
+        <v>198</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>1607</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="143">
-[...36 lines deleted...]
-        <v>265</v>
+      <c r="B27" s="141">
+        <v>4877</v>
+      </c>
+      <c r="C27" s="141">
+        <v>2775</v>
+      </c>
+      <c r="D27" s="141">
+        <v>152</v>
+      </c>
+      <c r="E27" s="141">
+        <v>1699</v>
+      </c>
+      <c r="F27" s="141">
+        <v>250</v>
+      </c>
+      <c r="G27" s="141">
+        <v>3389</v>
+      </c>
+      <c r="H27" s="141">
+        <v>1963</v>
+      </c>
+      <c r="I27" s="141">
+        <v>13</v>
+      </c>
+      <c r="J27" s="141">
+        <v>1636</v>
+      </c>
+      <c r="K27" s="141">
+        <v>94</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-317</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>1487</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="143">
-[...36 lines deleted...]
-        <v>221</v>
+      <c r="B29" s="141">
+        <v>961</v>
+      </c>
+      <c r="C29" s="141">
+        <v>961</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141">
+        <v>0</v>
+      </c>
+      <c r="F29" s="143">
+        <v>0</v>
+      </c>
+      <c r="G29" s="141">
+        <v>1076</v>
+      </c>
+      <c r="H29" s="141">
+        <v>832</v>
+      </c>
+      <c r="I29" s="141">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>0</v>
+      </c>
+      <c r="K29" s="141">
+        <v>13</v>
+      </c>
+      <c r="L29" s="141">
+        <v>231</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>-116</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="143">
-[...36 lines deleted...]
-        <v>151</v>
+      <c r="B31" s="141">
+        <v>1353</v>
+      </c>
+      <c r="C31" s="141">
+        <v>1110</v>
+      </c>
+      <c r="D31" s="141">
+        <v>101</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="141">
+        <v>142</v>
+      </c>
+      <c r="G31" s="141">
+        <v>1403</v>
+      </c>
+      <c r="H31" s="141">
+        <v>1016</v>
+      </c>
+      <c r="I31" s="141">
+        <v>2</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="141">
+        <v>20</v>
+      </c>
+      <c r="L31" s="141">
+        <v>364</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>-49</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="143">
-[...36 lines deleted...]
-        <v>341</v>
+      <c r="B33" s="141">
+        <v>2494</v>
+      </c>
+      <c r="C33" s="141">
+        <v>2079</v>
+      </c>
+      <c r="D33" s="141">
+        <v>55</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="141">
+        <v>360</v>
+      </c>
+      <c r="G33" s="141">
+        <v>2321</v>
+      </c>
+      <c r="H33" s="141">
+        <v>1842</v>
+      </c>
+      <c r="I33" s="141">
+        <v>1</v>
+      </c>
+      <c r="J33" s="141">
+        <v>235</v>
+      </c>
+      <c r="K33" s="141">
+        <v>38</v>
+      </c>
+      <c r="L33" s="141">
+        <v>204</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="143">
-[...36 lines deleted...]
-        <v>13</v>
+      <c r="B35" s="141">
+        <v>2440</v>
+      </c>
+      <c r="C35" s="141">
+        <v>1242</v>
+      </c>
+      <c r="D35" s="141">
+        <v>22</v>
+      </c>
+      <c r="E35" s="141">
+        <v>317</v>
+      </c>
+      <c r="F35" s="141">
+        <v>859</v>
+      </c>
+      <c r="G35" s="141">
+        <v>2350</v>
+      </c>
+      <c r="H35" s="141">
+        <v>1902</v>
+      </c>
+      <c r="I35" s="141">
+        <v>9</v>
+      </c>
+      <c r="J35" s="141">
+        <v>134</v>
+      </c>
+      <c r="K35" s="141">
+        <v>141</v>
+      </c>
+      <c r="L35" s="141">
+        <v>164</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -22819,51 +22813,51 @@
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="157" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
@@ -22906,57 +22900,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -23157,211 +23151,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>534</v>
+        <v>1728</v>
       </c>
       <c r="C11" s="116">
-        <v>131</v>
+        <v>324</v>
       </c>
       <c r="D11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>235</v>
+        <v>761</v>
       </c>
       <c r="F11" s="116">
-        <v>165</v>
+        <v>639</v>
       </c>
       <c r="G11" s="116">
-        <v>472</v>
+        <v>1711</v>
       </c>
       <c r="H11" s="116">
-        <v>149</v>
+        <v>361</v>
       </c>
       <c r="I11" s="116">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J11" s="116">
-        <v>274</v>
+        <v>1133</v>
       </c>
       <c r="K11" s="116">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="L11" s="116">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>62</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="143">
-[...11 lines deleted...]
-      <c r="F13" s="143">
+      <c r="B13" s="141">
+        <v>223</v>
+      </c>
+      <c r="C13" s="141">
+        <v>199</v>
+      </c>
+      <c r="D13" s="141">
         <v>7</v>
       </c>
-      <c r="G13" s="143">
-[...21 lines deleted...]
-        <v>15</v>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>17</v>
+      </c>
+      <c r="G13" s="141">
+        <v>172</v>
+      </c>
+      <c r="H13" s="141">
+        <v>117</v>
+      </c>
+      <c r="I13" s="141">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>16</v>
+      </c>
+      <c r="L13" s="141">
+        <v>39</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="143">
-[...2 lines deleted...]
-      <c r="C15" s="143">
+      <c r="B15" s="141">
+        <v>42</v>
+      </c>
+      <c r="C15" s="141">
+        <v>30</v>
+      </c>
+      <c r="D15" s="141">
+        <v>1</v>
+      </c>
+      <c r="E15" s="143">
+        <v>0</v>
+      </c>
+      <c r="F15" s="141">
         <v>10</v>
       </c>
-      <c r="D15" s="143">
-[...29 lines deleted...]
-      <c r="N15" s="147">
+      <c r="G15" s="141">
+        <v>26</v>
+      </c>
+      <c r="H15" s="141">
+        <v>20</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
         <v>3</v>
+      </c>
+      <c r="L15" s="141">
+        <v>3</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -23920,51 +23914,51 @@
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="158" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
@@ -24007,57 +24001,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -24258,831 +24252,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>10846</v>
+        <v>25501</v>
       </c>
       <c r="C11" s="117">
-        <v>6755</v>
+        <v>17383</v>
       </c>
       <c r="D11" s="117">
-        <v>326</v>
+        <v>858</v>
       </c>
       <c r="E11" s="117">
-        <v>1146</v>
+        <v>2149</v>
       </c>
       <c r="F11" s="117">
-        <v>2618</v>
+        <v>5112</v>
       </c>
       <c r="G11" s="117">
-        <v>9394</v>
+        <v>22130</v>
       </c>
       <c r="H11" s="117">
-        <v>7345</v>
+        <v>17897</v>
       </c>
       <c r="I11" s="117">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="J11" s="117">
-        <v>980</v>
+        <v>1354</v>
       </c>
       <c r="K11" s="117">
-        <v>165</v>
+        <v>461</v>
       </c>
       <c r="L11" s="117">
-        <v>893</v>
+        <v>2390</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>1451</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="143">
-[...36 lines deleted...]
-        <v>51</v>
+      <c r="B13" s="141">
+        <v>3436</v>
+      </c>
+      <c r="C13" s="141">
+        <v>2338</v>
+      </c>
+      <c r="D13" s="141">
+        <v>5</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>1093</v>
+      </c>
+      <c r="G13" s="141">
+        <v>3305</v>
+      </c>
+      <c r="H13" s="141">
+        <v>3282</v>
+      </c>
+      <c r="I13" s="141">
+        <v>0</v>
+      </c>
+      <c r="J13" s="141">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>14</v>
+      </c>
+      <c r="L13" s="141">
+        <v>10</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>131</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="143">
-[...11 lines deleted...]
-      <c r="F15" s="143">
+      <c r="B15" s="141">
+        <v>157</v>
+      </c>
+      <c r="C15" s="141">
+        <v>137</v>
+      </c>
+      <c r="D15" s="141">
+        <v>0</v>
+      </c>
+      <c r="E15" s="141">
+        <v>20</v>
+      </c>
+      <c r="F15" s="141">
+        <v>0</v>
+      </c>
+      <c r="G15" s="141">
+        <v>61</v>
+      </c>
+      <c r="H15" s="141">
+        <v>7</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="141">
+        <v>19</v>
+      </c>
+      <c r="K15" s="141">
+        <v>34</v>
+      </c>
+      <c r="L15" s="141">
         <v>1</v>
       </c>
-      <c r="G15" s="143">
-[...21 lines deleted...]
-        <v>28</v>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="143">
-[...35 lines deleted...]
-      <c r="N17" s="147">
+      <c r="B17" s="141">
+        <v>33</v>
+      </c>
+      <c r="C17" s="141">
+        <v>32</v>
+      </c>
+      <c r="D17" s="141">
+        <v>0</v>
+      </c>
+      <c r="E17" s="143">
+        <v>0</v>
+      </c>
+      <c r="F17" s="141">
+        <v>0</v>
+      </c>
+      <c r="G17" s="141">
+        <v>21</v>
+      </c>
+      <c r="H17" s="141">
         <v>7</v>
+      </c>
+      <c r="I17" s="141">
+        <v>0</v>
+      </c>
+      <c r="J17" s="143">
+        <v>0</v>
+      </c>
+      <c r="K17" s="141">
+        <v>0</v>
+      </c>
+      <c r="L17" s="141">
+        <v>14</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="143">
-[...36 lines deleted...]
-        <v>10</v>
+      <c r="B19" s="141">
+        <v>51</v>
+      </c>
+      <c r="C19" s="141">
+        <v>49</v>
+      </c>
+      <c r="D19" s="141">
+        <v>2</v>
+      </c>
+      <c r="E19" s="143">
+        <v>0</v>
+      </c>
+      <c r="F19" s="141">
+        <v>0</v>
+      </c>
+      <c r="G19" s="141">
+        <v>33</v>
+      </c>
+      <c r="H19" s="141">
+        <v>33</v>
+      </c>
+      <c r="I19" s="143">
+        <v>0</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>0</v>
+      </c>
+      <c r="L19" s="141">
+        <v>0</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="143">
-[...36 lines deleted...]
-        <v>-24</v>
+      <c r="B21" s="141">
+        <v>9</v>
+      </c>
+      <c r="C21" s="143">
+        <v>0</v>
+      </c>
+      <c r="D21" s="141">
+        <v>0</v>
+      </c>
+      <c r="E21" s="143">
+        <v>0</v>
+      </c>
+      <c r="F21" s="141">
+        <v>9</v>
+      </c>
+      <c r="G21" s="141">
+        <v>26</v>
+      </c>
+      <c r="H21" s="143">
+        <v>0</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>0</v>
+      </c>
+      <c r="K21" s="143">
+        <v>0</v>
+      </c>
+      <c r="L21" s="141">
+        <v>26</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>-16</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="143">
-[...5 lines deleted...]
-      <c r="D23" s="143">
+      <c r="B23" s="141">
+        <v>218</v>
+      </c>
+      <c r="C23" s="141">
+        <v>215</v>
+      </c>
+      <c r="D23" s="141">
         <v>1</v>
       </c>
-      <c r="E23" s="145">
-[...2 lines deleted...]
-      <c r="F23" s="143">
+      <c r="E23" s="141">
         <v>1</v>
       </c>
-      <c r="G23" s="143">
-[...5 lines deleted...]
-      <c r="I23" s="145">
+      <c r="F23" s="141">
+        <v>1</v>
+      </c>
+      <c r="G23" s="141">
+        <v>215</v>
+      </c>
+      <c r="H23" s="141">
+        <v>153</v>
+      </c>
+      <c r="I23" s="143">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
-      <c r="K23" s="145">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="K23" s="143">
+        <v>0</v>
+      </c>
+      <c r="L23" s="141">
+        <v>62</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
-      <c r="B25" s="145">
-[...35 lines deleted...]
-      <c r="N25" s="151">
+      <c r="B25" s="143">
+        <v>0</v>
+      </c>
+      <c r="C25" s="143">
+        <v>0</v>
+      </c>
+      <c r="D25" s="143">
+        <v>0</v>
+      </c>
+      <c r="E25" s="143">
+        <v>0</v>
+      </c>
+      <c r="F25" s="143">
+        <v>0</v>
+      </c>
+      <c r="G25" s="143">
+        <v>0</v>
+      </c>
+      <c r="H25" s="143">
+        <v>0</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="143">
+        <v>0</v>
+      </c>
+      <c r="K25" s="143">
+        <v>0</v>
+      </c>
+      <c r="L25" s="143">
+        <v>0</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="147">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B27" s="143">
-[...36 lines deleted...]
-        <v>-4</v>
+      <c r="B27" s="141">
+        <v>853</v>
+      </c>
+      <c r="C27" s="141">
+        <v>766</v>
+      </c>
+      <c r="D27" s="143">
+        <v>0</v>
+      </c>
+      <c r="E27" s="141">
+        <v>87</v>
+      </c>
+      <c r="F27" s="141">
+        <v>0</v>
+      </c>
+      <c r="G27" s="141">
+        <v>861</v>
+      </c>
+      <c r="H27" s="141">
+        <v>758</v>
+      </c>
+      <c r="I27" s="143">
+        <v>0</v>
+      </c>
+      <c r="J27" s="141">
+        <v>89</v>
+      </c>
+      <c r="K27" s="141">
+        <v>2</v>
+      </c>
+      <c r="L27" s="141">
+        <v>12</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>-8</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
-      <c r="B29" s="143">
-[...36 lines deleted...]
-        <v>424</v>
+      <c r="B29" s="141">
+        <v>2481</v>
+      </c>
+      <c r="C29" s="141">
+        <v>0</v>
+      </c>
+      <c r="D29" s="141">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141">
+        <v>403</v>
+      </c>
+      <c r="F29" s="141">
+        <v>2078</v>
+      </c>
+      <c r="G29" s="141">
+        <v>1716</v>
+      </c>
+      <c r="H29" s="141">
+        <v>1629</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="141">
+        <v>29</v>
+      </c>
+      <c r="K29" s="143">
+        <v>0</v>
+      </c>
+      <c r="L29" s="141">
+        <v>59</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>765</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B31" s="143">
-[...36 lines deleted...]
-        <v>39</v>
+      <c r="B31" s="141">
+        <v>187</v>
+      </c>
+      <c r="C31" s="141">
+        <v>180</v>
+      </c>
+      <c r="D31" s="141">
+        <v>7</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="141">
+        <v>0</v>
+      </c>
+      <c r="G31" s="141">
+        <v>99</v>
+      </c>
+      <c r="H31" s="141">
+        <v>85</v>
+      </c>
+      <c r="I31" s="141">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="141">
+        <v>12</v>
+      </c>
+      <c r="L31" s="141">
+        <v>2</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B33" s="143">
-[...8 lines deleted...]
-      <c r="E33" s="143">
+      <c r="B33" s="141">
+        <v>59</v>
+      </c>
+      <c r="C33" s="141">
+        <v>16</v>
+      </c>
+      <c r="D33" s="141">
+        <v>0</v>
+      </c>
+      <c r="E33" s="141">
+        <v>42</v>
+      </c>
+      <c r="F33" s="141">
+        <v>0</v>
+      </c>
+      <c r="G33" s="141">
         <v>13</v>
       </c>
-      <c r="F33" s="143">
-[...5 lines deleted...]
-      <c r="H33" s="143">
+      <c r="H33" s="141">
         <v>1</v>
       </c>
-      <c r="I33" s="145">
-[...15 lines deleted...]
-        <v>5</v>
+      <c r="I33" s="143">
+        <v>0</v>
+      </c>
+      <c r="J33" s="141">
+        <v>4</v>
+      </c>
+      <c r="K33" s="143">
+        <v>0</v>
+      </c>
+      <c r="L33" s="141">
+        <v>8</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="B35" s="143">
-[...36 lines deleted...]
-        <v>15</v>
+      <c r="B35" s="141">
+        <v>649</v>
+      </c>
+      <c r="C35" s="141">
+        <v>580</v>
+      </c>
+      <c r="D35" s="141">
+        <v>18</v>
+      </c>
+      <c r="E35" s="141">
+        <v>25</v>
+      </c>
+      <c r="F35" s="141">
+        <v>25</v>
+      </c>
+      <c r="G35" s="141">
+        <v>370</v>
+      </c>
+      <c r="H35" s="141">
+        <v>343</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
+        <v>23</v>
+      </c>
+      <c r="K35" s="141">
+        <v>8</v>
+      </c>
+      <c r="L35" s="141">
+        <v>-5</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>279</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -25323,51 +25317,51 @@
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="159" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
@@ -25411,57 +25405,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -25662,831 +25656,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>567</v>
+        <v>1419</v>
       </c>
       <c r="C11" s="116">
-        <v>328</v>
+        <v>739</v>
       </c>
       <c r="D11" s="116">
-        <v>156</v>
+        <v>448</v>
       </c>
       <c r="E11" s="116">
-        <v>82</v>
+        <v>230</v>
       </c>
       <c r="F11" s="116">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G11" s="116">
-        <v>364</v>
+        <v>642</v>
       </c>
       <c r="H11" s="116">
-        <v>224</v>
+        <v>509</v>
       </c>
       <c r="I11" s="116">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>14</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>203</v>
+        <v>778</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B13" s="143">
-[...2 lines deleted...]
-      <c r="C13" s="143">
+      <c r="B13" s="141">
+        <v>37</v>
+      </c>
+      <c r="C13" s="141">
+        <v>27</v>
+      </c>
+      <c r="D13" s="141">
+        <v>9</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>0</v>
+      </c>
+      <c r="G13" s="141">
         <v>10</v>
       </c>
-      <c r="D13" s="143">
+      <c r="H13" s="141">
+        <v>9</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>0</v>
+      </c>
+      <c r="L13" s="141">
         <v>1</v>
       </c>
-      <c r="E13" s="145">
-[...27 lines deleted...]
-        <v>9</v>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="143">
-[...8 lines deleted...]
-      <c r="E15" s="143">
+      <c r="B15" s="141">
+        <v>1122</v>
+      </c>
+      <c r="C15" s="141">
+        <v>113</v>
+      </c>
+      <c r="D15" s="141">
+        <v>1</v>
+      </c>
+      <c r="E15" s="141">
         <v>55</v>
       </c>
-      <c r="F15" s="143">
-[...14 lines deleted...]
-      <c r="K15" s="143">
+      <c r="F15" s="141">
+        <v>953</v>
+      </c>
+      <c r="G15" s="141">
+        <v>855</v>
+      </c>
+      <c r="H15" s="141">
+        <v>14</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="141">
+        <v>829</v>
+      </c>
+      <c r="K15" s="141">
+        <v>8</v>
+      </c>
+      <c r="L15" s="141">
         <v>4</v>
       </c>
-      <c r="L15" s="143">
-[...6 lines deleted...]
-        <v>142</v>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>266</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
-      <c r="B17" s="143">
-[...36 lines deleted...]
-        <v>28</v>
+      <c r="B17" s="141">
+        <v>1388</v>
+      </c>
+      <c r="C17" s="141">
+        <v>156</v>
+      </c>
+      <c r="D17" s="141">
+        <v>36</v>
+      </c>
+      <c r="E17" s="141">
+        <v>341</v>
+      </c>
+      <c r="F17" s="141">
+        <v>855</v>
+      </c>
+      <c r="G17" s="141">
+        <v>1333</v>
+      </c>
+      <c r="H17" s="141">
+        <v>972</v>
+      </c>
+      <c r="I17" s="141">
+        <v>0</v>
+      </c>
+      <c r="J17" s="141">
+        <v>339</v>
+      </c>
+      <c r="K17" s="143">
+        <v>0</v>
+      </c>
+      <c r="L17" s="141">
+        <v>22</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
-      <c r="B19" s="143">
-[...36 lines deleted...]
-        <v>355</v>
+      <c r="B19" s="141">
+        <v>2184</v>
+      </c>
+      <c r="C19" s="141">
+        <v>942</v>
+      </c>
+      <c r="D19" s="141">
+        <v>322</v>
+      </c>
+      <c r="E19" s="141">
+        <v>920</v>
+      </c>
+      <c r="F19" s="141">
+        <v>0</v>
+      </c>
+      <c r="G19" s="141">
+        <v>1617</v>
+      </c>
+      <c r="H19" s="141">
+        <v>776</v>
+      </c>
+      <c r="I19" s="141">
+        <v>13</v>
+      </c>
+      <c r="J19" s="141">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>306</v>
+      </c>
+      <c r="L19" s="141">
+        <v>522</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>566</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="143">
-[...36 lines deleted...]
-        <v>58</v>
+      <c r="B21" s="141">
+        <v>3138</v>
+      </c>
+      <c r="C21" s="141">
+        <v>3164</v>
+      </c>
+      <c r="D21" s="141">
+        <v>2</v>
+      </c>
+      <c r="E21" s="141">
+        <v>-28</v>
+      </c>
+      <c r="F21" s="143">
+        <v>0</v>
+      </c>
+      <c r="G21" s="141">
+        <v>2932</v>
+      </c>
+      <c r="H21" s="141">
+        <v>1745</v>
+      </c>
+      <c r="I21" s="149">
+        <v>0</v>
+      </c>
+      <c r="J21" s="141">
+        <v>-28</v>
+      </c>
+      <c r="K21" s="143">
+        <v>0</v>
+      </c>
+      <c r="L21" s="141">
+        <v>1215</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
-      <c r="B23" s="143">
+      <c r="B23" s="141">
         <v>1</v>
       </c>
-      <c r="C23" s="145">
-[...8 lines deleted...]
-      <c r="F23" s="143">
+      <c r="C23" s="143">
+        <v>0</v>
+      </c>
+      <c r="D23" s="143">
+        <v>0</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
         <v>1</v>
       </c>
-      <c r="G23" s="145">
-[...20 lines deleted...]
-      <c r="N23" s="147">
+      <c r="G23" s="143">
+        <v>0</v>
+      </c>
+      <c r="H23" s="143">
+        <v>0</v>
+      </c>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>0</v>
+      </c>
+      <c r="L23" s="143">
+        <v>0</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
-      <c r="B25" s="143">
-[...36 lines deleted...]
-        <v>22</v>
+      <c r="B25" s="141">
+        <v>2277</v>
+      </c>
+      <c r="C25" s="141">
+        <v>2181</v>
+      </c>
+      <c r="D25" s="141">
+        <v>0</v>
+      </c>
+      <c r="E25" s="141">
+        <v>7</v>
+      </c>
+      <c r="F25" s="141">
+        <v>88</v>
+      </c>
+      <c r="G25" s="141">
+        <v>2213</v>
+      </c>
+      <c r="H25" s="141">
+        <v>2174</v>
+      </c>
+      <c r="I25" s="141">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>7</v>
+      </c>
+      <c r="K25" s="141">
+        <v>4</v>
+      </c>
+      <c r="L25" s="141">
+        <v>28</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="143">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B27" s="141">
+        <v>5062</v>
+      </c>
+      <c r="C27" s="141">
+        <v>5057</v>
+      </c>
+      <c r="D27" s="141">
+        <v>2</v>
       </c>
       <c r="E27" s="143">
-        <v>1</v>
-[...26 lines deleted...]
-        <v>-14</v>
+        <v>0</v>
+      </c>
+      <c r="F27" s="141">
+        <v>3</v>
+      </c>
+      <c r="G27" s="141">
+        <v>5200</v>
+      </c>
+      <c r="H27" s="141">
+        <v>5152</v>
+      </c>
+      <c r="I27" s="143">
+        <v>0</v>
+      </c>
+      <c r="J27" s="143">
+        <v>0</v>
+      </c>
+      <c r="K27" s="141">
+        <v>27</v>
+      </c>
+      <c r="L27" s="141">
+        <v>20</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>-137</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
-      <c r="B29" s="143">
-[...36 lines deleted...]
-        <v>24</v>
+      <c r="B29" s="141">
+        <v>38</v>
+      </c>
+      <c r="C29" s="141">
+        <v>37</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="143">
+        <v>0</v>
+      </c>
+      <c r="F29" s="141">
+        <v>1</v>
+      </c>
+      <c r="G29" s="141">
+        <v>-43</v>
+      </c>
+      <c r="H29" s="141">
+        <v>22</v>
+      </c>
+      <c r="I29" s="141">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143">
+        <v>0</v>
+      </c>
+      <c r="L29" s="141">
+        <v>-66</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="B31" s="143">
-[...8 lines deleted...]
-      <c r="E31" s="145">
+      <c r="B31" s="141">
+        <v>85</v>
+      </c>
+      <c r="C31" s="141">
+        <v>85</v>
+      </c>
+      <c r="D31" s="143">
+        <v>0</v>
+      </c>
+      <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
-      <c r="G31" s="143">
-[...21 lines deleted...]
-        <v>2</v>
+      <c r="G31" s="141">
+        <v>78</v>
+      </c>
+      <c r="H31" s="141">
+        <v>0</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>0</v>
+      </c>
+      <c r="L31" s="141">
+        <v>78</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" s="145">
-[...35 lines deleted...]
-      <c r="N33" s="151">
+      <c r="B33" s="143">
+        <v>0</v>
+      </c>
+      <c r="C33" s="143">
+        <v>0</v>
+      </c>
+      <c r="D33" s="143">
+        <v>0</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="143">
+        <v>0</v>
+      </c>
+      <c r="G33" s="143">
+        <v>0</v>
+      </c>
+      <c r="H33" s="143">
+        <v>0</v>
+      </c>
+      <c r="I33" s="143">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>0</v>
+      </c>
+      <c r="K33" s="143">
+        <v>0</v>
+      </c>
+      <c r="L33" s="143">
+        <v>0</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="147">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="143">
-[...29 lines deleted...]
-      <c r="L35" s="143">
+      <c r="B35" s="141">
+        <v>517</v>
+      </c>
+      <c r="C35" s="141">
+        <v>465</v>
+      </c>
+      <c r="D35" s="141">
+        <v>2</v>
+      </c>
+      <c r="E35" s="141">
+        <v>46</v>
+      </c>
+      <c r="F35" s="141">
+        <v>3</v>
+      </c>
+      <c r="G35" s="141">
+        <v>472</v>
+      </c>
+      <c r="H35" s="141">
+        <v>150</v>
+      </c>
+      <c r="I35" s="141">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
+        <v>43</v>
+      </c>
+      <c r="K35" s="141">
+        <v>37</v>
+      </c>
+      <c r="L35" s="141">
+        <v>241</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -26727,51 +26721,51 @@
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="160" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
@@ -26815,57 +26809,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -27101,176 +27095,176 @@
       </c>
       <c r="F11" s="119">
         <v>0</v>
       </c>
       <c r="G11" s="119">
         <v>0</v>
       </c>
       <c r="H11" s="119">
         <v>0</v>
       </c>
       <c r="I11" s="119">
         <v>0</v>
       </c>
       <c r="J11" s="119">
         <v>0</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="119">
         <v>0</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
-      <c r="N11" s="141">
+      <c r="N11" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
-      <c r="B13" s="145">
-[...35 lines deleted...]
-      <c r="N13" s="151">
+      <c r="B13" s="143">
+        <v>0</v>
+      </c>
+      <c r="C13" s="143">
+        <v>0</v>
+      </c>
+      <c r="D13" s="143">
+        <v>0</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>0</v>
+      </c>
+      <c r="G13" s="143">
+        <v>0</v>
+      </c>
+      <c r="H13" s="143">
+        <v>0</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>0</v>
+      </c>
+      <c r="L13" s="143">
+        <v>0</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="147">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
-      <c r="B15" s="143">
-[...36 lines deleted...]
-        <v>1</v>
+      <c r="B15" s="141">
+        <v>101</v>
+      </c>
+      <c r="C15" s="141">
+        <v>100</v>
+      </c>
+      <c r="D15" s="141">
+        <v>2</v>
+      </c>
+      <c r="E15" s="143">
+        <v>0</v>
+      </c>
+      <c r="F15" s="143">
+        <v>0</v>
+      </c>
+      <c r="G15" s="141">
+        <v>103</v>
+      </c>
+      <c r="H15" s="141">
+        <v>78</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
+        <v>8</v>
+      </c>
+      <c r="L15" s="141">
+        <v>17</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>-1</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -27829,51 +27823,51 @@
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="161" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
     <col min="13" max="13" width="7.125" customWidth="1"/>
     <col min="14" max="14" width="6.125" customWidth="1"/>
@@ -27917,57 +27911,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -28168,273 +28162,273 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>13159</v>
+        <v>25324</v>
       </c>
       <c r="C11" s="117">
-        <v>5831</v>
+        <v>15028</v>
       </c>
       <c r="D11" s="117">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="E11" s="117">
-        <v>2326</v>
+        <v>4870</v>
       </c>
       <c r="F11" s="117">
-        <v>4969</v>
+        <v>5347</v>
       </c>
       <c r="G11" s="117">
-        <v>12897</v>
+        <v>24376</v>
       </c>
       <c r="H11" s="117">
-        <v>5455</v>
+        <v>14051</v>
       </c>
       <c r="I11" s="117">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="J11" s="117">
-        <v>6865</v>
+        <v>9226</v>
       </c>
       <c r="K11" s="117">
-        <v>105</v>
+        <v>265</v>
       </c>
       <c r="L11" s="117">
-        <v>456</v>
+        <v>778</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>263</v>
+        <v>948</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="143">
-[...36 lines deleted...]
-        <v>167</v>
+      <c r="B13" s="141">
+        <v>6704</v>
+      </c>
+      <c r="C13" s="141">
+        <v>6052</v>
+      </c>
+      <c r="D13" s="141">
+        <v>61</v>
+      </c>
+      <c r="E13" s="141">
+        <v>570</v>
+      </c>
+      <c r="F13" s="141">
+        <v>21</v>
+      </c>
+      <c r="G13" s="141">
+        <v>6509</v>
+      </c>
+      <c r="H13" s="141">
+        <v>5738</v>
+      </c>
+      <c r="I13" s="141">
+        <v>34</v>
+      </c>
+      <c r="J13" s="141">
+        <v>307</v>
+      </c>
+      <c r="K13" s="141">
+        <v>133</v>
+      </c>
+      <c r="L13" s="141">
+        <v>295</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>196</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="143">
-[...20 lines deleted...]
-      <c r="I15" s="143">
+      <c r="B15" s="141">
+        <v>5542</v>
+      </c>
+      <c r="C15" s="141">
+        <v>2636</v>
+      </c>
+      <c r="D15" s="141">
         <v>2</v>
       </c>
-      <c r="J15" s="143">
-[...12 lines deleted...]
-        <v>-205</v>
+      <c r="E15" s="141">
+        <v>1864</v>
+      </c>
+      <c r="F15" s="141">
+        <v>1040</v>
+      </c>
+      <c r="G15" s="141">
+        <v>5493</v>
+      </c>
+      <c r="H15" s="141">
+        <v>2591</v>
+      </c>
+      <c r="I15" s="141">
+        <v>4</v>
+      </c>
+      <c r="J15" s="141">
+        <v>2688</v>
+      </c>
+      <c r="K15" s="141">
+        <v>43</v>
+      </c>
+      <c r="L15" s="141">
+        <v>166</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="143">
-[...36 lines deleted...]
-        <v>300</v>
+      <c r="B17" s="141">
+        <v>13077</v>
+      </c>
+      <c r="C17" s="141">
+        <v>6340</v>
+      </c>
+      <c r="D17" s="141">
+        <v>17</v>
+      </c>
+      <c r="E17" s="141">
+        <v>2436</v>
+      </c>
+      <c r="F17" s="141">
+        <v>4285</v>
+      </c>
+      <c r="G17" s="141">
+        <v>12374</v>
+      </c>
+      <c r="H17" s="141">
+        <v>5722</v>
+      </c>
+      <c r="I17" s="141">
+        <v>17</v>
+      </c>
+      <c r="J17" s="141">
+        <v>6231</v>
+      </c>
+      <c r="K17" s="141">
+        <v>89</v>
+      </c>
+      <c r="L17" s="141">
+        <v>316</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>703</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
@@ -28965,51 +28959,51 @@
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="162" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.125" customWidth="1"/>
     <col min="3" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="6.625" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="12" width="6.625" customWidth="1"/>
@@ -29063,57 +29057,57 @@
         <v>70</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="37"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
@@ -29331,642 +29325,642 @@
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.6" customHeight="1">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="151" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="157">
-[...36 lines deleted...]
-        <v>2496</v>
+      <c r="B11" s="155">
+        <v>18112</v>
+      </c>
+      <c r="C11" s="155">
+        <v>10947</v>
+      </c>
+      <c r="D11" s="155">
+        <v>2899</v>
+      </c>
+      <c r="E11" s="155">
+        <v>3605</v>
+      </c>
+      <c r="F11" s="155">
+        <v>661</v>
+      </c>
+      <c r="G11" s="155">
+        <v>11438</v>
+      </c>
+      <c r="H11" s="155">
+        <v>7788</v>
+      </c>
+      <c r="I11" s="155">
+        <v>26</v>
+      </c>
+      <c r="J11" s="155">
+        <v>1330</v>
+      </c>
+      <c r="K11" s="155">
+        <v>1070</v>
+      </c>
+      <c r="L11" s="155">
+        <v>1224</v>
+      </c>
+      <c r="M11" s="159">
+        <v>0</v>
+      </c>
+      <c r="N11" s="163">
+        <v>6673</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
     </row>
     <row r="12" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A12" s="168" t="s">
+      <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="76"/>
       <c r="E12" s="76"/>
       <c r="F12" s="76"/>
       <c r="G12" s="76"/>
       <c r="H12" s="76"/>
       <c r="I12" s="76"/>
       <c r="J12" s="76"/>
       <c r="K12" s="76"/>
       <c r="L12" s="76"/>
       <c r="M12" s="78"/>
       <c r="N12" s="80"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="12.6" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="171">
-[...36 lines deleted...]
-        <v>683</v>
+      <c r="B13" s="169">
+        <v>4713</v>
+      </c>
+      <c r="C13" s="169">
+        <v>3195</v>
+      </c>
+      <c r="D13" s="169">
+        <v>698</v>
+      </c>
+      <c r="E13" s="169">
+        <v>599</v>
+      </c>
+      <c r="F13" s="169">
+        <v>220</v>
+      </c>
+      <c r="G13" s="169">
+        <v>2883</v>
+      </c>
+      <c r="H13" s="169">
+        <v>2106</v>
+      </c>
+      <c r="I13" s="169">
+        <v>3</v>
+      </c>
+      <c r="J13" s="169">
+        <v>85</v>
+      </c>
+      <c r="K13" s="169">
+        <v>251</v>
+      </c>
+      <c r="L13" s="169">
+        <v>437</v>
+      </c>
+      <c r="M13" s="172">
+        <v>0</v>
+      </c>
+      <c r="N13" s="175">
+        <v>1830</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
     </row>
     <row r="14" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A14" s="167" t="s">
+      <c r="A14" s="165" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="82"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
       <c r="I14" s="82"/>
       <c r="J14" s="82"/>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="84"/>
       <c r="N14" s="86"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
     </row>
     <row r="15" spans="1:17" ht="12.6" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>269</v>
       </c>
-      <c r="B15" s="171">
-[...36 lines deleted...]
-        <v>569</v>
+      <c r="B15" s="169">
+        <v>3582</v>
+      </c>
+      <c r="C15" s="169">
+        <v>2116</v>
+      </c>
+      <c r="D15" s="169">
+        <v>870</v>
+      </c>
+      <c r="E15" s="169">
+        <v>420</v>
+      </c>
+      <c r="F15" s="169">
+        <v>176</v>
+      </c>
+      <c r="G15" s="169">
+        <v>2121</v>
+      </c>
+      <c r="H15" s="169">
+        <v>1564</v>
+      </c>
+      <c r="I15" s="178">
+        <v>0</v>
+      </c>
+      <c r="J15" s="169">
+        <v>101</v>
+      </c>
+      <c r="K15" s="169">
+        <v>231</v>
+      </c>
+      <c r="L15" s="169">
+        <v>226</v>
+      </c>
+      <c r="M15" s="172">
+        <v>0</v>
+      </c>
+      <c r="N15" s="175">
+        <v>1461</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
     </row>
     <row r="16" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A16" s="167" t="s">
+      <c r="A16" s="165" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="82"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="82"/>
       <c r="G16" s="82"/>
       <c r="H16" s="82"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="84"/>
       <c r="N16" s="86"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
     </row>
     <row r="17" spans="1:17" ht="12.6" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>271</v>
       </c>
-      <c r="B17" s="171">
-[...36 lines deleted...]
-        <v>638</v>
+      <c r="B17" s="169">
+        <v>4773</v>
+      </c>
+      <c r="C17" s="169">
+        <v>2414</v>
+      </c>
+      <c r="D17" s="169">
+        <v>709</v>
+      </c>
+      <c r="E17" s="169">
+        <v>1491</v>
+      </c>
+      <c r="F17" s="169">
+        <v>158</v>
+      </c>
+      <c r="G17" s="169">
+        <v>3199</v>
+      </c>
+      <c r="H17" s="169">
+        <v>1813</v>
+      </c>
+      <c r="I17" s="169">
+        <v>4</v>
+      </c>
+      <c r="J17" s="169">
+        <v>982</v>
+      </c>
+      <c r="K17" s="169">
+        <v>221</v>
+      </c>
+      <c r="L17" s="169">
+        <v>179</v>
+      </c>
+      <c r="M17" s="172">
+        <v>0</v>
+      </c>
+      <c r="N17" s="175">
+        <v>1574</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
     </row>
     <row r="18" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A18" s="167" t="s">
+      <c r="A18" s="165" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="82"/>
       <c r="D18" s="82"/>
       <c r="E18" s="82"/>
       <c r="F18" s="82"/>
       <c r="G18" s="82"/>
       <c r="H18" s="82"/>
       <c r="I18" s="82"/>
       <c r="J18" s="82"/>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="84"/>
       <c r="N18" s="86"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:17" ht="12.6" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>273</v>
       </c>
-      <c r="B19" s="171">
-[...36 lines deleted...]
-        <v>165</v>
+      <c r="B19" s="169">
+        <v>1405</v>
+      </c>
+      <c r="C19" s="169">
+        <v>730</v>
+      </c>
+      <c r="D19" s="169">
+        <v>121</v>
+      </c>
+      <c r="E19" s="169">
+        <v>539</v>
+      </c>
+      <c r="F19" s="169">
+        <v>15</v>
+      </c>
+      <c r="G19" s="169">
+        <v>951</v>
+      </c>
+      <c r="H19" s="169">
+        <v>524</v>
+      </c>
+      <c r="I19" s="169">
+        <v>13</v>
+      </c>
+      <c r="J19" s="169">
+        <v>106</v>
+      </c>
+      <c r="K19" s="169">
+        <v>86</v>
+      </c>
+      <c r="L19" s="169">
+        <v>222</v>
+      </c>
+      <c r="M19" s="172">
+        <v>0</v>
+      </c>
+      <c r="N19" s="175">
+        <v>454</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A20" s="167" t="s">
+      <c r="A20" s="165" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="82"/>
       <c r="C20" s="82"/>
       <c r="D20" s="82"/>
       <c r="E20" s="82"/>
       <c r="F20" s="82"/>
       <c r="G20" s="82"/>
       <c r="H20" s="82"/>
       <c r="I20" s="82"/>
       <c r="J20" s="82"/>
       <c r="K20" s="82"/>
       <c r="L20" s="82"/>
       <c r="M20" s="84"/>
       <c r="N20" s="86"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
     </row>
     <row r="21" spans="1:17" ht="12.6" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>275</v>
       </c>
-      <c r="B21" s="171">
-[...36 lines deleted...]
-        <v>89</v>
+      <c r="B21" s="169">
+        <v>801</v>
+      </c>
+      <c r="C21" s="169">
+        <v>598</v>
+      </c>
+      <c r="D21" s="169">
+        <v>120</v>
+      </c>
+      <c r="E21" s="169">
+        <v>57</v>
+      </c>
+      <c r="F21" s="169">
+        <v>26</v>
+      </c>
+      <c r="G21" s="169">
+        <v>561</v>
+      </c>
+      <c r="H21" s="169">
+        <v>429</v>
+      </c>
+      <c r="I21" s="169">
+        <v>5</v>
+      </c>
+      <c r="J21" s="169">
+        <v>19</v>
+      </c>
+      <c r="K21" s="169">
+        <v>53</v>
+      </c>
+      <c r="L21" s="169">
+        <v>56</v>
+      </c>
+      <c r="M21" s="172">
+        <v>0</v>
+      </c>
+      <c r="N21" s="175">
+        <v>240</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
     </row>
     <row r="22" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A22" s="167" t="s">
+      <c r="A22" s="165" t="s">
         <v>276</v>
       </c>
       <c r="B22" s="82"/>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82"/>
       <c r="M22" s="84"/>
       <c r="N22" s="86"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
     </row>
     <row r="23" spans="1:17" ht="12.6" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>277</v>
       </c>
-      <c r="B23" s="171">
-[...36 lines deleted...]
-        <v>126</v>
+      <c r="B23" s="169">
+        <v>1053</v>
+      </c>
+      <c r="C23" s="169">
+        <v>619</v>
+      </c>
+      <c r="D23" s="169">
+        <v>161</v>
+      </c>
+      <c r="E23" s="169">
+        <v>261</v>
+      </c>
+      <c r="F23" s="169">
+        <v>12</v>
+      </c>
+      <c r="G23" s="169">
+        <v>647</v>
+      </c>
+      <c r="H23" s="169">
+        <v>503</v>
+      </c>
+      <c r="I23" s="178">
+        <v>0</v>
+      </c>
+      <c r="J23" s="169">
+        <v>8</v>
+      </c>
+      <c r="K23" s="169">
+        <v>89</v>
+      </c>
+      <c r="L23" s="169">
+        <v>48</v>
+      </c>
+      <c r="M23" s="172">
+        <v>0</v>
+      </c>
+      <c r="N23" s="175">
+        <v>406</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
     </row>
     <row r="24" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A24" s="167" t="s">
+      <c r="A24" s="165" t="s">
         <v>278</v>
       </c>
       <c r="B24" s="82"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="82"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82"/>
       <c r="M24" s="84"/>
       <c r="N24" s="86"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
     </row>
     <row r="25" spans="1:17" ht="12.6" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>279</v>
       </c>
-      <c r="B25" s="171">
-[...36 lines deleted...]
-        <v>132</v>
+      <c r="B25" s="169">
+        <v>944</v>
+      </c>
+      <c r="C25" s="169">
+        <v>672</v>
+      </c>
+      <c r="D25" s="169">
+        <v>95</v>
+      </c>
+      <c r="E25" s="169">
+        <v>151</v>
+      </c>
+      <c r="F25" s="169">
+        <v>26</v>
+      </c>
+      <c r="G25" s="169">
+        <v>541</v>
+      </c>
+      <c r="H25" s="169">
+        <v>427</v>
+      </c>
+      <c r="I25" s="181">
+        <v>0</v>
+      </c>
+      <c r="J25" s="169">
+        <v>8</v>
+      </c>
+      <c r="K25" s="169">
+        <v>84</v>
+      </c>
+      <c r="L25" s="169">
+        <v>22</v>
+      </c>
+      <c r="M25" s="172">
+        <v>0</v>
+      </c>
+      <c r="N25" s="175">
+        <v>403</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
     </row>
     <row r="26" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A26" s="167" t="s">
+      <c r="A26" s="165" t="s">
         <v>280</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="82"/>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="84"/>
       <c r="N26" s="86"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" ht="12.6" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>281</v>
       </c>
-      <c r="B27" s="171">
-[...36 lines deleted...]
-        <v>94</v>
+      <c r="B27" s="169">
+        <v>841</v>
+      </c>
+      <c r="C27" s="169">
+        <v>602</v>
+      </c>
+      <c r="D27" s="169">
+        <v>124</v>
+      </c>
+      <c r="E27" s="169">
+        <v>86</v>
+      </c>
+      <c r="F27" s="169">
+        <v>29</v>
+      </c>
+      <c r="G27" s="169">
+        <v>534</v>
+      </c>
+      <c r="H27" s="169">
+        <v>422</v>
+      </c>
+      <c r="I27" s="169">
+        <v>1</v>
+      </c>
+      <c r="J27" s="169">
+        <v>21</v>
+      </c>
+      <c r="K27" s="169">
+        <v>55</v>
+      </c>
+      <c r="L27" s="169">
+        <v>35</v>
+      </c>
+      <c r="M27" s="172">
+        <v>0</v>
+      </c>
+      <c r="N27" s="175">
+        <v>307</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" ht="11.1" customHeight="1">
-      <c r="A28" s="167" t="s">
+      <c r="A28" s="165" t="s">
         <v>282</v>
       </c>
       <c r="B28" s="82"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="82"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
       <c r="J28" s="82"/>
       <c r="K28" s="82"/>
       <c r="L28" s="82"/>
       <c r="M28" s="84"/>
       <c r="N28" s="86"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
     </row>
     <row r="29" spans="1:17" ht="12.6" customHeight="1">
       <c r="A29" s="39"/>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
@@ -30395,51 +30389,51 @@
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="163" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="6.125" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="7" width="6.625" customWidth="1"/>
     <col min="8" max="8" width="6.125" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="6.875" customWidth="1"/>
@@ -30486,57 +30480,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -30733,839 +30727,839 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="186" t="s">
+      <c r="A11" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="157">
-[...8 lines deleted...]
-      <c r="E11" s="157">
+      <c r="B11" s="155">
+        <v>10250</v>
+      </c>
+      <c r="C11" s="155">
+        <v>9695</v>
+      </c>
+      <c r="D11" s="155">
+        <v>239</v>
+      </c>
+      <c r="E11" s="155">
+        <v>59</v>
+      </c>
+      <c r="F11" s="155">
+        <v>256</v>
+      </c>
+      <c r="G11" s="155">
+        <v>7545</v>
+      </c>
+      <c r="H11" s="155">
+        <v>4234</v>
+      </c>
+      <c r="I11" s="155">
         <v>21</v>
       </c>
-      <c r="F11" s="157">
-[...24 lines deleted...]
-        <v>1063</v>
+      <c r="J11" s="155">
+        <v>21</v>
+      </c>
+      <c r="K11" s="155">
+        <v>1941</v>
+      </c>
+      <c r="L11" s="155">
+        <v>1326</v>
+      </c>
+      <c r="M11" s="188">
+        <v>0</v>
+      </c>
+      <c r="N11" s="191">
+        <v>2705</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="168" t="s">
+      <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="195" t="s">
+      <c r="A13" s="193" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="171">
-[...36 lines deleted...]
-        <v>20</v>
+      <c r="B13" s="169">
+        <v>291</v>
+      </c>
+      <c r="C13" s="169">
+        <v>285</v>
+      </c>
+      <c r="D13" s="169">
+        <v>3</v>
+      </c>
+      <c r="E13" s="181">
+        <v>0</v>
+      </c>
+      <c r="F13" s="169">
+        <v>3</v>
+      </c>
+      <c r="G13" s="169">
+        <v>234</v>
+      </c>
+      <c r="H13" s="169">
+        <v>117</v>
+      </c>
+      <c r="I13" s="169">
+        <v>0</v>
+      </c>
+      <c r="J13" s="181">
+        <v>0</v>
+      </c>
+      <c r="K13" s="169">
+        <v>84</v>
+      </c>
+      <c r="L13" s="169">
+        <v>33</v>
+      </c>
+      <c r="M13" s="181">
+        <v>0</v>
+      </c>
+      <c r="N13" s="197">
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="167" t="s">
+      <c r="A14" s="165" t="s">
         <v>283</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="195" t="s">
+      <c r="A15" s="193" t="s">
         <v>284</v>
       </c>
-      <c r="B15" s="171">
-[...5 lines deleted...]
-      <c r="D15" s="171">
+      <c r="B15" s="169">
+        <v>435</v>
+      </c>
+      <c r="C15" s="169">
+        <v>412</v>
+      </c>
+      <c r="D15" s="169">
+        <v>4</v>
+      </c>
+      <c r="E15" s="169">
+        <v>13</v>
+      </c>
+      <c r="F15" s="169">
+        <v>5</v>
+      </c>
+      <c r="G15" s="169">
+        <v>331</v>
+      </c>
+      <c r="H15" s="169">
+        <v>147</v>
+      </c>
+      <c r="I15" s="169">
         <v>1</v>
       </c>
-      <c r="E15" s="171">
-[...27 lines deleted...]
-        <v>39</v>
+      <c r="J15" s="169">
+        <v>7</v>
+      </c>
+      <c r="K15" s="169">
+        <v>113</v>
+      </c>
+      <c r="L15" s="169">
+        <v>63</v>
+      </c>
+      <c r="M15" s="181">
+        <v>0</v>
+      </c>
+      <c r="N15" s="197">
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="167" t="s">
+      <c r="A16" s="165" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="195" t="s">
+      <c r="A17" s="193" t="s">
         <v>286</v>
       </c>
-      <c r="B17" s="171">
-[...8 lines deleted...]
-      <c r="E17" s="171">
+      <c r="B17" s="169">
+        <v>432</v>
+      </c>
+      <c r="C17" s="169">
+        <v>395</v>
+      </c>
+      <c r="D17" s="169">
+        <v>17</v>
+      </c>
+      <c r="E17" s="169">
+        <v>10</v>
+      </c>
+      <c r="F17" s="169">
+        <v>9</v>
+      </c>
+      <c r="G17" s="169">
+        <v>306</v>
+      </c>
+      <c r="H17" s="169">
+        <v>135</v>
+      </c>
+      <c r="I17" s="169">
         <v>2</v>
       </c>
-      <c r="F17" s="171">
-[...24 lines deleted...]
-        <v>70</v>
+      <c r="J17" s="169">
+        <v>0</v>
+      </c>
+      <c r="K17" s="169">
+        <v>115</v>
+      </c>
+      <c r="L17" s="169">
+        <v>54</v>
+      </c>
+      <c r="M17" s="181">
+        <v>0</v>
+      </c>
+      <c r="N17" s="197">
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="167" t="s">
+      <c r="A18" s="165" t="s">
         <v>287</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="195" t="s">
+      <c r="A19" s="193" t="s">
         <v>288</v>
       </c>
-      <c r="B19" s="171">
-[...8 lines deleted...]
-      <c r="E19" s="171">
+      <c r="B19" s="169">
+        <v>1201</v>
+      </c>
+      <c r="C19" s="169">
+        <v>1128</v>
+      </c>
+      <c r="D19" s="169">
+        <v>52</v>
+      </c>
+      <c r="E19" s="169">
+        <v>3</v>
+      </c>
+      <c r="F19" s="169">
+        <v>18</v>
+      </c>
+      <c r="G19" s="169">
+        <v>975</v>
+      </c>
+      <c r="H19" s="169">
+        <v>556</v>
+      </c>
+      <c r="I19" s="169">
+        <v>6</v>
+      </c>
+      <c r="J19" s="169">
         <v>1</v>
       </c>
-      <c r="F19" s="171">
-[...24 lines deleted...]
-        <v>89</v>
+      <c r="K19" s="169">
+        <v>189</v>
+      </c>
+      <c r="L19" s="169">
+        <v>224</v>
+      </c>
+      <c r="M19" s="181">
+        <v>0</v>
+      </c>
+      <c r="N19" s="197">
+        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="167" t="s">
+      <c r="A20" s="165" t="s">
         <v>289</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="195" t="s">
+      <c r="A21" s="193" t="s">
         <v>290</v>
       </c>
-      <c r="B21" s="171">
-[...36 lines deleted...]
-        <v>32</v>
+      <c r="B21" s="169">
+        <v>322</v>
+      </c>
+      <c r="C21" s="169">
+        <v>310</v>
+      </c>
+      <c r="D21" s="169">
+        <v>8</v>
+      </c>
+      <c r="E21" s="181">
+        <v>0</v>
+      </c>
+      <c r="F21" s="169">
+        <v>3</v>
+      </c>
+      <c r="G21" s="169">
+        <v>222</v>
+      </c>
+      <c r="H21" s="169">
+        <v>126</v>
+      </c>
+      <c r="I21" s="169">
+        <v>0</v>
+      </c>
+      <c r="J21" s="181">
+        <v>0</v>
+      </c>
+      <c r="K21" s="169">
+        <v>59</v>
+      </c>
+      <c r="L21" s="169">
+        <v>37</v>
+      </c>
+      <c r="M21" s="181">
+        <v>0</v>
+      </c>
+      <c r="N21" s="197">
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="167" t="s">
+      <c r="A22" s="165" t="s">
         <v>291</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="195" t="s">
+      <c r="A23" s="193" t="s">
         <v>292</v>
       </c>
-      <c r="B23" s="171">
-[...17 lines deleted...]
-      <c r="H23" s="171">
+      <c r="B23" s="169">
+        <v>171</v>
+      </c>
+      <c r="C23" s="169">
+        <v>163</v>
+      </c>
+      <c r="D23" s="169">
+        <v>3</v>
+      </c>
+      <c r="E23" s="181">
+        <v>0</v>
+      </c>
+      <c r="F23" s="169">
+        <v>4</v>
+      </c>
+      <c r="G23" s="169">
+        <v>129</v>
+      </c>
+      <c r="H23" s="169">
+        <v>80</v>
+      </c>
+      <c r="I23" s="169">
+        <v>0</v>
+      </c>
+      <c r="J23" s="181">
+        <v>0</v>
+      </c>
+      <c r="K23" s="169">
         <v>31</v>
       </c>
-      <c r="I23" s="171">
-[...15 lines deleted...]
-        <v>17</v>
+      <c r="L23" s="169">
+        <v>18</v>
+      </c>
+      <c r="M23" s="181">
+        <v>0</v>
+      </c>
+      <c r="N23" s="197">
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="167" t="s">
+      <c r="A24" s="165" t="s">
         <v>293</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="195" t="s">
+      <c r="A25" s="193" t="s">
         <v>294</v>
       </c>
-      <c r="B25" s="171">
-[...36 lines deleted...]
-        <v>24</v>
+      <c r="B25" s="169">
+        <v>218</v>
+      </c>
+      <c r="C25" s="169">
+        <v>211</v>
+      </c>
+      <c r="D25" s="169">
+        <v>2</v>
+      </c>
+      <c r="E25" s="181">
+        <v>0</v>
+      </c>
+      <c r="F25" s="169">
+        <v>5</v>
+      </c>
+      <c r="G25" s="169">
+        <v>168</v>
+      </c>
+      <c r="H25" s="169">
+        <v>85</v>
+      </c>
+      <c r="I25" s="169">
+        <v>0</v>
+      </c>
+      <c r="J25" s="181">
+        <v>0</v>
+      </c>
+      <c r="K25" s="169">
+        <v>61</v>
+      </c>
+      <c r="L25" s="169">
+        <v>22</v>
+      </c>
+      <c r="M25" s="181">
+        <v>0</v>
+      </c>
+      <c r="N25" s="197">
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="167" t="s">
+      <c r="A26" s="165" t="s">
         <v>295</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="195" t="s">
+      <c r="A27" s="193" t="s">
         <v>296</v>
       </c>
-      <c r="B27" s="171">
-[...36 lines deleted...]
-        <v>105</v>
+      <c r="B27" s="169">
+        <v>823</v>
+      </c>
+      <c r="C27" s="169">
+        <v>808</v>
+      </c>
+      <c r="D27" s="169">
+        <v>6</v>
+      </c>
+      <c r="E27" s="181">
+        <v>0</v>
+      </c>
+      <c r="F27" s="169">
+        <v>9</v>
+      </c>
+      <c r="G27" s="169">
+        <v>545</v>
+      </c>
+      <c r="H27" s="169">
+        <v>393</v>
+      </c>
+      <c r="I27" s="169">
+        <v>1</v>
+      </c>
+      <c r="J27" s="181">
+        <v>0</v>
+      </c>
+      <c r="K27" s="169">
+        <v>85</v>
+      </c>
+      <c r="L27" s="169">
+        <v>66</v>
+      </c>
+      <c r="M27" s="181">
+        <v>0</v>
+      </c>
+      <c r="N27" s="197">
+        <v>278</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="167" t="s">
+      <c r="A28" s="165" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="195" t="s">
+      <c r="A29" s="193" t="s">
         <v>298</v>
       </c>
-      <c r="B29" s="171">
-[...36 lines deleted...]
-        <v>54</v>
+      <c r="B29" s="169">
+        <v>425</v>
+      </c>
+      <c r="C29" s="169">
+        <v>415</v>
+      </c>
+      <c r="D29" s="169">
+        <v>2</v>
+      </c>
+      <c r="E29" s="181">
+        <v>0</v>
+      </c>
+      <c r="F29" s="169">
+        <v>8</v>
+      </c>
+      <c r="G29" s="169">
+        <v>297</v>
+      </c>
+      <c r="H29" s="169">
+        <v>196</v>
+      </c>
+      <c r="I29" s="169">
+        <v>0</v>
+      </c>
+      <c r="J29" s="181">
+        <v>0</v>
+      </c>
+      <c r="K29" s="169">
+        <v>50</v>
+      </c>
+      <c r="L29" s="169">
+        <v>51</v>
+      </c>
+      <c r="M29" s="181">
+        <v>0</v>
+      </c>
+      <c r="N29" s="197">
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="167" t="s">
+      <c r="A30" s="165" t="s">
         <v>299</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="195" t="s">
+      <c r="A31" s="193" t="s">
         <v>300</v>
       </c>
-      <c r="B31" s="171">
-[...36 lines deleted...]
-        <v>159</v>
+      <c r="B31" s="169">
+        <v>1238</v>
+      </c>
+      <c r="C31" s="169">
+        <v>1191</v>
+      </c>
+      <c r="D31" s="169">
+        <v>42</v>
+      </c>
+      <c r="E31" s="181">
+        <v>0</v>
+      </c>
+      <c r="F31" s="169">
+        <v>6</v>
+      </c>
+      <c r="G31" s="169">
+        <v>785</v>
+      </c>
+      <c r="H31" s="169">
+        <v>564</v>
+      </c>
+      <c r="I31" s="169">
+        <v>2</v>
+      </c>
+      <c r="J31" s="181">
+        <v>0</v>
+      </c>
+      <c r="K31" s="169">
+        <v>143</v>
+      </c>
+      <c r="L31" s="169">
+        <v>77</v>
+      </c>
+      <c r="M31" s="181">
+        <v>0</v>
+      </c>
+      <c r="N31" s="197">
+        <v>453</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="167" t="s">
+      <c r="A32" s="165" t="s">
         <v>301</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A33" s="195" t="s">
+      <c r="A33" s="193" t="s">
         <v>302</v>
       </c>
-      <c r="B33" s="171">
-[...36 lines deleted...]
-        <v>14</v>
+      <c r="B33" s="169">
+        <v>254</v>
+      </c>
+      <c r="C33" s="169">
+        <v>220</v>
+      </c>
+      <c r="D33" s="169">
+        <v>2</v>
+      </c>
+      <c r="E33" s="181">
+        <v>0</v>
+      </c>
+      <c r="F33" s="169">
+        <v>33</v>
+      </c>
+      <c r="G33" s="169">
+        <v>215</v>
+      </c>
+      <c r="H33" s="169">
+        <v>67</v>
+      </c>
+      <c r="I33" s="169">
+        <v>0</v>
+      </c>
+      <c r="J33" s="181">
+        <v>0</v>
+      </c>
+      <c r="K33" s="169">
+        <v>98</v>
+      </c>
+      <c r="L33" s="169">
+        <v>50</v>
+      </c>
+      <c r="M33" s="181">
+        <v>0</v>
+      </c>
+      <c r="N33" s="197">
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A34" s="167" t="s">
+      <c r="A34" s="165" t="s">
         <v>303</v>
       </c>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="96"/>
       <c r="G34" s="96"/>
       <c r="H34" s="96"/>
       <c r="I34" s="96"/>
       <c r="J34" s="96"/>
       <c r="K34" s="96"/>
       <c r="L34" s="96"/>
       <c r="M34" s="96"/>
       <c r="N34" s="100"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A35" s="195" t="s">
+      <c r="A35" s="193" t="s">
         <v>304</v>
       </c>
-      <c r="B35" s="201">
-[...5 lines deleted...]
-      <c r="D35" s="201">
+      <c r="B35" s="199">
+        <v>187</v>
+      </c>
+      <c r="C35" s="199">
+        <v>181</v>
+      </c>
+      <c r="D35" s="199">
+        <v>4</v>
+      </c>
+      <c r="E35" s="201">
+        <v>0</v>
+      </c>
+      <c r="F35" s="199">
         <v>2</v>
       </c>
-      <c r="E35" s="203">
-[...27 lines deleted...]
-        <v>13</v>
+      <c r="G35" s="199">
+        <v>153</v>
+      </c>
+      <c r="H35" s="199">
+        <v>72</v>
+      </c>
+      <c r="I35" s="199">
+        <v>0</v>
+      </c>
+      <c r="J35" s="201">
+        <v>0</v>
+      </c>
+      <c r="K35" s="199">
+        <v>56</v>
+      </c>
+      <c r="L35" s="199">
+        <v>25</v>
+      </c>
+      <c r="M35" s="201">
+        <v>0</v>
+      </c>
+      <c r="N35" s="203">
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="207" t="s">
+      <c r="A36" s="205" t="s">
         <v>305</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
@@ -31818,51 +31812,51 @@
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="B8:B9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="164" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="6.125" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="6.625" customWidth="1"/>
     <col min="7" max="7" width="6.875" customWidth="1"/>
     <col min="8" max="8" width="6.125" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
@@ -31910,57 +31904,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -32157,715 +32151,715 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="185" t="s">
+      <c r="A11" s="183" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="156">
-[...8 lines deleted...]
-      <c r="E11" s="156">
+      <c r="B11" s="154">
+        <v>712</v>
+      </c>
+      <c r="C11" s="154">
+        <v>593</v>
+      </c>
+      <c r="D11" s="154">
+        <v>15</v>
+      </c>
+      <c r="E11" s="154">
+        <v>3</v>
+      </c>
+      <c r="F11" s="154">
+        <v>101</v>
+      </c>
+      <c r="G11" s="154">
+        <v>501</v>
+      </c>
+      <c r="H11" s="154">
+        <v>149</v>
+      </c>
+      <c r="I11" s="154">
         <v>1</v>
       </c>
-      <c r="F11" s="156">
-[...24 lines deleted...]
-        <v>79</v>
+      <c r="J11" s="187">
+        <v>0</v>
+      </c>
+      <c r="K11" s="154">
+        <v>188</v>
+      </c>
+      <c r="L11" s="154">
+        <v>163</v>
+      </c>
+      <c r="M11" s="187">
+        <v>0</v>
+      </c>
+      <c r="N11" s="190">
+        <v>211</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="167" t="s">
+      <c r="A12" s="165" t="s">
         <v>306</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="195" t="s">
+      <c r="A13" s="193" t="s">
         <v>307</v>
       </c>
-      <c r="B13" s="171">
-[...5 lines deleted...]
-      <c r="D13" s="171">
+      <c r="B13" s="169">
+        <v>178</v>
+      </c>
+      <c r="C13" s="169">
+        <v>175</v>
+      </c>
+      <c r="D13" s="169">
         <v>1</v>
       </c>
-      <c r="E13" s="183">
-[...27 lines deleted...]
-        <v>20</v>
+      <c r="E13" s="181">
+        <v>0</v>
+      </c>
+      <c r="F13" s="169">
+        <v>1</v>
+      </c>
+      <c r="G13" s="169">
+        <v>127</v>
+      </c>
+      <c r="H13" s="169">
+        <v>61</v>
+      </c>
+      <c r="I13" s="169">
+        <v>1</v>
+      </c>
+      <c r="J13" s="181">
+        <v>0</v>
+      </c>
+      <c r="K13" s="169">
+        <v>49</v>
+      </c>
+      <c r="L13" s="169">
+        <v>16</v>
+      </c>
+      <c r="M13" s="181">
+        <v>0</v>
+      </c>
+      <c r="N13" s="197">
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="167" t="s">
+      <c r="A14" s="165" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="195" t="s">
+      <c r="A15" s="193" t="s">
         <v>309</v>
       </c>
-      <c r="B15" s="171">
-[...36 lines deleted...]
-        <v>27</v>
+      <c r="B15" s="169">
+        <v>315</v>
+      </c>
+      <c r="C15" s="169">
+        <v>303</v>
+      </c>
+      <c r="D15" s="169">
+        <v>4</v>
+      </c>
+      <c r="E15" s="181">
+        <v>0</v>
+      </c>
+      <c r="F15" s="169">
+        <v>9</v>
+      </c>
+      <c r="G15" s="169">
+        <v>224</v>
+      </c>
+      <c r="H15" s="169">
+        <v>128</v>
+      </c>
+      <c r="I15" s="169">
+        <v>0</v>
+      </c>
+      <c r="J15" s="181">
+        <v>0</v>
+      </c>
+      <c r="K15" s="169">
+        <v>68</v>
+      </c>
+      <c r="L15" s="169">
+        <v>28</v>
+      </c>
+      <c r="M15" s="181">
+        <v>0</v>
+      </c>
+      <c r="N15" s="197">
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="167" t="s">
+      <c r="A16" s="165" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="195" t="s">
+      <c r="A17" s="193" t="s">
         <v>311</v>
       </c>
-      <c r="B17" s="171">
-[...14 lines deleted...]
-      <c r="G17" s="171">
+      <c r="B17" s="169">
+        <v>162</v>
+      </c>
+      <c r="C17" s="169">
+        <v>157</v>
+      </c>
+      <c r="D17" s="169">
+        <v>2</v>
+      </c>
+      <c r="E17" s="181">
+        <v>0</v>
+      </c>
+      <c r="F17" s="169">
+        <v>3</v>
+      </c>
+      <c r="G17" s="169">
+        <v>117</v>
+      </c>
+      <c r="H17" s="169">
+        <v>69</v>
+      </c>
+      <c r="I17" s="169">
+        <v>0</v>
+      </c>
+      <c r="J17" s="181">
+        <v>0</v>
+      </c>
+      <c r="K17" s="169">
+        <v>44</v>
+      </c>
+      <c r="L17" s="169">
+        <v>4</v>
+      </c>
+      <c r="M17" s="181">
+        <v>0</v>
+      </c>
+      <c r="N17" s="197">
         <v>45</v>
       </c>
-      <c r="H17" s="171">
-[...19 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="167" t="s">
+      <c r="A18" s="165" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="195" t="s">
+      <c r="A19" s="193" t="s">
         <v>313</v>
       </c>
-      <c r="B19" s="171">
-[...36 lines deleted...]
-        <v>22</v>
+      <c r="B19" s="169">
+        <v>314</v>
+      </c>
+      <c r="C19" s="169">
+        <v>297</v>
+      </c>
+      <c r="D19" s="169">
+        <v>13</v>
+      </c>
+      <c r="E19" s="181">
+        <v>0</v>
+      </c>
+      <c r="F19" s="169">
+        <v>4</v>
+      </c>
+      <c r="G19" s="169">
+        <v>261</v>
+      </c>
+      <c r="H19" s="169">
+        <v>128</v>
+      </c>
+      <c r="I19" s="169">
+        <v>0</v>
+      </c>
+      <c r="J19" s="181">
+        <v>0</v>
+      </c>
+      <c r="K19" s="169">
+        <v>86</v>
+      </c>
+      <c r="L19" s="169">
+        <v>47</v>
+      </c>
+      <c r="M19" s="181">
+        <v>0</v>
+      </c>
+      <c r="N19" s="197">
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="167" t="s">
+      <c r="A20" s="165" t="s">
         <v>314</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="195" t="s">
+      <c r="A21" s="193" t="s">
         <v>315</v>
       </c>
-      <c r="B21" s="171">
-[...36 lines deleted...]
-        <v>145</v>
+      <c r="B21" s="169">
+        <v>980</v>
+      </c>
+      <c r="C21" s="169">
+        <v>938</v>
+      </c>
+      <c r="D21" s="169">
+        <v>32</v>
+      </c>
+      <c r="E21" s="181">
+        <v>0</v>
+      </c>
+      <c r="F21" s="169">
+        <v>10</v>
+      </c>
+      <c r="G21" s="169">
+        <v>659</v>
+      </c>
+      <c r="H21" s="169">
+        <v>470</v>
+      </c>
+      <c r="I21" s="169">
+        <v>1</v>
+      </c>
+      <c r="J21" s="181">
+        <v>0</v>
+      </c>
+      <c r="K21" s="169">
+        <v>105</v>
+      </c>
+      <c r="L21" s="169">
+        <v>84</v>
+      </c>
+      <c r="M21" s="181">
+        <v>0</v>
+      </c>
+      <c r="N21" s="197">
+        <v>321</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="167" t="s">
+      <c r="A22" s="165" t="s">
         <v>316</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="195" t="s">
+      <c r="A23" s="193" t="s">
         <v>317</v>
       </c>
-      <c r="B23" s="171">
-[...11 lines deleted...]
-      <c r="F23" s="171">
+      <c r="B23" s="169">
+        <v>391</v>
+      </c>
+      <c r="C23" s="169">
+        <v>370</v>
+      </c>
+      <c r="D23" s="169">
+        <v>10</v>
+      </c>
+      <c r="E23" s="169">
+        <v>8</v>
+      </c>
+      <c r="F23" s="169">
+        <v>3</v>
+      </c>
+      <c r="G23" s="169">
+        <v>336</v>
+      </c>
+      <c r="H23" s="169">
+        <v>181</v>
+      </c>
+      <c r="I23" s="169">
         <v>1</v>
       </c>
-      <c r="G23" s="171">
-[...21 lines deleted...]
-        <v>21</v>
+      <c r="J23" s="169">
+        <v>0</v>
+      </c>
+      <c r="K23" s="169">
+        <v>96</v>
+      </c>
+      <c r="L23" s="169">
+        <v>58</v>
+      </c>
+      <c r="M23" s="181">
+        <v>0</v>
+      </c>
+      <c r="N23" s="197">
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="167" t="s">
+      <c r="A24" s="165" t="s">
         <v>318</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="195" t="s">
+      <c r="A25" s="193" t="s">
         <v>319</v>
       </c>
-      <c r="B25" s="171">
-[...8 lines deleted...]
-      <c r="E25" s="171">
+      <c r="B25" s="169">
+        <v>958</v>
+      </c>
+      <c r="C25" s="169">
+        <v>911</v>
+      </c>
+      <c r="D25" s="169">
+        <v>14</v>
+      </c>
+      <c r="E25" s="169">
+        <v>22</v>
+      </c>
+      <c r="F25" s="169">
+        <v>10</v>
+      </c>
+      <c r="G25" s="169">
+        <v>783</v>
+      </c>
+      <c r="H25" s="169">
+        <v>424</v>
+      </c>
+      <c r="I25" s="169">
         <v>4</v>
       </c>
-      <c r="F25" s="171">
-[...24 lines deleted...]
-        <v>68</v>
+      <c r="J25" s="169">
+        <v>13</v>
+      </c>
+      <c r="K25" s="169">
+        <v>159</v>
+      </c>
+      <c r="L25" s="169">
+        <v>183</v>
+      </c>
+      <c r="M25" s="181">
+        <v>0</v>
+      </c>
+      <c r="N25" s="197">
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="167" t="s">
+      <c r="A26" s="165" t="s">
         <v>320</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="195" t="s">
+      <c r="A27" s="193" t="s">
         <v>321</v>
       </c>
-      <c r="B27" s="171">
-[...5 lines deleted...]
-      <c r="D27" s="171">
+      <c r="B27" s="169">
+        <v>64</v>
+      </c>
+      <c r="C27" s="169">
+        <v>60</v>
+      </c>
+      <c r="D27" s="169">
         <v>1</v>
       </c>
-      <c r="E27" s="183">
-[...27 lines deleted...]
-        <v>9</v>
+      <c r="E27" s="181">
+        <v>0</v>
+      </c>
+      <c r="F27" s="169">
+        <v>3</v>
+      </c>
+      <c r="G27" s="169">
+        <v>42</v>
+      </c>
+      <c r="H27" s="169">
+        <v>21</v>
+      </c>
+      <c r="I27" s="169">
+        <v>0</v>
+      </c>
+      <c r="J27" s="181">
+        <v>0</v>
+      </c>
+      <c r="K27" s="169">
+        <v>18</v>
+      </c>
+      <c r="L27" s="169">
+        <v>3</v>
+      </c>
+      <c r="M27" s="181">
+        <v>0</v>
+      </c>
+      <c r="N27" s="197">
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="167" t="s">
+      <c r="A28" s="165" t="s">
         <v>322</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="195" t="s">
+      <c r="A29" s="193" t="s">
         <v>323</v>
       </c>
-      <c r="B29" s="171">
-[...11 lines deleted...]
-      <c r="F29" s="171">
+      <c r="B29" s="169">
+        <v>109</v>
+      </c>
+      <c r="C29" s="169">
+        <v>103</v>
+      </c>
+      <c r="D29" s="169">
         <v>1</v>
       </c>
-      <c r="G29" s="171">
-[...14 lines deleted...]
-      <c r="L29" s="171">
+      <c r="E29" s="181">
+        <v>0</v>
+      </c>
+      <c r="F29" s="169">
         <v>4</v>
       </c>
-      <c r="M29" s="183">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="G29" s="169">
+        <v>77</v>
+      </c>
+      <c r="H29" s="169">
+        <v>36</v>
+      </c>
+      <c r="I29" s="169">
+        <v>0</v>
+      </c>
+      <c r="J29" s="181">
+        <v>0</v>
+      </c>
+      <c r="K29" s="169">
+        <v>27</v>
+      </c>
+      <c r="L29" s="169">
+        <v>13</v>
+      </c>
+      <c r="M29" s="181">
+        <v>0</v>
+      </c>
+      <c r="N29" s="197">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="167" t="s">
+      <c r="A30" s="165" t="s">
         <v>324</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="195" t="s">
+      <c r="A31" s="193" t="s">
         <v>325</v>
       </c>
-      <c r="B31" s="171">
-[...29 lines deleted...]
-      <c r="L31" s="171">
+      <c r="B31" s="169">
+        <v>72</v>
+      </c>
+      <c r="C31" s="169">
+        <v>68</v>
+      </c>
+      <c r="D31" s="169">
         <v>2</v>
       </c>
-      <c r="M31" s="183">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="E31" s="181">
+        <v>0</v>
+      </c>
+      <c r="F31" s="169">
+        <v>2</v>
+      </c>
+      <c r="G31" s="169">
+        <v>58</v>
+      </c>
+      <c r="H31" s="169">
+        <v>31</v>
+      </c>
+      <c r="I31" s="169">
+        <v>0</v>
+      </c>
+      <c r="J31" s="181">
+        <v>0</v>
+      </c>
+      <c r="K31" s="169">
+        <v>20</v>
+      </c>
+      <c r="L31" s="169">
+        <v>6</v>
+      </c>
+      <c r="M31" s="181">
+        <v>0</v>
+      </c>
+      <c r="N31" s="197">
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="167" t="s">
+      <c r="A32" s="165" t="s">
         <v>326</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="43"/>
       <c r="B33" s="95"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
       <c r="E33" s="95"/>
       <c r="F33" s="95"/>
       <c r="G33" s="95"/>
       <c r="H33" s="95"/>
@@ -33182,51 +33176,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="165" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -33272,57 +33266,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -33523,831 +33517,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>7684</v>
+        <v>18055</v>
       </c>
       <c r="C11" s="116">
-        <v>3981</v>
+        <v>10075</v>
       </c>
       <c r="D11" s="116">
-        <v>1379</v>
+        <v>3668</v>
       </c>
       <c r="E11" s="116">
-        <v>1344</v>
+        <v>2702</v>
       </c>
       <c r="F11" s="116">
-        <v>980</v>
+        <v>1610</v>
       </c>
       <c r="G11" s="116">
-        <v>6262</v>
+        <v>14696</v>
       </c>
       <c r="H11" s="116">
-        <v>2249</v>
+        <v>5670</v>
       </c>
       <c r="I11" s="116">
-        <v>608</v>
+        <v>1526</v>
       </c>
       <c r="J11" s="116">
-        <v>1373</v>
+        <v>1715</v>
       </c>
       <c r="K11" s="116">
-        <v>845</v>
+        <v>2067</v>
       </c>
       <c r="L11" s="116">
-        <v>1186</v>
+        <v>3718</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1421</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>7195</v>
+        <v>18411</v>
       </c>
       <c r="C13" s="128">
-        <v>3367</v>
+        <v>8637</v>
       </c>
       <c r="D13" s="128">
-        <v>694</v>
+        <v>1724</v>
       </c>
       <c r="E13" s="128">
-        <v>3005</v>
+        <v>7719</v>
       </c>
       <c r="F13" s="128">
-        <v>130</v>
+        <v>331</v>
       </c>
       <c r="G13" s="128">
-        <v>6307</v>
+        <v>16148</v>
       </c>
       <c r="H13" s="128">
-        <v>2169</v>
+        <v>5576</v>
       </c>
       <c r="I13" s="128">
-        <v>152</v>
+        <v>371</v>
       </c>
       <c r="J13" s="128">
-        <v>2514</v>
+        <v>6596</v>
       </c>
       <c r="K13" s="128">
-        <v>854</v>
+        <v>2050</v>
       </c>
       <c r="L13" s="128">
-        <v>618</v>
+        <v>1555</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>889</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>17494</v>
+        <v>45521</v>
       </c>
       <c r="C15" s="128">
-        <v>7886</v>
+        <v>20696</v>
       </c>
       <c r="D15" s="128">
-        <v>2301</v>
+        <v>5221</v>
       </c>
       <c r="E15" s="128">
-        <v>6999</v>
+        <v>17684</v>
       </c>
       <c r="F15" s="128">
-        <v>309</v>
+        <v>1919</v>
       </c>
       <c r="G15" s="128">
-        <v>14362</v>
+        <v>38042</v>
       </c>
       <c r="H15" s="128">
-        <v>4308</v>
+        <v>11181</v>
       </c>
       <c r="I15" s="128">
-        <v>284</v>
+        <v>746</v>
       </c>
       <c r="J15" s="128">
-        <v>6515</v>
+        <v>17585</v>
       </c>
       <c r="K15" s="128">
-        <v>1924</v>
+        <v>4678</v>
       </c>
       <c r="L15" s="128">
-        <v>1331</v>
+        <v>3852</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>3133</v>
+        <v>7479</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>28465</v>
+        <v>72037</v>
       </c>
       <c r="C17" s="128">
-        <v>12886</v>
+        <v>33469</v>
       </c>
       <c r="D17" s="128">
-        <v>3851</v>
+        <v>7564</v>
       </c>
       <c r="E17" s="128">
-        <v>9237</v>
+        <v>25679</v>
       </c>
       <c r="F17" s="128">
-        <v>2491</v>
+        <v>5325</v>
       </c>
       <c r="G17" s="128">
-        <v>22310</v>
+        <v>58804</v>
       </c>
       <c r="H17" s="128">
-        <v>7313</v>
+        <v>18839</v>
       </c>
       <c r="I17" s="128">
-        <v>451</v>
+        <v>1156</v>
       </c>
       <c r="J17" s="128">
-        <v>7223</v>
+        <v>22141</v>
       </c>
       <c r="K17" s="128">
-        <v>2868</v>
+        <v>6802</v>
       </c>
       <c r="L17" s="128">
-        <v>4455</v>
+        <v>9866</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>6155</v>
+        <v>13233</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>34095</v>
+        <v>98242</v>
       </c>
       <c r="C19" s="128">
-        <v>18141</v>
+        <v>47494</v>
       </c>
       <c r="D19" s="128">
-        <v>5274</v>
+        <v>14367</v>
       </c>
       <c r="E19" s="128">
-        <v>10075</v>
+        <v>34289</v>
       </c>
       <c r="F19" s="128">
-        <v>605</v>
+        <v>2092</v>
       </c>
       <c r="G19" s="128">
-        <v>26701</v>
+        <v>79707</v>
       </c>
       <c r="H19" s="128">
-        <v>10720</v>
+        <v>28180</v>
       </c>
       <c r="I19" s="128">
-        <v>834</v>
+        <v>2145</v>
       </c>
       <c r="J19" s="128">
-        <v>7845</v>
+        <v>29092</v>
       </c>
       <c r="K19" s="128">
-        <v>3268</v>
+        <v>7989</v>
       </c>
       <c r="L19" s="128">
-        <v>4034</v>
+        <v>12301</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>7394</v>
+        <v>18535</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>12194</v>
+        <v>26771</v>
       </c>
       <c r="C21" s="128">
-        <v>4354</v>
+        <v>11418</v>
       </c>
       <c r="D21" s="128">
-        <v>685</v>
+        <v>1890</v>
       </c>
       <c r="E21" s="128">
-        <v>6516</v>
+        <v>12275</v>
       </c>
       <c r="F21" s="128">
-        <v>638</v>
+        <v>1188</v>
       </c>
       <c r="G21" s="128">
-        <v>10563</v>
+        <v>22572</v>
       </c>
       <c r="H21" s="128">
-        <v>2373</v>
+        <v>6128</v>
       </c>
       <c r="I21" s="128">
-        <v>92</v>
+        <v>231</v>
       </c>
       <c r="J21" s="128">
-        <v>6537</v>
+        <v>11852</v>
       </c>
       <c r="K21" s="128">
-        <v>942</v>
+        <v>2463</v>
       </c>
       <c r="L21" s="128">
-        <v>618</v>
+        <v>1899</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1631</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>8487</v>
+        <v>23221</v>
       </c>
       <c r="C23" s="128">
-        <v>4504</v>
+        <v>11891</v>
       </c>
       <c r="D23" s="128">
-        <v>2989</v>
+        <v>7906</v>
       </c>
       <c r="E23" s="128">
-        <v>706</v>
+        <v>2517</v>
       </c>
       <c r="F23" s="128">
-        <v>289</v>
+        <v>907</v>
       </c>
       <c r="G23" s="128">
-        <v>5976</v>
+        <v>16655</v>
       </c>
       <c r="H23" s="128">
-        <v>1954</v>
+        <v>5278</v>
       </c>
       <c r="I23" s="128">
-        <v>236</v>
+        <v>625</v>
       </c>
       <c r="J23" s="128">
-        <v>350</v>
+        <v>1637</v>
       </c>
       <c r="K23" s="128">
-        <v>1729</v>
+        <v>4580</v>
       </c>
       <c r="L23" s="128">
-        <v>1707</v>
+        <v>4535</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2511</v>
+        <v>6566</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>40676</v>
+        <v>88354</v>
       </c>
       <c r="C25" s="128">
-        <v>13299</v>
+        <v>35480</v>
       </c>
       <c r="D25" s="128">
-        <v>5016</v>
+        <v>11979</v>
       </c>
       <c r="E25" s="128">
-        <v>21975</v>
+        <v>39935</v>
       </c>
       <c r="F25" s="128">
-        <v>387</v>
+        <v>959</v>
       </c>
       <c r="G25" s="128">
-        <v>35763</v>
+        <v>76423</v>
       </c>
       <c r="H25" s="128">
-        <v>7108</v>
+        <v>19422</v>
       </c>
       <c r="I25" s="128">
-        <v>1131</v>
+        <v>2930</v>
       </c>
       <c r="J25" s="128">
-        <v>21238</v>
+        <v>38285</v>
       </c>
       <c r="K25" s="128">
-        <v>3123</v>
+        <v>7698</v>
       </c>
       <c r="L25" s="128">
-        <v>3163</v>
+        <v>8088</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>4914</v>
+        <v>11931</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>2247</v>
+        <v>5796</v>
       </c>
       <c r="C27" s="128">
-        <v>1597</v>
+        <v>4145</v>
       </c>
       <c r="D27" s="128">
-        <v>338</v>
+        <v>811</v>
       </c>
       <c r="E27" s="128">
-        <v>293</v>
+        <v>770</v>
       </c>
       <c r="F27" s="128">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G27" s="128">
-        <v>1903</v>
+        <v>4855</v>
       </c>
       <c r="H27" s="128">
-        <v>1030</v>
+        <v>2668</v>
       </c>
       <c r="I27" s="128">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="J27" s="128">
-        <v>140</v>
+        <v>376</v>
       </c>
       <c r="K27" s="128">
-        <v>393</v>
+        <v>969</v>
       </c>
       <c r="L27" s="128">
-        <v>329</v>
+        <v>811</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>344</v>
+        <v>941</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>61045</v>
+        <v>157467</v>
       </c>
       <c r="C29" s="128">
-        <v>26328</v>
+        <v>68767</v>
       </c>
       <c r="D29" s="128">
-        <v>13236</v>
+        <v>30121</v>
       </c>
       <c r="E29" s="128">
-        <v>18657</v>
+        <v>51717</v>
       </c>
       <c r="F29" s="128">
-        <v>2824</v>
+        <v>6863</v>
       </c>
       <c r="G29" s="128">
-        <v>49409</v>
+        <v>126078</v>
       </c>
       <c r="H29" s="128">
-        <v>12817</v>
+        <v>33804</v>
       </c>
       <c r="I29" s="128">
-        <v>1049</v>
+        <v>2628</v>
       </c>
       <c r="J29" s="128">
-        <v>17879</v>
+        <v>47816</v>
       </c>
       <c r="K29" s="128">
-        <v>7019</v>
+        <v>17688</v>
       </c>
       <c r="L29" s="128">
-        <v>10645</v>
+        <v>24141</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>11636</v>
+        <v>31389</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>260</v>
+        <v>707</v>
       </c>
       <c r="C31" s="128">
-        <v>232</v>
+        <v>620</v>
       </c>
       <c r="D31" s="128">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G31" s="128">
-        <v>438</v>
+        <v>1164</v>
       </c>
       <c r="H31" s="128">
-        <v>153</v>
+        <v>405</v>
       </c>
       <c r="I31" s="128">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>87</v>
+        <v>227</v>
       </c>
       <c r="L31" s="128">
-        <v>170</v>
+        <v>471</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-178</v>
+        <v>-457</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>757</v>
+        <v>2015</v>
       </c>
       <c r="C33" s="128">
-        <v>628</v>
+        <v>1687</v>
       </c>
       <c r="D33" s="128">
-        <v>123</v>
+        <v>314</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G33" s="128">
-        <v>730</v>
+        <v>1885</v>
       </c>
       <c r="H33" s="128">
-        <v>227</v>
+        <v>591</v>
       </c>
       <c r="I33" s="128">
-        <v>76</v>
+        <v>185</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>150</v>
+        <v>371</v>
       </c>
       <c r="L33" s="128">
-        <v>276</v>
+        <v>737</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>27</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>193</v>
+        <v>506</v>
       </c>
       <c r="C35" s="128">
-        <v>167</v>
+        <v>439</v>
       </c>
       <c r="D35" s="128">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E35" s="128">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="F35" s="128">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>287</v>
+        <v>780</v>
       </c>
       <c r="H35" s="128">
-        <v>127</v>
+        <v>324</v>
       </c>
       <c r="I35" s="128">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J35" s="128">
         <v>1</v>
       </c>
       <c r="K35" s="128">
-        <v>50</v>
+        <v>132</v>
       </c>
       <c r="L35" s="128">
-        <v>105</v>
+        <v>314</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-95</v>
+        <v>-274</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -34630,51 +34624,51 @@
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="140" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -34720,57 +34714,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -34971,831 +34965,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>658471</v>
+        <v>1599623</v>
       </c>
       <c r="C11" s="117">
-        <v>211112</v>
+        <v>544895</v>
       </c>
       <c r="D11" s="117">
-        <v>73116</v>
+        <v>177601</v>
       </c>
       <c r="E11" s="117">
-        <v>236454</v>
+        <v>580768</v>
       </c>
       <c r="F11" s="117">
-        <v>137789</v>
+        <v>296359</v>
       </c>
       <c r="G11" s="117">
-        <v>573141</v>
+        <v>1382624</v>
       </c>
       <c r="H11" s="117">
-        <v>133999</v>
+        <v>344777</v>
       </c>
       <c r="I11" s="117">
-        <v>11078</v>
+        <v>28283</v>
       </c>
       <c r="J11" s="117">
-        <v>140965</v>
+        <v>316006</v>
       </c>
       <c r="K11" s="117">
-        <v>55209</v>
+        <v>138268</v>
       </c>
       <c r="L11" s="117">
-        <v>231889</v>
+        <v>555290</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>85330</v>
+        <v>216999</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>192977</v>
+        <v>459720</v>
       </c>
       <c r="C13" s="128">
-        <v>15677</v>
+        <v>40118</v>
       </c>
       <c r="D13" s="128">
-        <v>878</v>
+        <v>2407</v>
       </c>
       <c r="E13" s="128">
-        <v>88716</v>
+        <v>233732</v>
       </c>
       <c r="F13" s="128">
-        <v>87707</v>
+        <v>183463</v>
       </c>
       <c r="G13" s="128">
-        <v>187760</v>
+        <v>447876</v>
       </c>
       <c r="H13" s="128">
-        <v>12327</v>
+        <v>30639</v>
       </c>
       <c r="I13" s="128">
-        <v>165</v>
+        <v>388</v>
       </c>
       <c r="J13" s="128">
-        <v>5438</v>
+        <v>14650</v>
       </c>
       <c r="K13" s="128">
-        <v>2329</v>
+        <v>5845</v>
       </c>
       <c r="L13" s="128">
-        <v>167500</v>
+        <v>396354</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>5218</v>
+        <v>11844</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>15259</v>
+        <v>37424</v>
       </c>
       <c r="C15" s="128">
-        <v>11509</v>
+        <v>29317</v>
       </c>
       <c r="D15" s="128">
-        <v>753</v>
+        <v>1801</v>
       </c>
       <c r="E15" s="128">
-        <v>659</v>
+        <v>2533</v>
       </c>
       <c r="F15" s="128">
-        <v>2338</v>
+        <v>3772</v>
       </c>
       <c r="G15" s="128">
-        <v>12489</v>
+        <v>30599</v>
       </c>
       <c r="H15" s="128">
-        <v>7490</v>
+        <v>19361</v>
       </c>
       <c r="I15" s="128">
-        <v>150</v>
+        <v>414</v>
       </c>
       <c r="J15" s="128">
-        <v>1417</v>
+        <v>2289</v>
       </c>
       <c r="K15" s="128">
-        <v>1691</v>
+        <v>4182</v>
       </c>
       <c r="L15" s="128">
-        <v>1742</v>
+        <v>4353</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>2769</v>
+        <v>6825</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>21759</v>
+        <v>51723</v>
       </c>
       <c r="C17" s="128">
-        <v>14121</v>
+        <v>35909</v>
       </c>
       <c r="D17" s="128">
-        <v>2333</v>
+        <v>5870</v>
       </c>
       <c r="E17" s="128">
-        <v>3190</v>
+        <v>8063</v>
       </c>
       <c r="F17" s="128">
-        <v>2115</v>
+        <v>1881</v>
       </c>
       <c r="G17" s="128">
-        <v>18111</v>
+        <v>41943</v>
       </c>
       <c r="H17" s="128">
-        <v>9236</v>
+        <v>23507</v>
       </c>
       <c r="I17" s="128">
-        <v>377</v>
+        <v>936</v>
       </c>
       <c r="J17" s="128">
-        <v>3456</v>
+        <v>4857</v>
       </c>
       <c r="K17" s="128">
-        <v>2824</v>
+        <v>7305</v>
       </c>
       <c r="L17" s="128">
-        <v>2219</v>
+        <v>5339</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3648</v>
+        <v>9780</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>41762</v>
+        <v>97846</v>
       </c>
       <c r="C19" s="128">
-        <v>11687</v>
+        <v>29972</v>
       </c>
       <c r="D19" s="128">
-        <v>2947</v>
+        <v>7840</v>
       </c>
       <c r="E19" s="128">
-        <v>17220</v>
+        <v>41517</v>
       </c>
       <c r="F19" s="128">
-        <v>9908</v>
+        <v>18518</v>
       </c>
       <c r="G19" s="128">
-        <v>37376</v>
+        <v>86355</v>
       </c>
       <c r="H19" s="128">
-        <v>8780</v>
+        <v>22395</v>
       </c>
       <c r="I19" s="128">
-        <v>681</v>
+        <v>1684</v>
       </c>
       <c r="J19" s="128">
-        <v>15067</v>
+        <v>36108</v>
       </c>
       <c r="K19" s="128">
-        <v>2671</v>
+        <v>7038</v>
       </c>
       <c r="L19" s="128">
-        <v>10178</v>
+        <v>19129</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>4386</v>
+        <v>11492</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>21726</v>
+        <v>55261</v>
       </c>
       <c r="C21" s="128">
-        <v>12097</v>
+        <v>31524</v>
       </c>
       <c r="D21" s="128">
-        <v>3381</v>
+        <v>8232</v>
       </c>
       <c r="E21" s="128">
-        <v>4086</v>
+        <v>13287</v>
       </c>
       <c r="F21" s="128">
-        <v>2162</v>
+        <v>2218</v>
       </c>
       <c r="G21" s="128">
-        <v>17672</v>
+        <v>44512</v>
       </c>
       <c r="H21" s="128">
-        <v>8231</v>
+        <v>21491</v>
       </c>
       <c r="I21" s="128">
-        <v>338</v>
+        <v>830</v>
       </c>
       <c r="J21" s="128">
-        <v>4143</v>
+        <v>9650</v>
       </c>
       <c r="K21" s="128">
-        <v>2879</v>
+        <v>7432</v>
       </c>
       <c r="L21" s="128">
-        <v>2081</v>
+        <v>5109</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>4055</v>
+        <v>10749</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>19236</v>
+        <v>45012</v>
       </c>
       <c r="C23" s="128">
-        <v>8391</v>
+        <v>21522</v>
       </c>
       <c r="D23" s="128">
-        <v>2221</v>
+        <v>5078</v>
       </c>
       <c r="E23" s="128">
-        <v>6994</v>
+        <v>13231</v>
       </c>
       <c r="F23" s="128">
-        <v>1630</v>
+        <v>5182</v>
       </c>
       <c r="G23" s="128">
-        <v>16479</v>
+        <v>37182</v>
       </c>
       <c r="H23" s="128">
-        <v>6146</v>
+        <v>15824</v>
       </c>
       <c r="I23" s="128">
-        <v>378</v>
+        <v>963</v>
       </c>
       <c r="J23" s="128">
-        <v>6048</v>
+        <v>10689</v>
       </c>
       <c r="K23" s="128">
-        <v>2343</v>
+        <v>5612</v>
       </c>
       <c r="L23" s="128">
-        <v>1562</v>
+        <v>4094</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2757</v>
+        <v>7830</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>9536</v>
+        <v>22789</v>
       </c>
       <c r="C25" s="128">
-        <v>4931</v>
+        <v>12515</v>
       </c>
       <c r="D25" s="128">
-        <v>992</v>
+        <v>2281</v>
       </c>
       <c r="E25" s="128">
-        <v>2063</v>
+        <v>3804</v>
       </c>
       <c r="F25" s="128">
-        <v>1550</v>
+        <v>4189</v>
       </c>
       <c r="G25" s="128">
-        <v>6710</v>
+        <v>15594</v>
       </c>
       <c r="H25" s="128">
-        <v>2673</v>
+        <v>6859</v>
       </c>
       <c r="I25" s="128">
-        <v>124</v>
+        <v>329</v>
       </c>
       <c r="J25" s="128">
+        <v>3786</v>
+      </c>
+      <c r="K25" s="128">
         <v>1996</v>
       </c>
-      <c r="K25" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="L25" s="128">
-        <v>1034</v>
+        <v>2623</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>2826</v>
+        <v>7195</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>33205</v>
+        <v>83983</v>
       </c>
       <c r="C27" s="128">
-        <v>12436</v>
+        <v>32399</v>
       </c>
       <c r="D27" s="128">
-        <v>6841</v>
+        <v>15237</v>
       </c>
       <c r="E27" s="128">
-        <v>12364</v>
+        <v>31818</v>
       </c>
       <c r="F27" s="128">
-        <v>1565</v>
+        <v>4528</v>
       </c>
       <c r="G27" s="128">
-        <v>26589</v>
+        <v>68415</v>
       </c>
       <c r="H27" s="128">
-        <v>7761</v>
+        <v>19998</v>
       </c>
       <c r="I27" s="128">
-        <v>827</v>
+        <v>2022</v>
       </c>
       <c r="J27" s="128">
-        <v>10409</v>
+        <v>27992</v>
       </c>
       <c r="K27" s="128">
-        <v>3407</v>
+        <v>8212</v>
       </c>
       <c r="L27" s="128">
-        <v>4186</v>
+        <v>10190</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>6616</v>
+        <v>15568</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>35141</v>
+        <v>94999</v>
       </c>
       <c r="C29" s="128">
-        <v>13898</v>
+        <v>36130</v>
       </c>
       <c r="D29" s="128">
-        <v>7803</v>
+        <v>19901</v>
       </c>
       <c r="E29" s="128">
-        <v>9165</v>
+        <v>27503</v>
       </c>
       <c r="F29" s="128">
-        <v>4274</v>
+        <v>11464</v>
       </c>
       <c r="G29" s="128">
-        <v>26435</v>
+        <v>72860</v>
       </c>
       <c r="H29" s="128">
-        <v>7243</v>
+        <v>18685</v>
       </c>
       <c r="I29" s="128">
-        <v>1597</v>
+        <v>4342</v>
       </c>
       <c r="J29" s="128">
-        <v>8306</v>
+        <v>24874</v>
       </c>
       <c r="K29" s="128">
-        <v>4189</v>
+        <v>10471</v>
       </c>
       <c r="L29" s="128">
-        <v>5099</v>
+        <v>14488</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>8706</v>
+        <v>22139</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>659</v>
+        <v>1951</v>
       </c>
       <c r="C31" s="128">
-        <v>463</v>
+        <v>1211</v>
       </c>
       <c r="D31" s="128">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="E31" s="128">
-        <v>8</v>
+        <v>276</v>
       </c>
       <c r="F31" s="128">
-        <v>165</v>
+        <v>399</v>
       </c>
       <c r="G31" s="128">
-        <v>412</v>
+        <v>1274</v>
       </c>
       <c r="H31" s="128">
-        <v>59</v>
+        <v>166</v>
       </c>
       <c r="I31" s="128">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="J31" s="128">
-        <v>166</v>
+        <v>445</v>
       </c>
       <c r="K31" s="128">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="L31" s="128">
-        <v>110</v>
+        <v>473</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>247</v>
+        <v>676</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>1390</v>
+        <v>3367</v>
       </c>
       <c r="C33" s="128">
-        <v>1091</v>
+        <v>2745</v>
       </c>
       <c r="D33" s="128">
-        <v>167</v>
+        <v>423</v>
       </c>
       <c r="E33" s="128">
-        <v>40</v>
+        <v>118</v>
       </c>
       <c r="F33" s="128">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="G33" s="128">
-        <v>1100</v>
+        <v>2559</v>
       </c>
       <c r="H33" s="128">
-        <v>724</v>
+        <v>1804</v>
       </c>
       <c r="I33" s="128">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="J33" s="128">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="K33" s="128">
-        <v>290</v>
+        <v>745</v>
       </c>
       <c r="L33" s="128">
-        <v>-3</v>
+        <v>-121</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>291</v>
+        <v>808</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>17898</v>
+        <v>41853</v>
       </c>
       <c r="C35" s="128">
-        <v>9935</v>
+        <v>25345</v>
       </c>
       <c r="D35" s="128">
-        <v>1872</v>
+        <v>4667</v>
       </c>
       <c r="E35" s="128">
-        <v>3712</v>
+        <v>5394</v>
       </c>
       <c r="F35" s="128">
-        <v>2379</v>
+        <v>6446</v>
       </c>
       <c r="G35" s="128">
-        <v>12738</v>
+        <v>30002</v>
       </c>
       <c r="H35" s="128">
-        <v>7110</v>
+        <v>17873</v>
       </c>
       <c r="I35" s="128">
-        <v>297</v>
+        <v>774</v>
       </c>
       <c r="J35" s="128">
-        <v>1157</v>
+        <v>543</v>
       </c>
       <c r="K35" s="128">
-        <v>2668</v>
+        <v>6790</v>
       </c>
       <c r="L35" s="128">
-        <v>1505</v>
+        <v>4022</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>5161</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -35811,51 +35805,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
+        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -36085,51 +36079,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="141" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -36175,57 +36169,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -36426,831 +36420,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>4383</v>
+        <v>10911</v>
       </c>
       <c r="C11" s="116">
-        <v>849</v>
+        <v>2205</v>
       </c>
       <c r="D11" s="116">
-        <v>680</v>
+        <v>1632</v>
       </c>
       <c r="E11" s="116">
-        <v>355</v>
+        <v>385</v>
       </c>
       <c r="F11" s="116">
-        <v>2499</v>
+        <v>6690</v>
       </c>
       <c r="G11" s="116">
-        <v>2456</v>
+        <v>5651</v>
       </c>
       <c r="H11" s="116">
-        <v>347</v>
+        <v>1112</v>
       </c>
       <c r="I11" s="116">
-        <v>144</v>
+        <v>375</v>
       </c>
       <c r="J11" s="116">
-        <v>1215</v>
+        <v>1695</v>
       </c>
       <c r="K11" s="116">
-        <v>375</v>
+        <v>999</v>
       </c>
       <c r="L11" s="116">
-        <v>376</v>
+        <v>1469</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1926</v>
+        <v>5261</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>2612</v>
+        <v>5980</v>
       </c>
       <c r="C13" s="128">
-        <v>817</v>
+        <v>2108</v>
       </c>
       <c r="D13" s="128">
-        <v>182</v>
+        <v>385</v>
       </c>
       <c r="E13" s="128">
-        <v>858</v>
+        <v>2283</v>
       </c>
       <c r="F13" s="128">
-        <v>755</v>
+        <v>1203</v>
       </c>
       <c r="G13" s="128">
-        <v>2356</v>
+        <v>5270</v>
       </c>
       <c r="H13" s="128">
-        <v>514</v>
+        <v>1329</v>
       </c>
       <c r="I13" s="128">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="J13" s="128">
-        <v>1151</v>
+        <v>2262</v>
       </c>
       <c r="K13" s="128">
-        <v>351</v>
+        <v>861</v>
       </c>
       <c r="L13" s="128">
-        <v>316</v>
+        <v>753</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>256</v>
+        <v>710</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>10580</v>
+        <v>27025</v>
       </c>
       <c r="C15" s="128">
-        <v>7132</v>
+        <v>18263</v>
       </c>
       <c r="D15" s="128">
-        <v>1229</v>
+        <v>3336</v>
       </c>
       <c r="E15" s="128">
-        <v>1243</v>
+        <v>2814</v>
       </c>
       <c r="F15" s="128">
-        <v>976</v>
+        <v>2611</v>
       </c>
       <c r="G15" s="128">
-        <v>8119</v>
+        <v>21189</v>
       </c>
       <c r="H15" s="128">
-        <v>4748</v>
+        <v>12174</v>
       </c>
       <c r="I15" s="128">
-        <v>79</v>
+        <v>214</v>
       </c>
       <c r="J15" s="128">
-        <v>584</v>
+        <v>1076</v>
       </c>
       <c r="K15" s="128">
-        <v>1612</v>
+        <v>4116</v>
       </c>
       <c r="L15" s="128">
-        <v>1096</v>
+        <v>3610</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>2461</v>
+        <v>5836</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>7452</v>
+        <v>17567</v>
       </c>
       <c r="C17" s="128">
-        <v>1966</v>
+        <v>4992</v>
       </c>
       <c r="D17" s="128">
-        <v>1634</v>
+        <v>4232</v>
       </c>
       <c r="E17" s="128">
-        <v>3525</v>
+        <v>7102</v>
       </c>
       <c r="F17" s="128">
-        <v>326</v>
+        <v>1241</v>
       </c>
       <c r="G17" s="128">
-        <v>6152</v>
+        <v>14168</v>
       </c>
       <c r="H17" s="128">
-        <v>1519</v>
+        <v>3901</v>
       </c>
       <c r="I17" s="128">
-        <v>239</v>
+        <v>589</v>
       </c>
       <c r="J17" s="128">
-        <v>2604</v>
+        <v>4843</v>
       </c>
       <c r="K17" s="128">
-        <v>915</v>
+        <v>2403</v>
       </c>
       <c r="L17" s="128">
-        <v>874</v>
+        <v>2432</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1300</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>7485</v>
+        <v>17389</v>
       </c>
       <c r="C19" s="128">
-        <v>3842</v>
+        <v>9831</v>
       </c>
       <c r="D19" s="128">
-        <v>629</v>
+        <v>1734</v>
       </c>
       <c r="E19" s="128">
-        <v>1732</v>
+        <v>4109</v>
       </c>
       <c r="F19" s="128">
-        <v>1282</v>
+        <v>1715</v>
       </c>
       <c r="G19" s="128">
-        <v>5883</v>
+        <v>13104</v>
       </c>
       <c r="H19" s="128">
-        <v>2001</v>
+        <v>5070</v>
       </c>
       <c r="I19" s="128">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="J19" s="128">
-        <v>2343</v>
+        <v>3855</v>
       </c>
       <c r="K19" s="128">
-        <v>863</v>
+        <v>2252</v>
       </c>
       <c r="L19" s="128">
-        <v>650</v>
+        <v>1856</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1602</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>2725</v>
+        <v>6326</v>
       </c>
       <c r="C21" s="128">
-        <v>1337</v>
+        <v>3417</v>
       </c>
       <c r="D21" s="128">
-        <v>466</v>
+        <v>1077</v>
       </c>
       <c r="E21" s="128">
-        <v>297</v>
+        <v>909</v>
       </c>
       <c r="F21" s="128">
-        <v>625</v>
+        <v>923</v>
       </c>
       <c r="G21" s="128">
-        <v>1743</v>
+        <v>3533</v>
       </c>
       <c r="H21" s="128">
-        <v>593</v>
+        <v>1511</v>
       </c>
       <c r="I21" s="128">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="J21" s="128">
-        <v>390</v>
+        <v>949</v>
       </c>
       <c r="K21" s="128">
-        <v>224</v>
+        <v>572</v>
       </c>
       <c r="L21" s="128">
-        <v>518</v>
+        <v>462</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>981</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>26406</v>
+        <v>56404</v>
       </c>
       <c r="C23" s="128">
-        <v>2614</v>
+        <v>6875</v>
       </c>
       <c r="D23" s="128">
-        <v>2663</v>
+        <v>6512</v>
       </c>
       <c r="E23" s="128">
-        <v>20290</v>
+        <v>40418</v>
       </c>
       <c r="F23" s="128">
-        <v>839</v>
+        <v>2598</v>
       </c>
       <c r="G23" s="128">
-        <v>23933</v>
+        <v>49519</v>
       </c>
       <c r="H23" s="128">
-        <v>1497</v>
+        <v>3634</v>
       </c>
       <c r="I23" s="128">
-        <v>537</v>
+        <v>1471</v>
       </c>
       <c r="J23" s="128">
-        <v>19651</v>
+        <v>38979</v>
       </c>
       <c r="K23" s="128">
-        <v>839</v>
+        <v>2117</v>
       </c>
       <c r="L23" s="128">
-        <v>1408</v>
+        <v>3319</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2473</v>
+        <v>6885</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>460</v>
+        <v>1178</v>
       </c>
       <c r="C25" s="128">
-        <v>377</v>
+        <v>997</v>
       </c>
       <c r="D25" s="128">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="E25" s="128">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F25" s="128">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="G25" s="128">
-        <v>407</v>
+        <v>1049</v>
       </c>
       <c r="H25" s="128">
-        <v>200</v>
+        <v>524</v>
       </c>
       <c r="I25" s="128">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J25" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K25" s="128">
-        <v>80</v>
+        <v>201</v>
       </c>
       <c r="L25" s="128">
-        <v>121</v>
+        <v>314</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>53</v>
+        <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>1310</v>
+        <v>3302</v>
       </c>
       <c r="C27" s="128">
-        <v>1148</v>
+        <v>2899</v>
       </c>
       <c r="D27" s="128">
-        <v>87</v>
+        <v>226</v>
       </c>
       <c r="E27" s="128">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="F27" s="128">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G27" s="128">
-        <v>1050</v>
+        <v>2593</v>
       </c>
       <c r="H27" s="128">
-        <v>545</v>
+        <v>1378</v>
       </c>
       <c r="I27" s="128">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J27" s="128">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="K27" s="128">
-        <v>205</v>
+        <v>524</v>
       </c>
       <c r="L27" s="128">
-        <v>250</v>
+        <v>606</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>260</v>
+        <v>709</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>10018</v>
+        <v>23288</v>
       </c>
       <c r="C29" s="128">
-        <v>4652</v>
+        <v>11956</v>
       </c>
       <c r="D29" s="128">
-        <v>1208</v>
+        <v>3163</v>
       </c>
       <c r="E29" s="128">
-        <v>3585</v>
+        <v>6710</v>
       </c>
       <c r="F29" s="128">
-        <v>573</v>
+        <v>1459</v>
       </c>
       <c r="G29" s="128">
-        <v>8326</v>
+        <v>18812</v>
       </c>
       <c r="H29" s="128">
-        <v>2810</v>
+        <v>7169</v>
       </c>
       <c r="I29" s="128">
-        <v>258</v>
+        <v>649</v>
       </c>
       <c r="J29" s="128">
-        <v>3114</v>
+        <v>5652</v>
       </c>
       <c r="K29" s="128">
-        <v>997</v>
+        <v>2487</v>
       </c>
       <c r="L29" s="128">
-        <v>1148</v>
+        <v>2855</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>1692</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>4189</v>
+        <v>10634</v>
       </c>
       <c r="C31" s="128">
-        <v>2924</v>
+        <v>7538</v>
       </c>
       <c r="D31" s="128">
-        <v>436</v>
+        <v>1088</v>
       </c>
       <c r="E31" s="128">
-        <v>271</v>
+        <v>812</v>
       </c>
       <c r="F31" s="128">
-        <v>559</v>
+        <v>1196</v>
       </c>
       <c r="G31" s="128">
-        <v>3088</v>
+        <v>7768</v>
       </c>
       <c r="H31" s="128">
-        <v>1968</v>
+        <v>4995</v>
       </c>
       <c r="I31" s="128">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="J31" s="128">
-        <v>232</v>
+        <v>399</v>
       </c>
       <c r="K31" s="128">
-        <v>528</v>
+        <v>1339</v>
       </c>
       <c r="L31" s="128">
-        <v>317</v>
+        <v>923</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>1101</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>1568</v>
+        <v>3996</v>
       </c>
       <c r="C33" s="128">
-        <v>1203</v>
+        <v>3082</v>
       </c>
       <c r="D33" s="128">
-        <v>194</v>
+        <v>508</v>
       </c>
       <c r="E33" s="128">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F33" s="128">
-        <v>114</v>
+        <v>327</v>
       </c>
       <c r="G33" s="128">
-        <v>1327</v>
+        <v>3459</v>
       </c>
       <c r="H33" s="128">
-        <v>742</v>
+        <v>1899</v>
       </c>
       <c r="I33" s="128">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="J33" s="128">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="K33" s="128">
-        <v>299</v>
+        <v>749</v>
       </c>
       <c r="L33" s="128">
-        <v>256</v>
+        <v>776</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>241</v>
+        <v>536</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>1137</v>
+        <v>3064</v>
       </c>
       <c r="C35" s="128">
-        <v>915</v>
+        <v>2314</v>
       </c>
       <c r="D35" s="128">
-        <v>102</v>
+        <v>257</v>
       </c>
       <c r="E35" s="128">
-        <v>95</v>
+        <v>417</v>
       </c>
       <c r="F35" s="128">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="G35" s="128">
-        <v>837</v>
+        <v>2274</v>
       </c>
       <c r="H35" s="128">
-        <v>416</v>
+        <v>1058</v>
       </c>
       <c r="I35" s="128">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J35" s="128">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="K35" s="128">
-        <v>287</v>
+        <v>738</v>
       </c>
       <c r="L35" s="128">
-        <v>123</v>
+        <v>423</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>301</v>
+        <v>790</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -37537,51 +37531,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="142" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -37627,57 +37621,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -37878,831 +37872,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>7230</v>
+        <v>16855</v>
       </c>
       <c r="C11" s="116">
-        <v>3541</v>
+        <v>8917</v>
       </c>
       <c r="D11" s="116">
-        <v>1366</v>
+        <v>3648</v>
       </c>
       <c r="E11" s="116">
-        <v>1343</v>
+        <v>2701</v>
       </c>
       <c r="F11" s="116">
-        <v>980</v>
+        <v>1589</v>
       </c>
       <c r="G11" s="116">
-        <v>5967</v>
+        <v>13939</v>
       </c>
       <c r="H11" s="116">
-        <v>1961</v>
+        <v>4926</v>
       </c>
       <c r="I11" s="116">
-        <v>607</v>
+        <v>1523</v>
       </c>
       <c r="J11" s="116">
-        <v>1373</v>
+        <v>1715</v>
       </c>
       <c r="K11" s="116">
-        <v>845</v>
+        <v>2066</v>
       </c>
       <c r="L11" s="116">
-        <v>1180</v>
+        <v>3709</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1263</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>6259</v>
+        <v>15792</v>
       </c>
       <c r="C13" s="128">
-        <v>2479</v>
+        <v>6304</v>
       </c>
       <c r="D13" s="128">
-        <v>603</v>
+        <v>1516</v>
       </c>
       <c r="E13" s="128">
-        <v>2571</v>
+        <v>6412</v>
       </c>
       <c r="F13" s="128">
-        <v>606</v>
+        <v>1560</v>
       </c>
       <c r="G13" s="128">
-        <v>5862</v>
+        <v>14842</v>
       </c>
       <c r="H13" s="128">
-        <v>1955</v>
+        <v>4992</v>
       </c>
       <c r="I13" s="128">
-        <v>149</v>
+        <v>364</v>
       </c>
       <c r="J13" s="128">
-        <v>2355</v>
+        <v>6016</v>
       </c>
       <c r="K13" s="128">
-        <v>834</v>
+        <v>2002</v>
       </c>
       <c r="L13" s="128">
-        <v>570</v>
+        <v>1469</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>397</v>
+        <v>950</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>16561</v>
+        <v>43944</v>
       </c>
       <c r="C15" s="128">
-        <v>6412</v>
+        <v>16747</v>
       </c>
       <c r="D15" s="128">
-        <v>2265</v>
+        <v>5142</v>
       </c>
       <c r="E15" s="128">
-        <v>6653</v>
+        <v>17468</v>
       </c>
       <c r="F15" s="128">
-        <v>1231</v>
+        <v>4586</v>
       </c>
       <c r="G15" s="128">
-        <v>13720</v>
+        <v>37111</v>
       </c>
       <c r="H15" s="128">
-        <v>3988</v>
+        <v>10337</v>
       </c>
       <c r="I15" s="128">
-        <v>283</v>
+        <v>744</v>
       </c>
       <c r="J15" s="128">
-        <v>6252</v>
+        <v>17664</v>
       </c>
       <c r="K15" s="128">
-        <v>1903</v>
+        <v>4637</v>
       </c>
       <c r="L15" s="128">
-        <v>1294</v>
+        <v>3729</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>2841</v>
+        <v>6833</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>21495</v>
+        <v>53599</v>
       </c>
       <c r="C17" s="128">
-        <v>7210</v>
+        <v>18585</v>
       </c>
       <c r="D17" s="128">
-        <v>3148</v>
+        <v>6244</v>
       </c>
       <c r="E17" s="128">
-        <v>6598</v>
+        <v>17863</v>
       </c>
       <c r="F17" s="128">
-        <v>4539</v>
+        <v>10906</v>
       </c>
       <c r="G17" s="128">
-        <v>17664</v>
+        <v>45226</v>
       </c>
       <c r="H17" s="128">
-        <v>5317</v>
+        <v>13659</v>
       </c>
       <c r="I17" s="128">
-        <v>432</v>
+        <v>1106</v>
       </c>
       <c r="J17" s="128">
-        <v>5214</v>
+        <v>15145</v>
       </c>
       <c r="K17" s="128">
-        <v>2658</v>
+        <v>6300</v>
       </c>
       <c r="L17" s="128">
-        <v>4042</v>
+        <v>9017</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3832</v>
+        <v>8372</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>24005</v>
+        <v>64377</v>
       </c>
       <c r="C19" s="128">
-        <v>12102</v>
+        <v>31350</v>
       </c>
       <c r="D19" s="128">
-        <v>4933</v>
+        <v>13289</v>
       </c>
       <c r="E19" s="128">
-        <v>6197</v>
+        <v>17207</v>
       </c>
       <c r="F19" s="128">
-        <v>773</v>
+        <v>2531</v>
       </c>
       <c r="G19" s="128">
-        <v>19055</v>
+        <v>52692</v>
       </c>
       <c r="H19" s="128">
-        <v>7311</v>
+        <v>19073</v>
       </c>
       <c r="I19" s="128">
-        <v>811</v>
+        <v>2081</v>
       </c>
       <c r="J19" s="128">
-        <v>4680</v>
+        <v>13337</v>
       </c>
       <c r="K19" s="128">
-        <v>2962</v>
+        <v>7221</v>
       </c>
       <c r="L19" s="128">
-        <v>3291</v>
+        <v>10980</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>4950</v>
+        <v>11685</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>10989</v>
+        <v>23429</v>
       </c>
       <c r="C21" s="128">
-        <v>3032</v>
+        <v>7838</v>
       </c>
       <c r="D21" s="128">
-        <v>542</v>
+        <v>1618</v>
       </c>
       <c r="E21" s="128">
-        <v>6418</v>
+        <v>11970</v>
       </c>
       <c r="F21" s="128">
-        <v>997</v>
+        <v>2004</v>
       </c>
       <c r="G21" s="128">
-        <v>9906</v>
+        <v>20598</v>
       </c>
       <c r="H21" s="128">
-        <v>1881</v>
+        <v>4811</v>
       </c>
       <c r="I21" s="128">
-        <v>91</v>
+        <v>227</v>
       </c>
       <c r="J21" s="128">
-        <v>6515</v>
+        <v>11556</v>
       </c>
       <c r="K21" s="128">
-        <v>905</v>
+        <v>2361</v>
       </c>
       <c r="L21" s="128">
-        <v>514</v>
+        <v>1643</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1083</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>7517</v>
+        <v>20393</v>
       </c>
       <c r="C23" s="128">
-        <v>3775</v>
+        <v>10012</v>
       </c>
       <c r="D23" s="128">
-        <v>2834</v>
+        <v>7461</v>
       </c>
       <c r="E23" s="128">
-        <v>686</v>
+        <v>2338</v>
       </c>
       <c r="F23" s="128">
-        <v>221</v>
+        <v>581</v>
       </c>
       <c r="G23" s="128">
-        <v>5242</v>
+        <v>15028</v>
       </c>
       <c r="H23" s="128">
-        <v>1463</v>
+        <v>4300</v>
       </c>
       <c r="I23" s="128">
-        <v>235</v>
+        <v>620</v>
       </c>
       <c r="J23" s="128">
-        <v>420</v>
+        <v>1571</v>
       </c>
       <c r="K23" s="128">
-        <v>1655</v>
+        <v>4433</v>
       </c>
       <c r="L23" s="128">
-        <v>1470</v>
+        <v>4104</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>2275</v>
+        <v>5365</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>33396</v>
+        <v>75938</v>
       </c>
       <c r="C25" s="128">
-        <v>8843</v>
+        <v>23221</v>
       </c>
       <c r="D25" s="128">
-        <v>4748</v>
+        <v>11374</v>
       </c>
       <c r="E25" s="128">
-        <v>18047</v>
+        <v>36706</v>
       </c>
       <c r="F25" s="128">
-        <v>1759</v>
+        <v>4636</v>
       </c>
       <c r="G25" s="128">
-        <v>29774</v>
+        <v>66477</v>
       </c>
       <c r="H25" s="128">
-        <v>5214</v>
+        <v>13974</v>
       </c>
       <c r="I25" s="128">
-        <v>1109</v>
+        <v>2878</v>
       </c>
       <c r="J25" s="128">
-        <v>17537</v>
+        <v>34725</v>
       </c>
       <c r="K25" s="128">
-        <v>2955</v>
+        <v>7284</v>
       </c>
       <c r="L25" s="128">
-        <v>2959</v>
+        <v>7617</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>3622</v>
+        <v>9461</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>1863</v>
+        <v>4821</v>
       </c>
       <c r="C27" s="128">
-        <v>1217</v>
+        <v>3156</v>
       </c>
       <c r="D27" s="128">
-        <v>324</v>
+        <v>735</v>
       </c>
       <c r="E27" s="128">
-        <v>263</v>
+        <v>708</v>
       </c>
       <c r="F27" s="128">
-        <v>59</v>
+        <v>222</v>
       </c>
       <c r="G27" s="128">
-        <v>1781</v>
+        <v>4529</v>
       </c>
       <c r="H27" s="128">
-        <v>935</v>
+        <v>2438</v>
       </c>
       <c r="I27" s="128">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="J27" s="128">
-        <v>118</v>
+        <v>314</v>
       </c>
       <c r="K27" s="128">
-        <v>393</v>
+        <v>968</v>
       </c>
       <c r="L27" s="128">
-        <v>324</v>
+        <v>779</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>82</v>
+        <v>292</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>37071</v>
+        <v>94256</v>
       </c>
       <c r="C29" s="128">
-        <v>15459</v>
+        <v>40831</v>
       </c>
       <c r="D29" s="128">
-        <v>12431</v>
+        <v>28126</v>
       </c>
       <c r="E29" s="128">
-        <v>7103</v>
+        <v>19937</v>
       </c>
       <c r="F29" s="128">
-        <v>2078</v>
+        <v>5362</v>
       </c>
       <c r="G29" s="128">
-        <v>33165</v>
+        <v>80791</v>
       </c>
       <c r="H29" s="128">
-        <v>7784</v>
+        <v>20593</v>
       </c>
       <c r="I29" s="128">
-        <v>898</v>
+        <v>2089</v>
       </c>
       <c r="J29" s="128">
-        <v>7463</v>
+        <v>18137</v>
       </c>
       <c r="K29" s="128">
-        <v>5993</v>
+        <v>15103</v>
       </c>
       <c r="L29" s="128">
-        <v>11028</v>
+        <v>24868</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>3906</v>
+        <v>13465</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>260</v>
+        <v>707</v>
       </c>
       <c r="C31" s="128">
-        <v>232</v>
+        <v>620</v>
       </c>
       <c r="D31" s="128">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G31" s="128">
-        <v>438</v>
+        <v>1164</v>
       </c>
       <c r="H31" s="128">
-        <v>153</v>
+        <v>405</v>
       </c>
       <c r="I31" s="128">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>87</v>
+        <v>227</v>
       </c>
       <c r="L31" s="128">
-        <v>170</v>
+        <v>471</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-178</v>
+        <v>-457</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>757</v>
+        <v>2015</v>
       </c>
       <c r="C33" s="128">
-        <v>628</v>
+        <v>1687</v>
       </c>
       <c r="D33" s="128">
-        <v>123</v>
+        <v>314</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G33" s="128">
-        <v>730</v>
+        <v>1885</v>
       </c>
       <c r="H33" s="128">
-        <v>227</v>
+        <v>591</v>
       </c>
       <c r="I33" s="128">
-        <v>76</v>
+        <v>185</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>150</v>
+        <v>371</v>
       </c>
       <c r="L33" s="128">
-        <v>276</v>
+        <v>737</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>27</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>193</v>
+        <v>506</v>
       </c>
       <c r="C35" s="128">
-        <v>167</v>
+        <v>439</v>
       </c>
       <c r="D35" s="128">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E35" s="128">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="F35" s="128">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>287</v>
+        <v>780</v>
       </c>
       <c r="H35" s="128">
-        <v>127</v>
+        <v>324</v>
       </c>
       <c r="I35" s="128">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J35" s="128">
         <v>1</v>
       </c>
       <c r="K35" s="128">
-        <v>50</v>
+        <v>132</v>
       </c>
       <c r="L35" s="128">
-        <v>105</v>
+        <v>314</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-95</v>
+        <v>-274</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -38985,51 +38979,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="143" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -39075,57 +39069,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -39326,831 +39320,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>84809</v>
+        <v>214362</v>
       </c>
       <c r="C11" s="117">
-        <v>56375</v>
+        <v>149327</v>
       </c>
       <c r="D11" s="117">
-        <v>2071</v>
+        <v>4603</v>
       </c>
       <c r="E11" s="117">
-        <v>22984</v>
+        <v>53599</v>
       </c>
       <c r="F11" s="117">
-        <v>3379</v>
+        <v>6834</v>
       </c>
       <c r="G11" s="117">
-        <v>65757</v>
+        <v>169254</v>
       </c>
       <c r="H11" s="117">
-        <v>23527</v>
+        <v>63398</v>
       </c>
       <c r="I11" s="117">
-        <v>117</v>
+        <v>296</v>
       </c>
       <c r="J11" s="117">
-        <v>20319</v>
+        <v>49514</v>
       </c>
       <c r="K11" s="117">
-        <v>207</v>
+        <v>490</v>
       </c>
       <c r="L11" s="117">
-        <v>21586</v>
+        <v>55556</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>19052</v>
+        <v>45108</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>4833</v>
+        <v>17721</v>
       </c>
       <c r="C13" s="128">
-        <v>4728</v>
+        <v>12706</v>
       </c>
       <c r="D13" s="128">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E13" s="128">
-        <v>98</v>
+        <v>4988</v>
       </c>
       <c r="F13" s="128">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="G13" s="128">
-        <v>3886</v>
+        <v>15519</v>
       </c>
       <c r="H13" s="128">
-        <v>1819</v>
+        <v>5620</v>
       </c>
       <c r="I13" s="128">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="J13" s="128">
-        <v>187</v>
+        <v>4877</v>
       </c>
       <c r="K13" s="128">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="L13" s="128">
-        <v>1861</v>
+        <v>4976</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>947</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>1264</v>
+        <v>3228</v>
       </c>
       <c r="C15" s="128">
-        <v>1164</v>
+        <v>3047</v>
       </c>
       <c r="D15" s="128">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E15" s="128">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="F15" s="128">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G15" s="128">
-        <v>1039</v>
+        <v>2611</v>
       </c>
       <c r="H15" s="128">
-        <v>317</v>
+        <v>804</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="K15" s="128">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L15" s="128">
-        <v>711</v>
+        <v>1769</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>225</v>
+        <v>617</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>2511</v>
+        <v>6637</v>
       </c>
       <c r="C17" s="128">
-        <v>2486</v>
+        <v>6563</v>
       </c>
       <c r="D17" s="128">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E17" s="128">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F17" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G17" s="128">
-        <v>2685</v>
+        <v>6242</v>
       </c>
       <c r="H17" s="128">
-        <v>2169</v>
+        <v>5709</v>
       </c>
       <c r="I17" s="128">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J17" s="128">
         <v>4</v>
       </c>
       <c r="K17" s="128">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L17" s="128">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>-174</v>
+        <v>395</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>4133</v>
+        <v>10880</v>
       </c>
       <c r="C19" s="128">
-        <v>3548</v>
+        <v>9219</v>
       </c>
       <c r="D19" s="128">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="E19" s="128">
-        <v>525</v>
+        <v>1476</v>
       </c>
       <c r="F19" s="128">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="G19" s="128">
-        <v>3544</v>
+        <v>9464</v>
       </c>
       <c r="H19" s="128">
-        <v>2531</v>
+        <v>6960</v>
       </c>
       <c r="I19" s="128">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="J19" s="128">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="K19" s="128">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="L19" s="128">
-        <v>981</v>
+        <v>2329</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>588</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>4079</v>
+        <v>9740</v>
       </c>
       <c r="C21" s="128">
-        <v>2695</v>
+        <v>7175</v>
       </c>
       <c r="D21" s="128">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="E21" s="128">
-        <v>343</v>
+        <v>1360</v>
       </c>
       <c r="F21" s="128">
-        <v>1013</v>
+        <v>1140</v>
       </c>
       <c r="G21" s="128">
-        <v>3767</v>
+        <v>8931</v>
       </c>
       <c r="H21" s="128">
-        <v>2361</v>
+        <v>6334</v>
       </c>
       <c r="I21" s="128">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J21" s="128">
-        <v>1311</v>
+        <v>2408</v>
       </c>
       <c r="K21" s="128">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="L21" s="128">
-        <v>81</v>
+        <v>152</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>312</v>
+        <v>809</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>2430</v>
+        <v>6411</v>
       </c>
       <c r="C23" s="128">
-        <v>2314</v>
+        <v>6213</v>
       </c>
       <c r="D23" s="128">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E23" s="128">
-        <v>27</v>
+        <v>93</v>
       </c>
       <c r="F23" s="128">
+        <v>66</v>
+      </c>
+      <c r="G23" s="128">
+        <v>4881</v>
+      </c>
+      <c r="H23" s="128">
+        <v>1688</v>
+      </c>
+      <c r="I23" s="128">
+        <v>8</v>
+      </c>
+      <c r="J23" s="128">
         <v>77</v>
       </c>
-      <c r="G23" s="128">
-[...10 lines deleted...]
-      </c>
       <c r="K23" s="128">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L23" s="128">
-        <v>1238</v>
+        <v>3100</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>571</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>1403</v>
+        <v>3504</v>
       </c>
       <c r="C25" s="128">
-        <v>941</v>
+        <v>2549</v>
       </c>
       <c r="D25" s="128">
-        <v>91</v>
+        <v>218</v>
       </c>
       <c r="E25" s="128">
-        <v>338</v>
+        <v>647</v>
       </c>
       <c r="F25" s="128">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="G25" s="128">
-        <v>790</v>
+        <v>1975</v>
       </c>
       <c r="H25" s="128">
-        <v>445</v>
+        <v>1153</v>
       </c>
       <c r="I25" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J25" s="128">
-        <v>278</v>
+        <v>491</v>
       </c>
       <c r="K25" s="128">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="L25" s="128">
-        <v>59</v>
+        <v>312</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>613</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>8710</v>
+        <v>23998</v>
       </c>
       <c r="C27" s="128">
-        <v>5029</v>
+        <v>13043</v>
       </c>
       <c r="D27" s="128">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="E27" s="128">
-        <v>3487</v>
+        <v>10373</v>
       </c>
       <c r="F27" s="128">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G27" s="128">
-        <v>6612</v>
+        <v>18629</v>
       </c>
       <c r="H27" s="128">
-        <v>1625</v>
+        <v>4123</v>
       </c>
       <c r="I27" s="128">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="J27" s="128">
-        <v>3171</v>
+        <v>10080</v>
       </c>
       <c r="K27" s="128">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="L27" s="128">
-        <v>1797</v>
+        <v>4377</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>2097</v>
+        <v>5370</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>7174</v>
+        <v>16254</v>
       </c>
       <c r="C29" s="128">
-        <v>4358</v>
+        <v>11460</v>
       </c>
       <c r="D29" s="128">
-        <v>258</v>
+        <v>470</v>
       </c>
       <c r="E29" s="128">
-        <v>2458</v>
+        <v>4164</v>
       </c>
       <c r="F29" s="128">
-        <v>101</v>
+        <v>160</v>
       </c>
       <c r="G29" s="128">
-        <v>5374</v>
+        <v>13226</v>
       </c>
       <c r="H29" s="128">
-        <v>373</v>
+        <v>1157</v>
       </c>
       <c r="I29" s="128">
+        <v>26</v>
+      </c>
+      <c r="J29" s="128">
+        <v>3259</v>
+      </c>
+      <c r="K29" s="128">
         <v>9</v>
       </c>
-      <c r="J29" s="128">
-[...4 lines deleted...]
-      </c>
       <c r="L29" s="128">
-        <v>3322</v>
+        <v>8775</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>1800</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>734</v>
+        <v>1860</v>
       </c>
       <c r="C31" s="128">
-        <v>693</v>
+        <v>1814</v>
       </c>
       <c r="D31" s="128">
         <v>0</v>
       </c>
       <c r="E31" s="128">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>45</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>629</v>
+        <v>1586</v>
       </c>
       <c r="H31" s="128">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="I31" s="130">
+        <v>1332</v>
+      </c>
+      <c r="I31" s="128">
         <v>0</v>
       </c>
       <c r="J31" s="128">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="128">
-        <v>79</v>
+        <v>240</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>105</v>
+        <v>273</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>392</v>
+        <v>945</v>
       </c>
       <c r="C33" s="128">
-        <v>319</v>
+        <v>840</v>
       </c>
       <c r="D33" s="128">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E33" s="128">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F33" s="128">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="G33" s="128">
-        <v>376</v>
+        <v>995</v>
       </c>
       <c r="H33" s="128">
-        <v>79</v>
+        <v>243</v>
       </c>
       <c r="I33" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J33" s="128">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K33" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L33" s="128">
-        <v>292</v>
+        <v>737</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>16</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>3587</v>
+        <v>9594</v>
       </c>
       <c r="C35" s="128">
-        <v>3139</v>
+        <v>8449</v>
       </c>
       <c r="D35" s="128">
-        <v>81</v>
+        <v>199</v>
       </c>
       <c r="E35" s="128">
-        <v>355</v>
+        <v>897</v>
       </c>
       <c r="F35" s="128">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="G35" s="128">
-        <v>3039</v>
+        <v>7729</v>
       </c>
       <c r="H35" s="128">
-        <v>1386</v>
+        <v>3546</v>
       </c>
       <c r="I35" s="128">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J35" s="128">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="L35" s="128">
-        <v>1632</v>
+        <v>4148</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>548</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -40166,51 +40160,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年2月止，38家本國銀行放款及催收款之備抵呆帳餘額為616,698百萬元，115年1至2月轉銷呆帳8,388百萬元。</v>
+        <v>　　　　　2.至115年5月止，38家本國銀行放款及催收款之備抵呆帳餘額為630,274百萬元，115年1至5月轉銷呆帳22,321百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -40440,51 +40434,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="144" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -40530,57 +40524,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -40781,831 +40775,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>1343</v>
+        <v>3856</v>
       </c>
       <c r="C11" s="116">
-        <v>1279</v>
+        <v>3687</v>
       </c>
       <c r="D11" s="116">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E11" s="116">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="F11" s="116">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G11" s="116">
-        <v>1121</v>
+        <v>3450</v>
       </c>
       <c r="H11" s="116">
-        <v>353</v>
+        <v>997</v>
       </c>
       <c r="I11" s="116">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>8</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
       </c>
       <c r="K11" s="116">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="L11" s="116">
-        <v>741</v>
+        <v>2397</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>222</v>
+        <v>406</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>568</v>
+        <v>1352</v>
       </c>
       <c r="C13" s="128">
-        <v>464</v>
+        <v>1160</v>
       </c>
       <c r="D13" s="128">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="128">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="F13" s="128">
         <v>24</v>
       </c>
       <c r="G13" s="128">
-        <v>451</v>
+        <v>1091</v>
       </c>
       <c r="H13" s="128">
-        <v>398</v>
+        <v>994</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="128">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="128">
-        <v>12</v>
+        <v>-5</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>117</v>
+        <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>1384</v>
+        <v>3474</v>
       </c>
       <c r="C15" s="128">
-        <v>1210</v>
+        <v>3111</v>
       </c>
       <c r="D15" s="128">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="E15" s="128">
-        <v>151</v>
+        <v>284</v>
       </c>
       <c r="F15" s="128">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G15" s="128">
-        <v>1206</v>
+        <v>2945</v>
       </c>
       <c r="H15" s="128">
-        <v>861</v>
+        <v>2260</v>
       </c>
       <c r="I15" s="128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J15" s="128">
-        <v>153</v>
+        <v>285</v>
       </c>
       <c r="K15" s="128">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L15" s="128">
-        <v>186</v>
+        <v>384</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>178</v>
+        <v>529</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>1369</v>
+        <v>3310</v>
       </c>
       <c r="C17" s="128">
-        <v>1031</v>
+        <v>2853</v>
       </c>
       <c r="D17" s="128">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="E17" s="128">
-        <v>100</v>
+        <v>196</v>
       </c>
       <c r="F17" s="128">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="G17" s="128">
-        <v>1003</v>
+        <v>2866</v>
       </c>
       <c r="H17" s="128">
-        <v>559</v>
+        <v>1356</v>
       </c>
       <c r="I17" s="128">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J17" s="128">
-        <v>126</v>
+        <v>339</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="128">
-        <v>314</v>
+        <v>1164</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>367</v>
+        <v>443</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>1368</v>
+        <v>3193</v>
       </c>
       <c r="C19" s="128">
-        <v>764</v>
+        <v>1978</v>
       </c>
       <c r="D19" s="128">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="E19" s="128">
-        <v>546</v>
+        <v>1094</v>
       </c>
       <c r="F19" s="128">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G19" s="128">
-        <v>1080</v>
+        <v>2561</v>
       </c>
       <c r="H19" s="128">
-        <v>546</v>
+        <v>1473</v>
       </c>
       <c r="I19" s="128">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J19" s="128">
-        <v>521</v>
+        <v>1046</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>287</v>
+        <v>631</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>376</v>
+        <v>967</v>
       </c>
       <c r="C21" s="128">
-        <v>284</v>
+        <v>764</v>
       </c>
       <c r="D21" s="128">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="E21" s="128">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="F21" s="128">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="G21" s="128">
-        <v>217</v>
+        <v>598</v>
       </c>
       <c r="H21" s="128">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="128">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="K21" s="128">
+        <v>2</v>
       </c>
       <c r="L21" s="128">
-        <v>176</v>
+        <v>485</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>159</v>
+        <v>369</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>617</v>
+        <v>2561</v>
       </c>
       <c r="C23" s="128">
-        <v>71</v>
+        <v>194</v>
       </c>
       <c r="D23" s="128">
-        <v>50</v>
+        <v>127</v>
       </c>
       <c r="E23" s="128">
-        <v>328</v>
+        <v>1925</v>
       </c>
       <c r="F23" s="128">
-        <v>168</v>
+        <v>315</v>
       </c>
       <c r="G23" s="128">
-        <v>530</v>
+        <v>2417</v>
       </c>
       <c r="H23" s="128">
-        <v>146</v>
+        <v>301</v>
       </c>
       <c r="I23" s="128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J23" s="128">
-        <v>321</v>
+        <v>1878</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="128">
-        <v>61</v>
+        <v>232</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>87</v>
+        <v>143</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="C25" s="128">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D25" s="128">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="128">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G25" s="128">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="H25" s="128">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
-      <c r="J25" s="130">
+      <c r="J25" s="128">
         <v>0</v>
       </c>
       <c r="K25" s="128">
         <v>1</v>
       </c>
       <c r="L25" s="128">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="C27" s="128">
+        <v>113</v>
+      </c>
+      <c r="D27" s="128">
+        <v>0</v>
+      </c>
+      <c r="E27" s="128">
+        <v>3</v>
+      </c>
+      <c r="F27" s="128">
+        <v>4</v>
+      </c>
+      <c r="G27" s="128">
+        <v>69</v>
+      </c>
+      <c r="H27" s="128">
+        <v>16</v>
+      </c>
+      <c r="I27" s="128">
+        <v>2</v>
+      </c>
+      <c r="J27" s="128">
+        <v>4</v>
+      </c>
+      <c r="K27" s="128">
+        <v>3</v>
+      </c>
+      <c r="L27" s="128">
         <v>44</v>
       </c>
-      <c r="D27" s="128">
-[...25 lines deleted...]
-      </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>26</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>629</v>
+        <v>1614</v>
       </c>
       <c r="C29" s="128">
-        <v>540</v>
+        <v>1403</v>
       </c>
       <c r="D29" s="128">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E29" s="128">
-        <v>72</v>
+        <v>159</v>
       </c>
       <c r="F29" s="128">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G29" s="128">
-        <v>584</v>
+        <v>1595</v>
       </c>
       <c r="H29" s="128">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="I29" s="130">
+        <v>402</v>
+      </c>
+      <c r="I29" s="128">
         <v>0</v>
       </c>
       <c r="J29" s="128">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>407</v>
+        <v>1072</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>526</v>
+        <v>1371</v>
       </c>
       <c r="C31" s="128">
-        <v>516</v>
+        <v>1350</v>
       </c>
       <c r="D31" s="128">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E31" s="128">
+        <v>8</v>
+      </c>
+      <c r="F31" s="128">
         <v>3</v>
       </c>
-      <c r="F31" s="128">
+      <c r="G31" s="128">
+        <v>1207</v>
+      </c>
+      <c r="H31" s="128">
+        <v>148</v>
+      </c>
+      <c r="I31" s="128">
+        <v>1</v>
+      </c>
+      <c r="J31" s="128">
+        <v>13</v>
+      </c>
+      <c r="K31" s="128">
         <v>2</v>
       </c>
-      <c r="G31" s="128">
-[...13 lines deleted...]
-      </c>
       <c r="L31" s="128">
-        <v>375</v>
+        <v>1043</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>101</v>
+        <v>164</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>307</v>
+        <v>812</v>
       </c>
       <c r="C33" s="128">
-        <v>288</v>
+        <v>767</v>
       </c>
       <c r="D33" s="128">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E33" s="130">
+        <v>21</v>
+      </c>
+      <c r="E33" s="128">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="G33" s="128">
-        <v>150</v>
+        <v>452</v>
       </c>
       <c r="H33" s="128">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="I33" s="128">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L33" s="128">
-        <v>77</v>
+        <v>252</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>157</v>
+        <v>361</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
+        <v>73</v>
+      </c>
+      <c r="C35" s="128">
+        <v>73</v>
+      </c>
+      <c r="D35" s="128">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="128">
+        <v>0</v>
+      </c>
+      <c r="G35" s="128">
+        <v>46</v>
+      </c>
+      <c r="H35" s="128">
+        <v>1</v>
+      </c>
+      <c r="I35" s="128">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="128">
+        <v>0</v>
+      </c>
+      <c r="L35" s="128">
+        <v>44</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
         <v>28</v>
-      </c>
-[...34 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -41892,51 +41886,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="145" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="15.625" customWidth="1"/>
     <col min="6" max="6" width="5.875" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.875" customWidth="1"/>
     <col min="9" max="9" width="6.625" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="11" width="7.125" customWidth="1"/>
@@ -41982,57 +41976,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 2月</v>
+        <v>115年 1 - 5月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Feb. 2026</v>
+        <v> Jan. - May  2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -42233,645 +42227,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>511</v>
+        <v>1302</v>
       </c>
       <c r="C11" s="116">
-        <v>498</v>
+        <v>1259</v>
       </c>
       <c r="D11" s="116">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E11" s="116">
         <v>0</v>
       </c>
       <c r="F11" s="116">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="G11" s="116">
-        <v>353</v>
+        <v>859</v>
       </c>
       <c r="H11" s="116">
-        <v>346</v>
+        <v>845</v>
       </c>
       <c r="I11" s="116">
+        <v>3</v>
+      </c>
+      <c r="J11" s="116">
         <v>1</v>
       </c>
-      <c r="J11" s="116">
-[...1 lines deleted...]
-      </c>
       <c r="K11" s="116">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>158</v>
+        <v>443</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>1294</v>
+        <v>3549</v>
       </c>
       <c r="C13" s="128">
-        <v>771</v>
+        <v>2038</v>
       </c>
       <c r="D13" s="128">
-        <v>89</v>
+        <v>203</v>
       </c>
       <c r="E13" s="128">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1307</v>
+      </c>
+      <c r="F13" s="128">
+        <v>1</v>
       </c>
       <c r="G13" s="128">
-        <v>840</v>
+        <v>2328</v>
       </c>
       <c r="H13" s="128">
-        <v>159</v>
+        <v>436</v>
       </c>
       <c r="I13" s="128">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J13" s="128">
-        <v>159</v>
+        <v>581</v>
       </c>
       <c r="K13" s="128">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="L13" s="128">
-        <v>513</v>
+        <v>1292</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>454</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>1839</v>
+        <v>4123</v>
       </c>
       <c r="C15" s="128">
-        <v>1359</v>
+        <v>3645</v>
       </c>
       <c r="D15" s="128">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E15" s="128">
-        <v>415</v>
+        <v>333</v>
       </c>
       <c r="F15" s="128">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="G15" s="128">
-        <v>1562</v>
+        <v>3521</v>
       </c>
       <c r="H15" s="128">
-        <v>249</v>
+        <v>659</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>301</v>
+        <v>9</v>
       </c>
       <c r="K15" s="128">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L15" s="128">
-        <v>1010</v>
+        <v>2848</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>277</v>
+        <v>602</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>7041</v>
+        <v>14882</v>
       </c>
       <c r="C17" s="128">
-        <v>3729</v>
+        <v>9829</v>
       </c>
       <c r="D17" s="128">
-        <v>422</v>
+        <v>704</v>
       </c>
       <c r="E17" s="128">
-        <v>2813</v>
+        <v>4246</v>
       </c>
       <c r="F17" s="128">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="G17" s="128">
-        <v>5595</v>
+        <v>12219</v>
       </c>
       <c r="H17" s="128">
-        <v>931</v>
+        <v>2513</v>
       </c>
       <c r="I17" s="128">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J17" s="128">
-        <v>2592</v>
+        <v>4011</v>
       </c>
       <c r="K17" s="128">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="L17" s="128">
-        <v>2048</v>
+        <v>5636</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1445</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>8490</v>
+        <v>17918</v>
       </c>
       <c r="C19" s="128">
-        <v>1973</v>
+        <v>5361</v>
       </c>
       <c r="D19" s="128">
-        <v>76</v>
+        <v>208</v>
       </c>
       <c r="E19" s="128">
-        <v>6312</v>
+        <v>11985</v>
       </c>
       <c r="F19" s="128">
-        <v>129</v>
+        <v>364</v>
       </c>
       <c r="G19" s="128">
-        <v>7720</v>
+        <v>15616</v>
       </c>
       <c r="H19" s="128">
-        <v>1159</v>
+        <v>3112</v>
       </c>
       <c r="I19" s="128">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="J19" s="128">
-        <v>5800</v>
+        <v>11284</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>752</v>
+        <v>1193</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>770</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>1693</v>
+        <v>4287</v>
       </c>
       <c r="C21" s="128">
-        <v>1265</v>
+        <v>3356</v>
       </c>
       <c r="D21" s="128">
-        <v>141</v>
+        <v>267</v>
       </c>
       <c r="E21" s="128">
-        <v>203</v>
+        <v>399</v>
       </c>
       <c r="F21" s="128">
-        <v>85</v>
+        <v>264</v>
       </c>
       <c r="G21" s="128">
-        <v>1126</v>
+        <v>2882</v>
       </c>
       <c r="H21" s="128">
-        <v>452</v>
+        <v>1159</v>
       </c>
       <c r="I21" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" s="128">
-        <v>128</v>
+        <v>386</v>
       </c>
       <c r="K21" s="128">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="L21" s="128">
-        <v>530</v>
+        <v>1298</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>567</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>1085</v>
+        <v>2959</v>
       </c>
       <c r="C23" s="128">
-        <v>728</v>
+        <v>1879</v>
       </c>
       <c r="D23" s="128">
-        <v>155</v>
+        <v>445</v>
       </c>
       <c r="E23" s="128">
-        <v>116</v>
+        <v>179</v>
       </c>
       <c r="F23" s="128">
-        <v>86</v>
+        <v>457</v>
       </c>
       <c r="G23" s="128">
-        <v>848</v>
+        <v>1758</v>
       </c>
       <c r="H23" s="128">
-        <v>491</v>
+        <v>977</v>
       </c>
       <c r="I23" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J23" s="128">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="K23" s="128">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="L23" s="128">
-        <v>254</v>
+        <v>563</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>237</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>5086</v>
+        <v>11107</v>
       </c>
       <c r="C25" s="128">
-        <v>2794</v>
+        <v>7669</v>
       </c>
       <c r="D25" s="128">
-        <v>126</v>
+        <v>287</v>
       </c>
       <c r="E25" s="128">
-        <v>2078</v>
+        <v>2963</v>
       </c>
       <c r="F25" s="128">
-        <v>89</v>
+        <v>188</v>
       </c>
       <c r="G25" s="128">
-        <v>4252</v>
+        <v>9752</v>
       </c>
       <c r="H25" s="128">
-        <v>835</v>
+        <v>2556</v>
       </c>
       <c r="I25" s="128">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="J25" s="128">
-        <v>1978</v>
+        <v>3566</v>
       </c>
       <c r="K25" s="128">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="L25" s="128">
-        <v>1422</v>
+        <v>3592</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>835</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>434</v>
+        <v>1144</v>
       </c>
       <c r="C27" s="128">
-        <v>380</v>
+        <v>989</v>
       </c>
       <c r="D27" s="128">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="E27" s="128">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="F27" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G27" s="128">
-        <v>173</v>
+        <v>494</v>
       </c>
       <c r="H27" s="128">
-        <v>95</v>
+        <v>230</v>
       </c>
       <c r="I27" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" s="128">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="K27" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L27" s="128">
-        <v>55</v>
+        <v>197</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>262</v>
+        <v>649</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>7499</v>
+        <v>19539</v>
       </c>
       <c r="C29" s="128">
-        <v>4919</v>
+        <v>12698</v>
       </c>
       <c r="D29" s="128">
-        <v>98</v>
+        <v>238</v>
       </c>
       <c r="E29" s="128">
-        <v>1526</v>
+        <v>3955</v>
       </c>
       <c r="F29" s="128">
-        <v>956</v>
+        <v>2647</v>
       </c>
       <c r="G29" s="128">
-        <v>2855</v>
+        <v>8663</v>
       </c>
       <c r="H29" s="128">
-        <v>1429</v>
+        <v>4072</v>
       </c>
       <c r="I29" s="128">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="J29" s="128">
-        <v>1395</v>
+        <v>4276</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>18</v>
+        <v>281</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4644</v>
+        <v>10876</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -42888,51 +42882,51 @@
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="130">
         <v>0</v>
       </c>
       <c r="H31" s="130">
         <v>0</v>
       </c>
       <c r="I31" s="130">
         <v>0</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="130">
         <v>0</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
-      <c r="N31" s="139">
+      <c r="N31" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
@@ -42950,51 +42944,51 @@
       </c>
       <c r="F33" s="130">
         <v>0</v>
       </c>
       <c r="G33" s="130">
         <v>0</v>
       </c>
       <c r="H33" s="130">
         <v>0</v>
       </c>
       <c r="I33" s="130">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="130">
         <v>0</v>
       </c>
       <c r="L33" s="130">
         <v>0</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
-      <c r="N33" s="139">
+      <c r="N33" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
@@ -43012,51 +43006,51 @@
       </c>
       <c r="F35" s="130">
         <v>0</v>
       </c>
       <c r="G35" s="130">
         <v>0</v>
       </c>
       <c r="H35" s="130">
         <v>0</v>
       </c>
       <c r="I35" s="130">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="130">
         <v>0</v>
       </c>
       <c r="L35" s="130">
         <v>0</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
-      <c r="N35" s="139">
+      <c r="N35" s="137">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -43340,51 +43334,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="146" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構損益簡表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>