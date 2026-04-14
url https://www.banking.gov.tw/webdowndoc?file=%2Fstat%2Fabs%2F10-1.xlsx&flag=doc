--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -129,78 +129,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -4181,66 +4181,66 @@
     </xf>
     <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="263" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="268" numFmtId="180" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="269" numFmtId="180" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="270" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="270" numFmtId="181" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="271" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="271" numFmtId="181" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="274" numFmtId="181" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="274" numFmtId="180" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="275" numFmtId="181" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="275" numFmtId="180" fontId="40" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="276" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="277" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="278" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="279" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="280" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="281" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="282" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="283" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
@@ -4509,278 +4509,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>76645665</v>
+        <v>77701320</v>
       </c>
       <c r="C9" s="146">
-        <v>977681</v>
+        <v>1177445</v>
       </c>
       <c r="D9" s="146">
-        <v>6187939</v>
+        <v>6110981</v>
       </c>
       <c r="E9" s="146">
-        <v>3699176</v>
+        <v>3869513</v>
       </c>
       <c r="F9" s="173">
-        <v>7716838</v>
+        <v>7922732</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>10076440</v>
+        <v>10093804</v>
       </c>
       <c r="I9" s="146">
-        <v>1427429</v>
+        <v>1470362</v>
       </c>
       <c r="J9" s="149">
-        <v>44767238</v>
+        <v>45245277</v>
       </c>
       <c r="K9" s="152">
-        <v>1792925</v>
+        <v>1811206</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>6860893</v>
+        <v>6972939</v>
       </c>
       <c r="C11" s="158">
-        <v>107686</v>
+        <v>117136</v>
       </c>
       <c r="D11" s="158">
-        <v>527730</v>
+        <v>563201</v>
       </c>
       <c r="E11" s="158">
-        <v>579640</v>
+        <v>606725</v>
       </c>
       <c r="F11" s="178">
-        <v>1594309</v>
+        <v>1613874</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>243148</v>
+        <v>238946</v>
       </c>
       <c r="I11" s="158">
-        <v>63356</v>
+        <v>62128</v>
       </c>
       <c r="J11" s="160">
-        <v>3536487</v>
+        <v>3562032</v>
       </c>
       <c r="K11" s="162">
-        <v>208537</v>
+        <v>208896</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3786546</v>
+        <v>3783366</v>
       </c>
       <c r="C13" s="158">
-        <v>27673</v>
+        <v>42027</v>
       </c>
       <c r="D13" s="158">
-        <v>264652</v>
+        <v>244888</v>
       </c>
       <c r="E13" s="158">
-        <v>4280</v>
+        <v>4897</v>
       </c>
       <c r="F13" s="183">
-        <v>288607</v>
+        <v>311665</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>618019</v>
+        <v>593923</v>
       </c>
       <c r="I13" s="158">
-        <v>16055</v>
+        <v>18463</v>
       </c>
       <c r="J13" s="160">
-        <v>2536709</v>
+        <v>2539799</v>
       </c>
       <c r="K13" s="162">
-        <v>30553</v>
+        <v>27703</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5136374</v>
+        <v>5129088</v>
       </c>
       <c r="C15" s="158">
-        <v>76801</v>
+        <v>104144</v>
       </c>
       <c r="D15" s="158">
-        <v>430248</v>
+        <v>388310</v>
       </c>
       <c r="E15" s="158">
-        <v>137187</v>
+        <v>145595</v>
       </c>
       <c r="F15" s="183">
-        <v>474995</v>
+        <v>488396</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>826672</v>
+        <v>773797</v>
       </c>
       <c r="I15" s="158">
-        <v>23534</v>
+        <v>23208</v>
       </c>
       <c r="J15" s="160">
-        <v>3146687</v>
+        <v>3185867</v>
       </c>
       <c r="K15" s="162">
-        <v>20250</v>
+        <v>19770</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>4850748</v>
+        <v>4887511</v>
       </c>
       <c r="C17" s="164">
-        <v>73206</v>
+        <v>103346</v>
       </c>
       <c r="D17" s="164">
-        <v>329281</v>
+        <v>316554</v>
       </c>
       <c r="E17" s="164">
-        <v>200512</v>
+        <v>210035</v>
       </c>
       <c r="F17" s="183">
-        <v>415982</v>
+        <v>413997</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>953041</v>
+        <v>932480</v>
       </c>
       <c r="I17" s="164">
-        <v>46326</v>
+        <v>49956</v>
       </c>
       <c r="J17" s="166">
-        <v>2808330</v>
+        <v>2836919</v>
       </c>
       <c r="K17" s="168">
-        <v>24070</v>
+        <v>24224</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -4878,278 +4878,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>76645665</v>
+        <v>77701320</v>
       </c>
       <c r="C24" s="146">
-        <v>2957972</v>
+        <v>3273178</v>
       </c>
       <c r="D24" s="146">
-        <v>1288035</v>
+        <v>1136055</v>
       </c>
       <c r="E24" s="146">
-        <v>61829763</v>
+        <v>62318602</v>
       </c>
       <c r="F24" s="146">
-        <v>919161</v>
+        <v>914324</v>
       </c>
       <c r="G24" s="146">
-        <v>4062610</v>
+        <v>4401162</v>
       </c>
       <c r="H24" s="146">
-        <v>5588124</v>
+        <v>5657999</v>
       </c>
       <c r="I24" s="146">
-        <v>2523472</v>
+        <v>2539584</v>
       </c>
       <c r="J24" s="149">
-        <v>590282</v>
+        <v>576296</v>
       </c>
       <c r="K24" s="152">
-        <v>2242972</v>
+        <v>2299675</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>6860893</v>
+        <v>6972939</v>
       </c>
       <c r="C26" s="158">
-        <v>220427</v>
+        <v>232927</v>
       </c>
       <c r="D26" s="158">
-        <v>70077</v>
+        <v>60077</v>
       </c>
       <c r="E26" s="158">
-        <v>5192063</v>
+        <v>5257664</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>839029</v>
+        <v>885724</v>
       </c>
       <c r="H26" s="158">
-        <v>536297</v>
+        <v>533547</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>203447</v>
+        <v>200677</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3786546</v>
+        <v>3783366</v>
       </c>
       <c r="C28" s="158">
-        <v>209750</v>
+        <v>224122</v>
       </c>
       <c r="D28" s="158">
-        <v>393402</v>
+        <v>375892</v>
       </c>
       <c r="E28" s="158">
-        <v>2786261</v>
+        <v>2777525</v>
       </c>
       <c r="F28" s="158">
         <v>71400</v>
       </c>
       <c r="G28" s="158">
-        <v>79379</v>
+        <v>87393</v>
       </c>
       <c r="H28" s="158">
-        <v>246355</v>
+        <v>247034</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>118767</v>
+        <v>119045</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5136374</v>
+        <v>5129088</v>
       </c>
       <c r="C30" s="158">
-        <v>316716</v>
+        <v>321990</v>
       </c>
       <c r="D30" s="158">
         <v>182096</v>
       </c>
       <c r="E30" s="158">
-        <v>4202656</v>
+        <v>4175919</v>
       </c>
       <c r="F30" s="158">
         <v>60240</v>
       </c>
       <c r="G30" s="158">
-        <v>71602</v>
+        <v>82534</v>
       </c>
       <c r="H30" s="158">
-        <v>303064</v>
+        <v>306309</v>
       </c>
       <c r="I30" s="158">
         <v>130694</v>
       </c>
       <c r="J30" s="160">
         <v>58767</v>
       </c>
       <c r="K30" s="162">
-        <v>107580</v>
+        <v>113016</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>4850748</v>
+        <v>4887511</v>
       </c>
       <c r="C32" s="164">
-        <v>335622</v>
+        <v>377366</v>
       </c>
       <c r="D32" s="164">
         <v>55000</v>
       </c>
       <c r="E32" s="164">
-        <v>3940818</v>
+        <v>3909715</v>
       </c>
       <c r="F32" s="164">
         <v>55800</v>
       </c>
       <c r="G32" s="164">
-        <v>155172</v>
+        <v>177755</v>
       </c>
       <c r="H32" s="164">
-        <v>308338</v>
+        <v>311875</v>
       </c>
       <c r="I32" s="164">
         <v>122846</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>118961</v>
+        <v>122130</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -5402,56 +5402,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
@@ -5525,278 +5525,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>7064</v>
+        <v>6020</v>
       </c>
       <c r="C9" s="145">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D9" s="145">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E9" s="145">
-        <v>4971</v>
+        <v>3971</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>1085</v>
       </c>
       <c r="I9" s="145">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>801</v>
+        <v>758</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>162026</v>
+        <v>195200</v>
       </c>
       <c r="C11" s="158">
-        <v>225</v>
+        <v>325</v>
       </c>
       <c r="D11" s="158">
-        <v>46263</v>
+        <v>51383</v>
       </c>
       <c r="E11" s="158">
-        <v>11345</v>
+        <v>9186</v>
       </c>
       <c r="F11" s="178">
-        <v>11075</v>
+        <v>10424</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>16238</v>
+        <v>3601</v>
       </c>
       <c r="J11" s="160">
-        <v>41200</v>
+        <v>74388</v>
       </c>
       <c r="K11" s="162">
-        <v>35681</v>
+        <v>45895</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>12335</v>
+        <v>13755</v>
       </c>
       <c r="C13" s="158">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D13" s="158">
-        <v>503</v>
+        <v>2701</v>
       </c>
       <c r="E13" s="158">
-        <v>11183</v>
+        <v>10383</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>536</v>
+        <v>549</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>89892</v>
+        <v>92122</v>
       </c>
       <c r="C15" s="158">
         <v>19</v>
       </c>
       <c r="D15" s="158">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E15" s="158">
-        <v>18887</v>
+        <v>21049</v>
       </c>
       <c r="F15" s="183">
-        <v>2297</v>
+        <v>2295</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>800</v>
       </c>
       <c r="I15" s="158">
-        <v>435</v>
+        <v>518</v>
       </c>
       <c r="J15" s="160">
-        <v>16566</v>
+        <v>16634</v>
       </c>
       <c r="K15" s="162">
-        <v>50798</v>
+        <v>50690</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>201827</v>
+        <v>204747</v>
       </c>
       <c r="C17" s="164">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D17" s="164">
-        <v>6111</v>
+        <v>9516</v>
       </c>
       <c r="E17" s="164">
-        <v>24441</v>
+        <v>27083</v>
       </c>
       <c r="F17" s="183">
-        <v>7993</v>
+        <v>7693</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>3287</v>
+        <v>2972</v>
       </c>
       <c r="J17" s="166">
-        <v>11930</v>
+        <v>9377</v>
       </c>
       <c r="K17" s="168">
-        <v>147997</v>
+        <v>148041</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -5894,278 +5894,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>7064</v>
+        <v>6020</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>5014</v>
+        <v>3922</v>
       </c>
       <c r="H24" s="145">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1778</v>
+        <v>1796</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>162026</v>
+        <v>195200</v>
       </c>
       <c r="C26" s="158">
-        <v>42157</v>
+        <v>62855</v>
       </c>
       <c r="D26" s="158">
-        <v>501</v>
+        <v>380</v>
       </c>
       <c r="E26" s="158">
-        <v>2855</v>
+        <v>5676</v>
       </c>
       <c r="F26" s="158">
-        <v>93558</v>
+        <v>103642</v>
       </c>
       <c r="G26" s="158">
-        <v>15467</v>
+        <v>15469</v>
       </c>
       <c r="H26" s="158">
-        <v>7488</v>
+        <v>7178</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>7419</v>
+        <v>6996</v>
       </c>
       <c r="K26" s="162">
-        <v>-131</v>
+        <v>-18</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>12335</v>
+        <v>13755</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>1571</v>
+        <v>3071</v>
       </c>
       <c r="G28" s="158">
-        <v>7468</v>
+        <v>7074</v>
       </c>
       <c r="H28" s="158">
-        <v>3201</v>
+        <v>3530</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3001</v>
+        <v>3330</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>89892</v>
+        <v>92122</v>
       </c>
       <c r="C30" s="158">
-        <v>50314</v>
+        <v>50278</v>
       </c>
       <c r="D30" s="158">
-        <v>721</v>
+        <v>784</v>
       </c>
       <c r="E30" s="158">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="F30" s="158">
-        <v>5892</v>
+        <v>6265</v>
       </c>
       <c r="G30" s="158">
-        <v>28904</v>
+        <v>30775</v>
       </c>
       <c r="H30" s="158">
-        <v>1939</v>
+        <v>1893</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>314</v>
+        <v>270</v>
       </c>
       <c r="K30" s="162">
-        <v>-25</v>
+        <v>-27</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>201827</v>
+        <v>204747</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>3560</v>
+        <v>3162</v>
       </c>
       <c r="E32" s="164">
-        <v>121597</v>
+        <v>138708</v>
       </c>
       <c r="F32" s="164">
-        <v>51277</v>
+        <v>34963</v>
       </c>
       <c r="G32" s="164">
-        <v>23147</v>
+        <v>25406</v>
       </c>
       <c r="H32" s="164">
-        <v>2247</v>
+        <v>2509</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>1698</v>
+        <v>1959</v>
       </c>
       <c r="K32" s="168">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -6407,56 +6407,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
@@ -6530,278 +6530,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>40754</v>
+        <v>37829</v>
       </c>
       <c r="C9" s="145">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D9" s="145">
-        <v>989</v>
+        <v>912</v>
       </c>
       <c r="E9" s="145">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>2000</v>
       </c>
       <c r="I9" s="145">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J9" s="148">
-        <v>37742</v>
+        <v>34961</v>
       </c>
       <c r="K9" s="151">
-        <v>-180</v>
+        <v>-204</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>96587</v>
+        <v>101354</v>
       </c>
       <c r="C11" s="158">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D11" s="158">
-        <v>28276</v>
+        <v>21686</v>
       </c>
       <c r="E11" s="158">
-        <v>27589</v>
+        <v>30469</v>
       </c>
       <c r="F11" s="178">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>2738</v>
+        <v>2595</v>
       </c>
       <c r="J11" s="160">
-        <v>1915</v>
+        <v>8255</v>
       </c>
       <c r="K11" s="162">
-        <v>35814</v>
+        <v>38095</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>218110</v>
+        <v>222729</v>
       </c>
       <c r="C13" s="158">
-        <v>344</v>
+        <v>602</v>
       </c>
       <c r="D13" s="158">
-        <v>34961</v>
+        <v>23940</v>
       </c>
       <c r="E13" s="158">
-        <v>14178</v>
+        <v>14329</v>
       </c>
       <c r="F13" s="183">
-        <v>11099</v>
+        <v>6846</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>19681</v>
+        <v>12922</v>
       </c>
       <c r="J13" s="160">
-        <v>136367</v>
+        <v>139465</v>
       </c>
       <c r="K13" s="162">
-        <v>1480</v>
+        <v>24625</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>231793</v>
+        <v>244089</v>
       </c>
       <c r="C15" s="158">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D15" s="158">
-        <v>3538</v>
+        <v>4664</v>
       </c>
       <c r="E15" s="158">
-        <v>67177</v>
+        <v>78238</v>
       </c>
       <c r="F15" s="183">
-        <v>8114</v>
+        <v>5415</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>5629</v>
+        <v>4136</v>
       </c>
       <c r="J15" s="160">
-        <v>63919</v>
+        <v>66085</v>
       </c>
       <c r="K15" s="162">
-        <v>82904</v>
+        <v>85035</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>18630</v>
+        <v>17983</v>
       </c>
       <c r="C17" s="164">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="D17" s="164">
-        <v>2015</v>
+        <v>1707</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="J17" s="166">
-        <v>16883</v>
+        <v>16004</v>
       </c>
       <c r="K17" s="168">
-        <v>-359</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -6899,278 +6899,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>40754</v>
+        <v>37829</v>
       </c>
       <c r="C24" s="145">
-        <v>4086</v>
+        <v>5305</v>
       </c>
       <c r="D24" s="145">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E24" s="145">
-        <v>18028</v>
+        <v>12529</v>
       </c>
       <c r="F24" s="145">
-        <v>15380</v>
+        <v>16682</v>
       </c>
       <c r="G24" s="145">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H24" s="145">
-        <v>2974</v>
+        <v>3023</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>2009</v>
+        <v>2055</v>
       </c>
       <c r="K24" s="151">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>96587</v>
+        <v>101354</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>794</v>
+        <v>483</v>
       </c>
       <c r="E26" s="158">
-        <v>64800</v>
+        <v>66664</v>
       </c>
       <c r="F26" s="158">
-        <v>923</v>
+        <v>751</v>
       </c>
       <c r="G26" s="158">
-        <v>25951</v>
+        <v>29148</v>
       </c>
       <c r="H26" s="158">
-        <v>4119</v>
+        <v>4307</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2123</v>
+        <v>2312</v>
       </c>
       <c r="K26" s="162">
         <v>-4</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>218110</v>
+        <v>222729</v>
       </c>
       <c r="C28" s="158">
-        <v>147270</v>
+        <v>155457</v>
       </c>
       <c r="D28" s="158">
-        <v>8520</v>
+        <v>7821</v>
       </c>
       <c r="E28" s="158">
-        <v>42365</v>
+        <v>39165</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>11923</v>
+        <v>12204</v>
       </c>
       <c r="H28" s="158">
-        <v>8031</v>
+        <v>8082</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>7713</v>
+        <v>7753</v>
       </c>
       <c r="K28" s="162">
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>231793</v>
+        <v>244089</v>
       </c>
       <c r="C30" s="158">
-        <v>53768</v>
+        <v>56362</v>
       </c>
       <c r="D30" s="158">
-        <v>2077</v>
+        <v>3331</v>
       </c>
       <c r="E30" s="158">
-        <v>90717</v>
+        <v>87276</v>
       </c>
       <c r="F30" s="158">
-        <v>877</v>
+        <v>519</v>
       </c>
       <c r="G30" s="158">
-        <v>79946</v>
+        <v>91890</v>
       </c>
       <c r="H30" s="158">
-        <v>4409</v>
+        <v>4711</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>3514</v>
+        <v>3816</v>
       </c>
       <c r="K30" s="162">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>18630</v>
+        <v>17983</v>
       </c>
       <c r="C32" s="164">
-        <v>15635</v>
+        <v>14363</v>
       </c>
       <c r="D32" s="164">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E32" s="164">
-        <v>83</v>
+        <v>688</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="H32" s="164">
-        <v>2103</v>
+        <v>2125</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>524</v>
+        <v>546</v>
       </c>
       <c r="K32" s="168">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -7397,56 +7397,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
@@ -7520,278 +7520,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>144238</v>
+        <v>147843</v>
       </c>
       <c r="C9" s="145">
-        <v>506</v>
+        <v>532</v>
       </c>
       <c r="D9" s="145">
-        <v>13789</v>
+        <v>28631</v>
       </c>
       <c r="E9" s="145">
-        <v>7807</v>
+        <v>7210</v>
       </c>
       <c r="F9" s="172">
-        <v>30660</v>
+        <v>32108</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>642</v>
+        <v>717</v>
       </c>
       <c r="J9" s="148">
-        <v>80536</v>
+        <v>65816</v>
       </c>
       <c r="K9" s="151">
-        <v>10299</v>
+        <v>12830</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>217620</v>
+        <v>229501</v>
       </c>
       <c r="C11" s="158">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D11" s="158">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="E11" s="158">
-        <v>17064</v>
+        <v>17565</v>
       </c>
       <c r="F11" s="178">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>2130</v>
+        <v>2040</v>
       </c>
       <c r="I11" s="158">
-        <v>42047</v>
+        <v>47899</v>
       </c>
       <c r="J11" s="160">
-        <v>78013</v>
+        <v>97929</v>
       </c>
       <c r="K11" s="162">
-        <v>77883</v>
+        <v>63657</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>190980</v>
+        <v>180038</v>
       </c>
       <c r="C13" s="158">
-        <v>411</v>
+        <v>236</v>
       </c>
       <c r="D13" s="158">
-        <v>2139</v>
+        <v>2102</v>
       </c>
       <c r="E13" s="158">
-        <v>3867</v>
+        <v>4634</v>
       </c>
       <c r="F13" s="183">
         <v>3151</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>998</v>
+        <v>841</v>
       </c>
       <c r="J13" s="160">
-        <v>76591</v>
+        <v>77677</v>
       </c>
       <c r="K13" s="162">
-        <v>103822</v>
+        <v>91397</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>332253</v>
+        <v>308735</v>
       </c>
       <c r="C15" s="158">
-        <v>112</v>
+        <v>746</v>
       </c>
       <c r="D15" s="158">
-        <v>169</v>
+        <v>231</v>
       </c>
       <c r="E15" s="158">
-        <v>20262</v>
+        <v>20435</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>153851</v>
+        <v>131436</v>
       </c>
       <c r="J15" s="160">
-        <v>50883</v>
+        <v>46072</v>
       </c>
       <c r="K15" s="162">
-        <v>106977</v>
+        <v>109815</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="C17" s="164">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="J17" s="208">
+        <v>3</v>
+      </c>
+      <c r="J17" s="210">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>380</v>
+        <v>404</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -7889,275 +7889,275 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>144238</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>147843</v>
+      </c>
+      <c r="C24" s="145">
+        <v>500</v>
       </c>
       <c r="D24" s="145">
-        <v>918</v>
+        <v>743</v>
       </c>
       <c r="E24" s="145">
-        <v>4498</v>
+        <v>4065</v>
       </c>
       <c r="F24" s="145">
-        <v>126486</v>
+        <v>129691</v>
       </c>
       <c r="G24" s="145">
-        <v>9009</v>
+        <v>9353</v>
       </c>
       <c r="H24" s="145">
-        <v>3326</v>
+        <v>3491</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>377</v>
+        <v>543</v>
       </c>
       <c r="K24" s="151">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>217620</v>
+        <v>229501</v>
       </c>
       <c r="C26" s="158">
-        <v>2500</v>
+        <v>11274</v>
       </c>
       <c r="D26" s="158">
-        <v>856</v>
+        <v>1265</v>
       </c>
       <c r="E26" s="158">
-        <v>126629</v>
+        <v>126104</v>
       </c>
       <c r="F26" s="158">
-        <v>55465</v>
+        <v>57650</v>
       </c>
       <c r="G26" s="158">
-        <v>25540</v>
+        <v>26669</v>
       </c>
       <c r="H26" s="158">
-        <v>6631</v>
+        <v>6539</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3863</v>
+        <v>3768</v>
       </c>
       <c r="K26" s="162">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>190980</v>
+        <v>180038</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>2148</v>
+        <v>1390</v>
       </c>
       <c r="E28" s="158">
-        <v>129521</v>
+        <v>113402</v>
       </c>
       <c r="F28" s="158">
-        <v>47895</v>
+        <v>51120</v>
       </c>
       <c r="G28" s="158">
-        <v>8055</v>
+        <v>10315</v>
       </c>
       <c r="H28" s="158">
-        <v>3361</v>
+        <v>3811</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>2144</v>
+        <v>2594</v>
       </c>
       <c r="K28" s="162">
         <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>332253</v>
+        <v>308735</v>
       </c>
       <c r="C30" s="193">
         <v>0</v>
       </c>
       <c r="D30" s="158">
-        <v>2339</v>
+        <v>2496</v>
       </c>
       <c r="E30" s="158">
-        <v>122727</v>
+        <v>121103</v>
       </c>
       <c r="F30" s="158">
-        <v>196067</v>
+        <v>173360</v>
       </c>
       <c r="G30" s="158">
-        <v>7270</v>
+        <v>7465</v>
       </c>
       <c r="H30" s="158">
-        <v>3851</v>
+        <v>4312</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2271</v>
-[...1 lines deleted...]
-      <c r="K30" s="204">
+        <v>2732</v>
+      </c>
+      <c r="K30" s="208">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
         <v>31</v>
       </c>
       <c r="E32" s="164">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H32" s="164">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K32" s="168">
         <v>-99</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
@@ -8400,56 +8400,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
@@ -8523,278 +8523,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>342492</v>
+        <v>362212</v>
       </c>
       <c r="C9" s="145">
-        <v>470</v>
+        <v>343</v>
       </c>
       <c r="D9" s="145">
-        <v>8773</v>
+        <v>6934</v>
       </c>
       <c r="E9" s="145">
-        <v>11000</v>
+        <v>10924</v>
       </c>
       <c r="F9" s="172">
-        <v>20401</v>
+        <v>19219</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>8473</v>
+        <v>8138</v>
       </c>
       <c r="J9" s="148">
-        <v>106896</v>
+        <v>121186</v>
       </c>
       <c r="K9" s="151">
-        <v>186480</v>
+        <v>195467</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>550846</v>
+        <v>562550</v>
       </c>
       <c r="C11" s="158">
-        <v>3970</v>
+        <v>7235</v>
       </c>
       <c r="D11" s="158">
-        <v>19854</v>
+        <v>26767</v>
       </c>
       <c r="E11" s="158">
-        <v>8788</v>
-[...1 lines deleted...]
-      <c r="F11" s="210">
+        <v>8534</v>
+      </c>
+      <c r="F11" s="212">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>16550</v>
+        <v>17450</v>
       </c>
       <c r="I11" s="158">
-        <v>9707</v>
+        <v>9728</v>
       </c>
       <c r="J11" s="160">
-        <v>113656</v>
+        <v>71340</v>
       </c>
       <c r="K11" s="162">
-        <v>378320</v>
+        <v>421496</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>68519</v>
+        <v>61256</v>
       </c>
       <c r="C13" s="158">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="D13" s="158">
-        <v>5462</v>
+        <v>3441</v>
       </c>
       <c r="E13" s="158">
         <v>3</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="J13" s="160">
-        <v>63380</v>
+        <v>58035</v>
       </c>
       <c r="K13" s="162">
-        <v>-790</v>
+        <v>-699</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>69317</v>
+        <v>69570</v>
       </c>
       <c r="C15" s="158">
-        <v>256</v>
+        <v>88</v>
       </c>
       <c r="D15" s="158">
-        <v>3722</v>
+        <v>2874</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>170</v>
+        <v>309</v>
       </c>
       <c r="J15" s="160">
-        <v>65650</v>
+        <v>66797</v>
       </c>
       <c r="K15" s="162">
-        <v>-479</v>
+        <v>-499</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>113388</v>
+        <v>147176</v>
       </c>
       <c r="C17" s="164">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="D17" s="164">
-        <v>293</v>
+        <v>345</v>
       </c>
       <c r="E17" s="164">
-        <v>660</v>
+        <v>544</v>
       </c>
       <c r="F17" s="183">
-        <v>2546</v>
+        <v>2544</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>63585</v>
+        <v>63979</v>
       </c>
       <c r="J17" s="166">
-        <v>37018</v>
+        <v>44997</v>
       </c>
       <c r="K17" s="168">
-        <v>9168</v>
+        <v>34665</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -8892,278 +8892,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>342492</v>
+        <v>362212</v>
       </c>
       <c r="C24" s="145">
-        <v>57333</v>
+        <v>58401</v>
       </c>
       <c r="D24" s="145">
-        <v>2578</v>
+        <v>1800</v>
       </c>
       <c r="E24" s="145">
-        <v>176012</v>
+        <v>202105</v>
       </c>
       <c r="F24" s="145">
-        <v>67486</v>
+        <v>61821</v>
       </c>
       <c r="G24" s="145">
-        <v>18638</v>
+        <v>17456</v>
       </c>
       <c r="H24" s="145">
-        <v>20446</v>
+        <v>20629</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>18795</v>
+        <v>18977</v>
       </c>
       <c r="K24" s="151">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>550846</v>
+        <v>562550</v>
       </c>
       <c r="C26" s="158">
-        <v>62900</v>
+        <v>62973</v>
       </c>
       <c r="D26" s="158">
-        <v>2416</v>
+        <v>2619</v>
       </c>
       <c r="E26" s="158">
-        <v>421765</v>
+        <v>446674</v>
       </c>
       <c r="F26" s="158">
-        <v>38175</v>
+        <v>24791</v>
       </c>
       <c r="G26" s="158">
-        <v>10368</v>
+        <v>10114</v>
       </c>
       <c r="H26" s="158">
-        <v>15222</v>
+        <v>15379</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>11722</v>
+        <v>11879</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>68519</v>
+        <v>61256</v>
       </c>
       <c r="C28" s="158">
-        <v>65380</v>
+        <v>58035</v>
       </c>
       <c r="D28" s="158">
-        <v>206</v>
+        <v>179</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H28" s="158">
-        <v>2918</v>
+        <v>3008</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1243</v>
+        <v>1307</v>
       </c>
       <c r="K28" s="162">
-        <v>-26</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>69317</v>
+        <v>69570</v>
       </c>
       <c r="C30" s="158">
-        <v>47979</v>
+        <v>47824</v>
       </c>
       <c r="D30" s="158">
-        <v>181</v>
+        <v>236</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>18861</v>
+        <v>19169</v>
       </c>
       <c r="G30" s="158">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="H30" s="158">
-        <v>1892</v>
+        <v>1945</v>
       </c>
       <c r="I30" s="158">
         <v>1750</v>
       </c>
       <c r="J30" s="160">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>113388</v>
+        <v>147176</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>339</v>
+        <v>658</v>
       </c>
       <c r="E32" s="164">
-        <v>6381</v>
+        <v>31880</v>
       </c>
       <c r="F32" s="164">
-        <v>99961</v>
+        <v>108013</v>
       </c>
       <c r="G32" s="164">
-        <v>722</v>
+        <v>648</v>
       </c>
       <c r="H32" s="164">
-        <v>5985</v>
+        <v>5976</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="K32" s="168">
-        <v>1</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -9416,56 +9416,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
@@ -9539,228 +9539,228 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>204851</v>
+        <v>166402</v>
       </c>
       <c r="C9" s="145">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="D9" s="145">
-        <v>649</v>
+        <v>1705</v>
       </c>
       <c r="E9" s="145">
-        <v>22638</v>
+        <v>23349</v>
       </c>
       <c r="F9" s="172">
-        <v>501</v>
+        <v>301</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>55889</v>
+        <v>56892</v>
       </c>
       <c r="I9" s="145">
-        <v>35629</v>
+        <v>3251</v>
       </c>
       <c r="J9" s="148">
-        <v>41766</v>
+        <v>51323</v>
       </c>
       <c r="K9" s="151">
-        <v>47615</v>
+        <v>29486</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>24643</v>
+        <v>24723</v>
       </c>
       <c r="C11" s="158">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D11" s="158">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E11" s="158">
-        <v>1593</v>
+        <v>1515</v>
       </c>
       <c r="F11" s="178">
         <v>544</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>9739</v>
+        <v>9858</v>
       </c>
       <c r="J11" s="160">
-        <v>10352</v>
+        <v>10383</v>
       </c>
       <c r="K11" s="162">
-        <v>2263</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>12142</v>
+        <v>11423</v>
       </c>
       <c r="C13" s="158">
-        <v>92</v>
+        <v>143</v>
       </c>
       <c r="D13" s="158">
-        <v>4811</v>
+        <v>2980</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>395</v>
+        <v>535</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="J13" s="160">
         <v>1600</v>
       </c>
       <c r="K13" s="162">
-        <v>5184</v>
+        <v>6127</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>7060</v>
+        <v>7364</v>
       </c>
       <c r="C15" s="158">
-        <v>431</v>
+        <v>396</v>
       </c>
       <c r="D15" s="158">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="I15" s="158">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J15" s="160">
-        <v>5848</v>
+        <v>6046</v>
       </c>
       <c r="K15" s="162">
-        <v>-27</v>
+        <v>-30</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="72"/>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
       <c r="E17" s="72"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -9884,227 +9884,227 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>204851</v>
+        <v>166402</v>
       </c>
       <c r="C24" s="145">
-        <v>38371</v>
+        <v>36387</v>
       </c>
       <c r="D24" s="145">
-        <v>487</v>
+        <v>521</v>
       </c>
       <c r="E24" s="145">
-        <v>87589</v>
+        <v>68863</v>
       </c>
       <c r="F24" s="145">
-        <v>49588</v>
+        <v>30778</v>
       </c>
       <c r="G24" s="145">
-        <v>23844</v>
+        <v>24817</v>
       </c>
       <c r="H24" s="145">
-        <v>4971</v>
+        <v>5036</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1057</v>
+        <v>1121</v>
       </c>
       <c r="K24" s="151">
-        <v>-86</v>
+        <v>-85</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>24643</v>
+        <v>24723</v>
       </c>
       <c r="C26" s="158">
-        <v>14289</v>
+        <v>14323</v>
       </c>
       <c r="D26" s="158">
-        <v>190</v>
+        <v>266</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>7169</v>
+        <v>7186</v>
       </c>
       <c r="G26" s="158">
-        <v>2468</v>
+        <v>2420</v>
       </c>
       <c r="H26" s="158">
         <v>527</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
         <v>126</v>
       </c>
       <c r="K26" s="162">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>12142</v>
+        <v>11423</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="E28" s="158">
-        <v>972</v>
+        <v>1256</v>
       </c>
       <c r="F28" s="158">
-        <v>5972</v>
+        <v>5035</v>
       </c>
       <c r="G28" s="158">
-        <v>3915</v>
+        <v>3856</v>
       </c>
       <c r="H28" s="158">
-        <v>1251</v>
+        <v>1262</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="K28" s="212">
+        <v>162</v>
+      </c>
+      <c r="K28" s="208">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>7060</v>
+        <v>7364</v>
       </c>
       <c r="C30" s="158">
-        <v>322</v>
+        <v>695</v>
       </c>
       <c r="D30" s="158">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E30" s="158">
-        <v>1374</v>
+        <v>1413</v>
       </c>
       <c r="F30" s="158">
-        <v>4614</v>
+        <v>4498</v>
       </c>
       <c r="G30" s="158">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H30" s="158">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-169</v>
-[...1 lines deleted...]
-      <c r="K30" s="212">
+        <v>-168</v>
+      </c>
+      <c r="K30" s="208">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
@@ -10384,56 +10384,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>173</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
@@ -10507,228 +10507,228 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1229336</v>
+        <v>1373971</v>
       </c>
       <c r="C9" s="146">
-        <v>11145</v>
+        <v>11517</v>
       </c>
       <c r="D9" s="146">
-        <v>230421</v>
+        <v>294965</v>
       </c>
       <c r="E9" s="146">
-        <v>4084</v>
+        <v>23664</v>
       </c>
       <c r="F9" s="173">
-        <v>44223</v>
+        <v>46017</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>31909</v>
+        <v>29263</v>
       </c>
       <c r="I9" s="146">
-        <v>9599</v>
+        <v>10132</v>
       </c>
       <c r="J9" s="149">
-        <v>167783</v>
+        <v>172413</v>
       </c>
       <c r="K9" s="152">
-        <v>730172</v>
+        <v>786001</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>541813</v>
+        <v>538926</v>
       </c>
       <c r="C11" s="158">
-        <v>10814</v>
+        <v>9618</v>
       </c>
       <c r="D11" s="158">
-        <v>132209</v>
+        <v>120310</v>
       </c>
       <c r="E11" s="158">
-        <v>3729</v>
-[...1 lines deleted...]
-      <c r="F11" s="210">
+        <v>23387</v>
+      </c>
+      <c r="F11" s="212">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>9870</v>
+        <v>7225</v>
       </c>
       <c r="I11" s="158">
-        <v>3887</v>
+        <v>4484</v>
       </c>
       <c r="J11" s="160">
-        <v>83605</v>
+        <v>80810</v>
       </c>
       <c r="K11" s="162">
-        <v>297699</v>
+        <v>293092</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>175</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>223955</v>
+        <v>280077</v>
       </c>
       <c r="C13" s="158">
-        <v>39</v>
+        <v>1600</v>
       </c>
       <c r="D13" s="158">
-        <v>34163</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>76652</v>
+      </c>
+      <c r="E13" s="158">
+        <v>107</v>
       </c>
       <c r="F13" s="183">
-        <v>1976</v>
+        <v>3428</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
         <v>2599</v>
       </c>
       <c r="I13" s="158">
-        <v>1367</v>
+        <v>1572</v>
       </c>
       <c r="J13" s="160">
-        <v>34288</v>
+        <v>40333</v>
       </c>
       <c r="K13" s="162">
-        <v>149521</v>
+        <v>153785</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>463568</v>
+        <v>554968</v>
       </c>
       <c r="C15" s="158">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="D15" s="158">
-        <v>64048</v>
+        <v>98003</v>
       </c>
       <c r="E15" s="158">
-        <v>355</v>
+        <v>170</v>
       </c>
       <c r="F15" s="183">
-        <v>42247</v>
+        <v>42590</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>19439</v>
       </c>
       <c r="I15" s="158">
-        <v>4345</v>
+        <v>4075</v>
       </c>
       <c r="J15" s="160">
-        <v>49890</v>
+        <v>51269</v>
       </c>
       <c r="K15" s="162">
-        <v>282952</v>
+        <v>339123</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="72"/>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
       <c r="E17" s="72"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -10852,228 +10852,228 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1229336</v>
+        <v>1373971</v>
       </c>
       <c r="C24" s="146">
-        <v>886920</v>
+        <v>1029850</v>
       </c>
       <c r="D24" s="146">
-        <v>8789</v>
+        <v>9704</v>
       </c>
       <c r="E24" s="146">
-        <v>149663</v>
+        <v>100653</v>
       </c>
       <c r="F24" s="146">
-        <v>137671</v>
+        <v>160120</v>
       </c>
       <c r="G24" s="146">
-        <v>9241</v>
+        <v>37386</v>
       </c>
       <c r="H24" s="146">
-        <v>37053</v>
+        <v>36257</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>30750</v>
+        <v>29938</v>
       </c>
       <c r="K24" s="152">
-        <v>394</v>
+        <v>411</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>541813</v>
+        <v>538926</v>
       </c>
       <c r="C26" s="158">
-        <v>430226</v>
+        <v>423759</v>
       </c>
       <c r="D26" s="158">
-        <v>3602</v>
+        <v>4197</v>
       </c>
       <c r="E26" s="158">
-        <v>65844</v>
+        <v>51573</v>
       </c>
       <c r="F26" s="158">
-        <v>24839</v>
+        <v>22318</v>
       </c>
       <c r="G26" s="158">
-        <v>6379</v>
+        <v>26083</v>
       </c>
       <c r="H26" s="158">
-        <v>10924</v>
+        <v>10995</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>7984</v>
+        <v>8055</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>223955</v>
+        <v>280077</v>
       </c>
       <c r="C28" s="158">
-        <v>163522</v>
+        <v>252466</v>
       </c>
       <c r="D28" s="158">
-        <v>1323</v>
+        <v>1583</v>
       </c>
       <c r="E28" s="158">
-        <v>41340</v>
+        <v>8192</v>
       </c>
       <c r="F28" s="158">
-        <v>10060</v>
+        <v>10070</v>
       </c>
       <c r="G28" s="158">
-        <v>512</v>
+        <v>1558</v>
       </c>
       <c r="H28" s="158">
-        <v>7198</v>
+        <v>6208</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>5722</v>
+        <v>4672</v>
       </c>
       <c r="K28" s="162">
-        <v>2</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>463568</v>
+        <v>554968</v>
       </c>
       <c r="C30" s="158">
-        <v>293173</v>
+        <v>353625</v>
       </c>
       <c r="D30" s="158">
-        <v>3864</v>
+        <v>3923</v>
       </c>
       <c r="E30" s="158">
-        <v>42479</v>
+        <v>40888</v>
       </c>
       <c r="F30" s="158">
-        <v>102772</v>
+        <v>127732</v>
       </c>
       <c r="G30" s="158">
-        <v>2350</v>
+        <v>9745</v>
       </c>
       <c r="H30" s="158">
-        <v>18931</v>
+        <v>19054</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>17044</v>
+        <v>17211</v>
       </c>
       <c r="K30" s="162">
-        <v>392</v>
+        <v>349</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
@@ -11354,56 +11354,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>160</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="68" t="s">
         <v>192</v>
@@ -11469,278 +11469,278 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="128" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="106"/>
       <c r="B8" s="127"/>
       <c r="C8" s="127"/>
       <c r="D8" s="127"/>
       <c r="E8" s="67"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="127"/>
       <c r="I8" s="127"/>
       <c r="J8" s="132"/>
       <c r="K8" s="129"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1328001</v>
+        <v>1342115</v>
       </c>
       <c r="C9" s="146">
-        <v>2505</v>
+        <v>2480</v>
       </c>
       <c r="D9" s="146">
-        <v>745225</v>
+        <v>752601</v>
       </c>
       <c r="E9" s="173">
-        <v>541329</v>
+        <v>541910</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
         <v>5558</v>
       </c>
       <c r="H9" s="146">
-        <v>4989</v>
+        <v>6907</v>
       </c>
       <c r="I9" s="216">
-        <v>10205</v>
+        <v>12930</v>
       </c>
       <c r="J9" s="146">
-        <v>1872</v>
+        <v>1884</v>
       </c>
       <c r="K9" s="173">
-        <v>16317</v>
+        <v>17845</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="111"/>
       <c r="F10" s="112"/>
       <c r="G10" s="86"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="86"/>
       <c r="K10" s="111"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="158">
-        <v>361301</v>
+        <v>367504</v>
       </c>
       <c r="C11" s="158">
-        <v>474</v>
+        <v>357</v>
       </c>
       <c r="D11" s="158">
-        <v>190253</v>
+        <v>193728</v>
       </c>
       <c r="E11" s="178">
-        <v>163403</v>
+        <v>165675</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
         <v>468</v>
       </c>
-      <c r="H11" s="193">
-        <v>0</v>
+      <c r="H11" s="158">
+        <v>330</v>
       </c>
       <c r="I11" s="158">
-        <v>3259</v>
+        <v>3391</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>3443</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="97"/>
       <c r="F12" s="98"/>
       <c r="G12" s="75"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="75"/>
       <c r="K12" s="97"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>265527</v>
+        <v>263181</v>
       </c>
       <c r="C13" s="158">
-        <v>369</v>
+        <v>341</v>
       </c>
       <c r="D13" s="158">
-        <v>152104</v>
+        <v>152060</v>
       </c>
       <c r="E13" s="183">
-        <v>102976</v>
+        <v>99544</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
         <v>2692</v>
       </c>
       <c r="H13" s="158">
-        <v>4306</v>
+        <v>5486</v>
       </c>
       <c r="I13" s="158">
-        <v>1347</v>
+        <v>1168</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>1734</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="97"/>
       <c r="F14" s="98"/>
       <c r="G14" s="75"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="75"/>
       <c r="K14" s="97"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>306876</v>
+        <v>308556</v>
       </c>
       <c r="C15" s="158">
-        <v>528</v>
+        <v>554</v>
       </c>
       <c r="D15" s="158">
-        <v>172661</v>
+        <v>168953</v>
       </c>
       <c r="E15" s="183">
-        <v>123935</v>
+        <v>125554</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>2379</v>
+        <v>4892</v>
       </c>
       <c r="J15" s="158">
-        <v>1872</v>
+        <v>1884</v>
       </c>
       <c r="K15" s="218">
-        <v>4802</v>
+        <v>6019</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="97"/>
       <c r="F16" s="98"/>
       <c r="G16" s="75"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="75"/>
       <c r="K16" s="97"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>88477</v>
+        <v>87471</v>
       </c>
       <c r="C17" s="164">
-        <v>176</v>
+        <v>336</v>
       </c>
       <c r="D17" s="164">
-        <v>50403</v>
+        <v>49669</v>
       </c>
       <c r="E17" s="183">
-        <v>34633</v>
+        <v>34254</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
-      <c r="H17" s="164">
-        <v>32</v>
+      <c r="H17" s="197">
+        <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1269</v>
+        <v>1242</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>1965</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="100"/>
       <c r="F18" s="101"/>
       <c r="G18" s="73"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="73"/>
       <c r="K18" s="100"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -11834,272 +11834,272 @@
       </c>
       <c r="K22" s="130" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="133"/>
       <c r="B23" s="127"/>
       <c r="C23" s="127"/>
       <c r="D23" s="127"/>
       <c r="E23" s="127"/>
       <c r="F23" s="127"/>
       <c r="G23" s="127"/>
       <c r="H23" s="127"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="127"/>
       <c r="K23" s="131"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1328001</v>
+        <v>1342115</v>
       </c>
       <c r="C24" s="146">
-        <v>118091</v>
+        <v>144545</v>
       </c>
       <c r="D24" s="146">
-        <v>814</v>
+        <v>910</v>
       </c>
       <c r="E24" s="146">
-        <v>1042328</v>
+        <v>1027352</v>
       </c>
       <c r="F24" s="146">
-        <v>3508</v>
+        <v>5584</v>
       </c>
       <c r="G24" s="213">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>11970</v>
+        <v>11932</v>
       </c>
       <c r="I24" s="216">
-        <v>151288</v>
+        <v>151792</v>
       </c>
       <c r="J24" s="146">
         <v>70614</v>
       </c>
       <c r="K24" s="173">
         <v>1039</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="111"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="158">
-        <v>361301</v>
+        <v>367504</v>
       </c>
       <c r="C26" s="158">
-        <v>22135</v>
+        <v>31571</v>
       </c>
       <c r="D26" s="158">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="E26" s="158">
-        <v>288800</v>
+        <v>285111</v>
       </c>
       <c r="F26" s="158">
-        <v>913</v>
+        <v>1474</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3438</v>
+        <v>3328</v>
       </c>
       <c r="I26" s="158">
-        <v>45908</v>
+        <v>46003</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
       <c r="K26" s="218">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="75"/>
       <c r="K27" s="97"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>265527</v>
+        <v>263181</v>
       </c>
       <c r="C28" s="158">
-        <v>29965</v>
+        <v>33210</v>
       </c>
       <c r="D28" s="158">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="E28" s="158">
-        <v>204299</v>
+        <v>198611</v>
       </c>
       <c r="F28" s="158">
-        <v>664</v>
+        <v>763</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2755</v>
+        <v>2681</v>
       </c>
       <c r="I28" s="158">
-        <v>27830</v>
+        <v>27909</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
       <c r="K28" s="218">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="75"/>
       <c r="K29" s="97"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>306876</v>
+        <v>308556</v>
       </c>
       <c r="C30" s="158">
-        <v>15331</v>
+        <v>15515</v>
       </c>
       <c r="D30" s="158">
-        <v>664</v>
+        <v>883</v>
       </c>
       <c r="E30" s="158">
-        <v>252936</v>
+        <v>252963</v>
       </c>
       <c r="F30" s="158">
-        <v>925</v>
+        <v>1966</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2189</v>
+        <v>2238</v>
       </c>
       <c r="I30" s="158">
-        <v>34831</v>
+        <v>34992</v>
       </c>
       <c r="J30" s="158">
         <v>18480</v>
       </c>
       <c r="K30" s="218">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="97"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>88477</v>
+        <v>87471</v>
       </c>
       <c r="C32" s="164">
-        <v>12008</v>
+        <v>13522</v>
       </c>
       <c r="D32" s="164">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="E32" s="164">
-        <v>65836</v>
+        <v>63115</v>
       </c>
       <c r="F32" s="164">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>825</v>
+        <v>1014</v>
       </c>
       <c r="I32" s="164">
-        <v>9512</v>
+        <v>9527</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="73"/>
       <c r="K33" s="100"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
@@ -12405,56 +12405,56 @@
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>160</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="68" t="s">
         <v>192</v>
@@ -12520,228 +12520,228 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="128" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="106"/>
       <c r="B8" s="127"/>
       <c r="C8" s="127"/>
       <c r="D8" s="127"/>
       <c r="E8" s="67"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="127"/>
       <c r="I8" s="127"/>
       <c r="J8" s="132"/>
       <c r="K8" s="129"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>161</v>
       </c>
       <c r="B9" s="145">
-        <v>72791</v>
+        <v>77879</v>
       </c>
       <c r="C9" s="145">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="D9" s="145">
-        <v>45992</v>
+        <v>50587</v>
       </c>
       <c r="E9" s="172">
-        <v>24850</v>
+        <v>25168</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="215">
-        <v>338</v>
+        <v>523</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1464</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="111"/>
       <c r="F10" s="112"/>
       <c r="G10" s="86"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="86"/>
       <c r="K10" s="111"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>87258</v>
+        <v>90111</v>
       </c>
       <c r="C11" s="158">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D11" s="158">
-        <v>51299</v>
+        <v>53635</v>
       </c>
       <c r="E11" s="178">
-        <v>34195</v>
+        <v>34179</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>651</v>
+        <v>1090</v>
       </c>
       <c r="I11" s="158">
-        <v>415</v>
+        <v>484</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>534</v>
+        <v>544</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="97"/>
       <c r="F12" s="98"/>
       <c r="G12" s="75"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="75"/>
       <c r="K12" s="97"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>75644</v>
+        <v>76417</v>
       </c>
       <c r="C13" s="158">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="D13" s="158">
-        <v>38630</v>
+        <v>39405</v>
       </c>
       <c r="E13" s="183">
-        <v>34261</v>
+        <v>34210</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>345</v>
+        <v>396</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>2041</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="97"/>
       <c r="F14" s="98"/>
       <c r="G14" s="75"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="75"/>
       <c r="K14" s="97"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>70127</v>
+        <v>70995</v>
       </c>
       <c r="C15" s="158">
-        <v>281</v>
+        <v>229</v>
       </c>
       <c r="D15" s="158">
-        <v>43884</v>
+        <v>44567</v>
       </c>
       <c r="E15" s="183">
-        <v>23077</v>
+        <v>23325</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>1699</v>
+        <v>1698</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>852</v>
+        <v>833</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
       <c r="K15" s="218">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="97"/>
       <c r="F16" s="98"/>
       <c r="G16" s="75"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="75"/>
       <c r="K16" s="97"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="72"/>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
       <c r="G17" s="72"/>
@@ -12861,222 +12861,222 @@
       </c>
       <c r="K22" s="130" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="106"/>
       <c r="B23" s="127"/>
       <c r="C23" s="127"/>
       <c r="D23" s="127"/>
       <c r="E23" s="127"/>
       <c r="F23" s="127"/>
       <c r="G23" s="127"/>
       <c r="H23" s="127"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="127"/>
       <c r="K23" s="131"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="145">
-        <v>72791</v>
+        <v>77879</v>
       </c>
       <c r="C24" s="145">
-        <v>11192</v>
+        <v>11819</v>
       </c>
       <c r="D24" s="145">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E24" s="145">
-        <v>53268</v>
+        <v>57517</v>
       </c>
       <c r="F24" s="145">
-        <v>161</v>
+        <v>352</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="I24" s="215">
-        <v>7625</v>
+        <v>7667</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>164</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="111"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>87258</v>
+        <v>90111</v>
       </c>
       <c r="C26" s="158">
-        <v>10949</v>
+        <v>11712</v>
       </c>
       <c r="D26" s="158">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>65476</v>
+        <v>67523</v>
       </c>
       <c r="F26" s="158">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>1043</v>
+        <v>1069</v>
       </c>
       <c r="I26" s="158">
-        <v>9581</v>
+        <v>9578</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
       <c r="K26" s="218">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="75"/>
       <c r="K27" s="97"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>75644</v>
+        <v>76417</v>
       </c>
       <c r="C28" s="158">
-        <v>8270</v>
+        <v>14734</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>58292</v>
+        <v>52514</v>
       </c>
       <c r="F28" s="158">
-        <v>203</v>
+        <v>353</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>647</v>
+        <v>534</v>
       </c>
       <c r="I28" s="158">
-        <v>8233</v>
+        <v>8282</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
       <c r="K28" s="218">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="75"/>
       <c r="K29" s="97"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>70127</v>
+        <v>70995</v>
       </c>
       <c r="C30" s="158">
-        <v>8242</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>12461</v>
+      </c>
+      <c r="D30" s="193">
+        <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>53421</v>
+        <v>49999</v>
       </c>
       <c r="F30" s="158">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>535</v>
+        <v>548</v>
       </c>
       <c r="I30" s="158">
-        <v>7769</v>
+        <v>7832</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
       <c r="K30" s="218">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="97"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
@@ -13409,56 +13409,56 @@
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>184</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -13555,297 +13555,297 @@
         <v>182</v>
       </c>
       <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="106"/>
       <c r="B9" s="127"/>
       <c r="C9" s="127"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="135"/>
       <c r="L9" s="129"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>993828</v>
+        <v>997806</v>
       </c>
       <c r="C10" s="146">
-        <v>223123</v>
+        <v>231913</v>
       </c>
       <c r="D10" s="146">
-        <v>49395</v>
+        <v>41142</v>
       </c>
       <c r="E10" s="146">
-        <v>260</v>
+        <v>901</v>
       </c>
       <c r="F10" s="146">
-        <v>5245</v>
+        <v>9524</v>
       </c>
       <c r="G10" s="146">
-        <v>1236</v>
+        <v>1229</v>
       </c>
       <c r="H10" s="146">
-        <v>678906</v>
+        <v>678423</v>
       </c>
       <c r="I10" s="146">
-        <v>10688</v>
+        <v>10449</v>
       </c>
       <c r="J10" s="146">
-        <v>6665</v>
+        <v>5785</v>
       </c>
       <c r="K10" s="146">
-        <v>11517</v>
+        <v>11508</v>
       </c>
       <c r="L10" s="173">
-        <v>6792</v>
+        <v>6931</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="86"/>
       <c r="C11" s="86"/>
       <c r="D11" s="86"/>
       <c r="E11" s="86"/>
       <c r="F11" s="86"/>
       <c r="G11" s="86"/>
       <c r="H11" s="86"/>
       <c r="I11" s="86"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
       <c r="L11" s="111"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>152</v>
       </c>
       <c r="B12" s="158">
-        <v>29919</v>
+        <v>29990</v>
       </c>
       <c r="C12" s="158">
-        <v>7690</v>
+        <v>7790</v>
       </c>
       <c r="D12" s="158">
-        <v>1181</v>
+        <v>1246</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H12" s="158">
-        <v>19507</v>
+        <v>19582</v>
       </c>
       <c r="I12" s="158">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="J12" s="158">
-        <v>760</v>
+        <v>610</v>
       </c>
       <c r="K12" s="158">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="L12" s="218">
-        <v>-21</v>
+        <v>-29</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>163</v>
       </c>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
       <c r="L13" s="97"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>40870</v>
+        <v>41032</v>
       </c>
       <c r="C14" s="158">
-        <v>7522</v>
+        <v>7725</v>
       </c>
       <c r="D14" s="158">
-        <v>1487</v>
+        <v>1222</v>
       </c>
       <c r="E14" s="158">
         <v>42</v>
       </c>
-      <c r="F14" s="193">
-        <v>0</v>
+      <c r="F14" s="158">
+        <v>449</v>
       </c>
       <c r="G14" s="158">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="H14" s="158">
-        <v>31583</v>
+        <v>31397</v>
       </c>
       <c r="I14" s="158">
-        <v>1224</v>
+        <v>1187</v>
       </c>
       <c r="J14" s="158">
         <v>522</v>
       </c>
       <c r="K14" s="158">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="L14" s="218">
-        <v>-1845</v>
+        <v>-1851</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="75"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
       <c r="L15" s="97"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>42816</v>
+        <v>43372</v>
       </c>
       <c r="C16" s="158">
-        <v>8202</v>
+        <v>8584</v>
       </c>
       <c r="D16" s="158">
-        <v>2223</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1773</v>
+      </c>
+      <c r="E16" s="158">
+        <v>24</v>
+      </c>
+      <c r="F16" s="158">
+        <v>499</v>
       </c>
       <c r="G16" s="158">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H16" s="158">
-        <v>30109</v>
+        <v>30207</v>
       </c>
       <c r="I16" s="158">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="J16" s="158">
         <v>200</v>
       </c>
       <c r="K16" s="158">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="L16" s="218">
-        <v>1239</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="75"/>
       <c r="C17" s="75"/>
       <c r="D17" s="75"/>
       <c r="E17" s="75"/>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
       <c r="L17" s="97"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>118148</v>
+        <v>118494</v>
       </c>
       <c r="C18" s="164">
-        <v>29207</v>
+        <v>29758</v>
       </c>
       <c r="D18" s="164">
-        <v>5310</v>
+        <v>4911</v>
       </c>
       <c r="E18" s="164">
         <v>23</v>
       </c>
       <c r="F18" s="164">
-        <v>998</v>
+        <v>898</v>
       </c>
       <c r="G18" s="164">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="H18" s="164">
-        <v>79405</v>
+        <v>79695</v>
       </c>
       <c r="I18" s="164">
-        <v>1781</v>
+        <v>1793</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="L18" s="183">
-        <v>484</v>
+        <v>462</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
       <c r="I19" s="73"/>
       <c r="J19" s="73"/>
       <c r="K19" s="73"/>
       <c r="L19" s="100"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -13951,287 +13951,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="106"/>
       <c r="B24" s="127"/>
       <c r="C24" s="132"/>
       <c r="D24" s="127"/>
       <c r="E24" s="127"/>
       <c r="F24" s="129"/>
       <c r="G24" s="135"/>
       <c r="H24" s="127"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="127"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>993828</v>
+        <v>997806</v>
       </c>
       <c r="C25" s="146">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="D25" s="213">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>4031</v>
+        <v>5219</v>
       </c>
       <c r="F25" s="173">
-        <v>918364</v>
+        <v>920392</v>
       </c>
       <c r="G25" s="110"/>
       <c r="H25" s="146">
-        <v>1624</v>
+        <v>2101</v>
       </c>
       <c r="I25" s="146">
-        <v>69778</v>
+        <v>70080</v>
       </c>
       <c r="J25" s="146">
-        <v>17383</v>
+        <v>17433</v>
       </c>
       <c r="K25" s="146">
         <v>4008</v>
       </c>
       <c r="L25" s="173">
-        <v>41230</v>
+        <v>41735</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="86"/>
       <c r="C26" s="86"/>
       <c r="D26" s="86"/>
       <c r="E26" s="86"/>
       <c r="F26" s="111"/>
       <c r="G26" s="112"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="111"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>152</v>
       </c>
       <c r="B27" s="158">
-        <v>29919</v>
+        <v>29990</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="F27" s="178">
-        <v>27202</v>
+        <v>27258</v>
       </c>
       <c r="G27" s="114"/>
       <c r="H27" s="158">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I27" s="158">
-        <v>2501</v>
+        <v>2488</v>
       </c>
       <c r="J27" s="158">
         <v>554</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
       <c r="L27" s="218">
-        <v>1498</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>163</v>
       </c>
       <c r="B28" s="75"/>
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="97"/>
       <c r="G28" s="98"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75"/>
       <c r="L28" s="97"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>40870</v>
+        <v>41032</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>150</v>
+        <v>221</v>
       </c>
       <c r="F29" s="178">
-        <v>35770</v>
+        <v>35883</v>
       </c>
       <c r="G29" s="114"/>
       <c r="H29" s="158">
         <v>26</v>
       </c>
       <c r="I29" s="158">
-        <v>4924</v>
+        <v>4902</v>
       </c>
       <c r="J29" s="158">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
       <c r="L29" s="218">
-        <v>2538</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B30" s="75"/>
       <c r="C30" s="75"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="97"/>
       <c r="G30" s="98"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="97"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>42816</v>
+        <v>43372</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>265</v>
+        <v>228</v>
       </c>
       <c r="F31" s="178">
-        <v>38994</v>
+        <v>39557</v>
       </c>
       <c r="G31" s="114"/>
       <c r="H31" s="158">
         <v>353</v>
       </c>
       <c r="I31" s="158">
-        <v>3204</v>
+        <v>3235</v>
       </c>
       <c r="J31" s="158">
         <v>931</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
       <c r="L31" s="218">
-        <v>2002</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="75"/>
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="97"/>
       <c r="G32" s="98"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="97"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>118148</v>
+        <v>118494</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>449</v>
+        <v>602</v>
       </c>
       <c r="F33" s="183">
-        <v>110795</v>
+        <v>110951</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>10</v>
       </c>
       <c r="I33" s="164">
-        <v>6894</v>
+        <v>6932</v>
       </c>
       <c r="J33" s="164">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4815</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="73"/>
       <c r="E34" s="73"/>
       <c r="F34" s="100"/>
       <c r="G34" s="101"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="100"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -14543,56 +14543,56 @@
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>184</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -14689,297 +14689,297 @@
         <v>182</v>
       </c>
       <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="106"/>
       <c r="B9" s="127"/>
       <c r="C9" s="127"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="135"/>
       <c r="L9" s="129"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>151</v>
       </c>
       <c r="B10" s="145">
-        <v>28350</v>
+        <v>28822</v>
       </c>
       <c r="C10" s="145">
-        <v>5454</v>
+        <v>6147</v>
       </c>
       <c r="D10" s="145">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>848</v>
+        <v>648</v>
       </c>
       <c r="G10" s="145">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="H10" s="145">
-        <v>20430</v>
+        <v>20427</v>
       </c>
       <c r="I10" s="145">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
         <v>141</v>
       </c>
       <c r="L10" s="172">
-        <v>311</v>
+        <v>295</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="86"/>
       <c r="C11" s="86"/>
       <c r="D11" s="86"/>
       <c r="E11" s="86"/>
       <c r="F11" s="86"/>
       <c r="G11" s="86"/>
       <c r="H11" s="86"/>
       <c r="I11" s="86"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
       <c r="L11" s="111"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>17230</v>
+        <v>17255</v>
       </c>
       <c r="C12" s="158">
-        <v>4363</v>
+        <v>4497</v>
       </c>
       <c r="D12" s="158">
-        <v>1098</v>
+        <v>821</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
-      <c r="F12" s="193">
-        <v>0</v>
+      <c r="F12" s="158">
+        <v>50</v>
       </c>
       <c r="G12" s="158">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H12" s="158">
-        <v>11335</v>
+        <v>11443</v>
       </c>
       <c r="I12" s="158">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="J12" s="158">
         <v>2</v>
       </c>
       <c r="K12" s="158">
         <v>219</v>
       </c>
       <c r="L12" s="218">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
       <c r="L13" s="97"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23870</v>
+        <v>23930</v>
       </c>
       <c r="C14" s="158">
-        <v>7809</v>
+        <v>7837</v>
       </c>
       <c r="D14" s="158">
-        <v>719</v>
+        <v>694</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H14" s="158">
-        <v>14131</v>
+        <v>14201</v>
       </c>
       <c r="I14" s="158">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="L14" s="218">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B15" s="75"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
       <c r="L15" s="97"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>90419</v>
+        <v>90093</v>
       </c>
       <c r="C16" s="158">
-        <v>28520</v>
+        <v>29153</v>
       </c>
       <c r="D16" s="158">
-        <v>3893</v>
+        <v>3367</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="H16" s="158">
-        <v>56197</v>
+        <v>55801</v>
       </c>
       <c r="I16" s="158">
-        <v>1014</v>
+        <v>982</v>
       </c>
       <c r="J16" s="158">
         <v>1400</v>
       </c>
       <c r="K16" s="158">
         <v>497</v>
       </c>
       <c r="L16" s="218">
-        <v>-1180</v>
+        <v>-1190</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="75"/>
       <c r="C17" s="75"/>
       <c r="D17" s="75"/>
       <c r="E17" s="75"/>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
       <c r="L17" s="97"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>42193</v>
+        <v>41765</v>
       </c>
       <c r="C18" s="164">
-        <v>9106</v>
+        <v>9453</v>
       </c>
       <c r="D18" s="164">
-        <v>1741</v>
+        <v>1560</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="H18" s="164">
-        <v>29960</v>
+        <v>29654</v>
       </c>
       <c r="I18" s="164">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="J18" s="164">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="K18" s="164">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="L18" s="183">
-        <v>-229</v>
+        <v>-215</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
       <c r="I19" s="73"/>
       <c r="J19" s="73"/>
       <c r="K19" s="73"/>
       <c r="L19" s="100"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -15085,287 +15085,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="106"/>
       <c r="B24" s="127"/>
       <c r="C24" s="132"/>
       <c r="D24" s="127"/>
       <c r="E24" s="127"/>
       <c r="F24" s="129"/>
       <c r="G24" s="135"/>
       <c r="H24" s="127"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="127"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="145">
-        <v>28350</v>
+        <v>28822</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>103</v>
+        <v>167</v>
       </c>
       <c r="F25" s="172">
-        <v>26123</v>
+        <v>26530</v>
       </c>
       <c r="G25" s="110"/>
       <c r="H25" s="145">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I25" s="145">
         <v>2080</v>
       </c>
       <c r="J25" s="145">
         <v>685</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1313</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="86"/>
       <c r="C26" s="86"/>
       <c r="D26" s="86"/>
       <c r="E26" s="86"/>
       <c r="F26" s="111"/>
       <c r="G26" s="112"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="111"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>17230</v>
+        <v>17255</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="F27" s="178">
-        <v>16095</v>
+        <v>16068</v>
       </c>
       <c r="G27" s="114"/>
       <c r="H27" s="158">
         <v>14</v>
       </c>
       <c r="I27" s="158">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="J27" s="158">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
       <c r="L27" s="218">
-        <v>399</v>
+        <v>408</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="75"/>
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="97"/>
       <c r="G28" s="98"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75"/>
       <c r="L28" s="97"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23870</v>
+        <v>23930</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="F29" s="178">
-        <v>21139</v>
+        <v>21148</v>
       </c>
       <c r="G29" s="114"/>
       <c r="H29" s="158">
         <v>74</v>
       </c>
       <c r="I29" s="158">
-        <v>2535</v>
+        <v>2532</v>
       </c>
       <c r="J29" s="158">
         <v>718</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
       <c r="L29" s="218">
-        <v>1455</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="75"/>
       <c r="C30" s="75"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="97"/>
       <c r="G30" s="98"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="97"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>90419</v>
+        <v>90093</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>290</v>
+        <v>364</v>
       </c>
       <c r="F31" s="178">
-        <v>83663</v>
+        <v>83247</v>
       </c>
       <c r="G31" s="114"/>
       <c r="H31" s="158">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="I31" s="158">
-        <v>6390</v>
+        <v>6410</v>
       </c>
       <c r="J31" s="158">
         <v>1181</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
       <c r="L31" s="218">
-        <v>4268</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B32" s="75"/>
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="97"/>
       <c r="G32" s="98"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="97"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>42193</v>
+        <v>41765</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F33" s="183">
-        <v>39306</v>
+        <v>38849</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I33" s="164">
-        <v>2693</v>
+        <v>2718</v>
       </c>
       <c r="J33" s="164">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1623</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="73"/>
       <c r="E34" s="73"/>
       <c r="F34" s="100"/>
       <c r="G34" s="101"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="100"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -15677,56 +15677,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -15801,278 +15801,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4200655</v>
+        <v>4240917</v>
       </c>
       <c r="C9" s="145">
-        <v>42830</v>
+        <v>62761</v>
       </c>
       <c r="D9" s="145">
-        <v>263629</v>
+        <v>265273</v>
       </c>
       <c r="E9" s="145">
-        <v>190567</v>
+        <v>197451</v>
       </c>
       <c r="F9" s="172">
-        <v>373868</v>
+        <v>369513</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>817663</v>
+        <v>871539</v>
       </c>
       <c r="I9" s="145">
-        <v>56180</v>
+        <v>54214</v>
       </c>
       <c r="J9" s="148">
-        <v>2433058</v>
+        <v>2395500</v>
       </c>
       <c r="K9" s="151">
-        <v>22860</v>
+        <v>24667</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3343111</v>
+        <v>3403529</v>
       </c>
       <c r="C11" s="158">
-        <v>35027</v>
+        <v>53259</v>
       </c>
       <c r="D11" s="158">
-        <v>205229</v>
+        <v>209308</v>
       </c>
       <c r="E11" s="158">
-        <v>123065</v>
+        <v>129108</v>
       </c>
       <c r="F11" s="178">
-        <v>311180</v>
+        <v>322622</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>535760</v>
+        <v>552264</v>
       </c>
       <c r="I11" s="158">
-        <v>24911</v>
+        <v>25439</v>
       </c>
       <c r="J11" s="160">
-        <v>2072514</v>
+        <v>2075147</v>
       </c>
       <c r="K11" s="162">
-        <v>35425</v>
+        <v>36383</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1597910</v>
+        <v>1626032</v>
       </c>
       <c r="C13" s="158">
-        <v>14568</v>
+        <v>21549</v>
       </c>
       <c r="D13" s="158">
-        <v>110092</v>
+        <v>109573</v>
       </c>
       <c r="E13" s="158">
-        <v>1814</v>
+        <v>3361</v>
       </c>
       <c r="F13" s="183">
-        <v>246275</v>
+        <v>255310</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>153830</v>
+        <v>161417</v>
       </c>
       <c r="I13" s="158">
-        <v>11352</v>
+        <v>14235</v>
       </c>
       <c r="J13" s="160">
-        <v>907692</v>
+        <v>904537</v>
       </c>
       <c r="K13" s="162">
-        <v>152287</v>
+        <v>156050</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4544430</v>
+        <v>4689119</v>
       </c>
       <c r="C15" s="158">
-        <v>64302</v>
+        <v>50862</v>
       </c>
       <c r="D15" s="158">
-        <v>403284</v>
+        <v>426525</v>
       </c>
       <c r="E15" s="158">
-        <v>197536</v>
+        <v>219020</v>
       </c>
       <c r="F15" s="183">
-        <v>210550</v>
+        <v>219203</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>875353</v>
+        <v>882312</v>
       </c>
       <c r="I15" s="158">
-        <v>142414</v>
+        <v>138764</v>
       </c>
       <c r="J15" s="160">
-        <v>2520307</v>
+        <v>2604286</v>
       </c>
       <c r="K15" s="162">
-        <v>130684</v>
+        <v>148146</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>4929453</v>
+        <v>5067347</v>
       </c>
       <c r="C17" s="164">
-        <v>60418</v>
+        <v>84288</v>
       </c>
       <c r="D17" s="164">
-        <v>412168</v>
+        <v>462145</v>
       </c>
       <c r="E17" s="164">
-        <v>368085</v>
+        <v>398435</v>
       </c>
       <c r="F17" s="183">
-        <v>336431</v>
+        <v>343422</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>686644</v>
+        <v>694894</v>
       </c>
       <c r="I17" s="164">
-        <v>149078</v>
+        <v>148049</v>
       </c>
       <c r="J17" s="166">
-        <v>2822445</v>
+        <v>2833092</v>
       </c>
       <c r="K17" s="168">
-        <v>94183</v>
+        <v>103025</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -16170,278 +16170,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4200655</v>
+        <v>4240917</v>
       </c>
       <c r="C24" s="145">
-        <v>210434</v>
+        <v>245120</v>
       </c>
       <c r="D24" s="145">
-        <v>50134</v>
+        <v>50163</v>
       </c>
       <c r="E24" s="145">
-        <v>3419044</v>
+        <v>3437601</v>
       </c>
       <c r="F24" s="145">
         <v>47700</v>
       </c>
       <c r="G24" s="145">
-        <v>219538</v>
+        <v>204017</v>
       </c>
       <c r="H24" s="145">
-        <v>253805</v>
+        <v>256315</v>
       </c>
       <c r="I24" s="145">
         <v>106305</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>112732</v>
+        <v>115235</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3343111</v>
+        <v>3403529</v>
       </c>
       <c r="C26" s="158">
-        <v>183296</v>
+        <v>194325</v>
       </c>
       <c r="D26" s="158">
         <v>150116</v>
       </c>
       <c r="E26" s="158">
-        <v>2679514</v>
+        <v>2708046</v>
       </c>
       <c r="F26" s="158">
-        <v>41785</v>
+        <v>41783</v>
       </c>
       <c r="G26" s="158">
-        <v>68058</v>
+        <v>84661</v>
       </c>
       <c r="H26" s="158">
-        <v>220342</v>
+        <v>224597</v>
       </c>
       <c r="I26" s="158">
         <v>117660</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>86522</v>
+        <v>88260</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1597910</v>
+        <v>1626032</v>
       </c>
       <c r="C28" s="158">
-        <v>9950</v>
+        <v>18510</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1263841</v>
+        <v>1271860</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>64070</v>
+        <v>73367</v>
       </c>
       <c r="H28" s="158">
-        <v>204458</v>
+        <v>206704</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
         <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>116327</v>
+        <v>118423</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4544430</v>
+        <v>4689119</v>
       </c>
       <c r="C30" s="158">
-        <v>215388</v>
+        <v>241512</v>
       </c>
       <c r="D30" s="158">
         <v>18052</v>
       </c>
       <c r="E30" s="158">
-        <v>3694838</v>
+        <v>3788360</v>
       </c>
       <c r="F30" s="158">
-        <v>109718</v>
+        <v>108336</v>
       </c>
       <c r="G30" s="158">
-        <v>188283</v>
+        <v>209508</v>
       </c>
       <c r="H30" s="158">
-        <v>318151</v>
+        <v>323350</v>
       </c>
       <c r="I30" s="158">
-        <v>157598</v>
+        <v>171800</v>
       </c>
       <c r="J30" s="160">
-        <v>15910</v>
+        <v>1708</v>
       </c>
       <c r="K30" s="162">
-        <v>135522</v>
+        <v>140421</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>4929453</v>
+        <v>5067347</v>
       </c>
       <c r="C32" s="164">
-        <v>62541</v>
+        <v>88811</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4302617</v>
+        <v>4397528</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>208131</v>
+        <v>218605</v>
       </c>
       <c r="H32" s="164">
-        <v>319856</v>
+        <v>326095</v>
       </c>
       <c r="I32" s="164">
         <v>128221</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>152527</v>
+        <v>157574</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -16708,56 +16708,56 @@
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>184</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -16854,297 +16854,297 @@
         <v>182</v>
       </c>
       <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="106"/>
       <c r="B9" s="127"/>
       <c r="C9" s="127"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="135"/>
       <c r="L9" s="129"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>153</v>
       </c>
       <c r="B10" s="145">
-        <v>119647</v>
+        <v>121005</v>
       </c>
       <c r="C10" s="145">
-        <v>21952</v>
+        <v>24385</v>
       </c>
       <c r="D10" s="145">
-        <v>9037</v>
+        <v>5169</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
-      <c r="F10" s="189">
-        <v>0</v>
+      <c r="F10" s="145">
+        <v>2299</v>
       </c>
       <c r="G10" s="145">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="H10" s="145">
-        <v>87209</v>
+        <v>87741</v>
       </c>
       <c r="I10" s="145">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1516</v>
+        <v>1514</v>
       </c>
       <c r="L10" s="172">
-        <v>-633</v>
+        <v>-666</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>156</v>
       </c>
       <c r="B11" s="86"/>
       <c r="C11" s="86"/>
       <c r="D11" s="86"/>
       <c r="E11" s="86"/>
       <c r="F11" s="86"/>
       <c r="G11" s="86"/>
       <c r="H11" s="86"/>
       <c r="I11" s="86"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
       <c r="L11" s="111"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21829</v>
+        <v>21929</v>
       </c>
       <c r="C12" s="158">
-        <v>4954</v>
+        <v>5079</v>
       </c>
       <c r="D12" s="158">
-        <v>1029</v>
+        <v>749</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12" s="158">
-        <v>14430</v>
+        <v>14490</v>
       </c>
       <c r="I12" s="158">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="L12" s="218">
-        <v>589</v>
+        <v>794</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
       <c r="L13" s="97"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18551</v>
+        <v>18726</v>
       </c>
       <c r="C14" s="158">
-        <v>3330</v>
+        <v>3787</v>
       </c>
       <c r="D14" s="158">
-        <v>1084</v>
+        <v>1171</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
         <v>22</v>
       </c>
       <c r="H14" s="158">
-        <v>12099</v>
+        <v>12096</v>
       </c>
       <c r="I14" s="158">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="J14" s="158">
-        <v>1180</v>
+        <v>820</v>
       </c>
       <c r="K14" s="158">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="L14" s="218">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B15" s="75"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
       <c r="L15" s="97"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>42998</v>
+        <v>43533</v>
       </c>
       <c r="C16" s="158">
-        <v>6983</v>
+        <v>7525</v>
       </c>
       <c r="D16" s="158">
-        <v>2820</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2157</v>
+      </c>
+      <c r="E16" s="158">
+        <v>601</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H16" s="158">
-        <v>31290</v>
+        <v>31385</v>
       </c>
       <c r="I16" s="158">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>972</v>
+        <v>955</v>
       </c>
       <c r="L16" s="218">
-        <v>706</v>
+        <v>686</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B17" s="75"/>
       <c r="C17" s="75"/>
       <c r="D17" s="75"/>
       <c r="E17" s="75"/>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
       <c r="L17" s="97"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19402</v>
+        <v>19681</v>
       </c>
       <c r="C18" s="164">
-        <v>7181</v>
+        <v>6850</v>
       </c>
       <c r="D18" s="164">
-        <v>779</v>
+        <v>578</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
-      <c r="F18" s="197">
-        <v>0</v>
+      <c r="F18" s="164">
+        <v>809</v>
       </c>
       <c r="G18" s="164">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H18" s="164">
-        <v>10723</v>
+        <v>10722</v>
       </c>
       <c r="I18" s="164">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="L18" s="183">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
       <c r="I19" s="73"/>
       <c r="J19" s="73"/>
       <c r="K19" s="73"/>
       <c r="L19" s="100"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -17250,287 +17250,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="106"/>
       <c r="B24" s="127"/>
       <c r="C24" s="132"/>
       <c r="D24" s="127"/>
       <c r="E24" s="127"/>
       <c r="F24" s="129"/>
       <c r="G24" s="135"/>
       <c r="H24" s="127"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="127"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="145">
-        <v>119647</v>
+        <v>121005</v>
       </c>
       <c r="C25" s="145">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>324</v>
+        <v>535</v>
       </c>
       <c r="F25" s="172">
-        <v>112027</v>
+        <v>113103</v>
       </c>
       <c r="G25" s="110"/>
       <c r="H25" s="145">
         <v>42</v>
       </c>
       <c r="I25" s="145">
-        <v>7238</v>
+        <v>7317</v>
       </c>
       <c r="J25" s="145">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="K25" s="145">
         <v>1715</v>
       </c>
       <c r="L25" s="172">
-        <v>3253</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>156</v>
       </c>
       <c r="B26" s="86"/>
       <c r="C26" s="86"/>
       <c r="D26" s="86"/>
       <c r="E26" s="86"/>
       <c r="F26" s="111"/>
       <c r="G26" s="112"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="111"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21829</v>
+        <v>21929</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>124</v>
+        <v>179</v>
       </c>
       <c r="F27" s="178">
-        <v>19881</v>
+        <v>19750</v>
       </c>
       <c r="G27" s="114"/>
       <c r="H27" s="158">
-        <v>61</v>
+        <v>241</v>
       </c>
       <c r="I27" s="158">
-        <v>1764</v>
+        <v>1760</v>
       </c>
       <c r="J27" s="158">
         <v>367</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
       <c r="L27" s="218">
-        <v>994</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="75"/>
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="97"/>
       <c r="G28" s="98"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75"/>
       <c r="L28" s="97"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18551</v>
+        <v>18726</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>82</v>
+        <v>166</v>
       </c>
       <c r="F29" s="178">
-        <v>17312</v>
+        <v>17401</v>
       </c>
       <c r="G29" s="114"/>
       <c r="H29" s="158">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I29" s="158">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="J29" s="158">
         <v>190</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
       <c r="L29" s="218">
         <v>799</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="75"/>
       <c r="C30" s="75"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="97"/>
       <c r="G30" s="98"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="97"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>42998</v>
+        <v>43533</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>234</v>
+        <v>381</v>
       </c>
       <c r="F31" s="178">
-        <v>39193</v>
+        <v>39549</v>
       </c>
       <c r="G31" s="114"/>
       <c r="H31" s="158">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I31" s="158">
-        <v>3542</v>
+        <v>3576</v>
       </c>
       <c r="J31" s="158">
         <v>487</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
       <c r="L31" s="218">
-        <v>2772</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="75"/>
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="97"/>
       <c r="G32" s="98"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="97"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19402</v>
+        <v>19681</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>112</v>
+        <v>177</v>
       </c>
       <c r="F33" s="183">
-        <v>17652</v>
+        <v>17863</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>25</v>
       </c>
       <c r="I33" s="164">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="J33" s="164">
         <v>133</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1276</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="73"/>
       <c r="E34" s="73"/>
       <c r="F34" s="100"/>
       <c r="G34" s="101"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="100"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -17840,56 +17840,56 @@
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>184</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -17986,297 +17986,297 @@
         <v>182</v>
       </c>
       <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="106"/>
       <c r="B9" s="127"/>
       <c r="C9" s="127"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="135"/>
       <c r="L9" s="129"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>155</v>
       </c>
       <c r="B10" s="145">
-        <v>32950</v>
+        <v>33010</v>
       </c>
       <c r="C10" s="145">
-        <v>8349</v>
+        <v>8930</v>
       </c>
       <c r="D10" s="145">
-        <v>1267</v>
+        <v>1135</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="H10" s="145">
-        <v>20655</v>
+        <v>20552</v>
       </c>
       <c r="I10" s="145">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="J10" s="145">
-        <v>1700</v>
+        <v>1500</v>
       </c>
       <c r="K10" s="145">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="L10" s="172">
-        <v>-82</v>
+        <v>-73</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="86"/>
       <c r="C11" s="86"/>
       <c r="D11" s="86"/>
       <c r="E11" s="86"/>
       <c r="F11" s="86"/>
       <c r="G11" s="86"/>
       <c r="H11" s="86"/>
       <c r="I11" s="86"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
       <c r="L11" s="111"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16357</v>
+        <v>16255</v>
       </c>
       <c r="C12" s="158">
-        <v>4607</v>
+        <v>4572</v>
       </c>
       <c r="D12" s="158">
-        <v>616</v>
+        <v>508</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
         <v>17</v>
       </c>
       <c r="H12" s="158">
-        <v>10244</v>
+        <v>10285</v>
       </c>
       <c r="I12" s="158">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="L12" s="218">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
       <c r="L13" s="97"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>28466</v>
+        <v>28853</v>
       </c>
       <c r="C14" s="158">
-        <v>4178</v>
+        <v>4624</v>
       </c>
       <c r="D14" s="158">
-        <v>1326</v>
+        <v>1238</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>978</v>
+        <v>748</v>
       </c>
       <c r="G14" s="158">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H14" s="158">
-        <v>20818</v>
+        <v>20951</v>
       </c>
       <c r="I14" s="158">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>282</v>
+      </c>
+      <c r="J14" s="158">
+        <v>130</v>
       </c>
       <c r="K14" s="158">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="L14" s="218">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B15" s="75"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
       <c r="L15" s="97"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>100318</v>
+        <v>99965</v>
       </c>
       <c r="C16" s="158">
-        <v>20843</v>
+        <v>21333</v>
       </c>
       <c r="D16" s="158">
-        <v>4599</v>
+        <v>4352</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>2420</v>
+        <v>2276</v>
       </c>
       <c r="G16" s="158">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H16" s="158">
-        <v>66385</v>
+        <v>65925</v>
       </c>
       <c r="I16" s="158">
-        <v>976</v>
+        <v>946</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1283</v>
+        <v>1304</v>
       </c>
       <c r="L16" s="218">
-        <v>3720</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B17" s="75"/>
       <c r="C17" s="75"/>
       <c r="D17" s="75"/>
       <c r="E17" s="75"/>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
       <c r="L17" s="97"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>38778</v>
+        <v>39087</v>
       </c>
       <c r="C18" s="164">
-        <v>8401</v>
+        <v>8426</v>
       </c>
       <c r="D18" s="164">
-        <v>2105</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1960</v>
+      </c>
+      <c r="E18" s="164">
+        <v>18</v>
+      </c>
+      <c r="F18" s="164">
+        <v>549</v>
       </c>
       <c r="G18" s="164">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H18" s="164">
-        <v>27687</v>
+        <v>27536</v>
       </c>
       <c r="I18" s="164">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="L18" s="183">
-        <v>94</v>
+        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
       <c r="G19" s="73"/>
       <c r="H19" s="73"/>
       <c r="I19" s="73"/>
       <c r="J19" s="73"/>
       <c r="K19" s="73"/>
       <c r="L19" s="100"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -18382,287 +18382,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="106"/>
       <c r="B24" s="127"/>
       <c r="C24" s="132"/>
       <c r="D24" s="127"/>
       <c r="E24" s="127"/>
       <c r="F24" s="129"/>
       <c r="G24" s="135"/>
       <c r="H24" s="127"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="127"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="145">
-        <v>32950</v>
+        <v>33010</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F25" s="172">
-        <v>30006</v>
+        <v>30049</v>
       </c>
       <c r="G25" s="110"/>
       <c r="H25" s="145">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I25" s="145">
-        <v>2737</v>
+        <v>2757</v>
       </c>
       <c r="J25" s="145">
         <v>855</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1668</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="86"/>
       <c r="C26" s="86"/>
       <c r="D26" s="86"/>
       <c r="E26" s="86"/>
       <c r="F26" s="111"/>
       <c r="G26" s="112"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="111"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16357</v>
+        <v>16255</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F27" s="178">
-        <v>15408</v>
+        <v>15280</v>
       </c>
       <c r="G27" s="114"/>
       <c r="H27" s="158">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I27" s="158">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="J27" s="158">
         <v>245</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
       <c r="L27" s="218">
-        <v>596</v>
+        <v>605</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B28" s="75"/>
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="97"/>
       <c r="G28" s="98"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75"/>
       <c r="L28" s="97"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>28466</v>
+        <v>28853</v>
       </c>
       <c r="C29" s="158">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>120</v>
+        <v>158</v>
       </c>
       <c r="F29" s="178">
-        <v>26644</v>
+        <v>27001</v>
       </c>
       <c r="G29" s="114"/>
       <c r="H29" s="158">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="I29" s="158">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="J29" s="158">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
       <c r="L29" s="218">
-        <v>702</v>
+        <v>713</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B30" s="75"/>
       <c r="C30" s="75"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="97"/>
       <c r="G30" s="98"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="97"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>100318</v>
+        <v>99965</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>374</v>
+        <v>510</v>
       </c>
       <c r="F31" s="178">
-        <v>93226</v>
+        <v>92688</v>
       </c>
       <c r="G31" s="114"/>
       <c r="H31" s="158">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="I31" s="158">
-        <v>6432</v>
+        <v>6511</v>
       </c>
       <c r="J31" s="158">
-        <v>1944</v>
+        <v>1980</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
       <c r="L31" s="218">
-        <v>3321</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B32" s="75"/>
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="97"/>
       <c r="G32" s="98"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="97"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>38778</v>
+        <v>39087</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F33" s="183">
-        <v>36577</v>
+        <v>36871</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>15</v>
       </c>
       <c r="I33" s="164">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="J33" s="164">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1186</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="73"/>
       <c r="E34" s="73"/>
       <c r="F34" s="100"/>
       <c r="G34" s="101"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="100"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -18972,56 +18972,56 @@
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>147</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
       <c r="L3" s="104"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="108" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>184</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -19118,243 +19118,243 @@
         <v>182</v>
       </c>
       <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="106"/>
       <c r="B9" s="127"/>
       <c r="C9" s="127"/>
       <c r="D9" s="127"/>
       <c r="E9" s="127"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="135"/>
       <c r="L9" s="129"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="145">
-        <v>96770</v>
+        <v>96999</v>
       </c>
       <c r="C10" s="145">
-        <v>19591</v>
+        <v>20451</v>
       </c>
       <c r="D10" s="145">
-        <v>4929</v>
+        <v>4458</v>
       </c>
       <c r="E10" s="145">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>194</v>
+      </c>
+      <c r="F10" s="145">
+        <v>300</v>
       </c>
       <c r="G10" s="145">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H10" s="145">
-        <v>67994</v>
+        <v>67611</v>
       </c>
       <c r="I10" s="145">
-        <v>1652</v>
+        <v>1601</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L10" s="172">
-        <v>1361</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>159</v>
       </c>
       <c r="B11" s="86"/>
       <c r="C11" s="86"/>
       <c r="D11" s="86"/>
       <c r="E11" s="86"/>
       <c r="F11" s="86"/>
       <c r="G11" s="86"/>
       <c r="H11" s="86"/>
       <c r="I11" s="86"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
       <c r="L11" s="111"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6320</v>
+        <v>6279</v>
       </c>
       <c r="C12" s="158">
-        <v>1732</v>
+        <v>1757</v>
       </c>
       <c r="D12" s="158">
-        <v>366</v>
+        <v>287</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H12" s="158">
-        <v>4010</v>
+        <v>4021</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>122</v>
       </c>
       <c r="L12" s="218">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
       <c r="L13" s="97"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11096</v>
+        <v>11182</v>
       </c>
       <c r="C14" s="158">
-        <v>1735</v>
+        <v>1809</v>
       </c>
       <c r="D14" s="158">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H14" s="158">
-        <v>8139</v>
+        <v>8150</v>
       </c>
       <c r="I14" s="158">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="L14" s="218">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B15" s="75"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
       <c r="L15" s="97"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6531</v>
+        <v>6549</v>
       </c>
       <c r="C16" s="158">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="D16" s="158">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H16" s="158">
-        <v>4567</v>
+        <v>4551</v>
       </c>
       <c r="I16" s="158">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
         <v>80</v>
       </c>
       <c r="L16" s="218">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B17" s="75"/>
       <c r="C17" s="75"/>
       <c r="D17" s="75"/>
       <c r="E17" s="75"/>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
       <c r="L17" s="97"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
@@ -19488,235 +19488,235 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="106"/>
       <c r="B24" s="127"/>
       <c r="C24" s="132"/>
       <c r="D24" s="127"/>
       <c r="E24" s="127"/>
       <c r="F24" s="129"/>
       <c r="G24" s="135"/>
       <c r="H24" s="127"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="127"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="145">
-        <v>96770</v>
+        <v>96999</v>
       </c>
       <c r="C25" s="145">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="F25" s="172">
-        <v>89307</v>
+        <v>89233</v>
       </c>
       <c r="G25" s="110"/>
       <c r="H25" s="145">
-        <v>243</v>
+        <v>576</v>
       </c>
       <c r="I25" s="145">
-        <v>6851</v>
+        <v>6822</v>
       </c>
       <c r="J25" s="145">
         <v>1374</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4074</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>159</v>
       </c>
       <c r="B26" s="86"/>
       <c r="C26" s="86"/>
       <c r="D26" s="86"/>
       <c r="E26" s="86"/>
       <c r="F26" s="111"/>
       <c r="G26" s="112"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="111"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6320</v>
+        <v>6279</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F27" s="178">
-        <v>5857</v>
+        <v>5814</v>
       </c>
       <c r="G27" s="114"/>
       <c r="H27" s="158">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I27" s="158">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="J27" s="158">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
       <c r="L27" s="218">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B28" s="75"/>
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="97"/>
       <c r="G28" s="98"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75"/>
       <c r="L28" s="97"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11096</v>
+        <v>11182</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="F29" s="178">
-        <v>10237</v>
+        <v>10350</v>
       </c>
       <c r="G29" s="114"/>
       <c r="H29" s="158">
         <v>53</v>
       </c>
       <c r="I29" s="158">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="J29" s="158">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
       <c r="L29" s="218">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B30" s="75"/>
       <c r="C30" s="75"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="97"/>
       <c r="G30" s="98"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="97"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6531</v>
+        <v>6549</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="F31" s="178">
-        <v>5949</v>
+        <v>5950</v>
       </c>
       <c r="G31" s="114"/>
       <c r="H31" s="158">
         <v>7</v>
       </c>
       <c r="I31" s="158">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="J31" s="158">
         <v>293</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
       <c r="L31" s="218">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="75"/>
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="97"/>
       <c r="G32" s="98"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="97"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
       <c r="B33" s="72"/>
       <c r="C33" s="72"/>
       <c r="D33" s="72"/>
       <c r="E33" s="72"/>
       <c r="F33" s="95"/>
@@ -20054,56 +20054,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -20178,278 +20178,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>231392</v>
+        <v>234172</v>
       </c>
       <c r="C9" s="145">
-        <v>613</v>
+        <v>300</v>
       </c>
       <c r="D9" s="145">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>74</v>
+      </c>
+      <c r="E9" s="189">
+        <v>0</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1104</v>
+        <v>1333</v>
       </c>
       <c r="J9" s="148">
-        <v>223429</v>
+        <v>226179</v>
       </c>
       <c r="K9" s="151">
-        <v>-1896</v>
+        <v>-1837</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>355849</v>
+        <v>357557</v>
       </c>
       <c r="C11" s="158">
-        <v>3537</v>
+        <v>4856</v>
       </c>
       <c r="D11" s="158">
-        <v>16856</v>
+        <v>19977</v>
       </c>
       <c r="E11" s="158">
-        <v>3745</v>
+        <v>4016</v>
       </c>
       <c r="F11" s="178">
-        <v>33588</v>
+        <v>34143</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>56553</v>
+        <v>54679</v>
       </c>
       <c r="I11" s="158">
-        <v>1422</v>
+        <v>2086</v>
       </c>
       <c r="J11" s="160">
-        <v>226459</v>
+        <v>223528</v>
       </c>
       <c r="K11" s="162">
-        <v>13689</v>
+        <v>14273</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4547129</v>
+        <v>4415563</v>
       </c>
       <c r="C13" s="158">
-        <v>148548</v>
+        <v>98184</v>
       </c>
       <c r="D13" s="158">
-        <v>707890</v>
+        <v>690994</v>
       </c>
       <c r="E13" s="158">
-        <v>67894</v>
+        <v>68561</v>
       </c>
       <c r="F13" s="183">
-        <v>382853</v>
+        <v>391027</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>722539</v>
+        <v>669387</v>
       </c>
       <c r="I13" s="158">
-        <v>48374</v>
+        <v>43671</v>
       </c>
       <c r="J13" s="160">
-        <v>2443199</v>
+        <v>2432393</v>
       </c>
       <c r="K13" s="162">
-        <v>25832</v>
+        <v>21344</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>490356</v>
+        <v>486400</v>
       </c>
       <c r="C15" s="158">
-        <v>21760</v>
+        <v>30239</v>
       </c>
       <c r="D15" s="158">
-        <v>207273</v>
+        <v>207815</v>
       </c>
       <c r="E15" s="158">
-        <v>11103</v>
+        <v>10018</v>
       </c>
       <c r="F15" s="183">
-        <v>125201</v>
+        <v>126876</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>13313</v>
+        <v>12309</v>
       </c>
       <c r="J15" s="160">
-        <v>57742</v>
+        <v>52155</v>
       </c>
       <c r="K15" s="162">
-        <v>53965</v>
+        <v>46989</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>416468</v>
+        <v>426489</v>
       </c>
       <c r="C17" s="164">
-        <v>2602</v>
+        <v>4069</v>
       </c>
       <c r="D17" s="164">
-        <v>26994</v>
+        <v>24938</v>
       </c>
       <c r="E17" s="164">
-        <v>24552</v>
+        <v>27078</v>
       </c>
       <c r="F17" s="183">
-        <v>60343</v>
+        <v>62864</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>26704</v>
+        <v>29224</v>
       </c>
       <c r="I17" s="164">
-        <v>2581</v>
+        <v>2600</v>
       </c>
       <c r="J17" s="166">
-        <v>234813</v>
+        <v>236648</v>
       </c>
       <c r="K17" s="168">
-        <v>37881</v>
+        <v>39069</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -20547,278 +20547,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>231392</v>
+        <v>234172</v>
       </c>
       <c r="C24" s="145">
-        <v>86137</v>
+        <v>89370</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>95395</v>
+        <v>94728</v>
       </c>
       <c r="H24" s="145">
-        <v>47060</v>
+        <v>47273</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>8445</v>
+        <v>8670</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>355849</v>
+        <v>357557</v>
       </c>
       <c r="C26" s="158">
-        <v>12897</v>
+        <v>14332</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>295902</v>
+        <v>296969</v>
       </c>
       <c r="F26" s="158">
         <v>6327</v>
       </c>
       <c r="G26" s="158">
-        <v>14003</v>
+        <v>12831</v>
       </c>
       <c r="H26" s="158">
-        <v>26711</v>
+        <v>27089</v>
       </c>
       <c r="I26" s="158">
         <v>18799</v>
       </c>
       <c r="J26" s="160">
         <v>1436</v>
       </c>
       <c r="K26" s="162">
-        <v>5252</v>
+        <v>5426</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4547129</v>
+        <v>4415563</v>
       </c>
       <c r="C28" s="158">
-        <v>583706</v>
+        <v>632291</v>
       </c>
       <c r="D28" s="158">
-        <v>130004</v>
+        <v>30004</v>
       </c>
       <c r="E28" s="158">
-        <v>3296276</v>
+        <v>3212043</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>133047</v>
+        <v>131267</v>
       </c>
       <c r="H28" s="158">
-        <v>373896</v>
+        <v>379758</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
         <v>72804</v>
       </c>
       <c r="K28" s="162">
-        <v>190457</v>
+        <v>193968</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>490356</v>
+        <v>486400</v>
       </c>
       <c r="C30" s="158">
-        <v>17787</v>
+        <v>7931</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>366649</v>
+        <v>362083</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>36597</v>
+        <v>45896</v>
       </c>
       <c r="H30" s="158">
-        <v>69323</v>
+        <v>70490</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>34527</v>
+        <v>35870</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>416468</v>
+        <v>426489</v>
       </c>
       <c r="C32" s="164">
-        <v>6645</v>
+        <v>17120</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>302643</v>
+        <v>298135</v>
       </c>
       <c r="F32" s="164">
         <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>36306</v>
+        <v>39896</v>
       </c>
       <c r="H32" s="164">
-        <v>44214</v>
+        <v>44678</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="K32" s="168">
-        <v>13466</v>
+        <v>13933</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -21081,56 +21081,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -21205,278 +21205,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2508491</v>
+        <v>2499410</v>
       </c>
       <c r="C9" s="145">
-        <v>26699</v>
+        <v>42623</v>
       </c>
       <c r="D9" s="145">
-        <v>161960</v>
+        <v>162082</v>
       </c>
       <c r="E9" s="145">
-        <v>104089</v>
+        <v>107431</v>
       </c>
       <c r="F9" s="172">
-        <v>195284</v>
+        <v>200361</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>279235</v>
+        <v>246739</v>
       </c>
       <c r="I9" s="145">
-        <v>9388</v>
+        <v>10586</v>
       </c>
       <c r="J9" s="148">
-        <v>1690172</v>
+        <v>1679511</v>
       </c>
       <c r="K9" s="151">
-        <v>41664</v>
+        <v>50076</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>752949</v>
+        <v>803500</v>
       </c>
       <c r="C11" s="158">
-        <v>8065</v>
+        <v>11833</v>
       </c>
       <c r="D11" s="158">
-        <v>148669</v>
+        <v>164044</v>
       </c>
       <c r="E11" s="158">
-        <v>73732</v>
+        <v>81578</v>
       </c>
       <c r="F11" s="178">
-        <v>105252</v>
+        <v>110275</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>14399</v>
+        <v>14400</v>
       </c>
       <c r="I11" s="158">
-        <v>28190</v>
+        <v>40564</v>
       </c>
       <c r="J11" s="160">
-        <v>320771</v>
+        <v>324394</v>
       </c>
       <c r="K11" s="162">
-        <v>53871</v>
+        <v>56413</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>997307</v>
+        <v>997779</v>
       </c>
       <c r="C13" s="158">
-        <v>12690</v>
+        <v>16747</v>
       </c>
       <c r="D13" s="158">
-        <v>49439</v>
+        <v>47140</v>
       </c>
       <c r="E13" s="158">
-        <v>41898</v>
+        <v>44857</v>
       </c>
       <c r="F13" s="183">
-        <v>100225</v>
+        <v>105282</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>103928</v>
+        <v>101568</v>
       </c>
       <c r="I13" s="158">
-        <v>4830</v>
+        <v>5001</v>
       </c>
       <c r="J13" s="160">
-        <v>638544</v>
+        <v>635184</v>
       </c>
       <c r="K13" s="162">
-        <v>45753</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>362898</v>
+        <v>367693</v>
       </c>
       <c r="C15" s="158">
-        <v>2654</v>
+        <v>5195</v>
       </c>
       <c r="D15" s="158">
-        <v>33277</v>
+        <v>37392</v>
       </c>
       <c r="E15" s="158">
-        <v>29517</v>
+        <v>23201</v>
       </c>
       <c r="F15" s="183">
-        <v>41274</v>
+        <v>46237</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>19470</v>
+        <v>19656</v>
       </c>
       <c r="I15" s="158">
-        <v>1577</v>
+        <v>1748</v>
       </c>
       <c r="J15" s="160">
-        <v>228156</v>
+        <v>229109</v>
       </c>
       <c r="K15" s="162">
-        <v>6972</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>751237</v>
+        <v>791983</v>
       </c>
       <c r="C17" s="164">
-        <v>7731</v>
+        <v>7782</v>
       </c>
       <c r="D17" s="164">
-        <v>98699</v>
+        <v>131970</v>
       </c>
       <c r="E17" s="164">
-        <v>85915</v>
+        <v>84742</v>
       </c>
       <c r="F17" s="183">
-        <v>133528</v>
+        <v>120052</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>39179</v>
+        <v>43764</v>
       </c>
       <c r="I17" s="164">
-        <v>26521</v>
+        <v>40919</v>
       </c>
       <c r="J17" s="166">
-        <v>342037</v>
+        <v>346268</v>
       </c>
       <c r="K17" s="168">
-        <v>17628</v>
+        <v>16487</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -21574,278 +21574,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2508491</v>
+        <v>2499410</v>
       </c>
       <c r="C24" s="145">
-        <v>68181</v>
+        <v>66584</v>
       </c>
       <c r="D24" s="145">
-        <v>129099</v>
+        <v>109099</v>
       </c>
       <c r="E24" s="145">
-        <v>2064484</v>
+        <v>2067199</v>
       </c>
       <c r="F24" s="145">
         <v>53910</v>
       </c>
       <c r="G24" s="145">
-        <v>45731</v>
+        <v>54164</v>
       </c>
       <c r="H24" s="145">
-        <v>147085</v>
+        <v>148453</v>
       </c>
       <c r="I24" s="145">
         <v>97181</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>43517</v>
+        <v>45312</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>752949</v>
+        <v>803500</v>
       </c>
       <c r="C26" s="158">
-        <v>959</v>
+        <v>1172</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>612990</v>
+        <v>633236</v>
       </c>
       <c r="F26" s="158">
-        <v>9432</v>
+        <v>9444</v>
       </c>
       <c r="G26" s="158">
-        <v>74229</v>
+        <v>104012</v>
       </c>
       <c r="H26" s="158">
-        <v>55338</v>
+        <v>55636</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>20341</v>
+        <v>20890</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>997307</v>
+        <v>997779</v>
       </c>
       <c r="C28" s="158">
-        <v>7344</v>
+        <v>9110</v>
       </c>
       <c r="D28" s="158">
-        <v>7513</v>
+        <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>845289</v>
+        <v>844626</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>30334</v>
+        <v>31371</v>
       </c>
       <c r="H28" s="158">
-        <v>91678</v>
+        <v>92510</v>
       </c>
       <c r="I28" s="158">
         <v>60216</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>27746</v>
+        <v>28624</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>362898</v>
+        <v>367693</v>
       </c>
       <c r="C30" s="158">
-        <v>7959</v>
+        <v>9730</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>291513</v>
+        <v>293130</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>8859</v>
+        <v>9659</v>
       </c>
       <c r="H30" s="158">
-        <v>54568</v>
+        <v>55175</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>39148</v>
+        <v>39812</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>751237</v>
+        <v>791983</v>
       </c>
       <c r="C32" s="164">
-        <v>15454</v>
+        <v>19916</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>591086</v>
+        <v>626802</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>76352</v>
+        <v>75961</v>
       </c>
       <c r="H32" s="164">
-        <v>68345</v>
+        <v>69305</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>31767</v>
+        <v>33079</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -22108,56 +22108,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -22232,278 +22232,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>96750</v>
+        <v>97359</v>
       </c>
       <c r="C9" s="145">
-        <v>1430</v>
+        <v>2095</v>
       </c>
       <c r="D9" s="145">
-        <v>5736</v>
+        <v>4521</v>
       </c>
       <c r="E9" s="145">
-        <v>467</v>
+        <v>517</v>
       </c>
       <c r="F9" s="172">
-        <v>7236</v>
+        <v>7425</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14071</v>
+        <v>14073</v>
       </c>
       <c r="I9" s="145">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J9" s="148">
-        <v>62487</v>
+        <v>63145</v>
       </c>
       <c r="K9" s="151">
-        <v>5084</v>
+        <v>5345</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>263997</v>
+        <v>265345</v>
       </c>
       <c r="C11" s="158">
-        <v>2350</v>
+        <v>3735</v>
       </c>
       <c r="D11" s="158">
-        <v>22681</v>
+        <v>24652</v>
       </c>
       <c r="E11" s="158">
-        <v>3176</v>
+        <v>3083</v>
       </c>
       <c r="F11" s="178">
-        <v>6088</v>
+        <v>6250</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>33415</v>
+        <v>30162</v>
       </c>
       <c r="I11" s="158">
-        <v>498</v>
+        <v>538</v>
       </c>
       <c r="J11" s="160">
-        <v>187250</v>
+        <v>188803</v>
       </c>
       <c r="K11" s="162">
-        <v>8540</v>
+        <v>8122</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1387664</v>
+        <v>1392094</v>
       </c>
       <c r="C13" s="158">
-        <v>18060</v>
+        <v>22394</v>
       </c>
       <c r="D13" s="158">
-        <v>86640</v>
+        <v>84984</v>
       </c>
       <c r="E13" s="158">
-        <v>127315</v>
+        <v>52278</v>
       </c>
       <c r="F13" s="183">
-        <v>176365</v>
+        <v>179839</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>62707</v>
+        <v>130635</v>
       </c>
       <c r="I13" s="158">
-        <v>15674</v>
+        <v>15260</v>
       </c>
       <c r="J13" s="160">
-        <v>895904</v>
+        <v>902512</v>
       </c>
       <c r="K13" s="162">
-        <v>4998</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>811483</v>
+        <v>823883</v>
       </c>
       <c r="C15" s="158">
-        <v>8667</v>
+        <v>12604</v>
       </c>
       <c r="D15" s="158">
-        <v>41614</v>
+        <v>37950</v>
       </c>
       <c r="E15" s="158">
-        <v>44582</v>
+        <v>48755</v>
       </c>
       <c r="F15" s="183">
-        <v>117418</v>
+        <v>120344</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>36716</v>
+        <v>36649</v>
       </c>
       <c r="I15" s="158">
-        <v>3534</v>
+        <v>3474</v>
       </c>
       <c r="J15" s="160">
-        <v>535782</v>
+        <v>539877</v>
       </c>
       <c r="K15" s="162">
-        <v>23170</v>
+        <v>24228</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>350493</v>
+        <v>347184</v>
       </c>
       <c r="C17" s="164">
-        <v>3350</v>
+        <v>5570</v>
       </c>
       <c r="D17" s="164">
-        <v>16813</v>
+        <v>15059</v>
       </c>
       <c r="E17" s="164">
-        <v>9018</v>
+        <v>9489</v>
       </c>
       <c r="F17" s="183">
-        <v>20777</v>
+        <v>21633</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>43394</v>
+        <v>40893</v>
       </c>
       <c r="I17" s="164">
-        <v>2418</v>
+        <v>1220</v>
       </c>
       <c r="J17" s="166">
-        <v>235337</v>
+        <v>233824</v>
       </c>
       <c r="K17" s="168">
-        <v>19386</v>
+        <v>19495</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -22601,278 +22601,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>96750</v>
+        <v>97359</v>
       </c>
       <c r="C24" s="145">
-        <v>4800</v>
+        <v>4464</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>82055</v>
+        <v>82851</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2119</v>
+        <v>2274</v>
       </c>
       <c r="H24" s="145">
-        <v>6167</v>
+        <v>6159</v>
       </c>
       <c r="I24" s="145">
         <v>3202</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1570</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>263997</v>
+        <v>265345</v>
       </c>
       <c r="C26" s="158">
-        <v>546</v>
+        <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>236961</v>
+        <v>238458</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>2768</v>
+        <v>2981</v>
       </c>
       <c r="H26" s="158">
-        <v>17723</v>
+        <v>17891</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3370</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1387664</v>
+        <v>1392094</v>
       </c>
       <c r="C28" s="158">
-        <v>12099</v>
+        <v>21673</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1180535</v>
+        <v>1167688</v>
       </c>
       <c r="F28" s="158">
-        <v>28200</v>
+        <v>26000</v>
       </c>
       <c r="G28" s="158">
-        <v>84487</v>
+        <v>93568</v>
       </c>
       <c r="H28" s="158">
-        <v>82030</v>
+        <v>82851</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>35098</v>
+        <v>35973</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>811483</v>
+        <v>823883</v>
       </c>
       <c r="C30" s="158">
-        <v>4205</v>
+        <v>9058</v>
       </c>
       <c r="D30" s="158">
         <v>1299</v>
       </c>
       <c r="E30" s="158">
-        <v>721843</v>
+        <v>725345</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>14710</v>
+        <v>18163</v>
       </c>
       <c r="H30" s="158">
-        <v>55906</v>
+        <v>56498</v>
       </c>
       <c r="I30" s="158">
         <v>40403</v>
       </c>
       <c r="J30" s="160">
         <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>14738</v>
+        <v>15396</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>350493</v>
+        <v>347184</v>
       </c>
       <c r="C32" s="164">
-        <v>6557</v>
+        <v>6122</v>
       </c>
       <c r="D32" s="164">
-        <v>7003</v>
+        <v>5003</v>
       </c>
       <c r="E32" s="164">
-        <v>297066</v>
+        <v>296997</v>
       </c>
       <c r="F32" s="164">
         <v>5449</v>
       </c>
       <c r="G32" s="164">
-        <v>9786</v>
+        <v>8799</v>
       </c>
       <c r="H32" s="164">
-        <v>24632</v>
+        <v>24815</v>
       </c>
       <c r="I32" s="164">
         <v>19403</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>5282</v>
+        <v>5492</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -23135,56 +23135,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -23259,278 +23259,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>219642</v>
+        <v>223023</v>
       </c>
       <c r="C9" s="145">
-        <v>2708</v>
+        <v>4364</v>
       </c>
       <c r="D9" s="145">
-        <v>12425</v>
+        <v>10619</v>
       </c>
       <c r="E9" s="145">
-        <v>6224</v>
+        <v>7572</v>
       </c>
       <c r="F9" s="172">
-        <v>15983</v>
+        <v>17796</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19959</v>
+        <v>19949</v>
       </c>
       <c r="I9" s="145">
-        <v>756</v>
+        <v>780</v>
       </c>
       <c r="J9" s="148">
-        <v>152886</v>
+        <v>155051</v>
       </c>
       <c r="K9" s="151">
-        <v>8701</v>
+        <v>6892</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1034859</v>
+        <v>1049985</v>
       </c>
       <c r="C11" s="158">
-        <v>7517</v>
+        <v>12840</v>
       </c>
       <c r="D11" s="158">
-        <v>43877</v>
+        <v>43079</v>
       </c>
       <c r="E11" s="158">
-        <v>85575</v>
+        <v>88782</v>
       </c>
       <c r="F11" s="178">
-        <v>67461</v>
+        <v>67178</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>80910</v>
+        <v>80975</v>
       </c>
       <c r="I11" s="158">
-        <v>41235</v>
+        <v>42252</v>
       </c>
       <c r="J11" s="160">
-        <v>642589</v>
+        <v>648408</v>
       </c>
       <c r="K11" s="162">
-        <v>65695</v>
+        <v>66471</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>872756</v>
+        <v>884168</v>
       </c>
       <c r="C13" s="158">
-        <v>5119</v>
+        <v>6864</v>
       </c>
       <c r="D13" s="158">
-        <v>50467</v>
+        <v>54702</v>
       </c>
       <c r="E13" s="158">
-        <v>55688</v>
+        <v>61151</v>
       </c>
       <c r="F13" s="183">
-        <v>63132</v>
+        <v>68299</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>147693</v>
+        <v>150580</v>
       </c>
       <c r="I13" s="158">
-        <v>16990</v>
+        <v>17092</v>
       </c>
       <c r="J13" s="160">
-        <v>512885</v>
+        <v>505757</v>
       </c>
       <c r="K13" s="162">
-        <v>20780</v>
+        <v>19724</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2365606</v>
+        <v>2453265</v>
       </c>
       <c r="C15" s="158">
-        <v>20611</v>
+        <v>16849</v>
       </c>
       <c r="D15" s="158">
-        <v>116882</v>
+        <v>141309</v>
       </c>
       <c r="E15" s="158">
-        <v>217759</v>
+        <v>262951</v>
       </c>
       <c r="F15" s="183">
-        <v>205573</v>
+        <v>222015</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>250401</v>
+        <v>258579</v>
       </c>
       <c r="I15" s="158">
-        <v>28765</v>
+        <v>28062</v>
       </c>
       <c r="J15" s="160">
-        <v>1476611</v>
+        <v>1480856</v>
       </c>
       <c r="K15" s="162">
-        <v>49003</v>
+        <v>42644</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2841340</v>
+        <v>2933626</v>
       </c>
       <c r="C17" s="164">
-        <v>19317</v>
+        <v>29243</v>
       </c>
       <c r="D17" s="164">
-        <v>219329</v>
+        <v>202964</v>
       </c>
       <c r="E17" s="164">
-        <v>66023</v>
+        <v>70107</v>
       </c>
       <c r="F17" s="183">
-        <v>372189</v>
+        <v>376719</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>329273</v>
+        <v>334731</v>
       </c>
       <c r="I17" s="164">
-        <v>58507</v>
+        <v>59242</v>
       </c>
       <c r="J17" s="166">
-        <v>1646793</v>
+        <v>1734242</v>
       </c>
       <c r="K17" s="168">
-        <v>129908</v>
+        <v>126379</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -23628,278 +23628,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>219642</v>
+        <v>223023</v>
       </c>
       <c r="C24" s="145">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>198889</v>
+        <v>200151</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>2245</v>
+        <v>2275</v>
       </c>
       <c r="H24" s="145">
-        <v>16821</v>
+        <v>18910</v>
       </c>
       <c r="I24" s="145">
-        <v>11905</v>
+        <v>13815</v>
       </c>
       <c r="J24" s="148">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="K24" s="151">
-        <v>3799</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1034859</v>
+        <v>1049985</v>
       </c>
       <c r="C26" s="158">
-        <v>11289</v>
+        <v>11329</v>
       </c>
       <c r="D26" s="158">
         <v>5575</v>
       </c>
       <c r="E26" s="158">
-        <v>829591</v>
+        <v>841848</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>96875</v>
+        <v>100169</v>
       </c>
       <c r="H26" s="158">
-        <v>85528</v>
+        <v>85064</v>
       </c>
       <c r="I26" s="158">
         <v>45406</v>
       </c>
       <c r="J26" s="160">
         <v>8237</v>
       </c>
       <c r="K26" s="162">
-        <v>23112</v>
+        <v>23493</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>872756</v>
+        <v>884168</v>
       </c>
       <c r="C28" s="158">
-        <v>4015</v>
+        <v>5232</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>676884</v>
+        <v>686759</v>
       </c>
       <c r="F28" s="158">
         <v>25302</v>
       </c>
       <c r="G28" s="158">
-        <v>61556</v>
+        <v>61009</v>
       </c>
       <c r="H28" s="158">
-        <v>69849</v>
+        <v>70716</v>
       </c>
       <c r="I28" s="158">
         <v>48653</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>19355</v>
+        <v>19828</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2365606</v>
+        <v>2453265</v>
       </c>
       <c r="C30" s="158">
-        <v>8539</v>
+        <v>8000</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2114189</v>
+        <v>2208791</v>
       </c>
       <c r="F30" s="158">
         <v>33000</v>
       </c>
       <c r="G30" s="158">
-        <v>54811</v>
+        <v>46097</v>
       </c>
       <c r="H30" s="158">
-        <v>155066</v>
+        <v>157377</v>
       </c>
       <c r="I30" s="158">
         <v>87303</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>41483</v>
+        <v>42900</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2841340</v>
+        <v>2933626</v>
       </c>
       <c r="C32" s="164">
-        <v>112807</v>
+        <v>116771</v>
       </c>
       <c r="D32" s="164">
-        <v>10015</v>
+        <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2323579</v>
+        <v>2390252</v>
       </c>
       <c r="F32" s="164">
-        <v>53140</v>
+        <v>51940</v>
       </c>
       <c r="G32" s="164">
-        <v>142295</v>
+        <v>161519</v>
       </c>
       <c r="H32" s="164">
-        <v>199505</v>
+        <v>203130</v>
       </c>
       <c r="I32" s="164">
         <v>110735</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>78784</v>
+        <v>82736</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -24162,56 +24162,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -24286,278 +24286,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4352343</v>
+        <v>4411541</v>
       </c>
       <c r="C9" s="145">
-        <v>37348</v>
+        <v>45637</v>
       </c>
       <c r="D9" s="145">
-        <v>356984</v>
+        <v>317404</v>
       </c>
       <c r="E9" s="145">
-        <v>270337</v>
+        <v>296507</v>
       </c>
       <c r="F9" s="172">
-        <v>365097</v>
+        <v>378447</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>522115</v>
+        <v>548888</v>
       </c>
       <c r="I9" s="145">
-        <v>142853</v>
+        <v>140406</v>
       </c>
       <c r="J9" s="148">
-        <v>2567935</v>
+        <v>2588301</v>
       </c>
       <c r="K9" s="151">
-        <v>89674</v>
+        <v>95950</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>934471</v>
+        <v>943636</v>
       </c>
       <c r="C11" s="158">
-        <v>9565</v>
+        <v>6473</v>
       </c>
       <c r="D11" s="158">
-        <v>57557</v>
+        <v>62940</v>
       </c>
       <c r="E11" s="158">
-        <v>44789</v>
+        <v>45698</v>
       </c>
       <c r="F11" s="178">
-        <v>118680</v>
+        <v>124639</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>82509</v>
+        <v>83954</v>
       </c>
       <c r="I11" s="158">
-        <v>23099</v>
+        <v>23813</v>
       </c>
       <c r="J11" s="160">
-        <v>531316</v>
+        <v>523900</v>
       </c>
       <c r="K11" s="162">
-        <v>66955</v>
+        <v>72218</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>1070413</v>
+        <v>983380</v>
       </c>
       <c r="C13" s="158">
-        <v>15356</v>
+        <v>13181</v>
       </c>
       <c r="D13" s="158">
-        <v>203414</v>
+        <v>93544</v>
       </c>
       <c r="E13" s="158">
-        <v>52477</v>
+        <v>75254</v>
       </c>
       <c r="F13" s="183">
-        <v>138107</v>
+        <v>137916</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>96640</v>
+        <v>105694</v>
       </c>
       <c r="J13" s="160">
-        <v>527977</v>
+        <v>521743</v>
       </c>
       <c r="K13" s="162">
-        <v>36440</v>
+        <v>36048</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3000512</v>
+        <v>3110858</v>
       </c>
       <c r="C15" s="158">
-        <v>28568</v>
+        <v>39617</v>
       </c>
       <c r="D15" s="158">
-        <v>121951</v>
+        <v>119799</v>
       </c>
       <c r="E15" s="158">
-        <v>143875</v>
+        <v>165373</v>
       </c>
       <c r="F15" s="183">
-        <v>170597</v>
+        <v>184128</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>545986</v>
+        <v>532509</v>
       </c>
       <c r="I15" s="158">
-        <v>130637</v>
+        <v>125945</v>
       </c>
       <c r="J15" s="160">
-        <v>1814918</v>
+        <v>1901141</v>
       </c>
       <c r="K15" s="162">
-        <v>43981</v>
+        <v>42346</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>388405</v>
+        <v>393968</v>
       </c>
       <c r="C17" s="164">
-        <v>2779</v>
+        <v>4175</v>
       </c>
       <c r="D17" s="164">
-        <v>16452</v>
+        <v>18440</v>
       </c>
       <c r="E17" s="164">
-        <v>27786</v>
+        <v>27135</v>
       </c>
       <c r="F17" s="183">
-        <v>47549</v>
+        <v>48459</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>35354</v>
+        <v>34251</v>
       </c>
       <c r="I17" s="164">
-        <v>5249</v>
+        <v>5887</v>
       </c>
       <c r="J17" s="166">
-        <v>253050</v>
+        <v>255323</v>
       </c>
       <c r="K17" s="168">
-        <v>187</v>
+        <v>298</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -24655,278 +24655,278 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4352343</v>
+        <v>4411541</v>
       </c>
       <c r="C24" s="145">
-        <v>61146</v>
+        <v>86683</v>
       </c>
       <c r="D24" s="145">
         <v>2276</v>
       </c>
       <c r="E24" s="145">
-        <v>3680177</v>
+        <v>3691114</v>
       </c>
       <c r="F24" s="145">
         <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>292244</v>
+        <v>309873</v>
       </c>
       <c r="H24" s="145">
-        <v>292681</v>
+        <v>297775</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>36574</v>
+        <v>36686</v>
       </c>
       <c r="K24" s="151">
-        <v>101464</v>
+        <v>105157</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>934471</v>
+        <v>943636</v>
       </c>
       <c r="C26" s="158">
-        <v>9591</v>
+        <v>6187</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>685954</v>
+        <v>702423</v>
       </c>
       <c r="F26" s="158">
-        <v>26685</v>
+        <v>26617</v>
       </c>
       <c r="G26" s="158">
-        <v>133603</v>
+        <v>128988</v>
       </c>
       <c r="H26" s="158">
-        <v>78457</v>
+        <v>79241</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8054</v>
+        <v>8055</v>
       </c>
       <c r="K26" s="162">
-        <v>24058</v>
+        <v>24879</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>1070413</v>
+        <v>983380</v>
       </c>
       <c r="C28" s="158">
-        <v>835</v>
+        <v>21675</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>892023</v>
+        <v>784813</v>
       </c>
       <c r="F28" s="158">
-        <v>3143</v>
+        <v>3146</v>
       </c>
       <c r="G28" s="158">
-        <v>71897</v>
+        <v>69791</v>
       </c>
       <c r="H28" s="158">
-        <v>102514</v>
+        <v>103955</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>17975</v>
+        <v>19348</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3000512</v>
+        <v>3110858</v>
       </c>
       <c r="C30" s="158">
-        <v>28776</v>
+        <v>33330</v>
       </c>
       <c r="D30" s="158">
-        <v>6697</v>
+        <v>6699</v>
       </c>
       <c r="E30" s="158">
-        <v>2487493</v>
+        <v>2564263</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>243180</v>
+        <v>269479</v>
       </c>
       <c r="H30" s="158">
-        <v>214317</v>
+        <v>217038</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
         <v>30186</v>
       </c>
       <c r="K30" s="162">
-        <v>60884</v>
+        <v>63549</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>388405</v>
+        <v>393968</v>
       </c>
       <c r="C32" s="164">
-        <v>1620</v>
+        <v>1751</v>
       </c>
       <c r="D32" s="164">
         <v>3006</v>
       </c>
       <c r="E32" s="164">
-        <v>337844</v>
+        <v>342149</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>9785</v>
+        <v>10824</v>
       </c>
       <c r="H32" s="164">
-        <v>36150</v>
+        <v>36237</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
         <v>406</v>
       </c>
       <c r="K32" s="168">
-        <v>16234</v>
+        <v>16417</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -25189,56 +25189,56 @@
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="104"/>
       <c r="C3" s="104"/>
       <c r="D3" s="104"/>
       <c r="E3" s="104"/>
       <c r="F3" s="104"/>
       <c r="G3" s="104"/>
       <c r="H3" s="104"/>
       <c r="I3" s="104"/>
       <c r="J3" s="104"/>
       <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="108" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="108"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>139</v>
       </c>
@@ -25313,228 +25313,228 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>5765573</v>
+        <v>5978148</v>
       </c>
       <c r="C9" s="145">
-        <v>57155</v>
+        <v>90300</v>
       </c>
       <c r="D9" s="145">
-        <v>400847</v>
+        <v>390469</v>
       </c>
       <c r="E9" s="145">
-        <v>295194</v>
+        <v>285030</v>
       </c>
       <c r="F9" s="172">
-        <v>350691</v>
+        <v>381023</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>886706</v>
+        <v>903249</v>
       </c>
       <c r="I9" s="145">
-        <v>187896</v>
+        <v>202388</v>
       </c>
       <c r="J9" s="148">
-        <v>3398825</v>
+        <v>3540318</v>
       </c>
       <c r="K9" s="151">
-        <v>188259</v>
+        <v>185371</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>65360</v>
+        <v>67306</v>
       </c>
       <c r="C11" s="158">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="D11" s="158">
-        <v>6189</v>
+        <v>5936</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>14111</v>
+        <v>14810</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>543</v>
       </c>
       <c r="I11" s="158">
-        <v>1074</v>
+        <v>1579</v>
       </c>
       <c r="J11" s="160">
-        <v>37678</v>
+        <v>40444</v>
       </c>
       <c r="K11" s="162">
-        <v>5515</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>104880</v>
+        <v>106112</v>
       </c>
       <c r="C13" s="158">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="D13" s="158">
-        <v>7932</v>
+        <v>7690</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>13514</v>
+        <v>14222</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>4350</v>
+        <v>4000</v>
       </c>
       <c r="I13" s="158">
-        <v>313</v>
+        <v>350</v>
       </c>
       <c r="J13" s="160">
-        <v>75067</v>
+        <v>76161</v>
       </c>
       <c r="K13" s="162">
-        <v>3587</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>54923</v>
+        <v>56045</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>2768</v>
+        <v>2716</v>
       </c>
       <c r="E15" s="158">
-        <v>3751</v>
+        <v>3720</v>
       </c>
       <c r="F15" s="183">
-        <v>15999</v>
+        <v>15947</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>550</v>
+        <v>866</v>
       </c>
       <c r="J15" s="160">
-        <v>22398</v>
+        <v>22923</v>
       </c>
       <c r="K15" s="162">
-        <v>8855</v>
+        <v>9272</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="72"/>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
       <c r="E17" s="72"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -25658,228 +25658,228 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>5765573</v>
+        <v>5978148</v>
       </c>
       <c r="C24" s="145">
-        <v>114015</v>
+        <v>121650</v>
       </c>
       <c r="D24" s="145">
         <v>63</v>
       </c>
       <c r="E24" s="145">
-        <v>4752227</v>
+        <v>4849680</v>
       </c>
       <c r="F24" s="145">
         <v>76500</v>
       </c>
       <c r="G24" s="145">
-        <v>391797</v>
+        <v>486922</v>
       </c>
       <c r="H24" s="145">
-        <v>430971</v>
+        <v>443332</v>
       </c>
       <c r="I24" s="145">
         <v>171285</v>
       </c>
       <c r="J24" s="148">
-        <v>31167</v>
+        <v>31267</v>
       </c>
       <c r="K24" s="151">
-        <v>237817</v>
+        <v>244265</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>65360</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>67306</v>
+      </c>
+      <c r="C26" s="158">
+        <v>1000</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>56250</v>
+        <v>56764</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>1307</v>
+        <v>1824</v>
       </c>
       <c r="H26" s="158">
-        <v>7803</v>
+        <v>7718</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2261</v>
+        <v>-2337</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>104880</v>
+        <v>106112</v>
       </c>
       <c r="C28" s="158">
-        <v>777</v>
+        <v>737</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>87426</v>
+        <v>88697</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="H28" s="158">
-        <v>15956</v>
+        <v>15965</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-4060</v>
+        <v>-4047</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>54923</v>
+        <v>56045</v>
       </c>
       <c r="C30" s="158">
-        <v>5150</v>
+        <v>5250</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>40296</v>
+        <v>41117</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>2309</v>
+        <v>2543</v>
       </c>
       <c r="H30" s="158">
-        <v>7169</v>
+        <v>7135</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2779</v>
+        <v>-2815</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
@@ -26286,278 +26286,278 @@
       </c>
       <c r="K7" s="65" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="67"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="67"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>4219942</v>
+        <v>4171258</v>
       </c>
       <c r="C9" s="146">
-        <v>12425</v>
+        <v>14984</v>
       </c>
       <c r="D9" s="146">
-        <v>231588</v>
+        <v>227953</v>
       </c>
       <c r="E9" s="146">
-        <v>299112</v>
+        <v>315752</v>
       </c>
       <c r="F9" s="173">
-        <v>156317</v>
+        <v>150767</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>81280</v>
+        <v>82368</v>
       </c>
       <c r="I9" s="146">
-        <v>409964</v>
+        <v>319547</v>
       </c>
       <c r="J9" s="149">
-        <v>1404883</v>
+        <v>1389073</v>
       </c>
       <c r="K9" s="152">
-        <v>1624372</v>
+        <v>1670814</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="111"/>
       <c r="G10" s="112"/>
       <c r="H10" s="86"/>
       <c r="I10" s="86"/>
       <c r="J10" s="88"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>681379</v>
+        <v>602384</v>
       </c>
       <c r="C11" s="158">
-        <v>2942</v>
+        <v>2241</v>
       </c>
       <c r="D11" s="158">
-        <v>29263</v>
+        <v>21594</v>
       </c>
       <c r="E11" s="158">
-        <v>14749</v>
+        <v>13943</v>
       </c>
       <c r="F11" s="178">
-        <v>43546</v>
+        <v>43738</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>15588</v>
+        <v>15646</v>
       </c>
       <c r="J11" s="160">
-        <v>282229</v>
+        <v>256161</v>
       </c>
       <c r="K11" s="162">
-        <v>293063</v>
+        <v>249060</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="97"/>
       <c r="G12" s="98"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="83"/>
       <c r="K12" s="81"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>140904</v>
+        <v>117576</v>
       </c>
       <c r="C13" s="158">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="D13" s="158">
-        <v>13597</v>
+        <v>8810</v>
       </c>
       <c r="E13" s="158">
-        <v>10403</v>
+        <v>12062</v>
       </c>
       <c r="F13" s="183">
-        <v>10912</v>
+        <v>13893</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>20898</v>
+        <v>357</v>
       </c>
       <c r="J13" s="160">
-        <v>35669</v>
+        <v>20082</v>
       </c>
       <c r="K13" s="162">
-        <v>49026</v>
+        <v>61967</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="97"/>
       <c r="G14" s="98"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="83"/>
       <c r="K14" s="81"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>27383</v>
+        <v>24160</v>
       </c>
       <c r="C15" s="158">
-        <v>695</v>
+        <v>160</v>
       </c>
       <c r="D15" s="158">
-        <v>4696</v>
+        <v>3583</v>
       </c>
       <c r="E15" s="158">
-        <v>383</v>
+        <v>277</v>
       </c>
       <c r="F15" s="183">
-        <v>2559</v>
+        <v>1546</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J15" s="160">
-        <v>19337</v>
+        <v>18772</v>
       </c>
       <c r="K15" s="162">
-        <v>-330</v>
+        <v>-219</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="97"/>
       <c r="G16" s="98"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="83"/>
       <c r="K16" s="81"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>12146</v>
+        <v>11732</v>
       </c>
       <c r="C17" s="164">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D17" s="164">
-        <v>519</v>
+        <v>260</v>
       </c>
       <c r="E17" s="164">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>2450</v>
+        <v>1605</v>
       </c>
       <c r="I17" s="164">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J17" s="166">
-        <v>8936</v>
+        <v>9688</v>
       </c>
       <c r="K17" s="168">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="100"/>
       <c r="G18" s="101"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="77"/>
       <c r="K18" s="79"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -26655,275 +26655,275 @@
       <c r="A23" s="106"/>
       <c r="B23" s="45"/>
       <c r="C23" s="107"/>
       <c r="D23" s="45"/>
       <c r="E23" s="107"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>4219942</v>
+        <v>4171258</v>
       </c>
       <c r="C24" s="146">
-        <v>709200</v>
+        <v>720305</v>
       </c>
       <c r="D24" s="146">
-        <v>32845</v>
+        <v>31650</v>
       </c>
       <c r="E24" s="146">
-        <v>1883456</v>
+        <v>1901477</v>
       </c>
       <c r="F24" s="146">
-        <v>1104983</v>
+        <v>1002875</v>
       </c>
       <c r="G24" s="146">
-        <v>329756</v>
+        <v>351691</v>
       </c>
       <c r="H24" s="146">
-        <v>159700</v>
+        <v>163260</v>
       </c>
       <c r="I24" s="146">
         <v>43995</v>
       </c>
       <c r="J24" s="149">
-        <v>115450</v>
+        <v>118863</v>
       </c>
       <c r="K24" s="152">
-        <v>255</v>
+        <v>402</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="88"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>681379</v>
+        <v>602384</v>
       </c>
       <c r="C26" s="158">
-        <v>104067</v>
+        <v>82124</v>
       </c>
       <c r="D26" s="158">
-        <v>2013</v>
+        <v>1985</v>
       </c>
       <c r="E26" s="158">
-        <v>378458</v>
+        <v>339557</v>
       </c>
       <c r="F26" s="158">
-        <v>157027</v>
+        <v>139210</v>
       </c>
       <c r="G26" s="158">
-        <v>10107</v>
+        <v>9168</v>
       </c>
       <c r="H26" s="158">
-        <v>29707</v>
+        <v>30340</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>25239</v>
+        <v>25879</v>
       </c>
       <c r="K26" s="162">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="83"/>
       <c r="K27" s="81"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>140904</v>
+        <v>117576</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>882</v>
+        <v>910</v>
       </c>
       <c r="E28" s="158">
-        <v>75992</v>
+        <v>83634</v>
       </c>
       <c r="F28" s="158">
-        <v>40793</v>
+        <v>7793</v>
       </c>
       <c r="G28" s="158">
-        <v>9568</v>
+        <v>11036</v>
       </c>
       <c r="H28" s="158">
-        <v>13669</v>
+        <v>14203</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>13256</v>
+        <v>13792</v>
       </c>
       <c r="K28" s="162">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="83"/>
       <c r="K29" s="81"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>27383</v>
+        <v>24160</v>
       </c>
       <c r="C30" s="158">
-        <v>2829</v>
+        <v>3147</v>
       </c>
       <c r="D30" s="158">
-        <v>666</v>
+        <v>175</v>
       </c>
       <c r="E30" s="158">
-        <v>8416</v>
+        <v>8351</v>
       </c>
       <c r="F30" s="158">
-        <v>9589</v>
+        <v>6608</v>
       </c>
       <c r="G30" s="158">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="H30" s="158">
-        <v>5294</v>
+        <v>5298</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4248</v>
+        <v>4251</v>
       </c>
       <c r="K30" s="162">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="83"/>
       <c r="K31" s="81"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>12146</v>
+        <v>11732</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E32" s="164">
-        <v>529</v>
+        <v>187</v>
       </c>
       <c r="F32" s="164">
-        <v>10359</v>
+        <v>10259</v>
       </c>
       <c r="G32" s="164">
-        <v>212</v>
+        <v>258</v>
       </c>
       <c r="H32" s="164">
-        <v>1015</v>
+        <v>1004</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="K32" s="168">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="77"/>
       <c r="K33" s="79"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B34" s="7"/>