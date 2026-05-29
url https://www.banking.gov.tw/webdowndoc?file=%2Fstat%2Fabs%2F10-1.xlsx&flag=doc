--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -19,53 +19,50 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
-  <bookViews>
-[...1 lines deleted...]
-  </bookViews>
   <sheets>
     <sheet name="10-1" sheetId="1" r:id="rId1"/>
     <sheet name="10-1(續一)" sheetId="2" r:id="rId2"/>
     <sheet name="10-1(續二)" sheetId="3" r:id="rId3"/>
     <sheet name="10-1(續三)" sheetId="4" r:id="rId4"/>
     <sheet name="10-1(續四)" sheetId="5" r:id="rId5"/>
     <sheet name="10-1(續五)" sheetId="6" r:id="rId6"/>
     <sheet name="10-1(續六)" sheetId="7" r:id="rId7"/>
     <sheet name="10-1(續七)" sheetId="8" r:id="rId8"/>
     <sheet name="10-1(續八)" sheetId="9" r:id="rId9"/>
     <sheet name="10-1(續九)" sheetId="10" r:id="rId10"/>
     <sheet name="10-1(續十)" sheetId="11" r:id="rId11"/>
     <sheet name="10-1(續十一)" sheetId="12" r:id="rId12"/>
     <sheet name="10-1(續十二)" sheetId="13" r:id="rId13"/>
     <sheet name="10-1(續十三)" sheetId="14" r:id="rId14"/>
     <sheet name="10-1(續十四)" sheetId="15" r:id="rId15"/>
     <sheet name="10-1(續十五)" sheetId="16" r:id="rId16"/>
     <sheet name="10-1(續十六)" sheetId="17" r:id="rId17"/>
     <sheet name="10-1(續十七)" sheetId="18" r:id="rId18"/>
     <sheet name="10-1(續十八)" sheetId="19" r:id="rId19"/>
     <sheet name="10-1(續十九)" sheetId="20" r:id="rId20"/>
     <sheet name="10-1(續二十)" sheetId="21" r:id="rId21"/>
     <sheet name="10-1(續二十一完)" sheetId="22" r:id="rId22"/>
   </sheets>
   <definedNames>
@@ -129,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -1280,53 +1277,50 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.19</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
-    <t>資料來源：金融機構申報資料。</t>
-[...1 lines deleted...]
-  <si>
     <t>不動產</t>
   </si>
   <si>
     <t>及設備</t>
   </si>
   <si>
     <t>透過損益按公允價值衡量之金融資產</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">權益 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Equities</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">         負債及權益</t>
   </si>
@@ -1796,50 +1790,53 @@
   <si>
     <t>其他
 負債</t>
   </si>
   <si>
     <t>Amounts
 Payable</t>
   </si>
   <si>
     <t>透過其他綜合損益按公允價值衡量之金融資產</t>
   </si>
   <si>
     <t>Financial Assets Measured at Fair Value through Other Comprehensive Income</t>
   </si>
   <si>
     <t>按攤銷後成本衡量之債務工具投資</t>
   </si>
   <si>
     <t>Debt Instrument Investments Measured at Amortized Cost</t>
   </si>
   <si>
     <t>透支、貼現及放款</t>
   </si>
   <si>
     <t>專撥營業資金</t>
+  </si>
+  <si>
+    <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
@@ -3161,137 +3158,157 @@
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
         <color indexed="8"/>
-      </top>
-[...27 lines deleted...]
-      <right/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
@@ -3301,121 +3318,101 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...42 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -3757,544 +3754,550 @@
     </xf>
     <xf xxid="120" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="121" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf xxid="122" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf xxid="123" numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="124" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="125" numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="126" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="127" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="128" numFmtId="0" fontId="19" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="128" numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="129" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="130" numFmtId="0" fontId="19" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="129" numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="131" numFmtId="0" fontId="19" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="130" numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="132" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="133" numFmtId="175" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="175" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="137" numFmtId="175" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="138" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="137" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="140" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="138" numFmtId="175" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="175" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="175" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="175" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="175" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="175" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="175" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="143" numFmtId="175" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="175" fontId="6" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="145" numFmtId="175" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="175" fontId="6" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="175" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="148" numFmtId="175" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="175" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="175" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="175" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="0" fontId="19" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="153" numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="154" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="151" numFmtId="175" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="155" numFmtId="175" fontId="6" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="152" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf xxid="156" numFmtId="175" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="156" numFmtId="175" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="157" numFmtId="175" fontId="6" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="157" numFmtId="175" fontId="6" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="158" numFmtId="175" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="158" numFmtId="175" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="159" numFmtId="175" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="160" numFmtId="175" fontId="6" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="160" numFmtId="175" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="161" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="161" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="162" numFmtId="0" fontId="19" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="162" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="163" numFmtId="175" fontId="6" fillId="2" borderId="45" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="164" numFmtId="175" fontId="6" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="165" numFmtId="175" fontId="6" fillId="2" borderId="47" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="166" numFmtId="175" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="167" numFmtId="175" fontId="6" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="168" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="169" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="170" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="171" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="172" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="173" numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="163" numFmtId="175" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf xxid="170" numFmtId="0" fontId="19" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="171" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...18 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf xxid="175" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="176" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="177" numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="178" numFmtId="0" fontId="5" fillId="2" borderId="50" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="180" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="181" numFmtId="0" fontId="3" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="181" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="183" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="184" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="185" numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="182" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="186" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="187" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="189" numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="190" numFmtId="3" fontId="9" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="191" numFmtId="3" fontId="9" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="192" numFmtId="0" fontId="9" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="193" numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="194" numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="195" numFmtId="175" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="183" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="196" numFmtId="175" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="197" numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="198" numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="199" numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="200" numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="201" numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="202" numFmtId="0" fontId="9" fillId="2" borderId="52" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="203" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="204" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="205" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="206" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="208" numFmtId="176" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="209" numFmtId="176" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="210" numFmtId="176" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="211" numFmtId="176" fontId="40" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="212" numFmtId="176" fontId="41" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="213" numFmtId="176" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="213" numFmtId="176" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="214" numFmtId="176" fontId="40" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="214" numFmtId="176" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="215" numFmtId="176" fontId="41" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="215" numFmtId="176" fontId="41" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="217" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="218" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="219" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="176" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="221" numFmtId="176" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="222" numFmtId="176" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="223" numFmtId="176" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="176" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="176" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="176" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="176" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="226" numFmtId="176" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="227" numFmtId="176" fontId="40" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="176" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="176" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="230" numFmtId="176" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="230" numFmtId="176" fontId="6" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="231" numFmtId="176" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="231" numFmtId="176" fontId="40" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="232" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="233" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="234" numFmtId="176" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="176" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="236" numFmtId="176" fontId="41" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="237" numFmtId="180" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="238" numFmtId="180" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="239" numFmtId="180" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="240" numFmtId="176" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="240" numFmtId="176" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="241" numFmtId="176" fontId="40" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="241" numFmtId="176" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="242" numFmtId="180" fontId="6" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="242" numFmtId="180" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="243" numFmtId="180" fontId="40" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="243" numFmtId="180" fontId="40" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="244" numFmtId="0" fontId="44" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="245" numFmtId="176" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="245" numFmtId="176" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="246" numFmtId="176" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="246" numFmtId="176" fontId="40" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="247" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="248" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="249" numFmtId="0" fontId="40" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="250" numFmtId="0" fontId="42" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="251" numFmtId="180" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="252" numFmtId="180" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="253" numFmtId="180" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="254" numFmtId="180" fontId="40" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="255" numFmtId="180" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="256" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="257" numFmtId="180" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="258" numFmtId="180" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="259" numFmtId="180" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="260" numFmtId="180" fontId="40" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="261" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="180" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="263" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="268" numFmtId="180" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="269" numFmtId="180" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="270" numFmtId="181" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="270" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="271" numFmtId="181" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="271" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="272" numFmtId="181" fontId="6" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="273" numFmtId="181" fontId="40" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="274" numFmtId="180" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="274" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="275" numFmtId="180" fontId="40" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="275" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="276" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="276" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="277" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="277" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="278" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="278" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="279" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="279" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="280" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="280" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="281" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="281" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="282" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="282" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="283" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="284" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="283" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="285" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="284" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="286" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="285" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="287" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="286" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="288" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="287" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="289" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="288" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="290" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="289" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="291" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="290" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="292" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="291" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="293" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="292" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="294" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="293" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="295" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4337,839 +4340,839 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="s">
+      <c r="D4" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="108"/>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>77701320</v>
+        <v>78876417</v>
       </c>
       <c r="C9" s="146">
-        <v>1177445</v>
+        <v>877485</v>
       </c>
       <c r="D9" s="146">
-        <v>6110981</v>
+        <v>6607664</v>
       </c>
       <c r="E9" s="146">
-        <v>3869513</v>
+        <v>3977795</v>
       </c>
       <c r="F9" s="173">
-        <v>7922732</v>
+        <v>8014202</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>10093804</v>
+        <v>9633903</v>
       </c>
       <c r="I9" s="146">
-        <v>1470362</v>
+        <v>1467703</v>
       </c>
       <c r="J9" s="149">
-        <v>45245277</v>
+        <v>46521927</v>
       </c>
       <c r="K9" s="152">
-        <v>1811206</v>
+        <v>1775738</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>6972939</v>
+        <v>7151570</v>
       </c>
       <c r="C11" s="158">
-        <v>117136</v>
+        <v>111400</v>
       </c>
       <c r="D11" s="158">
-        <v>563201</v>
+        <v>593898</v>
       </c>
       <c r="E11" s="158">
-        <v>606725</v>
+        <v>623868</v>
       </c>
       <c r="F11" s="178">
-        <v>1613874</v>
+        <v>1493385</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>238946</v>
+        <v>240584</v>
       </c>
       <c r="I11" s="158">
-        <v>62128</v>
+        <v>63772</v>
       </c>
       <c r="J11" s="160">
-        <v>3562032</v>
+        <v>3810395</v>
       </c>
       <c r="K11" s="162">
-        <v>208896</v>
+        <v>214268</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3783366</v>
+        <v>3732766</v>
       </c>
       <c r="C13" s="158">
-        <v>42027</v>
+        <v>29146</v>
       </c>
       <c r="D13" s="158">
-        <v>244888</v>
+        <v>222854</v>
       </c>
       <c r="E13" s="158">
-        <v>4897</v>
+        <v>7203</v>
       </c>
       <c r="F13" s="183">
-        <v>311665</v>
+        <v>333796</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>593923</v>
+        <v>547015</v>
       </c>
       <c r="I13" s="158">
-        <v>18463</v>
+        <v>18783</v>
       </c>
       <c r="J13" s="160">
-        <v>2539799</v>
+        <v>2545751</v>
       </c>
       <c r="K13" s="162">
-        <v>27703</v>
+        <v>28218</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5129088</v>
+        <v>5178297</v>
       </c>
       <c r="C15" s="158">
-        <v>104144</v>
+        <v>60297</v>
       </c>
       <c r="D15" s="158">
-        <v>388310</v>
+        <v>454897</v>
       </c>
       <c r="E15" s="158">
-        <v>145595</v>
+        <v>153707</v>
       </c>
       <c r="F15" s="183">
-        <v>488396</v>
+        <v>505755</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>773797</v>
+        <v>737846</v>
       </c>
       <c r="I15" s="158">
-        <v>23208</v>
+        <v>22585</v>
       </c>
       <c r="J15" s="160">
-        <v>3185867</v>
+        <v>3224382</v>
       </c>
       <c r="K15" s="162">
-        <v>19770</v>
+        <v>18827</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>4887511</v>
+        <v>4945786</v>
       </c>
       <c r="C17" s="164">
-        <v>103346</v>
+        <v>64661</v>
       </c>
       <c r="D17" s="164">
-        <v>316554</v>
+        <v>313156</v>
       </c>
       <c r="E17" s="164">
-        <v>210035</v>
+        <v>212295</v>
       </c>
       <c r="F17" s="183">
-        <v>413997</v>
+        <v>416793</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>932480</v>
+        <v>910384</v>
       </c>
       <c r="I17" s="164">
-        <v>49956</v>
+        <v>46031</v>
       </c>
       <c r="J17" s="166">
-        <v>2836919</v>
+        <v>2959875</v>
       </c>
       <c r="K17" s="168">
-        <v>24224</v>
+        <v>22592</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="84"/>
-      <c r="K19" s="84"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="105"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>77701320</v>
+        <v>78876417</v>
       </c>
       <c r="C24" s="146">
-        <v>3273178</v>
+        <v>3342155</v>
       </c>
       <c r="D24" s="146">
-        <v>1136055</v>
+        <v>1128489</v>
       </c>
       <c r="E24" s="146">
-        <v>62318602</v>
+        <v>63086183</v>
       </c>
       <c r="F24" s="146">
-        <v>914324</v>
+        <v>918242</v>
       </c>
       <c r="G24" s="146">
-        <v>4401162</v>
+        <v>4677046</v>
       </c>
       <c r="H24" s="146">
-        <v>5657999</v>
+        <v>5724303</v>
       </c>
       <c r="I24" s="146">
         <v>2539584</v>
       </c>
       <c r="J24" s="149">
-        <v>576296</v>
+        <v>576536</v>
       </c>
       <c r="K24" s="152">
-        <v>2299675</v>
+        <v>2393391</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>6972939</v>
+        <v>7151570</v>
       </c>
       <c r="C26" s="158">
-        <v>232927</v>
+        <v>276416</v>
       </c>
       <c r="D26" s="158">
         <v>60077</v>
       </c>
       <c r="E26" s="158">
-        <v>5257664</v>
+        <v>5378812</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>885724</v>
+        <v>894733</v>
       </c>
       <c r="H26" s="158">
-        <v>533547</v>
+        <v>538532</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>200677</v>
+        <v>204726</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3783366</v>
+        <v>3732766</v>
       </c>
       <c r="C28" s="158">
-        <v>224122</v>
+        <v>208895</v>
       </c>
       <c r="D28" s="158">
-        <v>375892</v>
+        <v>360872</v>
       </c>
       <c r="E28" s="158">
-        <v>2777525</v>
+        <v>2758575</v>
       </c>
       <c r="F28" s="158">
         <v>71400</v>
       </c>
       <c r="G28" s="158">
-        <v>87393</v>
+        <v>85054</v>
       </c>
       <c r="H28" s="158">
-        <v>247034</v>
+        <v>247970</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>119045</v>
+        <v>121486</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5129088</v>
+        <v>5178297</v>
       </c>
       <c r="C30" s="158">
-        <v>321990</v>
+        <v>358699</v>
       </c>
       <c r="D30" s="158">
-        <v>182096</v>
+        <v>175596</v>
       </c>
       <c r="E30" s="158">
-        <v>4175919</v>
+        <v>4200529</v>
       </c>
       <c r="F30" s="158">
         <v>60240</v>
       </c>
       <c r="G30" s="158">
-        <v>82534</v>
+        <v>76233</v>
       </c>
       <c r="H30" s="158">
-        <v>306309</v>
+        <v>307000</v>
       </c>
       <c r="I30" s="158">
         <v>130694</v>
       </c>
       <c r="J30" s="160">
         <v>58767</v>
       </c>
       <c r="K30" s="162">
-        <v>113016</v>
+        <v>116386</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>4887511</v>
+        <v>4945786</v>
       </c>
       <c r="C32" s="164">
-        <v>377366</v>
+        <v>372789</v>
       </c>
       <c r="D32" s="164">
-        <v>55000</v>
+        <v>45000</v>
       </c>
       <c r="E32" s="164">
-        <v>3909715</v>
+        <v>3967561</v>
       </c>
       <c r="F32" s="164">
         <v>55800</v>
       </c>
       <c r="G32" s="164">
-        <v>177755</v>
+        <v>189031</v>
       </c>
       <c r="H32" s="164">
-        <v>311875</v>
+        <v>315605</v>
       </c>
       <c r="I32" s="164">
         <v>122846</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>122130</v>
+        <v>127501</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -5193,995 +5196,995 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="B15:B16"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C20:C21"/>
-    <mergeCell ref="B20:B21"/>
-[...113 lines deleted...]
-    <mergeCell ref="D28:D29"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="116" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>6020</v>
+        <v>7019</v>
       </c>
       <c r="C9" s="145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" s="145">
-        <v>150</v>
+        <v>69</v>
       </c>
       <c r="E9" s="145">
-        <v>3971</v>
+        <v>4808</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>1085</v>
       </c>
       <c r="I9" s="145">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>758</v>
+        <v>991</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>195200</v>
+        <v>239489</v>
       </c>
       <c r="C11" s="158">
-        <v>325</v>
+        <v>243</v>
       </c>
       <c r="D11" s="158">
-        <v>51383</v>
+        <v>51879</v>
       </c>
       <c r="E11" s="158">
-        <v>9186</v>
+        <v>12463</v>
       </c>
       <c r="F11" s="178">
-        <v>10424</v>
+        <v>10153</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3601</v>
+        <v>17866</v>
       </c>
       <c r="J11" s="160">
-        <v>74388</v>
+        <v>100833</v>
       </c>
       <c r="K11" s="162">
-        <v>45895</v>
+        <v>46051</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>13755</v>
+        <v>16658</v>
       </c>
       <c r="C13" s="158">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="D13" s="158">
-        <v>2701</v>
+        <v>2223</v>
       </c>
       <c r="E13" s="158">
-        <v>10383</v>
+        <v>13771</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>549</v>
+        <v>523</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>92122</v>
+        <v>86885</v>
       </c>
       <c r="C15" s="158">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D15" s="158">
-        <v>117</v>
+        <v>332</v>
       </c>
       <c r="E15" s="158">
-        <v>21049</v>
+        <v>23088</v>
       </c>
       <c r="F15" s="183">
-        <v>2295</v>
+        <v>2287</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="I15" s="158">
-        <v>518</v>
+        <v>617</v>
       </c>
       <c r="J15" s="160">
-        <v>16634</v>
+        <v>14233</v>
       </c>
       <c r="K15" s="162">
-        <v>50690</v>
+        <v>45896</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>204747</v>
+        <v>201330</v>
       </c>
       <c r="C17" s="164">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D17" s="164">
-        <v>9516</v>
+        <v>16218</v>
       </c>
       <c r="E17" s="164">
-        <v>27083</v>
+        <v>32471</v>
       </c>
       <c r="F17" s="183">
-        <v>7693</v>
+        <v>8950</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>2972</v>
+        <v>2391</v>
       </c>
       <c r="J17" s="166">
-        <v>9377</v>
+        <v>8067</v>
       </c>
       <c r="K17" s="168">
-        <v>148041</v>
+        <v>133164</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>6020</v>
+        <v>7019</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>3922</v>
+        <v>4927</v>
       </c>
       <c r="H24" s="145">
-        <v>1996</v>
+        <v>2048</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1796</v>
+        <v>1848</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>195200</v>
+        <v>239489</v>
       </c>
       <c r="C26" s="158">
-        <v>62855</v>
+        <v>40981</v>
       </c>
       <c r="D26" s="158">
-        <v>380</v>
+        <v>617</v>
       </c>
       <c r="E26" s="158">
-        <v>5676</v>
+        <v>2220</v>
       </c>
       <c r="F26" s="158">
-        <v>103642</v>
+        <v>171390</v>
       </c>
       <c r="G26" s="158">
-        <v>15469</v>
+        <v>17328</v>
       </c>
       <c r="H26" s="158">
-        <v>7178</v>
+        <v>6953</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>6996</v>
+        <v>6719</v>
       </c>
       <c r="K26" s="162">
-        <v>-18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>13755</v>
+        <v>16658</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>3071</v>
+        <v>2911</v>
       </c>
       <c r="G28" s="158">
-        <v>7074</v>
+        <v>9984</v>
       </c>
       <c r="H28" s="158">
-        <v>3530</v>
+        <v>3714</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3330</v>
+        <v>3514</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>92122</v>
+        <v>86885</v>
       </c>
       <c r="C30" s="158">
-        <v>50278</v>
+        <v>44877</v>
       </c>
       <c r="D30" s="158">
-        <v>784</v>
+        <v>830</v>
       </c>
       <c r="E30" s="158">
-        <v>2127</v>
+        <v>2120</v>
       </c>
       <c r="F30" s="158">
-        <v>6265</v>
+        <v>3395</v>
       </c>
       <c r="G30" s="158">
-        <v>30775</v>
+        <v>33488</v>
       </c>
       <c r="H30" s="158">
-        <v>1893</v>
+        <v>2174</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>270</v>
+        <v>558</v>
       </c>
       <c r="K30" s="162">
-        <v>-27</v>
+        <v>-34</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>204747</v>
+        <v>201330</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>3162</v>
+        <v>2312</v>
       </c>
       <c r="E32" s="164">
-        <v>138708</v>
+        <v>132210</v>
       </c>
       <c r="F32" s="164">
-        <v>34963</v>
+        <v>34208</v>
       </c>
       <c r="G32" s="164">
-        <v>25406</v>
+        <v>30409</v>
       </c>
       <c r="H32" s="164">
-        <v>2509</v>
+        <v>2191</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>1959</v>
+        <v>1644</v>
       </c>
       <c r="K32" s="168">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
@@ -6194,1989 +6197,1989 @@
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="9"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="B30:B31"/>
-[...13 lines deleted...]
-    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="K30:K31"/>
-    <mergeCell ref="J13:J14"/>
-[...102 lines deleted...]
-    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="125" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>118</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>37829</v>
+        <v>38721</v>
       </c>
       <c r="C9" s="145">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" s="145">
-        <v>912</v>
+        <v>818</v>
       </c>
       <c r="E9" s="145">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>2000</v>
+        <v>2150</v>
       </c>
       <c r="I9" s="145">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="J9" s="148">
-        <v>34961</v>
+        <v>35660</v>
       </c>
       <c r="K9" s="151">
-        <v>-204</v>
+        <v>-146</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>101354</v>
+        <v>112130</v>
       </c>
       <c r="C11" s="158">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" s="158">
-        <v>21686</v>
+        <v>28291</v>
       </c>
       <c r="E11" s="158">
-        <v>30469</v>
+        <v>35511</v>
       </c>
       <c r="F11" s="178">
         <v>206</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>2595</v>
+        <v>2898</v>
       </c>
       <c r="J11" s="160">
-        <v>8255</v>
+        <v>15801</v>
       </c>
       <c r="K11" s="162">
-        <v>38095</v>
+        <v>29375</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>222729</v>
+        <v>219952</v>
       </c>
       <c r="C13" s="158">
-        <v>602</v>
+        <v>512</v>
       </c>
       <c r="D13" s="158">
-        <v>23940</v>
+        <v>20746</v>
       </c>
       <c r="E13" s="158">
-        <v>14329</v>
+        <v>15863</v>
       </c>
       <c r="F13" s="183">
-        <v>6846</v>
+        <v>6192</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>12922</v>
+        <v>20459</v>
       </c>
       <c r="J13" s="160">
-        <v>139465</v>
+        <v>156584</v>
       </c>
       <c r="K13" s="162">
-        <v>24625</v>
+        <v>-403</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>244089</v>
+        <v>251834</v>
       </c>
       <c r="C15" s="158">
-        <v>179</v>
+        <v>139</v>
       </c>
       <c r="D15" s="158">
-        <v>4664</v>
+        <v>3949</v>
       </c>
       <c r="E15" s="158">
-        <v>78238</v>
+        <v>94714</v>
       </c>
       <c r="F15" s="183">
-        <v>5415</v>
+        <v>5412</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>4136</v>
+        <v>5398</v>
       </c>
       <c r="J15" s="160">
-        <v>66085</v>
+        <v>76004</v>
       </c>
       <c r="K15" s="162">
-        <v>85035</v>
+        <v>65881</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>17983</v>
+        <v>25482</v>
       </c>
       <c r="C17" s="164">
-        <v>162</v>
+        <v>340</v>
       </c>
       <c r="D17" s="164">
-        <v>1707</v>
+        <v>2673</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>25</v>
+        <v>1648</v>
       </c>
       <c r="J17" s="166">
-        <v>16004</v>
+        <v>21299</v>
       </c>
       <c r="K17" s="168">
-        <v>86</v>
+        <v>-477</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>37829</v>
+        <v>38721</v>
       </c>
       <c r="C24" s="145">
-        <v>5305</v>
+        <v>8467</v>
       </c>
       <c r="D24" s="145">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E24" s="145">
-        <v>12529</v>
+        <v>10826</v>
       </c>
       <c r="F24" s="145">
-        <v>16682</v>
+        <v>16022</v>
       </c>
       <c r="G24" s="145">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="H24" s="145">
-        <v>3023</v>
+        <v>3103</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>2055</v>
+        <v>2091</v>
       </c>
       <c r="K24" s="151">
-        <v>87</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>101354</v>
+        <v>112130</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>483</v>
+        <v>674</v>
       </c>
       <c r="E26" s="158">
-        <v>66664</v>
+        <v>64452</v>
       </c>
       <c r="F26" s="158">
-        <v>751</v>
+        <v>7486</v>
       </c>
       <c r="G26" s="158">
-        <v>29148</v>
+        <v>35346</v>
       </c>
       <c r="H26" s="158">
-        <v>4307</v>
+        <v>4171</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2312</v>
+        <v>2175</v>
       </c>
       <c r="K26" s="162">
         <v>-4</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>222729</v>
+        <v>219952</v>
       </c>
       <c r="C28" s="158">
-        <v>155457</v>
+        <v>151404</v>
       </c>
       <c r="D28" s="158">
-        <v>7821</v>
+        <v>7083</v>
       </c>
       <c r="E28" s="158">
-        <v>39165</v>
+        <v>36881</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>12204</v>
+        <v>16467</v>
       </c>
       <c r="H28" s="158">
-        <v>8082</v>
+        <v>8117</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>7753</v>
+        <v>7794</v>
       </c>
       <c r="K28" s="162">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>244089</v>
+        <v>251834</v>
       </c>
       <c r="C30" s="158">
-        <v>56362</v>
+        <v>47482</v>
       </c>
       <c r="D30" s="158">
-        <v>3331</v>
+        <v>2183</v>
       </c>
       <c r="E30" s="158">
-        <v>87276</v>
+        <v>87700</v>
       </c>
       <c r="F30" s="158">
-        <v>519</v>
+        <v>545</v>
       </c>
       <c r="G30" s="158">
-        <v>91890</v>
+        <v>108579</v>
       </c>
       <c r="H30" s="158">
-        <v>4711</v>
+        <v>5346</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>3816</v>
+        <v>4453</v>
       </c>
       <c r="K30" s="162">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>17983</v>
+        <v>25482</v>
       </c>
       <c r="C32" s="164">
-        <v>14363</v>
+        <v>22276</v>
       </c>
       <c r="D32" s="164">
-        <v>55</v>
+        <v>255</v>
       </c>
       <c r="E32" s="164">
-        <v>688</v>
+        <v>1</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>751</v>
+        <v>803</v>
       </c>
       <c r="H32" s="164">
-        <v>2125</v>
+        <v>2148</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="K32" s="168">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K26:K27"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
-    <mergeCell ref="J17:J18"/>
-[...117 lines deleted...]
-    <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="126" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>120</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>147843</v>
+        <v>171049</v>
       </c>
       <c r="C9" s="145">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D9" s="145">
-        <v>28631</v>
+        <v>39482</v>
       </c>
       <c r="E9" s="145">
-        <v>7210</v>
+        <v>9530</v>
       </c>
       <c r="F9" s="172">
-        <v>32108</v>
+        <v>28315</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>717</v>
+        <v>807</v>
       </c>
       <c r="J9" s="148">
-        <v>65816</v>
+        <v>81710</v>
       </c>
       <c r="K9" s="151">
-        <v>12830</v>
+        <v>10673</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>229501</v>
+        <v>245655</v>
       </c>
       <c r="C11" s="158">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D11" s="158">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="E11" s="158">
-        <v>17565</v>
+        <v>19480</v>
       </c>
       <c r="F11" s="178">
         <v>309</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>2040</v>
       </c>
       <c r="I11" s="158">
-        <v>47899</v>
+        <v>65560</v>
       </c>
       <c r="J11" s="160">
-        <v>97929</v>
+        <v>97588</v>
       </c>
       <c r="K11" s="162">
-        <v>63657</v>
+        <v>60591</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>180038</v>
+        <v>179501</v>
       </c>
       <c r="C13" s="158">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D13" s="158">
-        <v>2102</v>
+        <v>5798</v>
       </c>
       <c r="E13" s="158">
-        <v>4634</v>
+        <v>3737</v>
       </c>
       <c r="F13" s="183">
-        <v>3151</v>
+        <v>3150</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>841</v>
+        <v>1070</v>
       </c>
       <c r="J13" s="160">
-        <v>77677</v>
+        <v>79446</v>
       </c>
       <c r="K13" s="162">
-        <v>91397</v>
+        <v>86060</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>308735</v>
+        <v>344151</v>
       </c>
       <c r="C15" s="158">
-        <v>746</v>
+        <v>121</v>
       </c>
       <c r="D15" s="158">
-        <v>231</v>
+        <v>296</v>
       </c>
       <c r="E15" s="158">
-        <v>20435</v>
+        <v>21384</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>131436</v>
+        <v>173142</v>
       </c>
       <c r="J15" s="160">
-        <v>46072</v>
+        <v>51886</v>
       </c>
       <c r="K15" s="162">
-        <v>109815</v>
+        <v>97321</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C17" s="164">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
         <v>3</v>
       </c>
-      <c r="J17" s="210">
+      <c r="J17" s="208">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>404</v>
+        <v>441</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>147843</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>171049</v>
+      </c>
+      <c r="C24" s="189">
+        <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>743</v>
+        <v>833</v>
       </c>
       <c r="E24" s="145">
-        <v>4065</v>
+        <v>4041</v>
       </c>
       <c r="F24" s="145">
-        <v>129691</v>
+        <v>152733</v>
       </c>
       <c r="G24" s="145">
-        <v>9353</v>
+        <v>10006</v>
       </c>
       <c r="H24" s="145">
-        <v>3491</v>
+        <v>3437</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="K24" s="151">
-        <v>43</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>229501</v>
+        <v>245655</v>
       </c>
       <c r="C26" s="158">
-        <v>11274</v>
+        <v>14382</v>
       </c>
       <c r="D26" s="158">
-        <v>1265</v>
+        <v>1321</v>
       </c>
       <c r="E26" s="158">
-        <v>126104</v>
+        <v>76520</v>
       </c>
       <c r="F26" s="158">
-        <v>57650</v>
+        <v>116350</v>
       </c>
       <c r="G26" s="158">
-        <v>26669</v>
+        <v>30574</v>
       </c>
       <c r="H26" s="158">
-        <v>6539</v>
+        <v>6508</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3768</v>
+        <v>3734</v>
       </c>
       <c r="K26" s="162">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>180038</v>
+        <v>179501</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1390</v>
+        <v>1287</v>
       </c>
       <c r="E28" s="158">
-        <v>113402</v>
+        <v>104729</v>
       </c>
       <c r="F28" s="158">
-        <v>51120</v>
+        <v>59715</v>
       </c>
       <c r="G28" s="158">
-        <v>10315</v>
+        <v>9761</v>
       </c>
       <c r="H28" s="158">
-        <v>3811</v>
+        <v>4008</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>2594</v>
+        <v>2792</v>
       </c>
       <c r="K28" s="162">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>308735</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>344151</v>
+      </c>
+      <c r="C30" s="158">
+        <v>57</v>
       </c>
       <c r="D30" s="158">
-        <v>2496</v>
+        <v>1476</v>
       </c>
       <c r="E30" s="158">
-        <v>121103</v>
+        <v>105931</v>
       </c>
       <c r="F30" s="158">
-        <v>173360</v>
+        <v>225314</v>
       </c>
       <c r="G30" s="158">
-        <v>7465</v>
+        <v>7540</v>
       </c>
       <c r="H30" s="158">
-        <v>4312</v>
+        <v>3833</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2732</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2252</v>
+      </c>
+      <c r="K30" s="162">
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E32" s="164">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
         <v>226</v>
       </c>
       <c r="H32" s="164">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="K32" s="168">
         <v>-99</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -8187,999 +8190,999 @@
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="9"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="C5:C6"/>
-[...4 lines deleted...]
-    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="F22:F23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="B20:B21"/>
-[...111 lines deleted...]
-    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="127" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>362212</v>
+        <v>373187</v>
       </c>
       <c r="C9" s="145">
-        <v>343</v>
+        <v>218</v>
       </c>
       <c r="D9" s="145">
-        <v>6934</v>
+        <v>14106</v>
       </c>
       <c r="E9" s="145">
-        <v>10924</v>
+        <v>13765</v>
       </c>
       <c r="F9" s="172">
-        <v>19219</v>
+        <v>21427</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>8138</v>
+        <v>6846</v>
       </c>
       <c r="J9" s="148">
-        <v>121186</v>
+        <v>111362</v>
       </c>
       <c r="K9" s="151">
-        <v>195467</v>
+        <v>205464</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>562550</v>
+        <v>537755</v>
       </c>
       <c r="C11" s="158">
-        <v>7235</v>
+        <v>7161</v>
       </c>
       <c r="D11" s="158">
-        <v>26767</v>
+        <v>49060</v>
       </c>
       <c r="E11" s="158">
-        <v>8534</v>
+        <v>9853</v>
       </c>
       <c r="F11" s="212">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>17450</v>
+        <v>19650</v>
       </c>
       <c r="I11" s="158">
-        <v>9728</v>
+        <v>10052</v>
       </c>
       <c r="J11" s="160">
-        <v>71340</v>
+        <v>77513</v>
       </c>
       <c r="K11" s="162">
-        <v>421496</v>
+        <v>364466</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>61256</v>
+        <v>74545</v>
       </c>
       <c r="C13" s="158">
-        <v>206</v>
+        <v>246</v>
       </c>
       <c r="D13" s="158">
-        <v>3441</v>
+        <v>3482</v>
       </c>
       <c r="E13" s="158">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>270</v>
+        <v>218</v>
       </c>
       <c r="J13" s="160">
-        <v>58035</v>
+        <v>71410</v>
       </c>
       <c r="K13" s="162">
-        <v>-699</v>
+        <v>-813</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>69570</v>
+        <v>92755</v>
       </c>
       <c r="C15" s="158">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D15" s="158">
-        <v>2874</v>
+        <v>4304</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="J15" s="160">
-        <v>66797</v>
+        <v>88741</v>
       </c>
       <c r="K15" s="162">
-        <v>-499</v>
+        <v>-672</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>147176</v>
+        <v>134491</v>
       </c>
       <c r="C17" s="164">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="D17" s="164">
-        <v>345</v>
+        <v>1125</v>
       </c>
       <c r="E17" s="164">
-        <v>544</v>
+        <v>584</v>
       </c>
       <c r="F17" s="183">
-        <v>2544</v>
+        <v>2444</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>63979</v>
+        <v>67893</v>
       </c>
       <c r="J17" s="166">
-        <v>44997</v>
+        <v>57391</v>
       </c>
       <c r="K17" s="168">
-        <v>34665</v>
+        <v>4978</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>362212</v>
+        <v>373187</v>
       </c>
       <c r="C24" s="145">
-        <v>58401</v>
+        <v>51860</v>
       </c>
       <c r="D24" s="145">
-        <v>1800</v>
+        <v>2807</v>
       </c>
       <c r="E24" s="145">
-        <v>202105</v>
+        <v>220819</v>
       </c>
       <c r="F24" s="145">
-        <v>61821</v>
+        <v>56166</v>
       </c>
       <c r="G24" s="145">
-        <v>17456</v>
+        <v>19909</v>
       </c>
       <c r="H24" s="145">
-        <v>20629</v>
+        <v>21625</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>18977</v>
+        <v>19966</v>
       </c>
       <c r="K24" s="151">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>562550</v>
+        <v>537755</v>
       </c>
       <c r="C26" s="158">
-        <v>62973</v>
+        <v>57573</v>
       </c>
       <c r="D26" s="158">
-        <v>2619</v>
+        <v>3036</v>
       </c>
       <c r="E26" s="158">
-        <v>446674</v>
+        <v>393255</v>
       </c>
       <c r="F26" s="158">
-        <v>24791</v>
+        <v>56074</v>
       </c>
       <c r="G26" s="158">
-        <v>10114</v>
+        <v>11503</v>
       </c>
       <c r="H26" s="158">
-        <v>15379</v>
+        <v>16314</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>11879</v>
+        <v>12814</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>61256</v>
+        <v>74545</v>
       </c>
       <c r="C28" s="158">
-        <v>58035</v>
+        <v>71410</v>
       </c>
       <c r="D28" s="158">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="H28" s="158">
-        <v>3008</v>
+        <v>2911</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1307</v>
+        <v>1202</v>
       </c>
       <c r="K28" s="162">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>69570</v>
+        <v>92755</v>
       </c>
       <c r="C30" s="158">
-        <v>47824</v>
+        <v>67930</v>
       </c>
       <c r="D30" s="158">
-        <v>236</v>
+        <v>198</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>19169</v>
+        <v>22386</v>
       </c>
       <c r="G30" s="158">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="H30" s="158">
-        <v>1945</v>
+        <v>1848</v>
       </c>
       <c r="I30" s="158">
         <v>1750</v>
       </c>
       <c r="J30" s="160">
-        <v>194</v>
+        <v>97</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>147176</v>
+        <v>134491</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>658</v>
+        <v>526</v>
       </c>
       <c r="E32" s="164">
-        <v>31880</v>
+        <v>5500</v>
       </c>
       <c r="F32" s="164">
-        <v>108013</v>
+        <v>121902</v>
       </c>
       <c r="G32" s="164">
-        <v>648</v>
+        <v>673</v>
       </c>
       <c r="H32" s="164">
-        <v>5976</v>
+        <v>5890</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>64</v>
+      </c>
+      <c r="K32" s="210">
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -9203,951 +9206,951 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K26:K27"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
-    <mergeCell ref="J17:J18"/>
-[...117 lines deleted...]
-    <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="128" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>127</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>166402</v>
+        <v>175667</v>
       </c>
       <c r="C9" s="145">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="D9" s="145">
-        <v>1705</v>
+        <v>1206</v>
       </c>
       <c r="E9" s="145">
-        <v>23349</v>
+        <v>27344</v>
       </c>
       <c r="F9" s="172">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>56892</v>
+        <v>49898</v>
       </c>
       <c r="I9" s="145">
-        <v>3251</v>
+        <v>22879</v>
       </c>
       <c r="J9" s="148">
-        <v>51323</v>
+        <v>56768</v>
       </c>
       <c r="K9" s="151">
-        <v>29486</v>
+        <v>17147</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>24723</v>
+        <v>23470</v>
       </c>
       <c r="C11" s="158">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D11" s="158">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E11" s="158">
-        <v>1515</v>
+        <v>1827</v>
       </c>
       <c r="F11" s="178">
-        <v>544</v>
+        <v>594</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>9858</v>
+        <v>9979</v>
       </c>
       <c r="J11" s="160">
-        <v>10383</v>
+        <v>7381</v>
       </c>
       <c r="K11" s="162">
-        <v>2282</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>11423</v>
+        <v>11762</v>
       </c>
       <c r="C13" s="158">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="D13" s="158">
-        <v>2980</v>
+        <v>5209</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>535</v>
+        <v>296</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="J13" s="160">
-        <v>1600</v>
+        <v>1687</v>
       </c>
       <c r="K13" s="162">
-        <v>6127</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>7364</v>
+        <v>8051</v>
       </c>
       <c r="C15" s="158">
-        <v>396</v>
+        <v>820</v>
       </c>
       <c r="D15" s="158">
-        <v>761</v>
+        <v>1405</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="I15" s="158">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="J15" s="160">
-        <v>6046</v>
+        <v>5716</v>
       </c>
       <c r="K15" s="162">
-        <v>-30</v>
+        <v>-15</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...2 lines deleted...]
-      <c r="E17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
-      <c r="H17" s="72"/>
-[...2 lines deleted...]
-      <c r="K17" s="78"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>166402</v>
+        <v>175667</v>
       </c>
       <c r="C24" s="145">
-        <v>36387</v>
+        <v>30574</v>
       </c>
       <c r="D24" s="145">
-        <v>521</v>
+        <v>644</v>
       </c>
       <c r="E24" s="145">
-        <v>68863</v>
+        <v>45698</v>
       </c>
       <c r="F24" s="145">
-        <v>30778</v>
+        <v>65505</v>
       </c>
       <c r="G24" s="145">
-        <v>24817</v>
+        <v>28242</v>
       </c>
       <c r="H24" s="145">
-        <v>5036</v>
+        <v>5004</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1121</v>
+        <v>1094</v>
       </c>
       <c r="K24" s="151">
-        <v>-85</v>
+        <v>-90</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>24723</v>
+        <v>23470</v>
       </c>
       <c r="C26" s="158">
-        <v>14323</v>
+        <v>14572</v>
       </c>
       <c r="D26" s="158">
-        <v>266</v>
+        <v>200</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>7186</v>
+        <v>4113</v>
       </c>
       <c r="G26" s="158">
-        <v>2420</v>
+        <v>4035</v>
       </c>
       <c r="H26" s="158">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="K26" s="162">
+        <v>149</v>
+      </c>
+      <c r="K26" s="214">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>11423</v>
+        <v>11762</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E28" s="158">
-        <v>1256</v>
+        <v>949</v>
       </c>
       <c r="F28" s="158">
-        <v>5035</v>
+        <v>5600</v>
       </c>
       <c r="G28" s="158">
-        <v>3856</v>
+        <v>3915</v>
       </c>
       <c r="H28" s="158">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>174</v>
+      </c>
+      <c r="K28" s="162">
+        <v>-1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>7364</v>
+        <v>8051</v>
       </c>
       <c r="C30" s="158">
-        <v>695</v>
+        <v>548</v>
       </c>
       <c r="D30" s="158">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="E30" s="158">
-        <v>1413</v>
+        <v>2616</v>
       </c>
       <c r="F30" s="158">
-        <v>4498</v>
+        <v>4132</v>
       </c>
       <c r="G30" s="158">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H30" s="158">
-        <v>662</v>
+        <v>673</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-168</v>
-[...1 lines deleted...]
-      <c r="K30" s="208">
+        <v>-158</v>
+      </c>
+      <c r="K30" s="214">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...8 lines deleted...]
-      <c r="K32" s="78"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -10171,955 +10174,955 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="H5:H6"/>
-[...5 lines deleted...]
-    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="F22:F23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="B20:B21"/>
-[...110 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="129" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>170</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+    </row>
+    <row r="2" spans="1:11" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>171</v>
       </c>
-      <c r="B1" s="102"/>
-[...11 lines deleted...]
-      <c r="A2" s="102" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.6" customHeight="1">
+      <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
-      <c r="B2" s="103"/>
-[...23 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1373971</v>
+        <v>1426345</v>
       </c>
       <c r="C9" s="146">
-        <v>11517</v>
+        <v>18026</v>
       </c>
       <c r="D9" s="146">
-        <v>294965</v>
+        <v>301294</v>
       </c>
       <c r="E9" s="146">
-        <v>23664</v>
+        <v>16707</v>
       </c>
       <c r="F9" s="173">
-        <v>46017</v>
+        <v>48473</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>29263</v>
+        <v>24681</v>
       </c>
       <c r="I9" s="146">
-        <v>10132</v>
+        <v>9336</v>
       </c>
       <c r="J9" s="149">
-        <v>172413</v>
+        <v>225137</v>
       </c>
       <c r="K9" s="152">
-        <v>786001</v>
+        <v>782691</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>538926</v>
+        <v>552567</v>
       </c>
       <c r="C11" s="158">
-        <v>9618</v>
+        <v>17676</v>
       </c>
       <c r="D11" s="158">
-        <v>120310</v>
+        <v>172250</v>
       </c>
       <c r="E11" s="158">
-        <v>23387</v>
+        <v>15443</v>
       </c>
       <c r="F11" s="212">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>7225</v>
+        <v>11654</v>
       </c>
       <c r="I11" s="158">
-        <v>4484</v>
+        <v>4862</v>
       </c>
       <c r="J11" s="160">
-        <v>80810</v>
+        <v>113167</v>
       </c>
       <c r="K11" s="162">
-        <v>293092</v>
+        <v>217516</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-      <c r="I12" s="75"/>
+        <v>174</v>
+      </c>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>280077</v>
+        <v>205106</v>
       </c>
       <c r="C13" s="158">
-        <v>1600</v>
+        <v>24</v>
       </c>
       <c r="D13" s="158">
-        <v>76652</v>
+        <v>16669</v>
       </c>
       <c r="E13" s="158">
-        <v>107</v>
+        <v>676</v>
       </c>
       <c r="F13" s="183">
-        <v>3428</v>
+        <v>95</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>2599</v>
+        <v>3499</v>
       </c>
       <c r="I13" s="158">
-        <v>1572</v>
+        <v>1010</v>
       </c>
       <c r="J13" s="160">
-        <v>40333</v>
+        <v>40302</v>
       </c>
       <c r="K13" s="162">
-        <v>153785</v>
+        <v>142831</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>554968</v>
+        <v>668672</v>
       </c>
       <c r="C15" s="158">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="D15" s="158">
-        <v>98003</v>
+        <v>112375</v>
       </c>
       <c r="E15" s="158">
-        <v>170</v>
+        <v>589</v>
       </c>
       <c r="F15" s="183">
-        <v>42590</v>
+        <v>48378</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>19439</v>
+        <v>9527</v>
       </c>
       <c r="I15" s="158">
-        <v>4075</v>
+        <v>3463</v>
       </c>
       <c r="J15" s="160">
-        <v>51269</v>
+        <v>71668</v>
       </c>
       <c r="K15" s="162">
-        <v>339123</v>
+        <v>422345</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...2 lines deleted...]
-      <c r="E17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
-      <c r="H17" s="72"/>
-[...2 lines deleted...]
-      <c r="K17" s="78"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1373971</v>
+        <v>1426345</v>
       </c>
       <c r="C24" s="146">
-        <v>1029850</v>
+        <v>891561</v>
       </c>
       <c r="D24" s="146">
-        <v>9704</v>
+        <v>8947</v>
       </c>
       <c r="E24" s="146">
-        <v>100653</v>
+        <v>128862</v>
       </c>
       <c r="F24" s="146">
-        <v>160120</v>
+        <v>339278</v>
       </c>
       <c r="G24" s="146">
-        <v>37386</v>
+        <v>22893</v>
       </c>
       <c r="H24" s="146">
-        <v>36257</v>
+        <v>34803</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>29938</v>
+        <v>28628</v>
       </c>
       <c r="K24" s="152">
-        <v>411</v>
+        <v>267</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>538926</v>
+        <v>552567</v>
       </c>
       <c r="C26" s="158">
-        <v>423759</v>
+        <v>378758</v>
       </c>
       <c r="D26" s="158">
-        <v>4197</v>
+        <v>4854</v>
       </c>
       <c r="E26" s="158">
-        <v>51573</v>
+        <v>42893</v>
       </c>
       <c r="F26" s="158">
-        <v>22318</v>
+        <v>96749</v>
       </c>
       <c r="G26" s="158">
-        <v>26083</v>
+        <v>18495</v>
       </c>
       <c r="H26" s="158">
-        <v>10995</v>
+        <v>10818</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>8055</v>
+        <v>7878</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-      <c r="I27" s="75"/>
+        <v>174</v>
+      </c>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>280077</v>
+        <v>205106</v>
       </c>
       <c r="C28" s="158">
-        <v>252466</v>
+        <v>152607</v>
       </c>
       <c r="D28" s="158">
-        <v>1583</v>
+        <v>836</v>
       </c>
       <c r="E28" s="158">
-        <v>8192</v>
+        <v>40604</v>
       </c>
       <c r="F28" s="158">
-        <v>10070</v>
+        <v>4080</v>
       </c>
       <c r="G28" s="158">
-        <v>1558</v>
+        <v>494</v>
       </c>
       <c r="H28" s="158">
-        <v>6208</v>
+        <v>6485</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>4672</v>
+        <v>5019</v>
       </c>
       <c r="K28" s="162">
-        <v>61</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>554968</v>
+        <v>668672</v>
       </c>
       <c r="C30" s="158">
-        <v>353625</v>
+        <v>360197</v>
       </c>
       <c r="D30" s="158">
-        <v>3923</v>
+        <v>3257</v>
       </c>
       <c r="E30" s="158">
-        <v>40888</v>
+        <v>45365</v>
       </c>
       <c r="F30" s="158">
-        <v>127732</v>
+        <v>238449</v>
       </c>
       <c r="G30" s="158">
-        <v>9745</v>
+        <v>3904</v>
       </c>
       <c r="H30" s="158">
-        <v>19054</v>
+        <v>17500</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>17211</v>
+        <v>15731</v>
       </c>
       <c r="K30" s="162">
-        <v>349</v>
+        <v>275</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...8 lines deleted...]
-      <c r="K32" s="78"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="9" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1">
@@ -11141,991 +11144,991 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="F11:G12"/>
-[...11 lines deleted...]
-    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
-    <mergeCell ref="J28:J29"/>
-[...104 lines deleted...]
-    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="130" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="9.625" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="10.625" customWidth="1"/>
     <col min="6" max="6" width="9.125" customWidth="1"/>
     <col min="7" max="7" width="15.125" customWidth="1"/>
     <col min="8" max="8" width="10.625" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+    </row>
+    <row r="2" spans="1:11" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>167</v>
       </c>
-      <c r="B1" s="102"/>
-[...23 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="E5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="F5" s="112"/>
       <c r="G5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="I5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
-      <c r="E6" s="70"/>
-      <c r="F6" s="71"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="114"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14"/>
       <c r="J6" s="29"/>
       <c r="K6" s="64"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="105" t="s">
+      <c r="A7" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>55</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="65" t="s">
-[...4 lines deleted...]
-        <v>195</v>
+      <c r="E7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="110"/>
+      <c r="G7" s="67" t="s">
+        <v>194</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="31" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="128" t="s">
+      <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A8" s="106"/>
-[...3 lines deleted...]
-      <c r="E8" s="67"/>
+      <c r="A8" s="66"/>
+      <c r="B8" s="126"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
-      <c r="H8" s="127"/>
-[...2 lines deleted...]
-      <c r="K8" s="129"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1342115</v>
+        <v>1331571</v>
       </c>
       <c r="C9" s="146">
-        <v>2480</v>
+        <v>2717</v>
       </c>
       <c r="D9" s="146">
-        <v>752601</v>
+        <v>748240</v>
       </c>
       <c r="E9" s="173">
-        <v>541910</v>
+        <v>533038</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5558</v>
+        <v>5569</v>
       </c>
       <c r="H9" s="146">
-        <v>6907</v>
-[...2 lines deleted...]
-        <v>12930</v>
+        <v>10649</v>
+      </c>
+      <c r="I9" s="218">
+        <v>12659</v>
       </c>
       <c r="J9" s="146">
-        <v>1884</v>
+        <v>1875</v>
       </c>
       <c r="K9" s="173">
-        <v>17845</v>
+        <v>16823</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...8 lines deleted...]
-      <c r="K10" s="111"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>367504</v>
+        <v>367316</v>
       </c>
       <c r="C11" s="158">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="D11" s="158">
-        <v>193728</v>
+        <v>197647</v>
       </c>
       <c r="E11" s="178">
-        <v>165675</v>
+        <v>160655</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="H11" s="158">
-        <v>330</v>
+        <v>600</v>
       </c>
       <c r="I11" s="158">
-        <v>3391</v>
+        <v>3916</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="218">
-        <v>3555</v>
+      <c r="K11" s="220">
+        <v>3643</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
-        <v>174</v>
-[...10 lines deleted...]
-      <c r="K12" s="97"/>
+        <v>173</v>
+      </c>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>263181</v>
+        <v>264786</v>
       </c>
       <c r="C13" s="158">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="D13" s="158">
-        <v>152060</v>
+        <v>153531</v>
       </c>
       <c r="E13" s="183">
-        <v>99544</v>
+        <v>95825</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="H13" s="158">
-        <v>5486</v>
+        <v>8447</v>
       </c>
       <c r="I13" s="158">
-        <v>1168</v>
+        <v>2137</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="218">
-        <v>1890</v>
+      <c r="K13" s="220">
+        <v>1826</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
-      <c r="B14" s="75"/>
-[...8 lines deleted...]
-      <c r="K14" s="97"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="81"/>
+      <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>308556</v>
+        <v>301871</v>
       </c>
       <c r="C15" s="158">
-        <v>554</v>
+        <v>653</v>
       </c>
       <c r="D15" s="158">
-        <v>168953</v>
+        <v>164874</v>
       </c>
       <c r="E15" s="183">
-        <v>125554</v>
+        <v>126119</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>4892</v>
+        <v>2533</v>
       </c>
       <c r="J15" s="158">
-        <v>1884</v>
-[...2 lines deleted...]
-        <v>6019</v>
+        <v>1875</v>
+      </c>
+      <c r="K15" s="220">
+        <v>5118</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
-      <c r="B16" s="75"/>
-[...8 lines deleted...]
-      <c r="K16" s="97"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>87471</v>
+        <v>88847</v>
       </c>
       <c r="C17" s="164">
-        <v>336</v>
+        <v>234</v>
       </c>
       <c r="D17" s="164">
-        <v>49669</v>
+        <v>50885</v>
       </c>
       <c r="E17" s="183">
-        <v>34254</v>
+        <v>34217</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1242</v>
+        <v>1578</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>1970</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="100"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="104"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="28" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>36</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="I20" s="116" t="s">
-        <v>143</v>
+      <c r="I20" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="29"/>
       <c r="I21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="K21" s="27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="K22" s="130" t="s">
+      <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A23" s="133"/>
-[...6 lines deleted...]
-      <c r="H23" s="127"/>
+      <c r="A23" s="125"/>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J23" s="127"/>
-      <c r="K23" s="131"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1342115</v>
+        <v>1331571</v>
       </c>
       <c r="C24" s="146">
-        <v>144545</v>
+        <v>125814</v>
       </c>
       <c r="D24" s="146">
-        <v>910</v>
+        <v>1560</v>
       </c>
       <c r="E24" s="146">
-        <v>1027352</v>
+        <v>1035734</v>
       </c>
       <c r="F24" s="146">
-        <v>5584</v>
-[...1 lines deleted...]
-      <c r="G24" s="213">
+        <v>4548</v>
+      </c>
+      <c r="G24" s="215">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>11932</v>
-[...2 lines deleted...]
-        <v>151792</v>
+        <v>12761</v>
+      </c>
+      <c r="I24" s="218">
+        <v>151154</v>
       </c>
       <c r="J24" s="146">
         <v>70614</v>
       </c>
       <c r="K24" s="173">
         <v>1039</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...8 lines deleted...]
-      <c r="K25" s="111"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>367504</v>
+        <v>367316</v>
       </c>
       <c r="C26" s="158">
-        <v>31571</v>
+        <v>25528</v>
       </c>
       <c r="D26" s="158">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="E26" s="158">
-        <v>285111</v>
+        <v>290972</v>
       </c>
       <c r="F26" s="158">
-        <v>1474</v>
+        <v>958</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3328</v>
+        <v>4106</v>
       </c>
       <c r="I26" s="158">
-        <v>46003</v>
+        <v>45615</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
-      <c r="K26" s="218">
+      <c r="K26" s="220">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
-        <v>174</v>
-[...10 lines deleted...]
-      <c r="K27" s="97"/>
+        <v>173</v>
+      </c>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>263181</v>
+        <v>264786</v>
       </c>
       <c r="C28" s="158">
-        <v>33210</v>
+        <v>29463</v>
       </c>
       <c r="D28" s="158">
-        <v>7</v>
+        <v>325</v>
       </c>
       <c r="E28" s="158">
-        <v>198611</v>
+        <v>203086</v>
       </c>
       <c r="F28" s="158">
-        <v>763</v>
+        <v>1418</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2681</v>
+        <v>2620</v>
       </c>
       <c r="I28" s="158">
-        <v>27909</v>
+        <v>27875</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
-      <c r="K28" s="218">
+      <c r="K28" s="220">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
-      <c r="B29" s="75"/>
-[...8 lines deleted...]
-      <c r="K29" s="97"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>308556</v>
+        <v>301871</v>
       </c>
       <c r="C30" s="158">
-        <v>15515</v>
+        <v>12926</v>
       </c>
       <c r="D30" s="158">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="E30" s="158">
-        <v>252963</v>
+        <v>249898</v>
       </c>
       <c r="F30" s="158">
-        <v>1966</v>
+        <v>815</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2238</v>
+        <v>2386</v>
       </c>
       <c r="I30" s="158">
-        <v>34992</v>
+        <v>34951</v>
       </c>
       <c r="J30" s="158">
         <v>18480</v>
       </c>
-      <c r="K30" s="218">
+      <c r="K30" s="220">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
-      <c r="B31" s="75"/>
-[...8 lines deleted...]
-      <c r="K31" s="97"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>87471</v>
+        <v>88847</v>
       </c>
       <c r="C32" s="164">
-        <v>13522</v>
+        <v>13033</v>
       </c>
       <c r="D32" s="164">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E32" s="164">
-        <v>63115</v>
+        <v>65178</v>
       </c>
       <c r="F32" s="164">
-        <v>292</v>
+        <v>249</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>1014</v>
+        <v>909</v>
       </c>
       <c r="I32" s="164">
-        <v>9527</v>
+        <v>9468</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="100"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="98"/>
+      <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -12190,941 +12193,941 @@
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
     </row>
     <row r="41" spans="1:11" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E11:F12"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="E15:F16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="E17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:F10"/>
+    <mergeCell ref="E5:F6"/>
+    <mergeCell ref="E7:F8"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="H7:H8"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="D20:D21"/>
-    <mergeCell ref="J22:J23"/>
-[...119 lines deleted...]
-    <mergeCell ref="G13:G14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="131" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="9.625" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="10.625" customWidth="1"/>
     <col min="6" max="6" width="9.125" customWidth="1"/>
     <col min="7" max="7" width="15.125" customWidth="1"/>
     <col min="8" max="8" width="10.625" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+    </row>
+    <row r="2" spans="1:11" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="B1" s="102"/>
-[...23 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="E5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="F5" s="112"/>
       <c r="G5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="I5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
-      <c r="E6" s="70"/>
-      <c r="F6" s="71"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="114"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14"/>
       <c r="J6" s="29"/>
       <c r="K6" s="64"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="105" t="s">
+      <c r="A7" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>55</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="65" t="s">
-[...4 lines deleted...]
-        <v>195</v>
+      <c r="E7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="110"/>
+      <c r="G7" s="67" t="s">
+        <v>194</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="31" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="128" t="s">
+      <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A8" s="106"/>
-[...3 lines deleted...]
-      <c r="E8" s="67"/>
+      <c r="A8" s="66"/>
+      <c r="B8" s="126"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
-      <c r="H8" s="127"/>
-[...2 lines deleted...]
-      <c r="K8" s="129"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>77879</v>
+        <v>76136</v>
       </c>
       <c r="C9" s="145">
-        <v>130</v>
+        <v>327</v>
       </c>
       <c r="D9" s="145">
-        <v>50587</v>
+        <v>48705</v>
       </c>
       <c r="E9" s="172">
-        <v>25168</v>
+        <v>25062</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
-      <c r="I9" s="215">
-        <v>523</v>
+      <c r="I9" s="217">
+        <v>580</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1471</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
-        <v>164</v>
-[...10 lines deleted...]
-      <c r="K10" s="111"/>
+        <v>163</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>90111</v>
+        <v>86569</v>
       </c>
       <c r="C11" s="158">
-        <v>178</v>
+        <v>152</v>
       </c>
       <c r="D11" s="158">
-        <v>53635</v>
+        <v>51643</v>
       </c>
       <c r="E11" s="178">
-        <v>34179</v>
+        <v>32073</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1090</v>
+        <v>1602</v>
       </c>
       <c r="I11" s="158">
-        <v>484</v>
+        <v>663</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="218">
-        <v>544</v>
+      <c r="K11" s="220">
+        <v>437</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
-      <c r="B12" s="75"/>
-[...8 lines deleted...]
-      <c r="K12" s="97"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>76417</v>
+        <v>72268</v>
       </c>
       <c r="C13" s="158">
-        <v>354</v>
+        <v>494</v>
       </c>
       <c r="D13" s="158">
-        <v>39405</v>
+        <v>34500</v>
       </c>
       <c r="E13" s="183">
-        <v>34210</v>
+        <v>34780</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="218">
-        <v>2052</v>
+      <c r="K13" s="220">
+        <v>2074</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
-      <c r="B14" s="75"/>
-[...8 lines deleted...]
-      <c r="K14" s="97"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="81"/>
+      <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>70995</v>
+        <v>73777</v>
       </c>
       <c r="C15" s="158">
-        <v>229</v>
+        <v>153</v>
       </c>
       <c r="D15" s="158">
-        <v>44567</v>
+        <v>46456</v>
       </c>
       <c r="E15" s="183">
-        <v>23325</v>
+        <v>24309</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>1698</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
-      <c r="K15" s="218">
-        <v>343</v>
+      <c r="K15" s="220">
+        <v>328</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
-      <c r="B16" s="75"/>
-[...8 lines deleted...]
-      <c r="K16" s="97"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...1 lines deleted...]
-      <c r="D17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
-      <c r="G17" s="72"/>
-[...2 lines deleted...]
-      <c r="J17" s="72"/>
+      <c r="G17" s="97"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="97"/>
       <c r="K17" s="95"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="100"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="104"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="28" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>36</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="I20" s="116" t="s">
-        <v>143</v>
+      <c r="I20" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="29"/>
       <c r="I21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="K21" s="27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="K22" s="130" t="s">
+      <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
-[...6 lines deleted...]
-      <c r="H23" s="127"/>
+      <c r="A23" s="66"/>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J23" s="127"/>
-      <c r="K23" s="131"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>77879</v>
+        <v>76136</v>
       </c>
       <c r="C24" s="145">
-        <v>11819</v>
+        <v>10960</v>
       </c>
       <c r="D24" s="145">
-        <v>2</v>
+        <v>171</v>
       </c>
       <c r="E24" s="145">
-        <v>57517</v>
+        <v>56614</v>
       </c>
       <c r="F24" s="145">
-        <v>352</v>
+        <v>202</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>7667</v>
+        <v>552</v>
+      </c>
+      <c r="I24" s="217">
+        <v>7638</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
-        <v>164</v>
-[...10 lines deleted...]
-      <c r="K25" s="111"/>
+        <v>163</v>
+      </c>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>90111</v>
+        <v>86569</v>
       </c>
       <c r="C26" s="158">
-        <v>11712</v>
+        <v>11522</v>
       </c>
       <c r="D26" s="158">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E26" s="158">
-        <v>67523</v>
+        <v>64343</v>
       </c>
       <c r="F26" s="158">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>1069</v>
+        <v>932</v>
       </c>
       <c r="I26" s="158">
-        <v>9578</v>
+        <v>9574</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
-      <c r="K26" s="218">
+      <c r="K26" s="220">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
-      <c r="B27" s="75"/>
-[...8 lines deleted...]
-      <c r="K27" s="97"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>76417</v>
+        <v>72268</v>
       </c>
       <c r="C28" s="158">
-        <v>14734</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11723</v>
+      </c>
+      <c r="D28" s="158">
+        <v>2</v>
       </c>
       <c r="E28" s="158">
-        <v>52514</v>
+        <v>51147</v>
       </c>
       <c r="F28" s="158">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>534</v>
+        <v>727</v>
       </c>
       <c r="I28" s="158">
-        <v>8282</v>
+        <v>8287</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
-      <c r="K28" s="218">
+      <c r="K28" s="220">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
-      <c r="B29" s="75"/>
-[...8 lines deleted...]
-      <c r="K29" s="97"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>70995</v>
+        <v>73777</v>
       </c>
       <c r="C30" s="158">
-        <v>12461</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10660</v>
+      </c>
+      <c r="D30" s="158">
+        <v>12</v>
       </c>
       <c r="E30" s="158">
-        <v>49999</v>
+        <v>54495</v>
       </c>
       <c r="F30" s="158">
-        <v>155</v>
+        <v>334</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="I30" s="158">
-        <v>7832</v>
+        <v>7746</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
-      <c r="K30" s="218">
+      <c r="K30" s="220">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
-      <c r="B31" s="75"/>
-[...8 lines deleted...]
-      <c r="K31" s="97"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...7 lines deleted...]
-      <c r="J32" s="72"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="97"/>
       <c r="K32" s="95"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="100"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="98"/>
+      <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -13193,1066 +13196,1066 @@
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
     </row>
     <row r="41" spans="1:11" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E17:F18"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="E9:F10"/>
+    <mergeCell ref="E11:F12"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="E5:F6"/>
+    <mergeCell ref="E7:F8"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="E15:F16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
-    <mergeCell ref="D26:D27"/>
-[...119 lines deleted...]
-    <mergeCell ref="G11:G12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="132" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="102"/>
-[...9 lines deleted...]
-      <c r="L1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="103"/>
-[...9 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="221" t="s">
+      <c r="A10" s="223" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>997806</v>
+        <v>992263</v>
       </c>
       <c r="C10" s="146">
-        <v>231913</v>
+        <v>223523</v>
       </c>
       <c r="D10" s="146">
-        <v>41142</v>
+        <v>45272</v>
       </c>
       <c r="E10" s="146">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="F10" s="146">
-        <v>9524</v>
+        <v>8579</v>
       </c>
       <c r="G10" s="146">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="H10" s="146">
-        <v>678423</v>
+        <v>678136</v>
       </c>
       <c r="I10" s="146">
-        <v>10449</v>
+        <v>10500</v>
       </c>
       <c r="J10" s="146">
-        <v>5785</v>
+        <v>6438</v>
       </c>
       <c r="K10" s="146">
-        <v>11508</v>
+        <v>11559</v>
       </c>
       <c r="L10" s="173">
-        <v>6931</v>
+        <v>6124</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="224" t="s">
+      <c r="A11" s="226" t="s">
         <v>198</v>
       </c>
-      <c r="B11" s="86"/>
-[...9 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
-        <v>152</v>
+      <c r="A12" s="227" t="s">
+        <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29990</v>
+        <v>29619</v>
       </c>
       <c r="C12" s="158">
-        <v>7790</v>
+        <v>7356</v>
       </c>
       <c r="D12" s="158">
-        <v>1246</v>
+        <v>1173</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H12" s="158">
-        <v>19582</v>
+        <v>19519</v>
       </c>
       <c r="I12" s="158">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="J12" s="158">
-        <v>610</v>
+        <v>810</v>
       </c>
       <c r="K12" s="158">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>-29</v>
+        <v>276</v>
+      </c>
+      <c r="L12" s="220">
+        <v>-31</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="A13" s="225" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="227" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41032</v>
+        <v>41320</v>
       </c>
       <c r="C14" s="158">
-        <v>7725</v>
+        <v>7671</v>
       </c>
       <c r="D14" s="158">
-        <v>1222</v>
+        <v>1613</v>
       </c>
       <c r="E14" s="158">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F14" s="158">
-        <v>449</v>
+        <v>797</v>
       </c>
       <c r="G14" s="158">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H14" s="158">
-        <v>31397</v>
+        <v>31070</v>
       </c>
       <c r="I14" s="158">
-        <v>1187</v>
+        <v>1182</v>
       </c>
       <c r="J14" s="158">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="K14" s="158">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>-1851</v>
+        <v>280</v>
+      </c>
+      <c r="L14" s="220">
+        <v>-1914</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="225" t="s">
         <v>320</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="227" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>43372</v>
+        <v>43288</v>
       </c>
       <c r="C16" s="158">
-        <v>8584</v>
+        <v>8633</v>
       </c>
       <c r="D16" s="158">
-        <v>1773</v>
+        <v>2091</v>
       </c>
       <c r="E16" s="158">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F16" s="158">
         <v>499</v>
       </c>
       <c r="G16" s="158">
         <v>49</v>
       </c>
       <c r="H16" s="158">
-        <v>30207</v>
+        <v>30244</v>
       </c>
       <c r="I16" s="158">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J16" s="158">
         <v>200</v>
       </c>
       <c r="K16" s="158">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>630</v>
+      </c>
+      <c r="L16" s="220">
+        <v>767</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="225" t="s">
         <v>322</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="227" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>118494</v>
+        <v>118899</v>
       </c>
       <c r="C18" s="164">
-        <v>29758</v>
+        <v>28592</v>
       </c>
       <c r="D18" s="164">
-        <v>4911</v>
+        <v>5584</v>
       </c>
       <c r="E18" s="164">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F18" s="164">
-        <v>898</v>
+        <v>1096</v>
       </c>
       <c r="G18" s="164">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="H18" s="164">
-        <v>79695</v>
+        <v>80433</v>
       </c>
       <c r="I18" s="164">
-        <v>1793</v>
+        <v>1815</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="L18" s="183">
-        <v>462</v>
+        <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="229" t="s">
         <v>324</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="221" t="s">
+      <c r="A25" s="223" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>997806</v>
+        <v>992263</v>
       </c>
       <c r="C25" s="146">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D25" s="213">
+        <v>21</v>
+      </c>
+      <c r="D25" s="215">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>5219</v>
+        <v>3526</v>
       </c>
       <c r="F25" s="173">
-        <v>920392</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>916034</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>2101</v>
+        <v>2988</v>
       </c>
       <c r="I25" s="146">
-        <v>70080</v>
+        <v>69693</v>
       </c>
       <c r="J25" s="146">
-        <v>17433</v>
+        <v>17519</v>
       </c>
       <c r="K25" s="146">
-        <v>4008</v>
+        <v>4010</v>
       </c>
       <c r="L25" s="173">
-        <v>41735</v>
+        <v>41306</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="224" t="s">
+      <c r="A26" s="226" t="s">
         <v>198</v>
       </c>
-      <c r="B26" s="86"/>
-[...9 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
-        <v>152</v>
+      <c r="A27" s="227" t="s">
+        <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29990</v>
+        <v>29619</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="F27" s="178">
-        <v>27258</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>26922</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I27" s="158">
-        <v>2488</v>
+        <v>2521</v>
       </c>
       <c r="J27" s="158">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
-      <c r="L27" s="218">
-        <v>1501</v>
+      <c r="L27" s="220">
+        <v>1523</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="A28" s="225" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="227" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41032</v>
+        <v>41320</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="F29" s="178">
-        <v>35883</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>36260</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I29" s="158">
-        <v>4902</v>
+        <v>4873</v>
       </c>
       <c r="J29" s="158">
         <v>717</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
-      <c r="L29" s="218">
-        <v>2559</v>
+      <c r="L29" s="220">
+        <v>2535</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="225" t="s">
         <v>320</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="227" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>43372</v>
+        <v>43288</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="F31" s="178">
-        <v>39557</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>39509</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>353</v>
+        <v>386</v>
       </c>
       <c r="I31" s="158">
-        <v>3235</v>
+        <v>3183</v>
       </c>
       <c r="J31" s="158">
         <v>931</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
-      <c r="L31" s="218">
-        <v>2038</v>
+      <c r="L31" s="220">
+        <v>1992</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="225" t="s">
         <v>322</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="227" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>118494</v>
+        <v>118899</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>602</v>
+        <v>402</v>
       </c>
       <c r="F33" s="183">
-        <v>110951</v>
+        <v>111582</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="I33" s="164">
-        <v>6932</v>
+        <v>6870</v>
       </c>
       <c r="J33" s="164">
-        <v>1260</v>
+        <v>1282</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4858</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="229" t="s">
         <v>324</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
@@ -14310,1079 +14313,1079 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:G26"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="H31:H32"/>
-    <mergeCell ref="F18:F19"/>
-[...136 lines deleted...]
-    <mergeCell ref="F23:G24"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="133" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="102"/>
+      <c r="A1" s="86" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>133</v>
       </c>
-      <c r="B2" s="103"/>
-[...9 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
-        <v>151</v>
+      <c r="A10" s="222" t="s">
+        <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>28822</v>
+        <v>28701</v>
       </c>
       <c r="C10" s="145">
-        <v>6147</v>
+        <v>6104</v>
       </c>
       <c r="D10" s="145">
-        <v>993</v>
+        <v>1058</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>648</v>
+        <v>449</v>
       </c>
       <c r="G10" s="145">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="H10" s="145">
-        <v>20427</v>
+        <v>20482</v>
       </c>
       <c r="I10" s="145">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="L10" s="172">
-        <v>295</v>
+        <v>323</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="225" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="227" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>17255</v>
+        <v>17122</v>
       </c>
       <c r="C12" s="158">
-        <v>4497</v>
+        <v>4286</v>
       </c>
       <c r="D12" s="158">
-        <v>821</v>
+        <v>894</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
-      <c r="F12" s="158">
-        <v>50</v>
+      <c r="F12" s="193">
+        <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H12" s="158">
-        <v>11443</v>
+        <v>11491</v>
       </c>
       <c r="I12" s="158">
         <v>65</v>
       </c>
       <c r="J12" s="158">
         <v>2</v>
       </c>
       <c r="K12" s="158">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>218</v>
+      </c>
+      <c r="L12" s="220">
+        <v>142</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="225" t="s">
         <v>326</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="227" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23930</v>
+        <v>23681</v>
       </c>
       <c r="C14" s="158">
-        <v>7837</v>
+        <v>7714</v>
       </c>
       <c r="D14" s="158">
-        <v>694</v>
+        <v>668</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H14" s="158">
-        <v>14201</v>
+        <v>14094</v>
       </c>
       <c r="I14" s="158">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>362</v>
+      </c>
+      <c r="L14" s="220">
+        <v>261</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="225" t="s">
         <v>328</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="227" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>90093</v>
+        <v>88685</v>
       </c>
       <c r="C16" s="158">
-        <v>29153</v>
+        <v>27162</v>
       </c>
       <c r="D16" s="158">
-        <v>3367</v>
+        <v>4034</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H16" s="158">
-        <v>55801</v>
+        <v>55542</v>
       </c>
       <c r="I16" s="158">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="J16" s="158">
-        <v>1400</v>
+        <v>1600</v>
       </c>
       <c r="K16" s="158">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>-1190</v>
+        <v>495</v>
+      </c>
+      <c r="L16" s="220">
+        <v>-1211</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="225" t="s">
         <v>330</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="227" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>41765</v>
+        <v>41240</v>
       </c>
       <c r="C18" s="164">
-        <v>9453</v>
+        <v>9132</v>
       </c>
       <c r="D18" s="164">
-        <v>1560</v>
+        <v>1685</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H18" s="164">
-        <v>29654</v>
+        <v>29358</v>
       </c>
       <c r="I18" s="164">
         <v>135</v>
       </c>
       <c r="J18" s="164">
         <v>500</v>
       </c>
       <c r="K18" s="164">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="L18" s="183">
-        <v>-215</v>
+        <v>-242</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="229" t="s">
         <v>332</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
-        <v>151</v>
+      <c r="A25" s="222" t="s">
+        <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>28822</v>
+        <v>28701</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>167</v>
+        <v>95</v>
       </c>
       <c r="F25" s="172">
-        <v>26530</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>26464</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>45</v>
       </c>
       <c r="I25" s="145">
-        <v>2080</v>
+        <v>2098</v>
       </c>
       <c r="J25" s="145">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1310</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="225" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="227" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>17255</v>
+        <v>17122</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="F27" s="178">
-        <v>16068</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>15789</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="I27" s="158">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="J27" s="158">
-        <v>645</v>
+        <v>663</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
-      <c r="L27" s="218">
-        <v>408</v>
+      <c r="L27" s="220">
+        <v>396</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="225" t="s">
         <v>326</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="227" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23930</v>
+        <v>23681</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="F29" s="178">
-        <v>21148</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>20971</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I29" s="158">
-        <v>2532</v>
+        <v>2550</v>
       </c>
       <c r="J29" s="158">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
-      <c r="L29" s="218">
-        <v>1469</v>
+      <c r="L29" s="220">
+        <v>1488</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="225" t="s">
         <v>328</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="227" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>90093</v>
+        <v>88685</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>364</v>
+        <v>287</v>
       </c>
       <c r="F31" s="178">
-        <v>83247</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>81930</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="I31" s="158">
-        <v>6410</v>
+        <v>6330</v>
       </c>
       <c r="J31" s="158">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
-      <c r="L31" s="218">
-        <v>4319</v>
+      <c r="L31" s="220">
+        <v>4246</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="225" t="s">
         <v>330</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="227" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>41765</v>
+        <v>41240</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>172</v>
+        <v>119</v>
       </c>
       <c r="F33" s="183">
-        <v>38849</v>
+        <v>38401</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="I33" s="164">
-        <v>2718</v>
+        <v>2681</v>
       </c>
       <c r="J33" s="164">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1651</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="229" t="s">
         <v>332</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
@@ -15444,1020 +15447,1020 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
-    <mergeCell ref="F18:F19"/>
-[...7 lines deleted...]
-    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="F25:G26"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K8:K9"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="A1:L1"/>
-[...127 lines deleted...]
-    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="134" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4240917</v>
+        <v>4318442</v>
       </c>
       <c r="C9" s="145">
-        <v>62761</v>
+        <v>46410</v>
       </c>
       <c r="D9" s="145">
-        <v>265273</v>
+        <v>300081</v>
       </c>
       <c r="E9" s="145">
-        <v>197451</v>
+        <v>215509</v>
       </c>
       <c r="F9" s="172">
-        <v>369513</v>
+        <v>380730</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>871539</v>
+        <v>803911</v>
       </c>
       <c r="I9" s="145">
-        <v>54214</v>
+        <v>61641</v>
       </c>
       <c r="J9" s="148">
-        <v>2395500</v>
+        <v>2485929</v>
       </c>
       <c r="K9" s="151">
-        <v>24667</v>
+        <v>24230</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3403529</v>
+        <v>3447231</v>
       </c>
       <c r="C11" s="158">
-        <v>53259</v>
+        <v>38242</v>
       </c>
       <c r="D11" s="158">
-        <v>209308</v>
+        <v>221263</v>
       </c>
       <c r="E11" s="158">
-        <v>129108</v>
+        <v>146454</v>
       </c>
       <c r="F11" s="178">
-        <v>322622</v>
+        <v>317320</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>552264</v>
+        <v>546990</v>
       </c>
       <c r="I11" s="158">
-        <v>25439</v>
+        <v>26319</v>
       </c>
       <c r="J11" s="160">
-        <v>2075147</v>
+        <v>2112922</v>
       </c>
       <c r="K11" s="162">
-        <v>36383</v>
+        <v>37720</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1626032</v>
+        <v>1624257</v>
       </c>
       <c r="C13" s="158">
-        <v>21549</v>
+        <v>17735</v>
       </c>
       <c r="D13" s="158">
-        <v>109573</v>
+        <v>122759</v>
       </c>
       <c r="E13" s="158">
-        <v>3361</v>
+        <v>3900</v>
       </c>
       <c r="F13" s="183">
-        <v>255310</v>
+        <v>258117</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>161417</v>
+        <v>137496</v>
       </c>
       <c r="I13" s="158">
-        <v>14235</v>
+        <v>13829</v>
       </c>
       <c r="J13" s="160">
-        <v>904537</v>
+        <v>912716</v>
       </c>
       <c r="K13" s="162">
-        <v>156050</v>
+        <v>157705</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4689119</v>
+        <v>4802530</v>
       </c>
       <c r="C15" s="158">
-        <v>50862</v>
+        <v>31558</v>
       </c>
       <c r="D15" s="158">
-        <v>426525</v>
+        <v>457452</v>
       </c>
       <c r="E15" s="158">
-        <v>219020</v>
+        <v>251366</v>
       </c>
       <c r="F15" s="183">
-        <v>219203</v>
+        <v>221974</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>882312</v>
+        <v>889121</v>
       </c>
       <c r="I15" s="158">
-        <v>138764</v>
+        <v>140604</v>
       </c>
       <c r="J15" s="160">
-        <v>2604286</v>
+        <v>2679555</v>
       </c>
       <c r="K15" s="162">
-        <v>148146</v>
+        <v>130901</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>5067347</v>
+        <v>5208444</v>
       </c>
       <c r="C17" s="164">
-        <v>84288</v>
+        <v>63796</v>
       </c>
       <c r="D17" s="164">
-        <v>462145</v>
+        <v>465300</v>
       </c>
       <c r="E17" s="164">
-        <v>398435</v>
+        <v>421603</v>
       </c>
       <c r="F17" s="183">
-        <v>343422</v>
+        <v>364201</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>694894</v>
+        <v>702064</v>
       </c>
       <c r="I17" s="164">
-        <v>148049</v>
+        <v>145542</v>
       </c>
       <c r="J17" s="166">
-        <v>2833092</v>
+        <v>2943445</v>
       </c>
       <c r="K17" s="168">
-        <v>103025</v>
+        <v>102493</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4240917</v>
+        <v>4318442</v>
       </c>
       <c r="C24" s="145">
-        <v>245120</v>
+        <v>266316</v>
       </c>
       <c r="D24" s="145">
-        <v>50163</v>
+        <v>55127</v>
       </c>
       <c r="E24" s="145">
-        <v>3437601</v>
+        <v>3438307</v>
       </c>
       <c r="F24" s="145">
-        <v>47700</v>
+        <v>46000</v>
       </c>
       <c r="G24" s="145">
-        <v>204017</v>
+        <v>253040</v>
       </c>
       <c r="H24" s="145">
-        <v>256315</v>
+        <v>259652</v>
       </c>
       <c r="I24" s="145">
         <v>106305</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>115235</v>
+        <v>119296</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3403529</v>
+        <v>3447231</v>
       </c>
       <c r="C26" s="158">
-        <v>194325</v>
+        <v>203228</v>
       </c>
       <c r="D26" s="158">
-        <v>150116</v>
+        <v>145111</v>
       </c>
       <c r="E26" s="158">
-        <v>2708046</v>
+        <v>2739826</v>
       </c>
       <c r="F26" s="158">
-        <v>41783</v>
+        <v>42780</v>
       </c>
       <c r="G26" s="158">
-        <v>84661</v>
+        <v>90309</v>
       </c>
       <c r="H26" s="158">
-        <v>224597</v>
+        <v>225977</v>
       </c>
       <c r="I26" s="158">
         <v>117660</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>88260</v>
+        <v>91960</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1626032</v>
+        <v>1624257</v>
       </c>
       <c r="C28" s="158">
-        <v>18510</v>
+        <v>21916</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1271860</v>
+        <v>1261462</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>73367</v>
+        <v>77029</v>
       </c>
       <c r="H28" s="158">
-        <v>206704</v>
+        <v>208259</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
         <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>118423</v>
+        <v>121798</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4689119</v>
+        <v>4802530</v>
       </c>
       <c r="C30" s="158">
-        <v>241512</v>
+        <v>199962</v>
       </c>
       <c r="D30" s="158">
         <v>18052</v>
       </c>
       <c r="E30" s="158">
-        <v>3788360</v>
+        <v>3912197</v>
       </c>
       <c r="F30" s="158">
-        <v>108336</v>
+        <v>113331</v>
       </c>
       <c r="G30" s="158">
-        <v>209508</v>
+        <v>228310</v>
       </c>
       <c r="H30" s="158">
-        <v>323350</v>
+        <v>330677</v>
       </c>
       <c r="I30" s="158">
         <v>171800</v>
       </c>
       <c r="J30" s="160">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="K30" s="162">
-        <v>140421</v>
+        <v>147733</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>5067347</v>
+        <v>5208444</v>
       </c>
       <c r="C32" s="164">
-        <v>88811</v>
+        <v>102498</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4397528</v>
+        <v>4477341</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>218605</v>
+        <v>259177</v>
       </c>
       <c r="H32" s="164">
-        <v>326095</v>
+        <v>333118</v>
       </c>
       <c r="I32" s="164">
         <v>128221</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>157574</v>
+        <v>165620</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -16498,1056 +16501,1056 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="H20:K21"/>
-[...113 lines deleted...]
-    <mergeCell ref="J13:J14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="117" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="102"/>
-[...9 lines deleted...]
-      <c r="L1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>135</v>
       </c>
-      <c r="B2" s="103"/>
-[...9 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
-        <v>153</v>
+      <c r="A10" s="222" t="s">
+        <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>121005</v>
+        <v>121093</v>
       </c>
       <c r="C10" s="145">
-        <v>24385</v>
+        <v>23465</v>
       </c>
       <c r="D10" s="145">
-        <v>5169</v>
+        <v>5228</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>2299</v>
+        <v>1949</v>
       </c>
       <c r="G10" s="145">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="H10" s="145">
-        <v>87741</v>
+        <v>89017</v>
       </c>
       <c r="I10" s="145">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1514</v>
+        <v>1509</v>
       </c>
       <c r="L10" s="172">
-        <v>-666</v>
+        <v>-640</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="225" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="227" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21929</v>
+        <v>21640</v>
       </c>
       <c r="C12" s="158">
-        <v>5079</v>
+        <v>4751</v>
       </c>
       <c r="D12" s="158">
-        <v>749</v>
+        <v>872</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H12" s="158">
-        <v>14490</v>
+        <v>14410</v>
       </c>
       <c r="I12" s="158">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>439</v>
+      </c>
+      <c r="L12" s="220">
+        <v>791</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="225" t="s">
         <v>334</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="227" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18726</v>
+        <v>18333</v>
       </c>
       <c r="C14" s="158">
-        <v>3787</v>
+        <v>3369</v>
       </c>
       <c r="D14" s="158">
-        <v>1171</v>
+        <v>1114</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H14" s="158">
-        <v>12096</v>
+        <v>12077</v>
       </c>
       <c r="I14" s="158">
         <v>234</v>
       </c>
       <c r="J14" s="158">
-        <v>820</v>
+        <v>900</v>
       </c>
       <c r="K14" s="158">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>482</v>
+      </c>
+      <c r="L14" s="220">
+        <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="225" t="s">
         <v>336</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="227" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>43533</v>
+        <v>42851</v>
       </c>
       <c r="C16" s="158">
-        <v>7525</v>
+        <v>7031</v>
       </c>
       <c r="D16" s="158">
-        <v>2157</v>
+        <v>2140</v>
       </c>
       <c r="E16" s="158">
-        <v>601</v>
+        <v>401</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H16" s="158">
-        <v>31385</v>
+        <v>31480</v>
       </c>
       <c r="I16" s="158">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>960</v>
+      </c>
+      <c r="L16" s="220">
+        <v>582</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="225" t="s">
         <v>338</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="227" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19681</v>
+        <v>19543</v>
       </c>
       <c r="C18" s="164">
-        <v>6850</v>
+        <v>6561</v>
       </c>
       <c r="D18" s="164">
-        <v>578</v>
+        <v>778</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="164">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="G18" s="164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H18" s="164">
-        <v>10722</v>
+        <v>10676</v>
       </c>
       <c r="I18" s="164">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
         <v>183</v>
       </c>
       <c r="L18" s="183">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="229" t="s">
         <v>340</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
-        <v>153</v>
+      <c r="A25" s="222" t="s">
+        <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>121005</v>
+        <v>121093</v>
       </c>
       <c r="C25" s="145">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>535</v>
+        <v>293</v>
       </c>
       <c r="F25" s="172">
-        <v>113103</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>113400</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="I25" s="145">
-        <v>7317</v>
+        <v>7221</v>
       </c>
       <c r="J25" s="145">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="K25" s="145">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="L25" s="172">
-        <v>3342</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="225" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="227" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21929</v>
+        <v>21640</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>179</v>
+        <v>84</v>
       </c>
       <c r="F27" s="178">
-        <v>19750</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>19722</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>241</v>
+        <v>61</v>
       </c>
       <c r="I27" s="158">
-        <v>1760</v>
+        <v>1774</v>
       </c>
       <c r="J27" s="158">
         <v>367</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
-      <c r="L27" s="218">
-        <v>1001</v>
+      <c r="L27" s="220">
+        <v>1017</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="225" t="s">
         <v>334</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="227" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18726</v>
+        <v>18333</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="F29" s="178">
-        <v>17401</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>17113</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>33</v>
       </c>
       <c r="I29" s="158">
-        <v>1126</v>
+        <v>1142</v>
       </c>
       <c r="J29" s="158">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
-      <c r="L29" s="218">
-        <v>799</v>
+      <c r="L29" s="220">
+        <v>809</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="225" t="s">
         <v>336</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="227" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>43533</v>
+        <v>42851</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>381</v>
+        <v>235</v>
       </c>
       <c r="F31" s="178">
-        <v>39549</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>38995</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="I31" s="158">
-        <v>3576</v>
+        <v>3566</v>
       </c>
       <c r="J31" s="158">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
-      <c r="L31" s="218">
-        <v>2811</v>
+      <c r="L31" s="220">
+        <v>2797</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="225" t="s">
         <v>338</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="227" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19681</v>
+        <v>19543</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="F33" s="183">
-        <v>17863</v>
+        <v>17812</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>25</v>
       </c>
       <c r="I33" s="164">
-        <v>1617</v>
+        <v>1637</v>
       </c>
       <c r="J33" s="164">
         <v>133</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1286</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="229" t="s">
         <v>340</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -17607,1079 +17610,1079 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="F25:G26"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
-    <mergeCell ref="L29:L30"/>
-[...136 lines deleted...]
-    <mergeCell ref="F25:G26"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="135" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="102"/>
-[...25 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
-        <v>155</v>
+      <c r="A10" s="222" t="s">
+        <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>33010</v>
+        <v>32904</v>
       </c>
       <c r="C10" s="145">
-        <v>8930</v>
+        <v>8786</v>
       </c>
       <c r="D10" s="145">
-        <v>1135</v>
+        <v>1296</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="H10" s="145">
-        <v>20552</v>
+        <v>20229</v>
       </c>
       <c r="I10" s="145">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="J10" s="145">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="K10" s="145">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="L10" s="172">
-        <v>-73</v>
+        <v>-71</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="225" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="227" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16255</v>
+        <v>16273</v>
       </c>
       <c r="C12" s="158">
-        <v>4572</v>
+        <v>4481</v>
       </c>
       <c r="D12" s="158">
-        <v>508</v>
+        <v>571</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H12" s="158">
-        <v>10285</v>
+        <v>10330</v>
       </c>
       <c r="I12" s="158">
         <v>44</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>223</v>
       </c>
-      <c r="L12" s="218">
+      <c r="L12" s="220">
         <v>605</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="225" t="s">
         <v>342</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="227" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>28853</v>
+        <v>29506</v>
       </c>
       <c r="C14" s="158">
-        <v>4624</v>
+        <v>4251</v>
       </c>
       <c r="D14" s="158">
-        <v>1238</v>
+        <v>1340</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>748</v>
+        <v>1715</v>
       </c>
       <c r="G14" s="158">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H14" s="158">
-        <v>20951</v>
+        <v>20944</v>
       </c>
       <c r="I14" s="158">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="J14" s="158">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="K14" s="158">
         <v>424</v>
       </c>
-      <c r="L14" s="218">
-        <v>424</v>
+      <c r="L14" s="220">
+        <v>408</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="225" t="s">
         <v>344</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="227" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>99965</v>
+        <v>98245</v>
       </c>
       <c r="C16" s="158">
-        <v>21333</v>
+        <v>20904</v>
       </c>
       <c r="D16" s="158">
-        <v>4352</v>
+        <v>4767</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>2276</v>
+        <v>917</v>
       </c>
       <c r="G16" s="158">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H16" s="158">
-        <v>65925</v>
+        <v>65603</v>
       </c>
       <c r="I16" s="158">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>3733</v>
+        <v>1370</v>
+      </c>
+      <c r="L16" s="220">
+        <v>3638</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="225" t="s">
         <v>346</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="227" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>39087</v>
+        <v>38927</v>
       </c>
       <c r="C18" s="164">
-        <v>8426</v>
+        <v>8372</v>
       </c>
       <c r="D18" s="164">
-        <v>1960</v>
+        <v>2101</v>
       </c>
       <c r="E18" s="164">
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="F18" s="164">
-        <v>549</v>
+        <v>349</v>
       </c>
       <c r="G18" s="164">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H18" s="164">
-        <v>27536</v>
+        <v>27387</v>
       </c>
       <c r="I18" s="164">
         <v>85</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="L18" s="183">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="229" t="s">
         <v>348</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
-        <v>155</v>
+      <c r="A25" s="222" t="s">
+        <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>33010</v>
+        <v>32904</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="F25" s="172">
-        <v>30049</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>29987</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I25" s="145">
-        <v>2757</v>
+        <v>2756</v>
       </c>
       <c r="J25" s="145">
         <v>855</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1691</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="225" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="227" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16255</v>
+        <v>16273</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F27" s="178">
-        <v>15280</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>15293</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I27" s="158">
-        <v>913</v>
+        <v>936</v>
       </c>
       <c r="J27" s="158">
         <v>245</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
-      <c r="L27" s="218">
-        <v>605</v>
+      <c r="L27" s="220">
+        <v>628</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="225" t="s">
         <v>342</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="227" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>28853</v>
+        <v>29506</v>
       </c>
       <c r="C29" s="158">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="F29" s="178">
-        <v>27001</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>27676</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I29" s="158">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="J29" s="158">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
-      <c r="L29" s="218">
-        <v>713</v>
+      <c r="L29" s="220">
+        <v>722</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="225" t="s">
         <v>344</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="227" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>99965</v>
+        <v>98245</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>510</v>
+        <v>399</v>
       </c>
       <c r="F31" s="178">
-        <v>92688</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>91076</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>255</v>
+        <v>299</v>
       </c>
       <c r="I31" s="158">
-        <v>6511</v>
+        <v>6471</v>
       </c>
       <c r="J31" s="158">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
-      <c r="L31" s="218">
-        <v>3395</v>
+      <c r="L31" s="220">
+        <v>3335</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="225" t="s">
         <v>346</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="227" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>39087</v>
+        <v>38927</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="F33" s="183">
-        <v>36871</v>
+        <v>36745</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I33" s="164">
-        <v>2016</v>
+        <v>1968</v>
       </c>
       <c r="J33" s="164">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1198</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="229" t="s">
         <v>348</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -18739,1029 +18742,1029 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
-    <mergeCell ref="F18:F19"/>
-[...7 lines deleted...]
-    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="F25:G26"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K8:K9"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="A1:L1"/>
-[...127 lines deleted...]
-    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="136" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>144</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>145</v>
       </c>
-      <c r="B1" s="102"/>
-[...12 lines deleted...]
-      <c r="A2" s="102" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+    </row>
+    <row r="3" spans="1:12" ht="18.6" customHeight="1">
+      <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
-      <c r="B2" s="103"/>
-[...25 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
-        <v>157</v>
+      <c r="A10" s="222" t="s">
+        <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>96999</v>
+        <v>96392</v>
       </c>
       <c r="C10" s="145">
-        <v>20451</v>
+        <v>19859</v>
       </c>
       <c r="D10" s="145">
-        <v>4458</v>
+        <v>5269</v>
       </c>
       <c r="E10" s="145">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>286</v>
+      </c>
+      <c r="F10" s="189">
+        <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="H10" s="145">
-        <v>67611</v>
+        <v>67003</v>
       </c>
       <c r="I10" s="145">
-        <v>1601</v>
+        <v>1595</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="L10" s="172">
-        <v>1330</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="225" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="227" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6279</v>
+        <v>6321</v>
       </c>
       <c r="C12" s="158">
-        <v>1757</v>
+        <v>1827</v>
       </c>
       <c r="D12" s="158">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
         <v>7</v>
       </c>
       <c r="H12" s="158">
-        <v>4021</v>
+        <v>4003</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>122</v>
       </c>
-      <c r="L12" s="218">
-        <v>84</v>
+      <c r="L12" s="220">
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="225" t="s">
         <v>350</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="227" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11182</v>
+        <v>11104</v>
       </c>
       <c r="C14" s="158">
-        <v>1809</v>
+        <v>1745</v>
       </c>
       <c r="D14" s="158">
-        <v>479</v>
+        <v>416</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H14" s="158">
-        <v>8150</v>
+        <v>8196</v>
       </c>
       <c r="I14" s="158">
         <v>80</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>388</v>
+      </c>
+      <c r="L14" s="220">
+        <v>262</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="225" t="s">
         <v>352</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="227" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6549</v>
+        <v>6573</v>
       </c>
       <c r="C16" s="158">
-        <v>1446</v>
+        <v>1473</v>
       </c>
       <c r="D16" s="158">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H16" s="158">
-        <v>4551</v>
+        <v>4549</v>
       </c>
       <c r="I16" s="158">
         <v>35</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>79</v>
+      </c>
+      <c r="L16" s="220">
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="225" t="s">
         <v>354</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
-      <c r="B18" s="72"/>
-[...8 lines deleted...]
-      <c r="K18" s="72"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
       <c r="L18" s="95"/>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="55"/>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
-        <v>157</v>
+      <c r="A25" s="222" t="s">
+        <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>96999</v>
+        <v>96392</v>
       </c>
       <c r="C25" s="145">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>364</v>
+        <v>331</v>
       </c>
       <c r="F25" s="172">
-        <v>89233</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>88287</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>576</v>
+        <v>1044</v>
       </c>
       <c r="I25" s="145">
-        <v>6822</v>
+        <v>6725</v>
       </c>
       <c r="J25" s="145">
         <v>1374</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4095</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="225" t="s">
+        <v>158</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="227" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6279</v>
+        <v>6321</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F27" s="178">
-        <v>5814</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>5854</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I27" s="158">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="J27" s="158">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
-      <c r="L27" s="218">
-        <v>187</v>
+      <c r="L27" s="220">
+        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="225" t="s">
         <v>350</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="227" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11182</v>
+        <v>11104</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F29" s="178">
-        <v>10350</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>10264</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I29" s="158">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="J29" s="158">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
-      <c r="L29" s="218">
-        <v>285</v>
+      <c r="L29" s="220">
+        <v>297</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="225" t="s">
         <v>352</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="227" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6549</v>
+        <v>6573</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F31" s="178">
-        <v>5950</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>5986</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I31" s="158">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="J31" s="158">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
-      <c r="L31" s="218">
-        <v>213</v>
+      <c r="L31" s="220">
+        <v>204</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="225" t="s">
         <v>354</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
-      <c r="B33" s="72"/>
-[...2 lines deleted...]
-      <c r="E33" s="72"/>
+      <c r="B33" s="97"/>
+      <c r="C33" s="97"/>
+      <c r="D33" s="97"/>
+      <c r="E33" s="97"/>
       <c r="F33" s="95"/>
       <c r="G33" s="96"/>
-      <c r="H33" s="72"/>
-[...2 lines deleted...]
-      <c r="K33" s="72"/>
+      <c r="H33" s="97"/>
+      <c r="I33" s="97"/>
+      <c r="J33" s="97"/>
+      <c r="K33" s="97"/>
       <c r="L33" s="95"/>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="57"/>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -19821,1020 +19824,1020 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="H31:H32"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="F29:G30"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="F25:G26"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="F14:F15"/>
-    <mergeCell ref="F31:G32"/>
-[...136 lines deleted...]
-    <mergeCell ref="I10:I11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="137" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>234172</v>
+        <v>243272</v>
       </c>
       <c r="C9" s="145">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D9" s="145">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>343</v>
+      </c>
+      <c r="E9" s="145">
+        <v>129</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1333</v>
+        <v>1230</v>
       </c>
       <c r="J9" s="148">
-        <v>226179</v>
+        <v>234866</v>
       </c>
       <c r="K9" s="151">
-        <v>-1837</v>
+        <v>-1721</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>357557</v>
+        <v>352869</v>
       </c>
       <c r="C11" s="158">
-        <v>4856</v>
+        <v>2771</v>
       </c>
       <c r="D11" s="158">
-        <v>19977</v>
+        <v>20768</v>
       </c>
       <c r="E11" s="158">
-        <v>4016</v>
+        <v>4691</v>
       </c>
       <c r="F11" s="178">
-        <v>34143</v>
+        <v>33081</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>54679</v>
+        <v>51576</v>
       </c>
       <c r="I11" s="158">
-        <v>2086</v>
+        <v>1519</v>
       </c>
       <c r="J11" s="160">
-        <v>223528</v>
+        <v>226362</v>
       </c>
       <c r="K11" s="162">
-        <v>14273</v>
+        <v>12101</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4415563</v>
+        <v>4422280</v>
       </c>
       <c r="C13" s="158">
-        <v>98184</v>
+        <v>89340</v>
       </c>
       <c r="D13" s="158">
-        <v>690994</v>
+        <v>667643</v>
       </c>
       <c r="E13" s="158">
-        <v>68561</v>
+        <v>69419</v>
       </c>
       <c r="F13" s="183">
-        <v>391027</v>
+        <v>539298</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>669387</v>
+        <v>472292</v>
       </c>
       <c r="I13" s="158">
-        <v>43671</v>
+        <v>55688</v>
       </c>
       <c r="J13" s="160">
-        <v>2432393</v>
+        <v>2507322</v>
       </c>
       <c r="K13" s="162">
-        <v>21344</v>
+        <v>21276</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>486400</v>
+        <v>609447</v>
       </c>
       <c r="C15" s="158">
-        <v>30239</v>
+        <v>20557</v>
       </c>
       <c r="D15" s="158">
-        <v>207815</v>
+        <v>319663</v>
       </c>
       <c r="E15" s="158">
-        <v>10018</v>
+        <v>14348</v>
       </c>
       <c r="F15" s="183">
-        <v>126876</v>
+        <v>126896</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>12309</v>
+        <v>14388</v>
       </c>
       <c r="J15" s="160">
-        <v>52155</v>
+        <v>61250</v>
       </c>
       <c r="K15" s="162">
-        <v>46989</v>
+        <v>52344</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>426489</v>
+        <v>430251</v>
       </c>
       <c r="C17" s="164">
-        <v>4069</v>
+        <v>1654</v>
       </c>
       <c r="D17" s="164">
-        <v>24938</v>
+        <v>28128</v>
       </c>
       <c r="E17" s="164">
-        <v>27078</v>
+        <v>32670</v>
       </c>
       <c r="F17" s="183">
-        <v>62864</v>
+        <v>55808</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>29224</v>
+        <v>30929</v>
       </c>
       <c r="I17" s="164">
-        <v>2600</v>
+        <v>2821</v>
       </c>
       <c r="J17" s="166">
-        <v>236648</v>
+        <v>239003</v>
       </c>
       <c r="K17" s="168">
-        <v>39069</v>
+        <v>39236</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>234172</v>
+        <v>243272</v>
       </c>
       <c r="C24" s="145">
-        <v>89370</v>
+        <v>94699</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>94728</v>
+        <v>97873</v>
       </c>
       <c r="H24" s="145">
-        <v>47273</v>
+        <v>47900</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>8670</v>
+        <v>9051</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>357557</v>
+        <v>352869</v>
       </c>
       <c r="C26" s="158">
-        <v>14332</v>
+        <v>18965</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>296969</v>
+        <v>283906</v>
       </c>
       <c r="F26" s="158">
         <v>6327</v>
       </c>
       <c r="G26" s="158">
-        <v>12831</v>
+        <v>16651</v>
       </c>
       <c r="H26" s="158">
-        <v>27089</v>
+        <v>27012</v>
       </c>
       <c r="I26" s="158">
         <v>18799</v>
       </c>
       <c r="J26" s="160">
         <v>1436</v>
       </c>
       <c r="K26" s="162">
-        <v>5426</v>
+        <v>5694</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4415563</v>
+        <v>4422280</v>
       </c>
       <c r="C28" s="158">
-        <v>632291</v>
+        <v>646621</v>
       </c>
       <c r="D28" s="158">
         <v>30004</v>
       </c>
       <c r="E28" s="158">
-        <v>3212043</v>
+        <v>3194369</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>131267</v>
+        <v>138708</v>
       </c>
       <c r="H28" s="158">
-        <v>379758</v>
+        <v>382378</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
         <v>72804</v>
       </c>
       <c r="K28" s="162">
-        <v>193968</v>
+        <v>198031</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>486400</v>
+        <v>609447</v>
       </c>
       <c r="C30" s="158">
-        <v>7931</v>
+        <v>7185</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>362083</v>
+        <v>484553</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>45896</v>
+        <v>45484</v>
       </c>
       <c r="H30" s="158">
-        <v>70490</v>
+        <v>72224</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>35870</v>
+        <v>37690</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>426489</v>
+        <v>430251</v>
       </c>
       <c r="C32" s="164">
-        <v>17120</v>
+        <v>19518</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>298135</v>
+        <v>304085</v>
       </c>
       <c r="F32" s="164">
         <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>39896</v>
+        <v>35341</v>
       </c>
       <c r="H32" s="164">
-        <v>44678</v>
+        <v>44647</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="K32" s="168">
-        <v>13933</v>
+        <v>14227</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -20871,997 +20874,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="J32:J33"/>
-[...20 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D22:D23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="B24:B25"/>
-[...91 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="118" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2499410</v>
+        <v>2554233</v>
       </c>
       <c r="C9" s="145">
-        <v>42623</v>
+        <v>29314</v>
       </c>
       <c r="D9" s="145">
-        <v>162082</v>
+        <v>154798</v>
       </c>
       <c r="E9" s="145">
-        <v>107431</v>
+        <v>106933</v>
       </c>
       <c r="F9" s="172">
-        <v>200361</v>
+        <v>207554</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>246739</v>
+        <v>262447</v>
       </c>
       <c r="I9" s="145">
-        <v>10586</v>
+        <v>11857</v>
       </c>
       <c r="J9" s="148">
-        <v>1679511</v>
+        <v>1731858</v>
       </c>
       <c r="K9" s="151">
-        <v>50076</v>
+        <v>49471</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>803500</v>
+        <v>785576</v>
       </c>
       <c r="C11" s="158">
-        <v>11833</v>
+        <v>9247</v>
       </c>
       <c r="D11" s="158">
-        <v>164044</v>
+        <v>172841</v>
       </c>
       <c r="E11" s="158">
-        <v>81578</v>
+        <v>93279</v>
       </c>
       <c r="F11" s="178">
-        <v>110275</v>
+        <v>138828</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>14400</v>
+        <v>1900</v>
       </c>
       <c r="I11" s="158">
-        <v>40564</v>
+        <v>21576</v>
       </c>
       <c r="J11" s="160">
-        <v>324394</v>
+        <v>322528</v>
       </c>
       <c r="K11" s="162">
-        <v>56413</v>
+        <v>25379</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>997779</v>
+        <v>997133</v>
       </c>
       <c r="C13" s="158">
-        <v>16747</v>
+        <v>10779</v>
       </c>
       <c r="D13" s="158">
-        <v>47140</v>
+        <v>46570</v>
       </c>
       <c r="E13" s="158">
-        <v>44857</v>
+        <v>45210</v>
       </c>
       <c r="F13" s="183">
-        <v>105282</v>
+        <v>105715</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>101568</v>
+        <v>94039</v>
       </c>
       <c r="I13" s="158">
-        <v>5001</v>
+        <v>4893</v>
       </c>
       <c r="J13" s="160">
-        <v>635184</v>
+        <v>648848</v>
       </c>
       <c r="K13" s="162">
-        <v>42000</v>
+        <v>41080</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>367693</v>
+        <v>364634</v>
       </c>
       <c r="C15" s="158">
-        <v>5195</v>
+        <v>2444</v>
       </c>
       <c r="D15" s="158">
-        <v>37392</v>
+        <v>35621</v>
       </c>
       <c r="E15" s="158">
-        <v>23201</v>
+        <v>15201</v>
       </c>
       <c r="F15" s="183">
-        <v>46237</v>
+        <v>48172</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>19656</v>
+        <v>26336</v>
       </c>
       <c r="I15" s="158">
-        <v>1748</v>
+        <v>2319</v>
       </c>
       <c r="J15" s="160">
-        <v>229109</v>
+        <v>229291</v>
       </c>
       <c r="K15" s="162">
-        <v>5156</v>
+        <v>5247</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>791983</v>
+        <v>781669</v>
       </c>
       <c r="C17" s="164">
-        <v>7782</v>
+        <v>7582</v>
       </c>
       <c r="D17" s="164">
-        <v>131970</v>
+        <v>143349</v>
       </c>
       <c r="E17" s="164">
-        <v>84742</v>
+        <v>84869</v>
       </c>
       <c r="F17" s="183">
-        <v>120052</v>
+        <v>91362</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>43764</v>
+        <v>55126</v>
       </c>
       <c r="I17" s="164">
-        <v>40919</v>
+        <v>26308</v>
       </c>
       <c r="J17" s="166">
-        <v>346268</v>
+        <v>357274</v>
       </c>
       <c r="K17" s="168">
-        <v>16487</v>
+        <v>15799</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2499410</v>
+        <v>2554233</v>
       </c>
       <c r="C24" s="145">
-        <v>66584</v>
+        <v>76426</v>
       </c>
       <c r="D24" s="145">
-        <v>109099</v>
+        <v>131099</v>
       </c>
       <c r="E24" s="145">
-        <v>2067199</v>
+        <v>2098109</v>
       </c>
       <c r="F24" s="145">
-        <v>53910</v>
+        <v>52910</v>
       </c>
       <c r="G24" s="145">
-        <v>54164</v>
+        <v>46619</v>
       </c>
       <c r="H24" s="145">
-        <v>148453</v>
+        <v>149069</v>
       </c>
       <c r="I24" s="145">
         <v>97181</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>45312</v>
+        <v>47456</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>803500</v>
+        <v>785576</v>
       </c>
       <c r="C26" s="158">
-        <v>1172</v>
+        <v>2126</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>633236</v>
+        <v>622664</v>
       </c>
       <c r="F26" s="158">
-        <v>9444</v>
+        <v>9604</v>
       </c>
       <c r="G26" s="158">
-        <v>104012</v>
+        <v>94882</v>
       </c>
       <c r="H26" s="158">
-        <v>55636</v>
+        <v>56300</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>20890</v>
+        <v>21854</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>997779</v>
+        <v>997133</v>
       </c>
       <c r="C28" s="158">
-        <v>9110</v>
+        <v>9696</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>844626</v>
+        <v>839900</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>31371</v>
+        <v>33927</v>
       </c>
       <c r="H28" s="158">
-        <v>92510</v>
+        <v>93447</v>
       </c>
       <c r="I28" s="158">
         <v>60216</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>28624</v>
+        <v>30213</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>367693</v>
+        <v>364634</v>
       </c>
       <c r="C30" s="158">
-        <v>9730</v>
+        <v>6843</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>293130</v>
+        <v>292332</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>9659</v>
+        <v>9794</v>
       </c>
       <c r="H30" s="158">
-        <v>55175</v>
+        <v>55665</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>39812</v>
+        <v>40722</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>791983</v>
+        <v>781669</v>
       </c>
       <c r="C32" s="164">
-        <v>19916</v>
+        <v>12590</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>626802</v>
+        <v>616016</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>75961</v>
+        <v>82120</v>
       </c>
       <c r="H32" s="164">
-        <v>69305</v>
+        <v>70944</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>33079</v>
+        <v>35043</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -21898,997 +21901,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="G22:G23"/>
-[...113 lines deleted...]
-    <mergeCell ref="G32:G33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="119" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>97359</v>
+        <v>99534</v>
       </c>
       <c r="C9" s="145">
-        <v>2095</v>
+        <v>1215</v>
       </c>
       <c r="D9" s="145">
-        <v>4521</v>
+        <v>6567</v>
       </c>
       <c r="E9" s="145">
-        <v>517</v>
+        <v>1014</v>
       </c>
       <c r="F9" s="172">
-        <v>7425</v>
+        <v>7882</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14073</v>
+        <v>14254</v>
       </c>
       <c r="I9" s="145">
         <v>239</v>
       </c>
       <c r="J9" s="148">
-        <v>63145</v>
+        <v>63463</v>
       </c>
       <c r="K9" s="151">
-        <v>5345</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>265345</v>
+        <v>266144</v>
       </c>
       <c r="C11" s="158">
-        <v>3735</v>
+        <v>2440</v>
       </c>
       <c r="D11" s="158">
-        <v>24652</v>
+        <v>23831</v>
       </c>
       <c r="E11" s="158">
-        <v>3083</v>
+        <v>3871</v>
       </c>
       <c r="F11" s="178">
-        <v>6250</v>
+        <v>6315</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>30162</v>
+        <v>26794</v>
       </c>
       <c r="I11" s="158">
-        <v>538</v>
+        <v>515</v>
       </c>
       <c r="J11" s="160">
-        <v>188803</v>
+        <v>189799</v>
       </c>
       <c r="K11" s="162">
-        <v>8122</v>
+        <v>12579</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1392094</v>
+        <v>1399734</v>
       </c>
       <c r="C13" s="158">
-        <v>22394</v>
+        <v>16810</v>
       </c>
       <c r="D13" s="158">
-        <v>84984</v>
+        <v>87083</v>
       </c>
       <c r="E13" s="158">
-        <v>52278</v>
+        <v>53817</v>
       </c>
       <c r="F13" s="183">
-        <v>179839</v>
+        <v>183725</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>130635</v>
+        <v>125809</v>
       </c>
       <c r="I13" s="158">
-        <v>15260</v>
+        <v>14832</v>
       </c>
       <c r="J13" s="160">
-        <v>902512</v>
+        <v>912384</v>
       </c>
       <c r="K13" s="162">
-        <v>4193</v>
+        <v>5273</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>823883</v>
+        <v>829856</v>
       </c>
       <c r="C15" s="158">
-        <v>12604</v>
+        <v>8419</v>
       </c>
       <c r="D15" s="158">
-        <v>37950</v>
+        <v>40827</v>
       </c>
       <c r="E15" s="158">
-        <v>48755</v>
+        <v>47709</v>
       </c>
       <c r="F15" s="183">
-        <v>120344</v>
+        <v>122698</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>36649</v>
+        <v>37028</v>
       </c>
       <c r="I15" s="158">
-        <v>3474</v>
+        <v>3463</v>
       </c>
       <c r="J15" s="160">
-        <v>539877</v>
+        <v>547061</v>
       </c>
       <c r="K15" s="162">
-        <v>24228</v>
+        <v>22651</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>347184</v>
+        <v>349884</v>
       </c>
       <c r="C17" s="164">
-        <v>5570</v>
+        <v>3473</v>
       </c>
       <c r="D17" s="164">
-        <v>15059</v>
+        <v>16921</v>
       </c>
       <c r="E17" s="164">
-        <v>9489</v>
+        <v>5459</v>
       </c>
       <c r="F17" s="183">
-        <v>21633</v>
+        <v>24731</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>40893</v>
+        <v>42882</v>
       </c>
       <c r="I17" s="164">
-        <v>1220</v>
+        <v>1480</v>
       </c>
       <c r="J17" s="166">
-        <v>233824</v>
+        <v>233542</v>
       </c>
       <c r="K17" s="168">
-        <v>19495</v>
+        <v>21397</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>97359</v>
+        <v>99534</v>
       </c>
       <c r="C24" s="145">
-        <v>4464</v>
+        <v>5759</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>82851</v>
+        <v>83934</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2274</v>
+        <v>2039</v>
       </c>
       <c r="H24" s="145">
-        <v>6159</v>
+        <v>6191</v>
       </c>
       <c r="I24" s="145">
         <v>3202</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1589</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>265345</v>
+        <v>266144</v>
       </c>
       <c r="C26" s="158">
         <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>238458</v>
+        <v>238924</v>
       </c>
       <c r="F26" s="158">
-        <v>6000</v>
+        <v>6450</v>
       </c>
       <c r="G26" s="158">
-        <v>2981</v>
+        <v>2681</v>
       </c>
       <c r="H26" s="158">
-        <v>17891</v>
+        <v>18074</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3536</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1392094</v>
+        <v>1399734</v>
       </c>
       <c r="C28" s="158">
-        <v>21673</v>
+        <v>21738</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1167688</v>
+        <v>1179843</v>
       </c>
       <c r="F28" s="158">
         <v>26000</v>
       </c>
       <c r="G28" s="158">
-        <v>93568</v>
+        <v>88668</v>
       </c>
       <c r="H28" s="158">
-        <v>82851</v>
+        <v>83171</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>35973</v>
+        <v>37355</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>823883</v>
+        <v>829856</v>
       </c>
       <c r="C30" s="158">
-        <v>9058</v>
+        <v>11914</v>
       </c>
       <c r="D30" s="158">
         <v>1299</v>
       </c>
       <c r="E30" s="158">
-        <v>725345</v>
+        <v>727817</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>18163</v>
+        <v>18594</v>
       </c>
       <c r="H30" s="158">
-        <v>56498</v>
+        <v>56712</v>
       </c>
       <c r="I30" s="158">
         <v>40403</v>
       </c>
       <c r="J30" s="160">
         <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>15396</v>
+        <v>16574</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>347184</v>
+        <v>349884</v>
       </c>
       <c r="C32" s="164">
-        <v>6122</v>
+        <v>5135</v>
       </c>
       <c r="D32" s="164">
-        <v>5003</v>
+        <v>7003</v>
       </c>
       <c r="E32" s="164">
-        <v>296997</v>
+        <v>293881</v>
       </c>
       <c r="F32" s="164">
         <v>5449</v>
       </c>
       <c r="G32" s="164">
-        <v>8799</v>
+        <v>13409</v>
       </c>
       <c r="H32" s="164">
-        <v>24815</v>
+        <v>25008</v>
       </c>
       <c r="I32" s="164">
         <v>19403</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>5492</v>
+        <v>5787</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -22925,997 +22928,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="J32:J33"/>
-[...20 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D22:D23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="B24:B25"/>
-[...91 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="120" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>93</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>223023</v>
+        <v>222581</v>
       </c>
       <c r="C9" s="145">
-        <v>4364</v>
+        <v>2636</v>
       </c>
       <c r="D9" s="145">
-        <v>10619</v>
+        <v>11169</v>
       </c>
       <c r="E9" s="145">
-        <v>7572</v>
+        <v>6175</v>
       </c>
       <c r="F9" s="172">
-        <v>17796</v>
+        <v>18847</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19949</v>
+        <v>19894</v>
       </c>
       <c r="I9" s="145">
-        <v>780</v>
+        <v>866</v>
       </c>
       <c r="J9" s="148">
-        <v>155051</v>
+        <v>155331</v>
       </c>
       <c r="K9" s="151">
-        <v>6892</v>
+        <v>7663</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1049985</v>
+        <v>1042977</v>
       </c>
       <c r="C11" s="158">
-        <v>12840</v>
+        <v>7996</v>
       </c>
       <c r="D11" s="158">
-        <v>43079</v>
+        <v>41939</v>
       </c>
       <c r="E11" s="158">
-        <v>88782</v>
+        <v>89583</v>
       </c>
       <c r="F11" s="178">
-        <v>67178</v>
+        <v>67188</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>80975</v>
+        <v>81372</v>
       </c>
       <c r="I11" s="158">
-        <v>42252</v>
+        <v>39633</v>
       </c>
       <c r="J11" s="160">
-        <v>648408</v>
+        <v>648413</v>
       </c>
       <c r="K11" s="162">
-        <v>66471</v>
+        <v>66853</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>884168</v>
+        <v>890443</v>
       </c>
       <c r="C13" s="158">
-        <v>6864</v>
+        <v>6719</v>
       </c>
       <c r="D13" s="158">
-        <v>54702</v>
+        <v>56218</v>
       </c>
       <c r="E13" s="158">
-        <v>61151</v>
+        <v>63752</v>
       </c>
       <c r="F13" s="183">
-        <v>68299</v>
+        <v>64687</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>150580</v>
+        <v>139889</v>
       </c>
       <c r="I13" s="158">
-        <v>17092</v>
+        <v>20301</v>
       </c>
       <c r="J13" s="160">
-        <v>505757</v>
+        <v>519053</v>
       </c>
       <c r="K13" s="162">
-        <v>19724</v>
+        <v>19824</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2453265</v>
+        <v>2468076</v>
       </c>
       <c r="C15" s="158">
-        <v>16849</v>
+        <v>11683</v>
       </c>
       <c r="D15" s="158">
-        <v>141309</v>
+        <v>151571</v>
       </c>
       <c r="E15" s="158">
-        <v>262951</v>
+        <v>240465</v>
       </c>
       <c r="F15" s="183">
-        <v>222015</v>
+        <v>227855</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>258579</v>
+        <v>234355</v>
       </c>
       <c r="I15" s="158">
-        <v>28062</v>
+        <v>33716</v>
       </c>
       <c r="J15" s="160">
-        <v>1480856</v>
+        <v>1517730</v>
       </c>
       <c r="K15" s="162">
-        <v>42644</v>
+        <v>50703</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2933626</v>
+        <v>2922681</v>
       </c>
       <c r="C17" s="164">
-        <v>29243</v>
+        <v>24750</v>
       </c>
       <c r="D17" s="164">
-        <v>202964</v>
+        <v>230418</v>
       </c>
       <c r="E17" s="164">
-        <v>70107</v>
+        <v>84289</v>
       </c>
       <c r="F17" s="183">
-        <v>376719</v>
+        <v>366733</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>334731</v>
+        <v>332269</v>
       </c>
       <c r="I17" s="164">
-        <v>59242</v>
+        <v>62177</v>
       </c>
       <c r="J17" s="166">
-        <v>1734242</v>
+        <v>1728325</v>
       </c>
       <c r="K17" s="168">
-        <v>126379</v>
+        <v>93720</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>223023</v>
+        <v>222581</v>
       </c>
       <c r="C24" s="145">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>200151</v>
+        <v>199411</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>2275</v>
+        <v>2308</v>
       </c>
       <c r="H24" s="145">
-        <v>18910</v>
+        <v>19079</v>
       </c>
       <c r="I24" s="145">
         <v>13815</v>
       </c>
       <c r="J24" s="148">
         <v>929</v>
       </c>
       <c r="K24" s="151">
-        <v>3953</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1049985</v>
+        <v>1042977</v>
       </c>
       <c r="C26" s="158">
-        <v>11329</v>
+        <v>8838</v>
       </c>
       <c r="D26" s="158">
         <v>5575</v>
       </c>
       <c r="E26" s="158">
-        <v>841848</v>
+        <v>836098</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>100169</v>
+        <v>102588</v>
       </c>
       <c r="H26" s="158">
-        <v>85064</v>
+        <v>83878</v>
       </c>
       <c r="I26" s="158">
         <v>45406</v>
       </c>
       <c r="J26" s="160">
         <v>8237</v>
       </c>
       <c r="K26" s="162">
-        <v>23493</v>
+        <v>24633</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>884168</v>
+        <v>890443</v>
       </c>
       <c r="C28" s="158">
-        <v>5232</v>
+        <v>4358</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>686759</v>
+        <v>694443</v>
       </c>
       <c r="F28" s="158">
         <v>25302</v>
       </c>
       <c r="G28" s="158">
-        <v>61009</v>
+        <v>59925</v>
       </c>
       <c r="H28" s="158">
-        <v>70716</v>
+        <v>71265</v>
       </c>
       <c r="I28" s="158">
         <v>48653</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>19828</v>
+        <v>20574</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2453265</v>
+        <v>2468076</v>
       </c>
       <c r="C30" s="158">
-        <v>8000</v>
+        <v>30070</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2208791</v>
+        <v>2183299</v>
       </c>
       <c r="F30" s="158">
         <v>33000</v>
       </c>
       <c r="G30" s="158">
-        <v>46097</v>
+        <v>62097</v>
       </c>
       <c r="H30" s="158">
-        <v>157377</v>
+        <v>159611</v>
       </c>
       <c r="I30" s="158">
         <v>87303</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>42900</v>
+        <v>45835</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2933626</v>
+        <v>2922681</v>
       </c>
       <c r="C32" s="164">
-        <v>116771</v>
+        <v>99117</v>
       </c>
       <c r="D32" s="164">
         <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2390252</v>
+        <v>2369685</v>
       </c>
       <c r="F32" s="164">
         <v>51940</v>
       </c>
       <c r="G32" s="164">
-        <v>161519</v>
+        <v>186393</v>
       </c>
       <c r="H32" s="164">
-        <v>203130</v>
+        <v>205533</v>
       </c>
       <c r="I32" s="164">
         <v>110735</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>82736</v>
+        <v>86754</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -23952,997 +23955,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="H20:K21"/>
-[...113 lines deleted...]
-    <mergeCell ref="J13:J14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="121" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4411541</v>
+        <v>4496746</v>
       </c>
       <c r="C9" s="145">
-        <v>45637</v>
+        <v>37215</v>
       </c>
       <c r="D9" s="145">
-        <v>317404</v>
+        <v>311130</v>
       </c>
       <c r="E9" s="145">
-        <v>296507</v>
+        <v>311828</v>
       </c>
       <c r="F9" s="172">
-        <v>378447</v>
+        <v>393437</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>548888</v>
+        <v>534472</v>
       </c>
       <c r="I9" s="145">
-        <v>140406</v>
+        <v>136009</v>
       </c>
       <c r="J9" s="148">
-        <v>2588301</v>
+        <v>2666823</v>
       </c>
       <c r="K9" s="151">
-        <v>95950</v>
+        <v>105831</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>943636</v>
+        <v>964063</v>
       </c>
       <c r="C11" s="158">
-        <v>6473</v>
+        <v>5756</v>
       </c>
       <c r="D11" s="158">
-        <v>62940</v>
+        <v>69893</v>
       </c>
       <c r="E11" s="158">
-        <v>45698</v>
+        <v>50702</v>
       </c>
       <c r="F11" s="178">
-        <v>124639</v>
+        <v>129847</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>83954</v>
+        <v>77663</v>
       </c>
       <c r="I11" s="158">
-        <v>23813</v>
+        <v>23989</v>
       </c>
       <c r="J11" s="160">
-        <v>523900</v>
+        <v>529714</v>
       </c>
       <c r="K11" s="162">
-        <v>72218</v>
+        <v>76500</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>983380</v>
+        <v>1057302</v>
       </c>
       <c r="C13" s="158">
-        <v>13181</v>
+        <v>15415</v>
       </c>
       <c r="D13" s="158">
-        <v>93544</v>
+        <v>156519</v>
       </c>
       <c r="E13" s="158">
-        <v>75254</v>
+        <v>61115</v>
       </c>
       <c r="F13" s="183">
-        <v>137916</v>
+        <v>133676</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
-      <c r="H13" s="193">
-        <v>0</v>
+      <c r="H13" s="158">
+        <v>523</v>
       </c>
       <c r="I13" s="158">
-        <v>105694</v>
+        <v>103653</v>
       </c>
       <c r="J13" s="160">
-        <v>521743</v>
+        <v>547239</v>
       </c>
       <c r="K13" s="162">
-        <v>36048</v>
+        <v>39163</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3110858</v>
+        <v>3248222</v>
       </c>
       <c r="C15" s="158">
-        <v>39617</v>
+        <v>31624</v>
       </c>
       <c r="D15" s="158">
-        <v>119799</v>
+        <v>198344</v>
       </c>
       <c r="E15" s="158">
-        <v>165373</v>
+        <v>182149</v>
       </c>
       <c r="F15" s="183">
-        <v>184128</v>
+        <v>176863</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>532509</v>
+        <v>503271</v>
       </c>
       <c r="I15" s="158">
-        <v>125945</v>
+        <v>127270</v>
       </c>
       <c r="J15" s="160">
-        <v>1901141</v>
+        <v>1978313</v>
       </c>
       <c r="K15" s="162">
-        <v>42346</v>
+        <v>50388</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>393968</v>
+        <v>399021</v>
       </c>
       <c r="C17" s="164">
-        <v>4175</v>
+        <v>2896</v>
       </c>
       <c r="D17" s="164">
-        <v>18440</v>
+        <v>17061</v>
       </c>
       <c r="E17" s="164">
-        <v>27135</v>
+        <v>27578</v>
       </c>
       <c r="F17" s="183">
-        <v>48459</v>
+        <v>49626</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>34251</v>
+        <v>36522</v>
       </c>
       <c r="I17" s="164">
-        <v>5887</v>
+        <v>5615</v>
       </c>
       <c r="J17" s="166">
-        <v>255323</v>
+        <v>259476</v>
       </c>
       <c r="K17" s="168">
-        <v>298</v>
+        <v>246</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4411541</v>
+        <v>4496746</v>
       </c>
       <c r="C24" s="145">
-        <v>86683</v>
+        <v>90334</v>
       </c>
       <c r="D24" s="145">
         <v>2276</v>
       </c>
       <c r="E24" s="145">
-        <v>3691114</v>
+        <v>3735540</v>
       </c>
       <c r="F24" s="145">
         <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>309873</v>
+        <v>341493</v>
       </c>
       <c r="H24" s="145">
-        <v>297775</v>
+        <v>303282</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>36686</v>
+        <v>36872</v>
       </c>
       <c r="K24" s="151">
-        <v>105157</v>
+        <v>110647</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>943636</v>
+        <v>964063</v>
       </c>
       <c r="C26" s="158">
-        <v>6187</v>
+        <v>959</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>702423</v>
+        <v>711900</v>
       </c>
       <c r="F26" s="158">
-        <v>26617</v>
+        <v>26578</v>
       </c>
       <c r="G26" s="158">
-        <v>128988</v>
+        <v>144326</v>
       </c>
       <c r="H26" s="158">
-        <v>79241</v>
+        <v>80119</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8055</v>
+        <v>8058</v>
       </c>
       <c r="K26" s="162">
-        <v>24879</v>
+        <v>26159</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>983380</v>
+        <v>1057302</v>
       </c>
       <c r="C28" s="158">
-        <v>21675</v>
+        <v>22679</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>784813</v>
+        <v>844971</v>
       </c>
       <c r="F28" s="158">
-        <v>3146</v>
+        <v>3200</v>
       </c>
       <c r="G28" s="158">
-        <v>69791</v>
+        <v>81017</v>
       </c>
       <c r="H28" s="158">
-        <v>103955</v>
+        <v>105435</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>19348</v>
+        <v>21107</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3110858</v>
+        <v>3248222</v>
       </c>
       <c r="C30" s="158">
-        <v>33330</v>
+        <v>70191</v>
       </c>
       <c r="D30" s="158">
-        <v>6699</v>
+        <v>6695</v>
       </c>
       <c r="E30" s="158">
-        <v>2564263</v>
+        <v>2631642</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>269479</v>
+        <v>298636</v>
       </c>
       <c r="H30" s="158">
-        <v>217038</v>
+        <v>221007</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
-        <v>30186</v>
+        <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>63549</v>
+        <v>67535</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>393968</v>
+        <v>399021</v>
       </c>
       <c r="C32" s="164">
-        <v>1751</v>
+        <v>4462</v>
       </c>
       <c r="D32" s="164">
-        <v>3006</v>
+        <v>3005</v>
       </c>
       <c r="E32" s="164">
-        <v>342149</v>
+        <v>344495</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>10824</v>
+        <v>10550</v>
       </c>
       <c r="H32" s="164">
-        <v>36237</v>
+        <v>36509</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
         <v>406</v>
       </c>
       <c r="K32" s="168">
-        <v>16417</v>
+        <v>16743</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -24979,949 +24982,949 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="J32:J33"/>
-[...20 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D22:D23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="B24:B25"/>
-[...91 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="122" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>99</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>5978148</v>
+        <v>6030139</v>
       </c>
       <c r="C9" s="145">
-        <v>90300</v>
+        <v>60955</v>
       </c>
       <c r="D9" s="145">
-        <v>390469</v>
+        <v>425454</v>
       </c>
       <c r="E9" s="145">
-        <v>285030</v>
+        <v>241949</v>
       </c>
       <c r="F9" s="172">
-        <v>381023</v>
+        <v>358266</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>903249</v>
+        <v>904356</v>
       </c>
       <c r="I9" s="145">
-        <v>202388</v>
+        <v>210124</v>
       </c>
       <c r="J9" s="148">
-        <v>3540318</v>
+        <v>3643778</v>
       </c>
       <c r="K9" s="151">
-        <v>185371</v>
+        <v>185257</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>67306</v>
+        <v>72738</v>
       </c>
       <c r="C11" s="158">
-        <v>219</v>
+        <v>150</v>
       </c>
       <c r="D11" s="158">
-        <v>5936</v>
+        <v>10658</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>14810</v>
+        <v>10140</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>543</v>
+        <v>694</v>
       </c>
       <c r="I11" s="158">
-        <v>1579</v>
+        <v>1121</v>
       </c>
       <c r="J11" s="160">
-        <v>40444</v>
+        <v>44873</v>
       </c>
       <c r="K11" s="162">
-        <v>3775</v>
+        <v>5103</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>106112</v>
+        <v>109857</v>
       </c>
       <c r="C13" s="158">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="D13" s="158">
-        <v>7690</v>
+        <v>8142</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>14222</v>
+        <v>16178</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>4000</v>
+        <v>3600</v>
       </c>
       <c r="I13" s="158">
-        <v>350</v>
+        <v>404</v>
       </c>
       <c r="J13" s="160">
-        <v>76161</v>
+        <v>78128</v>
       </c>
       <c r="K13" s="162">
-        <v>3603</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>56045</v>
+        <v>55738</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>2716</v>
+        <v>2535</v>
       </c>
       <c r="E15" s="158">
-        <v>3720</v>
+        <v>3684</v>
       </c>
       <c r="F15" s="183">
-        <v>15947</v>
+        <v>16199</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>866</v>
+        <v>592</v>
       </c>
       <c r="J15" s="160">
-        <v>22923</v>
+        <v>24910</v>
       </c>
       <c r="K15" s="162">
-        <v>9272</v>
+        <v>7216</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...2 lines deleted...]
-      <c r="E17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
-      <c r="H17" s="72"/>
-[...2 lines deleted...]
-      <c r="K17" s="78"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>5978148</v>
+        <v>6030139</v>
       </c>
       <c r="C24" s="145">
-        <v>121650</v>
+        <v>53173</v>
       </c>
       <c r="D24" s="145">
         <v>63</v>
       </c>
       <c r="E24" s="145">
-        <v>4849680</v>
+        <v>4944433</v>
       </c>
       <c r="F24" s="145">
         <v>76500</v>
       </c>
       <c r="G24" s="145">
-        <v>486922</v>
+        <v>503544</v>
       </c>
       <c r="H24" s="145">
-        <v>443332</v>
+        <v>452426</v>
       </c>
       <c r="I24" s="145">
         <v>171285</v>
       </c>
       <c r="J24" s="148">
-        <v>31267</v>
+        <v>31392</v>
       </c>
       <c r="K24" s="151">
-        <v>244265</v>
+        <v>256960</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>67306</v>
+        <v>72738</v>
       </c>
       <c r="C26" s="158">
-        <v>1000</v>
+        <v>1692</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>56764</v>
+        <v>61894</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>1824</v>
+        <v>1580</v>
       </c>
       <c r="H26" s="158">
-        <v>7718</v>
+        <v>7572</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2337</v>
+        <v>-2470</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>106112</v>
+        <v>109857</v>
       </c>
       <c r="C28" s="158">
-        <v>737</v>
+        <v>525</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>88697</v>
+        <v>92671</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>713</v>
+        <v>654</v>
       </c>
       <c r="H28" s="158">
-        <v>15965</v>
+        <v>16007</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-4047</v>
+        <v>-4006</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>56045</v>
+        <v>55738</v>
       </c>
       <c r="C30" s="158">
-        <v>5250</v>
+        <v>5700</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>41117</v>
+        <v>40758</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>2543</v>
+        <v>2231</v>
       </c>
       <c r="H30" s="158">
-        <v>7135</v>
+        <v>7050</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2815</v>
+        <v>-2902</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...8 lines deleted...]
-      <c r="K32" s="78"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -25958,995 +25961,995 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="G22:G23"/>
-[...113 lines deleted...]
-    <mergeCell ref="K28:K29"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="123" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>76</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="200" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="120"/>
+      <c r="D4" s="121"/>
       <c r="E4" s="58" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="61"/>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>4171258</v>
+        <v>4375428</v>
       </c>
       <c r="C9" s="146">
-        <v>14984</v>
+        <v>15654</v>
       </c>
       <c r="D9" s="146">
-        <v>227953</v>
+        <v>306508</v>
       </c>
       <c r="E9" s="146">
-        <v>315752</v>
+        <v>373691</v>
       </c>
       <c r="F9" s="173">
-        <v>150767</v>
+        <v>150297</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>82368</v>
+        <v>77634</v>
       </c>
       <c r="I9" s="146">
-        <v>319547</v>
+        <v>438119</v>
       </c>
       <c r="J9" s="149">
-        <v>1389073</v>
+        <v>1478354</v>
       </c>
       <c r="K9" s="152">
-        <v>1670814</v>
+        <v>1535170</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>602384</v>
+        <v>630530</v>
       </c>
       <c r="C11" s="158">
-        <v>2241</v>
+        <v>3282</v>
       </c>
       <c r="D11" s="158">
-        <v>21594</v>
+        <v>41895</v>
       </c>
       <c r="E11" s="158">
-        <v>13943</v>
+        <v>18761</v>
       </c>
       <c r="F11" s="178">
-        <v>43738</v>
+        <v>42813</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>15646</v>
+        <v>4680</v>
       </c>
       <c r="J11" s="160">
-        <v>256161</v>
+        <v>180591</v>
       </c>
       <c r="K11" s="162">
-        <v>249060</v>
+        <v>338507</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>117576</v>
+        <v>133895</v>
       </c>
       <c r="C13" s="158">
-        <v>405</v>
+        <v>450</v>
       </c>
       <c r="D13" s="158">
-        <v>8810</v>
+        <v>7917</v>
       </c>
       <c r="E13" s="158">
-        <v>12062</v>
+        <v>14280</v>
       </c>
       <c r="F13" s="183">
-        <v>13893</v>
+        <v>15858</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>357</v>
+        <v>23003</v>
       </c>
       <c r="J13" s="160">
-        <v>20082</v>
+        <v>49801</v>
       </c>
       <c r="K13" s="162">
-        <v>61967</v>
+        <v>22587</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>24160</v>
+        <v>23317</v>
       </c>
       <c r="C15" s="158">
-        <v>160</v>
+        <v>134</v>
       </c>
       <c r="D15" s="158">
-        <v>3583</v>
+        <v>3388</v>
       </c>
       <c r="E15" s="158">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="F15" s="183">
-        <v>1546</v>
+        <v>1590</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="J15" s="160">
-        <v>18772</v>
+        <v>18221</v>
       </c>
       <c r="K15" s="162">
-        <v>-219</v>
+        <v>-361</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>11732</v>
+        <v>15368</v>
       </c>
       <c r="C17" s="164">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D17" s="164">
-        <v>260</v>
+        <v>499</v>
       </c>
       <c r="E17" s="164">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1605</v>
+        <v>1975</v>
       </c>
       <c r="I17" s="164">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="J17" s="166">
-        <v>9688</v>
+        <v>12661</v>
       </c>
       <c r="K17" s="168">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="84"/>
-      <c r="K19" s="84"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="105"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>4171258</v>
+        <v>4375428</v>
       </c>
       <c r="C24" s="146">
-        <v>720305</v>
+        <v>693104</v>
       </c>
       <c r="D24" s="146">
-        <v>31650</v>
+        <v>30979</v>
       </c>
       <c r="E24" s="146">
-        <v>1901477</v>
+        <v>1756349</v>
       </c>
       <c r="F24" s="146">
-        <v>1002875</v>
+        <v>1317688</v>
       </c>
       <c r="G24" s="146">
-        <v>351691</v>
+        <v>412592</v>
       </c>
       <c r="H24" s="146">
-        <v>163260</v>
+        <v>164716</v>
       </c>
       <c r="I24" s="146">
         <v>43995</v>
       </c>
       <c r="J24" s="149">
-        <v>118863</v>
+        <v>120315</v>
       </c>
       <c r="K24" s="152">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>602384</v>
+        <v>630530</v>
       </c>
       <c r="C26" s="158">
-        <v>82124</v>
+        <v>66471</v>
       </c>
       <c r="D26" s="158">
-        <v>1985</v>
+        <v>2306</v>
       </c>
       <c r="E26" s="158">
-        <v>339557</v>
+        <v>394327</v>
       </c>
       <c r="F26" s="158">
-        <v>139210</v>
+        <v>122473</v>
       </c>
       <c r="G26" s="158">
-        <v>9168</v>
+        <v>14784</v>
       </c>
       <c r="H26" s="158">
-        <v>30340</v>
+        <v>30170</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>25879</v>
+        <v>25789</v>
       </c>
       <c r="K26" s="162">
-        <v>7</v>
+        <v>-72</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>117576</v>
+        <v>133895</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>910</v>
+        <v>1762</v>
       </c>
       <c r="E28" s="158">
-        <v>83634</v>
+        <v>56703</v>
       </c>
       <c r="F28" s="158">
-        <v>7793</v>
+        <v>48976</v>
       </c>
       <c r="G28" s="158">
-        <v>11036</v>
+        <v>12542</v>
       </c>
       <c r="H28" s="158">
-        <v>14203</v>
+        <v>13913</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>13792</v>
+        <v>13506</v>
       </c>
       <c r="K28" s="162">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>24160</v>
+        <v>23317</v>
       </c>
       <c r="C30" s="158">
-        <v>3147</v>
+        <v>2239</v>
       </c>
       <c r="D30" s="158">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E30" s="158">
-        <v>8351</v>
+        <v>8590</v>
       </c>
       <c r="F30" s="158">
-        <v>6608</v>
+        <v>6396</v>
       </c>
       <c r="G30" s="158">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H30" s="158">
-        <v>5298</v>
+        <v>5328</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4251</v>
+        <v>4259</v>
       </c>
       <c r="K30" s="162">
-        <v>47</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>11732</v>
+        <v>15368</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E32" s="164">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="F32" s="164">
-        <v>10259</v>
+        <v>13895</v>
       </c>
       <c r="G32" s="164">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="H32" s="164">
-        <v>1004</v>
+        <v>980</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="K32" s="168">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1">
@@ -26981,185 +26984,185 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="129">
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="H28:H29"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="F15:G16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
-    <mergeCell ref="I32:I33"/>
-[...117 lines deleted...]
-    <mergeCell ref="D5:D6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="124" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構資產負債簡表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>