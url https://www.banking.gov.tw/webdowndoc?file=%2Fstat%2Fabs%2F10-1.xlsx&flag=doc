--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -126,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -4184,120 +4184,114 @@
     </xf>
     <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="268" numFmtId="180" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="269" numFmtId="180" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="270" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="271" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="272" numFmtId="181" fontId="6" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="273" numFmtId="181" fontId="40" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="274" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="274" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="275" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="275" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="276" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="276" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="277" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="277" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="278" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="278" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="279" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="279" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="280" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="280" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="281" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="281" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="282" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="284" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="282" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="285" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="283" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="286" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="284" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="287" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="285" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="288" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="286" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="289" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="287" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="290" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="288" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="291" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="289" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="292" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="290" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="293" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="291" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="294" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="292" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="295" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="293" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4512,278 +4506,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>78876417</v>
+        <v>80095215</v>
       </c>
       <c r="C9" s="146">
-        <v>877485</v>
+        <v>973863</v>
       </c>
       <c r="D9" s="146">
-        <v>6607664</v>
+        <v>6499961</v>
       </c>
       <c r="E9" s="146">
-        <v>3977795</v>
+        <v>4209372</v>
       </c>
       <c r="F9" s="173">
-        <v>8014202</v>
+        <v>8304519</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>9633903</v>
+        <v>9961422</v>
       </c>
       <c r="I9" s="146">
-        <v>1467703</v>
+        <v>1445518</v>
       </c>
       <c r="J9" s="149">
-        <v>46521927</v>
+        <v>46867628</v>
       </c>
       <c r="K9" s="152">
-        <v>1775738</v>
+        <v>1832932</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>7151570</v>
+        <v>7268870</v>
       </c>
       <c r="C11" s="158">
-        <v>111400</v>
+        <v>100312</v>
       </c>
       <c r="D11" s="158">
-        <v>593898</v>
+        <v>553946</v>
       </c>
       <c r="E11" s="158">
-        <v>623868</v>
+        <v>730984</v>
       </c>
       <c r="F11" s="178">
-        <v>1493385</v>
+        <v>1601611</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>240584</v>
+        <v>240072</v>
       </c>
       <c r="I11" s="158">
-        <v>63772</v>
+        <v>64002</v>
       </c>
       <c r="J11" s="160">
-        <v>3810395</v>
+        <v>3754807</v>
       </c>
       <c r="K11" s="162">
-        <v>214268</v>
+        <v>223137</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3732766</v>
+        <v>3768295</v>
       </c>
       <c r="C13" s="158">
-        <v>29146</v>
+        <v>31584</v>
       </c>
       <c r="D13" s="158">
-        <v>222854</v>
+        <v>250514</v>
       </c>
       <c r="E13" s="158">
-        <v>7203</v>
+        <v>5519</v>
       </c>
       <c r="F13" s="183">
-        <v>333796</v>
+        <v>333241</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>547015</v>
+        <v>564636</v>
       </c>
       <c r="I13" s="158">
-        <v>18783</v>
+        <v>18253</v>
       </c>
       <c r="J13" s="160">
-        <v>2545751</v>
+        <v>2535971</v>
       </c>
       <c r="K13" s="162">
-        <v>28218</v>
+        <v>28577</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5178297</v>
+        <v>5202063</v>
       </c>
       <c r="C15" s="158">
-        <v>60297</v>
+        <v>76376</v>
       </c>
       <c r="D15" s="158">
-        <v>454897</v>
+        <v>442285</v>
       </c>
       <c r="E15" s="158">
-        <v>153707</v>
+        <v>158767</v>
       </c>
       <c r="F15" s="183">
-        <v>505755</v>
+        <v>512829</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>737846</v>
+        <v>750470</v>
       </c>
       <c r="I15" s="158">
-        <v>22585</v>
+        <v>22912</v>
       </c>
       <c r="J15" s="160">
-        <v>3224382</v>
+        <v>3219048</v>
       </c>
       <c r="K15" s="162">
-        <v>18827</v>
+        <v>19376</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>4945786</v>
+        <v>5047801</v>
       </c>
       <c r="C17" s="164">
-        <v>64661</v>
+        <v>72267</v>
       </c>
       <c r="D17" s="164">
-        <v>313156</v>
+        <v>327586</v>
       </c>
       <c r="E17" s="164">
-        <v>212295</v>
+        <v>210272</v>
       </c>
       <c r="F17" s="183">
-        <v>416793</v>
+        <v>422525</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>910384</v>
+        <v>956124</v>
       </c>
       <c r="I17" s="164">
-        <v>46031</v>
+        <v>50392</v>
       </c>
       <c r="J17" s="166">
-        <v>2959875</v>
+        <v>2982155</v>
       </c>
       <c r="K17" s="168">
-        <v>22592</v>
+        <v>26482</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -4881,278 +4875,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>78876417</v>
+        <v>80095215</v>
       </c>
       <c r="C24" s="146">
-        <v>3342155</v>
+        <v>3302370</v>
       </c>
       <c r="D24" s="146">
-        <v>1128489</v>
+        <v>1241473</v>
       </c>
       <c r="E24" s="146">
-        <v>63086183</v>
+        <v>64032634</v>
       </c>
       <c r="F24" s="146">
-        <v>918242</v>
+        <v>918193</v>
       </c>
       <c r="G24" s="146">
-        <v>4677046</v>
+        <v>4792175</v>
       </c>
       <c r="H24" s="146">
-        <v>5724303</v>
+        <v>5808370</v>
       </c>
       <c r="I24" s="146">
-        <v>2539584</v>
+        <v>2548989</v>
       </c>
       <c r="J24" s="149">
-        <v>576536</v>
+        <v>576703</v>
       </c>
       <c r="K24" s="152">
-        <v>2393391</v>
+        <v>2393701</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>7151570</v>
+        <v>7268870</v>
       </c>
       <c r="C26" s="158">
-        <v>276416</v>
+        <v>258835</v>
       </c>
       <c r="D26" s="158">
         <v>60077</v>
       </c>
       <c r="E26" s="158">
-        <v>5378812</v>
+        <v>5363283</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>894733</v>
+        <v>1032053</v>
       </c>
       <c r="H26" s="158">
-        <v>538532</v>
+        <v>551623</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>204726</v>
+        <v>207980</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3732766</v>
+        <v>3768295</v>
       </c>
       <c r="C28" s="158">
-        <v>208895</v>
+        <v>209618</v>
       </c>
       <c r="D28" s="158">
-        <v>360872</v>
+        <v>368872</v>
       </c>
       <c r="E28" s="158">
-        <v>2758575</v>
+        <v>2779082</v>
       </c>
       <c r="F28" s="158">
         <v>71400</v>
       </c>
       <c r="G28" s="158">
-        <v>85054</v>
+        <v>85742</v>
       </c>
       <c r="H28" s="158">
-        <v>247970</v>
+        <v>253582</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>121486</v>
+        <v>123210</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5178297</v>
+        <v>5202063</v>
       </c>
       <c r="C30" s="158">
-        <v>358699</v>
+        <v>363699</v>
       </c>
       <c r="D30" s="158">
-        <v>175596</v>
+        <v>170596</v>
       </c>
       <c r="E30" s="158">
-        <v>4200529</v>
+        <v>4214672</v>
       </c>
       <c r="F30" s="158">
         <v>60240</v>
       </c>
       <c r="G30" s="158">
-        <v>76233</v>
+        <v>77911</v>
       </c>
       <c r="H30" s="158">
-        <v>307000</v>
+        <v>314945</v>
       </c>
       <c r="I30" s="158">
         <v>130694</v>
       </c>
       <c r="J30" s="160">
         <v>58767</v>
       </c>
       <c r="K30" s="162">
-        <v>116386</v>
+        <v>118560</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>4945786</v>
+        <v>5047801</v>
       </c>
       <c r="C32" s="164">
-        <v>372789</v>
+        <v>375158</v>
       </c>
       <c r="D32" s="164">
-        <v>45000</v>
+        <v>75000</v>
       </c>
       <c r="E32" s="164">
-        <v>3967561</v>
+        <v>4026026</v>
       </c>
       <c r="F32" s="164">
         <v>55800</v>
       </c>
       <c r="G32" s="164">
-        <v>189031</v>
+        <v>194928</v>
       </c>
       <c r="H32" s="164">
-        <v>315605</v>
+        <v>320889</v>
       </c>
       <c r="I32" s="164">
         <v>122846</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>127501</v>
+        <v>130112</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -5405,56 +5399,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -5528,278 +5522,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>7019</v>
+        <v>5816</v>
       </c>
       <c r="C9" s="145">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" s="145">
-        <v>69</v>
+        <v>206</v>
       </c>
       <c r="E9" s="145">
-        <v>4808</v>
+        <v>3536</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>1085</v>
       </c>
       <c r="I9" s="145">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>991</v>
+        <v>923</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>239489</v>
+        <v>208088</v>
       </c>
       <c r="C11" s="158">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="D11" s="158">
-        <v>51879</v>
+        <v>51443</v>
       </c>
       <c r="E11" s="158">
-        <v>12463</v>
+        <v>6549</v>
       </c>
       <c r="F11" s="178">
-        <v>10153</v>
+        <v>9254</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>17866</v>
+        <v>7177</v>
       </c>
       <c r="J11" s="160">
-        <v>100833</v>
+        <v>90588</v>
       </c>
       <c r="K11" s="162">
-        <v>46051</v>
+        <v>42813</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>16658</v>
+        <v>15728</v>
       </c>
       <c r="C13" s="158">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D13" s="158">
-        <v>2223</v>
+        <v>4290</v>
       </c>
       <c r="E13" s="158">
-        <v>13771</v>
+        <v>10718</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>523</v>
+        <v>592</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>86885</v>
+        <v>84422</v>
       </c>
       <c r="C15" s="158">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D15" s="158">
-        <v>332</v>
+        <v>80</v>
       </c>
       <c r="E15" s="158">
-        <v>23088</v>
+        <v>21577</v>
       </c>
       <c r="F15" s="183">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="I15" s="158">
-        <v>617</v>
+        <v>703</v>
       </c>
       <c r="J15" s="160">
-        <v>14233</v>
+        <v>14336</v>
       </c>
       <c r="K15" s="162">
-        <v>45896</v>
+        <v>45107</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>201330</v>
+        <v>196490</v>
       </c>
       <c r="C17" s="164">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D17" s="164">
-        <v>16218</v>
+        <v>16723</v>
       </c>
       <c r="E17" s="164">
-        <v>32471</v>
+        <v>28877</v>
       </c>
       <c r="F17" s="183">
-        <v>8950</v>
+        <v>9350</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>2391</v>
+        <v>2572</v>
       </c>
       <c r="J17" s="166">
-        <v>8067</v>
+        <v>10630</v>
       </c>
       <c r="K17" s="168">
-        <v>133164</v>
+        <v>128273</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -5897,278 +5891,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>7019</v>
+        <v>5816</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>4927</v>
+        <v>3719</v>
       </c>
       <c r="H24" s="145">
-        <v>2048</v>
+        <v>2045</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1848</v>
+        <v>1845</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>239489</v>
+        <v>208088</v>
       </c>
       <c r="C26" s="158">
-        <v>40981</v>
+        <v>57183</v>
       </c>
       <c r="D26" s="158">
-        <v>617</v>
+        <v>426</v>
       </c>
       <c r="E26" s="158">
-        <v>2220</v>
+        <v>1777</v>
       </c>
       <c r="F26" s="158">
-        <v>171390</v>
+        <v>122229</v>
       </c>
       <c r="G26" s="158">
-        <v>17328</v>
+        <v>19396</v>
       </c>
       <c r="H26" s="158">
-        <v>6953</v>
+        <v>7078</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>6719</v>
+        <v>6873</v>
       </c>
       <c r="K26" s="162">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>16658</v>
+        <v>15728</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>49</v>
+        <v>1576</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>2911</v>
+        <v>2474</v>
       </c>
       <c r="G28" s="158">
-        <v>9984</v>
+        <v>7932</v>
       </c>
       <c r="H28" s="158">
-        <v>3714</v>
+        <v>3746</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3514</v>
+        <v>3546</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>86885</v>
+        <v>84422</v>
       </c>
       <c r="C30" s="158">
-        <v>44877</v>
+        <v>44515</v>
       </c>
       <c r="D30" s="158">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="E30" s="158">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="F30" s="158">
-        <v>3395</v>
+        <v>3784</v>
       </c>
       <c r="G30" s="158">
-        <v>33488</v>
+        <v>30911</v>
       </c>
       <c r="H30" s="158">
-        <v>2174</v>
+        <v>2270</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>558</v>
+        <v>652</v>
       </c>
       <c r="K30" s="162">
-        <v>-34</v>
+        <v>-33</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>201330</v>
+        <v>196490</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>2312</v>
+        <v>2505</v>
       </c>
       <c r="E32" s="164">
-        <v>132210</v>
+        <v>127776</v>
       </c>
       <c r="F32" s="164">
-        <v>34208</v>
+        <v>37009</v>
       </c>
       <c r="G32" s="164">
-        <v>30409</v>
+        <v>26446</v>
       </c>
       <c r="H32" s="164">
-        <v>2191</v>
+        <v>2754</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>1644</v>
+        <v>2207</v>
       </c>
       <c r="K32" s="168">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -6410,56 +6404,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -6533,278 +6527,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>38721</v>
+        <v>39448</v>
       </c>
       <c r="C9" s="145">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D9" s="145">
-        <v>818</v>
+        <v>1002</v>
       </c>
       <c r="E9" s="145">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>2150</v>
+        <v>1900</v>
       </c>
       <c r="I9" s="145">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="J9" s="148">
-        <v>35660</v>
+        <v>36518</v>
       </c>
       <c r="K9" s="151">
-        <v>-146</v>
+        <v>-155</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>112130</v>
+        <v>112910</v>
       </c>
       <c r="C11" s="158">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D11" s="158">
-        <v>28291</v>
+        <v>21103</v>
       </c>
       <c r="E11" s="158">
-        <v>35511</v>
+        <v>29842</v>
       </c>
       <c r="F11" s="178">
         <v>206</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>2898</v>
+        <v>3323</v>
       </c>
       <c r="J11" s="160">
-        <v>15801</v>
+        <v>20461</v>
       </c>
       <c r="K11" s="162">
-        <v>29375</v>
+        <v>37926</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>219952</v>
+        <v>208290</v>
       </c>
       <c r="C13" s="158">
-        <v>512</v>
+        <v>618</v>
       </c>
       <c r="D13" s="158">
-        <v>20746</v>
+        <v>13455</v>
       </c>
       <c r="E13" s="158">
-        <v>15863</v>
+        <v>13268</v>
       </c>
       <c r="F13" s="183">
-        <v>6192</v>
+        <v>6592</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>20459</v>
+        <v>21990</v>
       </c>
       <c r="J13" s="160">
-        <v>156584</v>
+        <v>152829</v>
       </c>
       <c r="K13" s="162">
-        <v>-403</v>
+        <v>-462</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>251834</v>
+        <v>239403</v>
       </c>
       <c r="C15" s="158">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="D15" s="158">
-        <v>3949</v>
+        <v>4993</v>
       </c>
       <c r="E15" s="158">
-        <v>94714</v>
+        <v>82293</v>
       </c>
       <c r="F15" s="183">
-        <v>5412</v>
+        <v>5410</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>5398</v>
+        <v>4462</v>
       </c>
       <c r="J15" s="160">
-        <v>76004</v>
+        <v>82424</v>
       </c>
       <c r="K15" s="162">
-        <v>65881</v>
+        <v>59363</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>25482</v>
+        <v>19122</v>
       </c>
       <c r="C17" s="164">
-        <v>340</v>
+        <v>621</v>
       </c>
       <c r="D17" s="164">
-        <v>2673</v>
+        <v>1630</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1648</v>
+        <v>1215</v>
       </c>
       <c r="J17" s="166">
-        <v>21299</v>
+        <v>16184</v>
       </c>
       <c r="K17" s="168">
-        <v>-477</v>
+        <v>-528</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -6902,278 +6896,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>38721</v>
+        <v>39448</v>
       </c>
       <c r="C24" s="145">
-        <v>8467</v>
+        <v>11810</v>
       </c>
       <c r="D24" s="145">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E24" s="145">
-        <v>10826</v>
+        <v>8836</v>
       </c>
       <c r="F24" s="145">
-        <v>16022</v>
+        <v>15400</v>
       </c>
       <c r="G24" s="145">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="H24" s="145">
-        <v>3103</v>
+        <v>3094</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>2091</v>
+        <v>2111</v>
       </c>
       <c r="K24" s="151">
-        <v>131</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>112130</v>
+        <v>112910</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>674</v>
+        <v>751</v>
       </c>
       <c r="E26" s="158">
-        <v>64452</v>
+        <v>67346</v>
       </c>
       <c r="F26" s="158">
-        <v>7486</v>
+        <v>10895</v>
       </c>
       <c r="G26" s="158">
-        <v>35346</v>
+        <v>29690</v>
       </c>
       <c r="H26" s="158">
-        <v>4171</v>
+        <v>4228</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2175</v>
+        <v>2232</v>
       </c>
       <c r="K26" s="162">
         <v>-4</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>219952</v>
+        <v>208290</v>
       </c>
       <c r="C28" s="158">
-        <v>151404</v>
+        <v>149193</v>
       </c>
       <c r="D28" s="158">
-        <v>7083</v>
+        <v>2716</v>
       </c>
       <c r="E28" s="158">
-        <v>36881</v>
+        <v>35098</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>16467</v>
+        <v>13031</v>
       </c>
       <c r="H28" s="158">
-        <v>8117</v>
+        <v>8252</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>7794</v>
+        <v>7944</v>
       </c>
       <c r="K28" s="162">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>251834</v>
+        <v>239403</v>
       </c>
       <c r="C30" s="158">
-        <v>47482</v>
+        <v>54841</v>
       </c>
       <c r="D30" s="158">
-        <v>2183</v>
+        <v>1996</v>
       </c>
       <c r="E30" s="158">
-        <v>87700</v>
+        <v>78166</v>
       </c>
       <c r="F30" s="158">
-        <v>545</v>
+        <v>4992</v>
       </c>
       <c r="G30" s="158">
-        <v>108579</v>
+        <v>93797</v>
       </c>
       <c r="H30" s="158">
-        <v>5346</v>
+        <v>5610</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>4453</v>
+        <v>4720</v>
       </c>
       <c r="K30" s="162">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>25482</v>
+        <v>19122</v>
       </c>
       <c r="C32" s="164">
-        <v>22276</v>
+        <v>15987</v>
       </c>
       <c r="D32" s="164">
-        <v>255</v>
+        <v>81</v>
       </c>
       <c r="E32" s="164">
         <v>1</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>803</v>
+        <v>879</v>
       </c>
       <c r="H32" s="164">
-        <v>2148</v>
+        <v>2175</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>554</v>
+        <v>589</v>
       </c>
       <c r="K32" s="168">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -7400,56 +7394,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -7523,278 +7517,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>171049</v>
+        <v>172845</v>
       </c>
       <c r="C9" s="145">
-        <v>531</v>
+        <v>66</v>
       </c>
       <c r="D9" s="145">
-        <v>39482</v>
+        <v>39337</v>
       </c>
       <c r="E9" s="145">
-        <v>9530</v>
+        <v>7686</v>
       </c>
       <c r="F9" s="172">
-        <v>28315</v>
+        <v>30839</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="J9" s="148">
-        <v>81710</v>
+        <v>76453</v>
       </c>
       <c r="K9" s="151">
-        <v>10673</v>
+        <v>17671</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>245655</v>
+        <v>297851</v>
       </c>
       <c r="C11" s="158">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D11" s="158">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E11" s="158">
-        <v>19480</v>
+        <v>16747</v>
       </c>
       <c r="F11" s="178">
         <v>309</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>2040</v>
+        <v>3040</v>
       </c>
       <c r="I11" s="158">
-        <v>65560</v>
+        <v>84196</v>
       </c>
       <c r="J11" s="160">
-        <v>97588</v>
+        <v>80382</v>
       </c>
       <c r="K11" s="162">
-        <v>60591</v>
+        <v>113087</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>179501</v>
+        <v>173677</v>
       </c>
       <c r="C13" s="158">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="D13" s="158">
-        <v>5798</v>
+        <v>2027</v>
       </c>
       <c r="E13" s="158">
-        <v>3737</v>
+        <v>2994</v>
       </c>
       <c r="F13" s="183">
-        <v>3150</v>
+        <v>3149</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>1070</v>
+        <v>905</v>
       </c>
       <c r="J13" s="160">
-        <v>79446</v>
+        <v>80557</v>
       </c>
       <c r="K13" s="162">
-        <v>86060</v>
+        <v>83834</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>344151</v>
+        <v>349271</v>
       </c>
       <c r="C15" s="158">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D15" s="158">
-        <v>296</v>
+        <v>371</v>
       </c>
       <c r="E15" s="158">
-        <v>21384</v>
+        <v>21022</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>173142</v>
+        <v>152770</v>
       </c>
       <c r="J15" s="160">
-        <v>51886</v>
+        <v>85127</v>
       </c>
       <c r="K15" s="162">
-        <v>97321</v>
+        <v>89855</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="C17" s="164">
-        <v>334</v>
+        <v>301</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J17" s="208">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>441</v>
+        <v>481</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -7892,275 +7886,275 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>171049</v>
+        <v>172845</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>833</v>
+        <v>988</v>
       </c>
       <c r="E24" s="145">
-        <v>4041</v>
+        <v>3584</v>
       </c>
       <c r="F24" s="145">
-        <v>152733</v>
+        <v>156378</v>
       </c>
       <c r="G24" s="145">
-        <v>10006</v>
+        <v>8408</v>
       </c>
       <c r="H24" s="145">
-        <v>3437</v>
+        <v>3488</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>527</v>
+        <v>579</v>
       </c>
       <c r="K24" s="151">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>245655</v>
+        <v>297851</v>
       </c>
       <c r="C26" s="158">
-        <v>14382</v>
+        <v>15422</v>
       </c>
       <c r="D26" s="158">
-        <v>1321</v>
+        <v>1460</v>
       </c>
       <c r="E26" s="158">
-        <v>76520</v>
+        <v>64611</v>
       </c>
       <c r="F26" s="158">
-        <v>116350</v>
+        <v>180641</v>
       </c>
       <c r="G26" s="158">
-        <v>30574</v>
+        <v>29042</v>
       </c>
       <c r="H26" s="158">
-        <v>6508</v>
+        <v>6675</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3734</v>
+        <v>3903</v>
       </c>
       <c r="K26" s="162">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>179501</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>173677</v>
+      </c>
+      <c r="C28" s="158">
+        <v>100</v>
       </c>
       <c r="D28" s="158">
-        <v>1287</v>
+        <v>1959</v>
       </c>
       <c r="E28" s="158">
-        <v>104729</v>
+        <v>107320</v>
       </c>
       <c r="F28" s="158">
-        <v>59715</v>
+        <v>50783</v>
       </c>
       <c r="G28" s="158">
-        <v>9761</v>
+        <v>9474</v>
       </c>
       <c r="H28" s="158">
-        <v>4008</v>
+        <v>4040</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>2792</v>
+        <v>2825</v>
       </c>
       <c r="K28" s="162">
         <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>344151</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>349271</v>
+      </c>
+      <c r="C30" s="193">
+        <v>0</v>
       </c>
       <c r="D30" s="158">
-        <v>1476</v>
+        <v>2272</v>
       </c>
       <c r="E30" s="158">
-        <v>105931</v>
+        <v>108142</v>
       </c>
       <c r="F30" s="158">
-        <v>225314</v>
+        <v>228618</v>
       </c>
       <c r="G30" s="158">
-        <v>7540</v>
+        <v>6480</v>
       </c>
       <c r="H30" s="158">
-        <v>3833</v>
+        <v>3760</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2252</v>
+        <v>2180</v>
       </c>
       <c r="K30" s="162">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E32" s="164">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="H32" s="164">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="K32" s="168">
         <v>-99</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
@@ -8403,56 +8397,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -8526,278 +8520,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>373187</v>
+        <v>372391</v>
       </c>
       <c r="C9" s="145">
-        <v>218</v>
+        <v>883</v>
       </c>
       <c r="D9" s="145">
-        <v>14106</v>
+        <v>12970</v>
       </c>
       <c r="E9" s="145">
-        <v>13765</v>
+        <v>11852</v>
       </c>
       <c r="F9" s="172">
-        <v>21427</v>
+        <v>17333</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>6846</v>
+        <v>5531</v>
       </c>
       <c r="J9" s="148">
-        <v>111362</v>
+        <v>127137</v>
       </c>
       <c r="K9" s="151">
-        <v>205464</v>
+        <v>196686</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>537755</v>
+        <v>435040</v>
       </c>
       <c r="C11" s="158">
-        <v>7161</v>
+        <v>7137</v>
       </c>
       <c r="D11" s="158">
-        <v>49060</v>
+        <v>35063</v>
       </c>
       <c r="E11" s="158">
-        <v>9853</v>
-[...1 lines deleted...]
-      <c r="F11" s="212">
+        <v>8228</v>
+      </c>
+      <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>19650</v>
+        <v>16750</v>
       </c>
       <c r="I11" s="158">
-        <v>10052</v>
+        <v>8623</v>
       </c>
       <c r="J11" s="160">
-        <v>77513</v>
+        <v>67675</v>
       </c>
       <c r="K11" s="162">
-        <v>364466</v>
+        <v>291565</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>74545</v>
+        <v>67059</v>
       </c>
       <c r="C13" s="158">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="D13" s="158">
-        <v>3482</v>
+        <v>3489</v>
       </c>
       <c r="E13" s="158">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="J13" s="160">
-        <v>71410</v>
+        <v>63717</v>
       </c>
       <c r="K13" s="162">
-        <v>-813</v>
+        <v>-716</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>92755</v>
+        <v>98037</v>
       </c>
       <c r="C15" s="158">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D15" s="158">
-        <v>4304</v>
+        <v>4495</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>289</v>
+        <v>317</v>
       </c>
       <c r="J15" s="160">
-        <v>88741</v>
+        <v>93851</v>
       </c>
       <c r="K15" s="162">
-        <v>-672</v>
+        <v>-722</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>134491</v>
+        <v>134728</v>
       </c>
       <c r="C17" s="164">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D17" s="164">
-        <v>1125</v>
+        <v>974</v>
       </c>
       <c r="E17" s="164">
-        <v>584</v>
+        <v>542</v>
       </c>
       <c r="F17" s="183">
-        <v>2444</v>
+        <v>2642</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>67893</v>
+        <v>68108</v>
       </c>
       <c r="J17" s="166">
-        <v>57391</v>
+        <v>54275</v>
       </c>
       <c r="K17" s="168">
-        <v>4978</v>
+        <v>8124</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -8895,278 +8889,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>373187</v>
+        <v>372391</v>
       </c>
       <c r="C24" s="145">
-        <v>51860</v>
+        <v>49475</v>
       </c>
       <c r="D24" s="145">
-        <v>2807</v>
+        <v>2741</v>
       </c>
       <c r="E24" s="145">
-        <v>220819</v>
+        <v>214130</v>
       </c>
       <c r="F24" s="145">
-        <v>56166</v>
+        <v>67417</v>
       </c>
       <c r="G24" s="145">
-        <v>19909</v>
+        <v>16821</v>
       </c>
       <c r="H24" s="145">
-        <v>21625</v>
+        <v>21807</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>19966</v>
+        <v>20171</v>
       </c>
       <c r="K24" s="151">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>537755</v>
+        <v>435040</v>
       </c>
       <c r="C26" s="158">
-        <v>57573</v>
+        <v>56984</v>
       </c>
       <c r="D26" s="158">
-        <v>3036</v>
+        <v>2018</v>
       </c>
       <c r="E26" s="158">
-        <v>393255</v>
+        <v>326283</v>
       </c>
       <c r="F26" s="158">
-        <v>56074</v>
+        <v>24176</v>
       </c>
       <c r="G26" s="158">
-        <v>11503</v>
+        <v>9147</v>
       </c>
       <c r="H26" s="158">
-        <v>16314</v>
+        <v>16433</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>12814</v>
+        <v>12933</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>74545</v>
+        <v>67059</v>
       </c>
       <c r="C28" s="158">
-        <v>71410</v>
+        <v>63718</v>
       </c>
       <c r="D28" s="158">
-        <v>169</v>
+        <v>284</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="H28" s="158">
-        <v>2911</v>
+        <v>2893</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1202</v>
+        <v>1189</v>
       </c>
       <c r="K28" s="162">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>92755</v>
+        <v>98037</v>
       </c>
       <c r="C30" s="158">
-        <v>67930</v>
+        <v>71762</v>
       </c>
       <c r="D30" s="158">
-        <v>198</v>
+        <v>295</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>22386</v>
+        <v>23735</v>
       </c>
       <c r="G30" s="158">
-        <v>393</v>
+        <v>404</v>
       </c>
       <c r="H30" s="158">
-        <v>1848</v>
+        <v>1841</v>
       </c>
       <c r="I30" s="158">
         <v>1750</v>
       </c>
       <c r="J30" s="160">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>134491</v>
+        <v>134728</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>526</v>
+        <v>626</v>
       </c>
       <c r="E32" s="164">
-        <v>5500</v>
+        <v>8700</v>
       </c>
       <c r="F32" s="164">
-        <v>121902</v>
+        <v>118841</v>
       </c>
       <c r="G32" s="164">
-        <v>673</v>
+        <v>657</v>
       </c>
       <c r="H32" s="164">
-        <v>5890</v>
+        <v>5904</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="K32" s="168">
+        <v>-2</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -9419,56 +9413,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -9542,228 +9536,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>175667</v>
+        <v>187156</v>
       </c>
       <c r="C9" s="145">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D9" s="145">
-        <v>1206</v>
+        <v>1129</v>
       </c>
       <c r="E9" s="145">
-        <v>27344</v>
+        <v>21527</v>
       </c>
       <c r="F9" s="172">
         <v>300</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>49898</v>
+        <v>43761</v>
       </c>
       <c r="I9" s="145">
-        <v>22879</v>
+        <v>3646</v>
       </c>
       <c r="J9" s="148">
-        <v>56768</v>
+        <v>66354</v>
       </c>
       <c r="K9" s="151">
-        <v>17147</v>
+        <v>50324</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>23470</v>
+        <v>22874</v>
       </c>
       <c r="C11" s="158">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="D11" s="158">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="E11" s="158">
-        <v>1827</v>
+        <v>1378</v>
       </c>
       <c r="F11" s="178">
-        <v>594</v>
+        <v>699</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>9979</v>
+        <v>9926</v>
       </c>
       <c r="J11" s="160">
         <v>7381</v>
       </c>
       <c r="K11" s="162">
-        <v>3554</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>11762</v>
+        <v>12112</v>
       </c>
       <c r="C13" s="158">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="D13" s="158">
-        <v>5209</v>
+        <v>5748</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>296</v>
+        <v>495</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J13" s="160">
         <v>1687</v>
       </c>
       <c r="K13" s="162">
-        <v>4378</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>8051</v>
+        <v>9089</v>
       </c>
       <c r="C15" s="158">
-        <v>820</v>
+        <v>666</v>
       </c>
       <c r="D15" s="158">
-        <v>1405</v>
+        <v>2207</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
-      <c r="H15" s="158">
-        <v>100</v>
+      <c r="H15" s="193">
+        <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="J15" s="160">
-        <v>5716</v>
+        <v>6224</v>
       </c>
       <c r="K15" s="162">
-        <v>-15</v>
+        <v>-42</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -9887,227 +9881,227 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>175667</v>
+        <v>187156</v>
       </c>
       <c r="C24" s="145">
-        <v>30574</v>
+        <v>39404</v>
       </c>
       <c r="D24" s="145">
-        <v>644</v>
+        <v>775</v>
       </c>
       <c r="E24" s="145">
-        <v>45698</v>
+        <v>57940</v>
       </c>
       <c r="F24" s="145">
-        <v>65505</v>
+        <v>62465</v>
       </c>
       <c r="G24" s="145">
-        <v>28242</v>
+        <v>21515</v>
       </c>
       <c r="H24" s="145">
-        <v>5004</v>
+        <v>5057</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1094</v>
+        <v>1144</v>
       </c>
       <c r="K24" s="151">
-        <v>-90</v>
+        <v>-87</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>23470</v>
+        <v>22874</v>
       </c>
       <c r="C26" s="158">
-        <v>14572</v>
+        <v>14408</v>
       </c>
       <c r="D26" s="158">
-        <v>200</v>
+        <v>272</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>4113</v>
+        <v>3916</v>
       </c>
       <c r="G26" s="158">
-        <v>4035</v>
+        <v>3734</v>
       </c>
       <c r="H26" s="158">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="K26" s="214">
+        <v>143</v>
+      </c>
+      <c r="K26" s="212">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>11762</v>
+        <v>12112</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E28" s="158">
-        <v>949</v>
+        <v>1229</v>
       </c>
       <c r="F28" s="158">
-        <v>5600</v>
+        <v>5541</v>
       </c>
       <c r="G28" s="158">
-        <v>3915</v>
+        <v>4039</v>
       </c>
       <c r="H28" s="158">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="K28" s="162">
         <v>-1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>8051</v>
+        <v>9089</v>
       </c>
       <c r="C30" s="158">
-        <v>548</v>
+        <v>1263</v>
       </c>
       <c r="D30" s="158">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="E30" s="158">
-        <v>2616</v>
+        <v>2727</v>
       </c>
       <c r="F30" s="158">
-        <v>4132</v>
+        <v>4337</v>
       </c>
       <c r="G30" s="158">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H30" s="158">
         <v>673</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
         <v>-158</v>
       </c>
-      <c r="K30" s="214">
+      <c r="K30" s="212">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
@@ -10387,56 +10381,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -10510,228 +10504,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1426345</v>
+        <v>1485191</v>
       </c>
       <c r="C9" s="146">
-        <v>18026</v>
+        <v>47260</v>
       </c>
       <c r="D9" s="146">
-        <v>301294</v>
+        <v>294330</v>
       </c>
       <c r="E9" s="146">
-        <v>16707</v>
+        <v>15795</v>
       </c>
       <c r="F9" s="173">
-        <v>48473</v>
+        <v>55103</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>24681</v>
+        <v>21900</v>
       </c>
       <c r="I9" s="146">
-        <v>9336</v>
+        <v>9571</v>
       </c>
       <c r="J9" s="149">
-        <v>225137</v>
+        <v>171535</v>
       </c>
       <c r="K9" s="152">
-        <v>782691</v>
+        <v>869696</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>552567</v>
+        <v>592033</v>
       </c>
       <c r="C11" s="158">
-        <v>17676</v>
+        <v>46098</v>
       </c>
       <c r="D11" s="158">
-        <v>172250</v>
+        <v>168294</v>
       </c>
       <c r="E11" s="158">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="F11" s="212">
+        <v>15507</v>
+      </c>
+      <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>11654</v>
+        <v>10570</v>
       </c>
       <c r="I11" s="158">
-        <v>4862</v>
+        <v>5151</v>
       </c>
       <c r="J11" s="160">
-        <v>113167</v>
+        <v>90968</v>
       </c>
       <c r="K11" s="162">
-        <v>217516</v>
+        <v>255445</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>205106</v>
+        <v>209475</v>
       </c>
       <c r="C13" s="158">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D13" s="158">
-        <v>16669</v>
+        <v>26590</v>
       </c>
       <c r="E13" s="158">
-        <v>676</v>
+        <v>73</v>
       </c>
       <c r="F13" s="183">
         <v>95</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
         <v>3499</v>
       </c>
       <c r="I13" s="158">
-        <v>1010</v>
+        <v>798</v>
       </c>
       <c r="J13" s="160">
-        <v>40302</v>
+        <v>39850</v>
       </c>
       <c r="K13" s="162">
-        <v>142831</v>
+        <v>138543</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>668672</v>
+        <v>683683</v>
       </c>
       <c r="C15" s="158">
-        <v>327</v>
+        <v>1136</v>
       </c>
       <c r="D15" s="158">
-        <v>112375</v>
+        <v>99446</v>
       </c>
       <c r="E15" s="158">
-        <v>589</v>
+        <v>214</v>
       </c>
       <c r="F15" s="183">
-        <v>48378</v>
+        <v>55008</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>9527</v>
+        <v>7831</v>
       </c>
       <c r="I15" s="158">
-        <v>3463</v>
+        <v>3623</v>
       </c>
       <c r="J15" s="160">
-        <v>71668</v>
+        <v>40717</v>
       </c>
       <c r="K15" s="162">
-        <v>422345</v>
+        <v>475708</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -10855,228 +10849,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1426345</v>
+        <v>1485191</v>
       </c>
       <c r="C24" s="146">
-        <v>891561</v>
+        <v>1096370</v>
       </c>
       <c r="D24" s="146">
-        <v>8947</v>
+        <v>8477</v>
       </c>
       <c r="E24" s="146">
-        <v>128862</v>
+        <v>112274</v>
       </c>
       <c r="F24" s="146">
-        <v>339278</v>
+        <v>206719</v>
       </c>
       <c r="G24" s="146">
-        <v>22893</v>
+        <v>26082</v>
       </c>
       <c r="H24" s="146">
-        <v>34803</v>
+        <v>35268</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>28628</v>
+        <v>29071</v>
       </c>
       <c r="K24" s="152">
-        <v>267</v>
+        <v>289</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>552567</v>
+        <v>592033</v>
       </c>
       <c r="C26" s="158">
-        <v>378758</v>
+        <v>487290</v>
       </c>
       <c r="D26" s="158">
-        <v>4854</v>
+        <v>5128</v>
       </c>
       <c r="E26" s="158">
-        <v>42893</v>
+        <v>44463</v>
       </c>
       <c r="F26" s="158">
-        <v>96749</v>
+        <v>25491</v>
       </c>
       <c r="G26" s="158">
-        <v>18495</v>
+        <v>18660</v>
       </c>
       <c r="H26" s="158">
-        <v>10818</v>
+        <v>11002</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>7878</v>
+        <v>8062</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>205106</v>
+        <v>209475</v>
       </c>
       <c r="C28" s="158">
-        <v>152607</v>
+        <v>167247</v>
       </c>
       <c r="D28" s="158">
-        <v>836</v>
+        <v>870</v>
       </c>
       <c r="E28" s="158">
-        <v>40604</v>
+        <v>23817</v>
       </c>
       <c r="F28" s="158">
-        <v>4080</v>
+        <v>10369</v>
       </c>
       <c r="G28" s="158">
-        <v>494</v>
+        <v>847</v>
       </c>
       <c r="H28" s="158">
-        <v>6485</v>
+        <v>6326</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>5019</v>
+        <v>4858</v>
       </c>
       <c r="K28" s="162">
-        <v>-8</v>
+        <v>-7</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>668672</v>
+        <v>683683</v>
       </c>
       <c r="C30" s="158">
-        <v>360197</v>
+        <v>441834</v>
       </c>
       <c r="D30" s="158">
-        <v>3257</v>
+        <v>2480</v>
       </c>
       <c r="E30" s="158">
-        <v>45365</v>
+        <v>43995</v>
       </c>
       <c r="F30" s="158">
-        <v>238449</v>
+        <v>170858</v>
       </c>
       <c r="G30" s="158">
-        <v>3904</v>
+        <v>6576</v>
       </c>
       <c r="H30" s="158">
-        <v>17500</v>
+        <v>17940</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>15731</v>
+        <v>16151</v>
       </c>
       <c r="K30" s="162">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -11357,56 +11351,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -11472,278 +11466,278 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1331571</v>
+        <v>1328105</v>
       </c>
       <c r="C9" s="146">
-        <v>2717</v>
+        <v>2690</v>
       </c>
       <c r="D9" s="146">
-        <v>748240</v>
+        <v>747032</v>
       </c>
       <c r="E9" s="173">
-        <v>533038</v>
+        <v>534946</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5569</v>
+        <v>5762</v>
       </c>
       <c r="H9" s="146">
-        <v>10649</v>
-[...2 lines deleted...]
-        <v>12659</v>
+        <v>8133</v>
+      </c>
+      <c r="I9" s="216">
+        <v>10870</v>
       </c>
       <c r="J9" s="146">
-        <v>1875</v>
+        <v>1901</v>
       </c>
       <c r="K9" s="173">
-        <v>16823</v>
+        <v>16771</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>367316</v>
+        <v>362476</v>
       </c>
       <c r="C11" s="158">
-        <v>377</v>
+        <v>485</v>
       </c>
       <c r="D11" s="158">
-        <v>197647</v>
+        <v>189577</v>
       </c>
       <c r="E11" s="178">
-        <v>160655</v>
+        <v>164265</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="H11" s="158">
-        <v>600</v>
+        <v>901</v>
       </c>
       <c r="I11" s="158">
-        <v>3916</v>
+        <v>3148</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="220">
-        <v>3643</v>
+      <c r="K11" s="218">
+        <v>3626</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>264786</v>
+        <v>264195</v>
       </c>
       <c r="C13" s="158">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="D13" s="158">
-        <v>153531</v>
+        <v>156302</v>
       </c>
       <c r="E13" s="183">
-        <v>95825</v>
+        <v>95081</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
-        <v>2693</v>
+        <v>2893</v>
       </c>
       <c r="H13" s="158">
-        <v>8447</v>
+        <v>5930</v>
       </c>
       <c r="I13" s="158">
-        <v>2137</v>
+        <v>1830</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="220">
-        <v>1826</v>
+      <c r="K13" s="218">
+        <v>1843</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>301871</v>
+        <v>308465</v>
       </c>
       <c r="C15" s="158">
-        <v>653</v>
+        <v>765</v>
       </c>
       <c r="D15" s="158">
-        <v>164874</v>
+        <v>170804</v>
       </c>
       <c r="E15" s="183">
-        <v>126119</v>
+        <v>126563</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="J15" s="158">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>5118</v>
+        <v>1901</v>
+      </c>
+      <c r="K15" s="218">
+        <v>5197</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>88847</v>
+        <v>86338</v>
       </c>
       <c r="C17" s="164">
-        <v>234</v>
+        <v>189</v>
       </c>
       <c r="D17" s="164">
-        <v>50885</v>
+        <v>50105</v>
       </c>
       <c r="E17" s="183">
-        <v>34217</v>
+        <v>32807</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1578</v>
+        <v>1318</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>1934</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="103"/>
       <c r="F18" s="104"/>
       <c r="G18" s="98"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="98"/>
       <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -11837,272 +11831,272 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="125"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1331571</v>
+        <v>1328105</v>
       </c>
       <c r="C24" s="146">
-        <v>125814</v>
+        <v>134173</v>
       </c>
       <c r="D24" s="146">
-        <v>1560</v>
+        <v>1371</v>
       </c>
       <c r="E24" s="146">
-        <v>1035734</v>
+        <v>1022628</v>
       </c>
       <c r="F24" s="146">
-        <v>4548</v>
-[...1 lines deleted...]
-      <c r="G24" s="215">
+        <v>10355</v>
+      </c>
+      <c r="G24" s="213">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>12761</v>
-[...2 lines deleted...]
-        <v>151154</v>
+        <v>12167</v>
+      </c>
+      <c r="I24" s="216">
+        <v>147411</v>
       </c>
       <c r="J24" s="146">
-        <v>70614</v>
+        <v>70864</v>
       </c>
       <c r="K24" s="173">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>367316</v>
+        <v>362476</v>
       </c>
       <c r="C26" s="158">
-        <v>25528</v>
+        <v>21186</v>
       </c>
       <c r="D26" s="158">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="E26" s="158">
-        <v>290972</v>
+        <v>290566</v>
       </c>
       <c r="F26" s="158">
-        <v>958</v>
+        <v>4298</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>4106</v>
+        <v>3337</v>
       </c>
       <c r="I26" s="158">
-        <v>45615</v>
+        <v>43044</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
-      <c r="K26" s="220">
+      <c r="K26" s="218">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>264786</v>
+        <v>264195</v>
       </c>
       <c r="C28" s="158">
-        <v>29463</v>
+        <v>37206</v>
       </c>
       <c r="D28" s="158">
-        <v>325</v>
+        <v>15</v>
       </c>
       <c r="E28" s="158">
-        <v>203086</v>
+        <v>194815</v>
       </c>
       <c r="F28" s="158">
-        <v>1418</v>
+        <v>1046</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2620</v>
+        <v>2713</v>
       </c>
       <c r="I28" s="158">
-        <v>27875</v>
+        <v>28400</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
-      <c r="K28" s="220">
-        <v>17</v>
+      <c r="K28" s="218">
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>301871</v>
+        <v>308465</v>
       </c>
       <c r="C30" s="158">
-        <v>12926</v>
+        <v>19037</v>
       </c>
       <c r="D30" s="158">
-        <v>895</v>
+        <v>1290</v>
       </c>
       <c r="E30" s="158">
-        <v>249898</v>
+        <v>249583</v>
       </c>
       <c r="F30" s="158">
-        <v>815</v>
+        <v>3133</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2386</v>
+        <v>2343</v>
       </c>
       <c r="I30" s="158">
-        <v>34951</v>
+        <v>33078</v>
       </c>
       <c r="J30" s="158">
-        <v>18480</v>
-[...1 lines deleted...]
-      <c r="K30" s="220">
+        <v>18730</v>
+      </c>
+      <c r="K30" s="218">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>88847</v>
+        <v>86338</v>
       </c>
       <c r="C32" s="164">
-        <v>13033</v>
+        <v>13199</v>
       </c>
       <c r="D32" s="164">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E32" s="164">
-        <v>65178</v>
+        <v>62416</v>
       </c>
       <c r="F32" s="164">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="I32" s="164">
-        <v>9468</v>
+        <v>9556</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="98"/>
       <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
@@ -12408,56 +12402,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -12523,228 +12517,228 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>76136</v>
+        <v>73158</v>
       </c>
       <c r="C9" s="145">
-        <v>327</v>
+        <v>124</v>
       </c>
       <c r="D9" s="145">
-        <v>48705</v>
+        <v>46527</v>
       </c>
       <c r="E9" s="172">
-        <v>25062</v>
+        <v>24706</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
-      <c r="I9" s="217">
-        <v>580</v>
+      <c r="I9" s="215">
+        <v>326</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1463</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>86569</v>
+        <v>84059</v>
       </c>
       <c r="C11" s="158">
-        <v>152</v>
+        <v>218</v>
       </c>
       <c r="D11" s="158">
-        <v>51643</v>
+        <v>50864</v>
       </c>
       <c r="E11" s="178">
-        <v>32073</v>
+        <v>30872</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1602</v>
+        <v>1302</v>
       </c>
       <c r="I11" s="158">
-        <v>663</v>
+        <v>449</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="220">
-        <v>437</v>
+      <c r="K11" s="218">
+        <v>353</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>72268</v>
+        <v>73761</v>
       </c>
       <c r="C13" s="158">
-        <v>494</v>
+        <v>418</v>
       </c>
       <c r="D13" s="158">
-        <v>34500</v>
+        <v>35109</v>
       </c>
       <c r="E13" s="183">
-        <v>34780</v>
+        <v>35775</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="220">
-        <v>2074</v>
+      <c r="K13" s="218">
+        <v>2021</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>73777</v>
+        <v>75652</v>
       </c>
       <c r="C15" s="158">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="D15" s="158">
-        <v>46456</v>
+        <v>47743</v>
       </c>
       <c r="E15" s="183">
-        <v>24309</v>
+        <v>24876</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
-      <c r="K15" s="220">
-        <v>328</v>
+      <c r="K15" s="218">
+        <v>336</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
       <c r="G17" s="97"/>
@@ -12864,227 +12858,227 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="66"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>76136</v>
+        <v>73158</v>
       </c>
       <c r="C24" s="145">
-        <v>10960</v>
+        <v>12218</v>
       </c>
       <c r="D24" s="145">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="E24" s="145">
-        <v>56614</v>
+        <v>52533</v>
       </c>
       <c r="F24" s="145">
-        <v>202</v>
+        <v>80</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>7638</v>
+        <v>581</v>
+      </c>
+      <c r="I24" s="215">
+        <v>7732</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>86569</v>
+        <v>84059</v>
       </c>
       <c r="C26" s="158">
-        <v>11522</v>
+        <v>11459</v>
       </c>
       <c r="D26" s="158">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E26" s="158">
-        <v>64343</v>
+        <v>61584</v>
       </c>
       <c r="F26" s="158">
-        <v>192</v>
+        <v>279</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>932</v>
+        <v>1026</v>
       </c>
       <c r="I26" s="158">
-        <v>9574</v>
+        <v>9709</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
-      <c r="K26" s="220">
+      <c r="K26" s="218">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>72268</v>
+        <v>73761</v>
       </c>
       <c r="C28" s="158">
-        <v>11723</v>
+        <v>9614</v>
       </c>
       <c r="D28" s="158">
         <v>2</v>
       </c>
       <c r="E28" s="158">
-        <v>51147</v>
+        <v>54628</v>
       </c>
       <c r="F28" s="158">
-        <v>381</v>
+        <v>817</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="I28" s="158">
-        <v>8287</v>
+        <v>7993</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
-      <c r="K28" s="220">
+      <c r="K28" s="218">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>73777</v>
+        <v>75652</v>
       </c>
       <c r="C30" s="158">
-        <v>10660</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>10253</v>
+      </c>
+      <c r="D30" s="193">
+        <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>54495</v>
+        <v>56503</v>
       </c>
       <c r="F30" s="158">
-        <v>334</v>
+        <v>456</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="I30" s="158">
-        <v>7746</v>
+        <v>7898</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
-      <c r="K30" s="220">
+      <c r="K30" s="218">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
@@ -13412,56 +13406,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -13554,305 +13548,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="223" t="s">
+      <c r="A10" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>992263</v>
+        <v>997876</v>
       </c>
       <c r="C10" s="146">
-        <v>223523</v>
+        <v>226220</v>
       </c>
       <c r="D10" s="146">
-        <v>45272</v>
+        <v>44978</v>
       </c>
       <c r="E10" s="146">
-        <v>893</v>
+        <v>794</v>
       </c>
       <c r="F10" s="146">
-        <v>8579</v>
+        <v>10526</v>
       </c>
       <c r="G10" s="146">
-        <v>1238</v>
+        <v>1232</v>
       </c>
       <c r="H10" s="146">
-        <v>678136</v>
+        <v>679053</v>
       </c>
       <c r="I10" s="146">
-        <v>10500</v>
+        <v>10456</v>
       </c>
       <c r="J10" s="146">
-        <v>6438</v>
+        <v>7218</v>
       </c>
       <c r="K10" s="146">
-        <v>11559</v>
+        <v>11589</v>
       </c>
       <c r="L10" s="173">
-        <v>6124</v>
+        <v>5811</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="226" t="s">
+      <c r="A11" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="227" t="s">
+      <c r="A12" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29619</v>
+        <v>29628</v>
       </c>
       <c r="C12" s="158">
-        <v>7356</v>
+        <v>7398</v>
       </c>
       <c r="D12" s="158">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H12" s="158">
-        <v>19519</v>
+        <v>19495</v>
       </c>
       <c r="I12" s="158">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="J12" s="158">
         <v>810</v>
       </c>
       <c r="K12" s="158">
         <v>276</v>
       </c>
-      <c r="L12" s="220">
-        <v>-31</v>
+      <c r="L12" s="218">
+        <v>-32</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="225" t="s">
+      <c r="A13" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="227" t="s">
+      <c r="A14" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41320</v>
+        <v>41552</v>
       </c>
       <c r="C14" s="158">
-        <v>7671</v>
+        <v>7946</v>
       </c>
       <c r="D14" s="158">
-        <v>1613</v>
+        <v>1649</v>
       </c>
       <c r="E14" s="158">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F14" s="158">
         <v>797</v>
       </c>
       <c r="G14" s="158">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14" s="158">
-        <v>31070</v>
+        <v>30986</v>
       </c>
       <c r="I14" s="158">
-        <v>1182</v>
+        <v>1157</v>
       </c>
       <c r="J14" s="158">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="K14" s="158">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>-1914</v>
+        <v>293</v>
+      </c>
+      <c r="L14" s="218">
+        <v>-1903</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="227" t="s">
+      <c r="A16" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>43288</v>
+        <v>44161</v>
       </c>
       <c r="C16" s="158">
-        <v>8633</v>
+        <v>8905</v>
       </c>
       <c r="D16" s="158">
-        <v>2091</v>
+        <v>2027</v>
       </c>
       <c r="E16" s="158">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F16" s="158">
-        <v>499</v>
+        <v>1199</v>
       </c>
       <c r="G16" s="158">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H16" s="158">
-        <v>30244</v>
+        <v>30488</v>
       </c>
       <c r="I16" s="158">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="J16" s="158">
         <v>200</v>
       </c>
       <c r="K16" s="158">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>629</v>
+      </c>
+      <c r="L16" s="218">
+        <v>505</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="225" t="s">
+      <c r="A17" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="227" t="s">
+      <c r="A18" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>118899</v>
+        <v>119691</v>
       </c>
       <c r="C18" s="164">
-        <v>28592</v>
+        <v>28505</v>
       </c>
       <c r="D18" s="164">
-        <v>5584</v>
+        <v>5893</v>
       </c>
       <c r="E18" s="164">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F18" s="164">
-        <v>1096</v>
+        <v>1345</v>
       </c>
       <c r="G18" s="164">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="H18" s="164">
-        <v>80433</v>
+        <v>80689</v>
       </c>
       <c r="I18" s="164">
-        <v>1815</v>
+        <v>1905</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="L18" s="183">
-        <v>392</v>
+        <v>384</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="229" t="s">
+      <c r="A19" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -13950,295 +13944,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="223" t="s">
+      <c r="A25" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>992263</v>
+        <v>997876</v>
       </c>
       <c r="C25" s="146">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D25" s="215">
+        <v>24</v>
+      </c>
+      <c r="D25" s="213">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>3526</v>
+        <v>3932</v>
       </c>
       <c r="F25" s="173">
-        <v>916034</v>
+        <v>921757</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>2988</v>
+        <v>2413</v>
       </c>
       <c r="I25" s="146">
-        <v>69693</v>
+        <v>69751</v>
       </c>
       <c r="J25" s="146">
-        <v>17519</v>
+        <v>17427</v>
       </c>
       <c r="K25" s="146">
-        <v>4010</v>
+        <v>4011</v>
       </c>
       <c r="L25" s="173">
-        <v>41306</v>
+        <v>41532</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="226" t="s">
+      <c r="A26" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="227" t="s">
+      <c r="A27" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29619</v>
+        <v>29628</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="F27" s="178">
-        <v>26922</v>
+        <v>26908</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I27" s="158">
-        <v>2521</v>
+        <v>2525</v>
       </c>
       <c r="J27" s="158">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
-      <c r="L27" s="220">
-        <v>1523</v>
+      <c r="L27" s="218">
+        <v>1532</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="227" t="s">
+      <c r="A29" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41320</v>
+        <v>41552</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="F29" s="178">
-        <v>36260</v>
+        <v>36563</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I29" s="158">
-        <v>4873</v>
+        <v>4777</v>
       </c>
       <c r="J29" s="158">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
-      <c r="L29" s="220">
-        <v>2535</v>
+      <c r="L29" s="218">
+        <v>2468</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="225" t="s">
+      <c r="A30" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="227" t="s">
+      <c r="A31" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>43288</v>
+        <v>44161</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="F31" s="178">
-        <v>39509</v>
+        <v>40381</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
         <v>386</v>
       </c>
       <c r="I31" s="158">
-        <v>3183</v>
+        <v>3189</v>
       </c>
       <c r="J31" s="158">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
-      <c r="L31" s="220">
-        <v>1992</v>
+      <c r="L31" s="218">
+        <v>2007</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="225" t="s">
+      <c r="A32" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="227" t="s">
+      <c r="A33" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>118899</v>
+        <v>119691</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="F33" s="183">
-        <v>111582</v>
+        <v>112231</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I33" s="164">
-        <v>6870</v>
+        <v>6992</v>
       </c>
       <c r="J33" s="164">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4773</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="229" t="s">
+      <c r="A34" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
@@ -14546,56 +14540,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -14688,305 +14682,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="222" t="s">
+      <c r="A10" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>28701</v>
+        <v>29135</v>
       </c>
       <c r="C10" s="145">
-        <v>6104</v>
+        <v>6334</v>
       </c>
       <c r="D10" s="145">
-        <v>1058</v>
+        <v>1111</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>449</v>
+        <v>618</v>
       </c>
       <c r="G10" s="145">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H10" s="145">
-        <v>20482</v>
+        <v>20423</v>
       </c>
       <c r="I10" s="145">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="L10" s="172">
-        <v>323</v>
+        <v>353</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="225" t="s">
+      <c r="A11" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="227" t="s">
+      <c r="A12" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>17122</v>
+        <v>17082</v>
       </c>
       <c r="C12" s="158">
-        <v>4286</v>
+        <v>4220</v>
       </c>
       <c r="D12" s="158">
-        <v>894</v>
+        <v>820</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H12" s="158">
-        <v>11491</v>
+        <v>11593</v>
       </c>
       <c r="I12" s="158">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J12" s="158">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K12" s="158">
         <v>218</v>
       </c>
-      <c r="L12" s="220">
-        <v>142</v>
+      <c r="L12" s="218">
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="225" t="s">
+      <c r="A13" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="227" t="s">
+      <c r="A14" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23681</v>
+        <v>23975</v>
       </c>
       <c r="C14" s="158">
-        <v>7714</v>
+        <v>7768</v>
       </c>
       <c r="D14" s="158">
-        <v>668</v>
+        <v>760</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H14" s="158">
-        <v>14094</v>
+        <v>14244</v>
       </c>
       <c r="I14" s="158">
         <v>556</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
         <v>362</v>
       </c>
-      <c r="L14" s="220">
-        <v>261</v>
+      <c r="L14" s="218">
+        <v>259</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="227" t="s">
+      <c r="A16" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>88685</v>
+        <v>90423</v>
       </c>
       <c r="C16" s="158">
-        <v>27162</v>
+        <v>28443</v>
       </c>
       <c r="D16" s="158">
-        <v>4034</v>
+        <v>3653</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
         <v>85</v>
       </c>
       <c r="H16" s="158">
-        <v>55542</v>
+        <v>55602</v>
       </c>
       <c r="I16" s="158">
-        <v>978</v>
+        <v>957</v>
       </c>
       <c r="J16" s="158">
-        <v>1600</v>
+        <v>2400</v>
       </c>
       <c r="K16" s="158">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>-1211</v>
+        <v>494</v>
+      </c>
+      <c r="L16" s="218">
+        <v>-1212</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="225" t="s">
+      <c r="A17" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="227" t="s">
+      <c r="A18" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>41240</v>
+        <v>40971</v>
       </c>
       <c r="C18" s="164">
-        <v>9132</v>
+        <v>9091</v>
       </c>
       <c r="D18" s="164">
-        <v>1685</v>
+        <v>1717</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H18" s="164">
-        <v>29358</v>
+        <v>29317</v>
       </c>
       <c r="I18" s="164">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="J18" s="164">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K18" s="164">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="L18" s="183">
-        <v>-242</v>
+        <v>-263</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="229" t="s">
+      <c r="A19" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -15084,295 +15078,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="222" t="s">
+      <c r="A25" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>28701</v>
+        <v>29135</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="F25" s="172">
-        <v>26464</v>
+        <v>26869</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>45</v>
       </c>
       <c r="I25" s="145">
-        <v>2098</v>
+        <v>2122</v>
       </c>
       <c r="J25" s="145">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1327</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="225" t="s">
+      <c r="A26" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="227" t="s">
+      <c r="A27" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>17122</v>
+        <v>17082</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F27" s="178">
-        <v>15789</v>
+        <v>15924</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>181</v>
+        <v>21</v>
       </c>
       <c r="I27" s="158">
-        <v>1083</v>
+        <v>1075</v>
       </c>
       <c r="J27" s="158">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
-      <c r="L27" s="220">
-        <v>396</v>
+      <c r="L27" s="218">
+        <v>403</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="227" t="s">
+      <c r="A29" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23681</v>
+        <v>23975</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="F29" s="178">
-        <v>20971</v>
+        <v>21292</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>72</v>
       </c>
       <c r="I29" s="158">
-        <v>2550</v>
+        <v>2499</v>
       </c>
       <c r="J29" s="158">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
-      <c r="L29" s="220">
-        <v>1488</v>
+      <c r="L29" s="218">
+        <v>1449</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="225" t="s">
+      <c r="A30" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="227" t="s">
+      <c r="A31" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>88685</v>
+        <v>90423</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>287</v>
+        <v>364</v>
       </c>
       <c r="F31" s="178">
-        <v>81930</v>
+        <v>83564</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
         <v>138</v>
       </c>
       <c r="I31" s="158">
-        <v>6330</v>
+        <v>6357</v>
       </c>
       <c r="J31" s="158">
-        <v>1178</v>
+        <v>1168</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
-      <c r="L31" s="220">
-        <v>4246</v>
+      <c r="L31" s="218">
+        <v>4304</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="225" t="s">
+      <c r="A32" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="227" t="s">
+      <c r="A33" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>41240</v>
+        <v>40971</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="F33" s="183">
-        <v>38401</v>
+        <v>38082</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I33" s="164">
-        <v>2681</v>
+        <v>2701</v>
       </c>
       <c r="J33" s="164">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1620</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="229" t="s">
+      <c r="A34" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
@@ -15680,56 +15674,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -15804,278 +15798,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4318442</v>
+        <v>4350055</v>
       </c>
       <c r="C9" s="145">
-        <v>46410</v>
+        <v>44626</v>
       </c>
       <c r="D9" s="145">
-        <v>300081</v>
+        <v>274091</v>
       </c>
       <c r="E9" s="145">
-        <v>215509</v>
+        <v>210493</v>
       </c>
       <c r="F9" s="172">
-        <v>380730</v>
+        <v>386316</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>803911</v>
+        <v>860402</v>
       </c>
       <c r="I9" s="145">
-        <v>61641</v>
+        <v>51283</v>
       </c>
       <c r="J9" s="148">
-        <v>2485929</v>
+        <v>2496826</v>
       </c>
       <c r="K9" s="151">
-        <v>24230</v>
+        <v>26018</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3447231</v>
+        <v>3590071</v>
       </c>
       <c r="C11" s="158">
-        <v>38242</v>
+        <v>35765</v>
       </c>
       <c r="D11" s="158">
-        <v>221263</v>
+        <v>231033</v>
       </c>
       <c r="E11" s="158">
-        <v>146454</v>
+        <v>158108</v>
       </c>
       <c r="F11" s="178">
-        <v>317320</v>
+        <v>320301</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>546990</v>
+        <v>652037</v>
       </c>
       <c r="I11" s="158">
-        <v>26319</v>
+        <v>27420</v>
       </c>
       <c r="J11" s="160">
-        <v>2112922</v>
+        <v>2128725</v>
       </c>
       <c r="K11" s="162">
-        <v>37720</v>
+        <v>36683</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1624257</v>
+        <v>1632252</v>
       </c>
       <c r="C13" s="158">
-        <v>17735</v>
+        <v>18525</v>
       </c>
       <c r="D13" s="158">
-        <v>122759</v>
+        <v>103675</v>
       </c>
       <c r="E13" s="158">
-        <v>3900</v>
+        <v>4933</v>
       </c>
       <c r="F13" s="183">
-        <v>258117</v>
+        <v>269279</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>137496</v>
+        <v>147681</v>
       </c>
       <c r="I13" s="158">
-        <v>13829</v>
+        <v>17631</v>
       </c>
       <c r="J13" s="160">
-        <v>912716</v>
+        <v>909077</v>
       </c>
       <c r="K13" s="162">
-        <v>157705</v>
+        <v>161452</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4802530</v>
+        <v>4875040</v>
       </c>
       <c r="C15" s="158">
-        <v>31558</v>
+        <v>34916</v>
       </c>
       <c r="D15" s="158">
-        <v>457452</v>
+        <v>446188</v>
       </c>
       <c r="E15" s="158">
-        <v>251366</v>
+        <v>263790</v>
       </c>
       <c r="F15" s="183">
-        <v>221974</v>
+        <v>232908</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>889121</v>
+        <v>904308</v>
       </c>
       <c r="I15" s="158">
-        <v>140604</v>
+        <v>131668</v>
       </c>
       <c r="J15" s="160">
-        <v>2679555</v>
+        <v>2726504</v>
       </c>
       <c r="K15" s="162">
-        <v>130901</v>
+        <v>134758</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>5208444</v>
+        <v>5219844</v>
       </c>
       <c r="C17" s="164">
-        <v>63796</v>
+        <v>70644</v>
       </c>
       <c r="D17" s="164">
-        <v>465300</v>
+        <v>432303</v>
       </c>
       <c r="E17" s="164">
-        <v>421603</v>
+        <v>394670</v>
       </c>
       <c r="F17" s="183">
-        <v>364201</v>
+        <v>377633</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>702064</v>
+        <v>727281</v>
       </c>
       <c r="I17" s="164">
-        <v>145542</v>
+        <v>143957</v>
       </c>
       <c r="J17" s="166">
-        <v>2943445</v>
+        <v>2972739</v>
       </c>
       <c r="K17" s="168">
-        <v>102493</v>
+        <v>100618</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -16173,278 +16167,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4318442</v>
+        <v>4350055</v>
       </c>
       <c r="C24" s="145">
-        <v>266316</v>
+        <v>292732</v>
       </c>
       <c r="D24" s="145">
-        <v>55127</v>
+        <v>65130</v>
       </c>
       <c r="E24" s="145">
-        <v>3438307</v>
+        <v>3453087</v>
       </c>
       <c r="F24" s="145">
         <v>46000</v>
       </c>
       <c r="G24" s="145">
-        <v>253040</v>
+        <v>229394</v>
       </c>
       <c r="H24" s="145">
-        <v>259652</v>
+        <v>263712</v>
       </c>
       <c r="I24" s="145">
         <v>106305</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>119296</v>
+        <v>121966</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3447231</v>
+        <v>3590071</v>
       </c>
       <c r="C26" s="158">
-        <v>203228</v>
+        <v>223560</v>
       </c>
       <c r="D26" s="158">
-        <v>145111</v>
+        <v>165110</v>
       </c>
       <c r="E26" s="158">
-        <v>2739826</v>
+        <v>2832921</v>
       </c>
       <c r="F26" s="158">
-        <v>42780</v>
+        <v>42778</v>
       </c>
       <c r="G26" s="158">
-        <v>90309</v>
+        <v>91720</v>
       </c>
       <c r="H26" s="158">
-        <v>225977</v>
+        <v>233982</v>
       </c>
       <c r="I26" s="158">
         <v>117660</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>91960</v>
+        <v>94142</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1624257</v>
+        <v>1632252</v>
       </c>
       <c r="C28" s="158">
-        <v>21916</v>
+        <v>22437</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1261462</v>
+        <v>1258600</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>77029</v>
+        <v>80501</v>
       </c>
       <c r="H28" s="158">
-        <v>208259</v>
+        <v>215122</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
         <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>121798</v>
+        <v>123240</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4802530</v>
+        <v>4875040</v>
       </c>
       <c r="C30" s="158">
-        <v>199962</v>
+        <v>204665</v>
       </c>
       <c r="D30" s="158">
-        <v>18052</v>
+        <v>18034</v>
       </c>
       <c r="E30" s="158">
-        <v>3912197</v>
+        <v>3973693</v>
       </c>
       <c r="F30" s="158">
-        <v>113331</v>
+        <v>113367</v>
       </c>
       <c r="G30" s="158">
-        <v>228310</v>
+        <v>224247</v>
       </c>
       <c r="H30" s="158">
-        <v>330677</v>
+        <v>341034</v>
       </c>
       <c r="I30" s="158">
         <v>171800</v>
       </c>
       <c r="J30" s="160">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="K30" s="162">
-        <v>147733</v>
+        <v>151954</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>5208444</v>
+        <v>5219844</v>
       </c>
       <c r="C32" s="164">
-        <v>102498</v>
+        <v>80810</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4477341</v>
+        <v>4516058</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>259177</v>
+        <v>267164</v>
       </c>
       <c r="H32" s="164">
-        <v>333118</v>
+        <v>319503</v>
       </c>
       <c r="I32" s="164">
-        <v>128221</v>
+        <v>137626</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>165620</v>
+        <v>138089</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -16711,56 +16705,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -16853,305 +16847,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="222" t="s">
+      <c r="A10" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>121093</v>
+        <v>121248</v>
       </c>
       <c r="C10" s="145">
-        <v>23465</v>
+        <v>23507</v>
       </c>
       <c r="D10" s="145">
-        <v>5228</v>
+        <v>6286</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>1949</v>
+        <v>700</v>
       </c>
       <c r="G10" s="145">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H10" s="145">
-        <v>89017</v>
+        <v>89337</v>
       </c>
       <c r="I10" s="145">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1509</v>
+        <v>1506</v>
       </c>
       <c r="L10" s="172">
-        <v>-640</v>
+        <v>-643</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="225" t="s">
+      <c r="A11" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="227" t="s">
+      <c r="A12" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21640</v>
+        <v>21542</v>
       </c>
       <c r="C12" s="158">
-        <v>4751</v>
+        <v>4741</v>
       </c>
       <c r="D12" s="158">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H12" s="158">
-        <v>14410</v>
+        <v>14352</v>
       </c>
       <c r="I12" s="158">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>444</v>
+      </c>
+      <c r="L12" s="218">
+        <v>806</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="225" t="s">
+      <c r="A13" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="227" t="s">
+      <c r="A14" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18333</v>
+        <v>18317</v>
       </c>
       <c r="C14" s="158">
-        <v>3369</v>
+        <v>3386</v>
       </c>
       <c r="D14" s="158">
-        <v>1114</v>
+        <v>1017</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H14" s="158">
-        <v>12077</v>
+        <v>12071</v>
       </c>
       <c r="I14" s="158">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="J14" s="158">
-        <v>900</v>
+        <v>980</v>
       </c>
       <c r="K14" s="158">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>485</v>
+      </c>
+      <c r="L14" s="218">
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="227" t="s">
+      <c r="A16" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>42851</v>
+        <v>43155</v>
       </c>
       <c r="C16" s="158">
-        <v>7031</v>
+        <v>6955</v>
       </c>
       <c r="D16" s="158">
-        <v>2140</v>
+        <v>2253</v>
       </c>
       <c r="E16" s="158">
         <v>401</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H16" s="158">
-        <v>31480</v>
+        <v>31732</v>
       </c>
       <c r="I16" s="158">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>965</v>
+      </c>
+      <c r="L16" s="218">
+        <v>594</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="225" t="s">
+      <c r="A17" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="227" t="s">
+      <c r="A18" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19543</v>
+        <v>19846</v>
       </c>
       <c r="C18" s="164">
-        <v>6561</v>
+        <v>6641</v>
       </c>
       <c r="D18" s="164">
-        <v>778</v>
+        <v>723</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="164">
-        <v>807</v>
+        <v>1177</v>
       </c>
       <c r="G18" s="164">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H18" s="164">
-        <v>10676</v>
+        <v>10600</v>
       </c>
       <c r="I18" s="164">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
         <v>183</v>
       </c>
       <c r="L18" s="183">
-        <v>296</v>
+        <v>287</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="229" t="s">
+      <c r="A19" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -17249,295 +17243,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="222" t="s">
+      <c r="A25" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>121093</v>
+        <v>121248</v>
       </c>
       <c r="C25" s="145">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>293</v>
+        <v>373</v>
       </c>
       <c r="F25" s="172">
-        <v>113400</v>
+        <v>113383</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>167</v>
       </c>
       <c r="I25" s="145">
-        <v>7221</v>
+        <v>7313</v>
       </c>
       <c r="J25" s="145">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="K25" s="145">
         <v>1717</v>
       </c>
       <c r="L25" s="172">
-        <v>3252</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="225" t="s">
+      <c r="A26" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="227" t="s">
+      <c r="A27" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21640</v>
+        <v>21542</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="F27" s="178">
-        <v>19722</v>
+        <v>19609</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I27" s="158">
-        <v>1774</v>
+        <v>1764</v>
       </c>
       <c r="J27" s="158">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
-      <c r="L27" s="220">
-        <v>1017</v>
+      <c r="L27" s="218">
+        <v>1016</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="227" t="s">
+      <c r="A29" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18333</v>
+        <v>18317</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="F29" s="178">
-        <v>17113</v>
+        <v>17082</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>33</v>
       </c>
       <c r="I29" s="158">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="J29" s="158">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
-      <c r="L29" s="220">
-        <v>809</v>
+      <c r="L29" s="218">
+        <v>805</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="225" t="s">
+      <c r="A30" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="227" t="s">
+      <c r="A31" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>42851</v>
+        <v>43155</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>235</v>
+        <v>212</v>
       </c>
       <c r="F31" s="178">
-        <v>38995</v>
+        <v>39283</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
         <v>55</v>
       </c>
       <c r="I31" s="158">
-        <v>3566</v>
+        <v>3605</v>
       </c>
       <c r="J31" s="158">
         <v>492</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
-      <c r="L31" s="220">
-        <v>2797</v>
+      <c r="L31" s="218">
+        <v>2840</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="225" t="s">
+      <c r="A32" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="227" t="s">
+      <c r="A33" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19543</v>
+        <v>19846</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="F33" s="183">
-        <v>17812</v>
+        <v>18111</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="I33" s="164">
-        <v>1637</v>
+        <v>1612</v>
       </c>
       <c r="J33" s="164">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1307</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="229" t="s">
+      <c r="A34" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -17843,56 +17837,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -17985,305 +17979,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="222" t="s">
+      <c r="A10" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>32904</v>
+        <v>32974</v>
       </c>
       <c r="C10" s="145">
-        <v>8786</v>
+        <v>8855</v>
       </c>
       <c r="D10" s="145">
-        <v>1296</v>
+        <v>1311</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
         <v>37</v>
       </c>
       <c r="H10" s="145">
-        <v>20229</v>
+        <v>20099</v>
       </c>
       <c r="I10" s="145">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="J10" s="145">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="K10" s="145">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="L10" s="172">
-        <v>-71</v>
+        <v>-69</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="225" t="s">
+      <c r="A11" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="227" t="s">
+      <c r="A12" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16273</v>
+        <v>16064</v>
       </c>
       <c r="C12" s="158">
-        <v>4481</v>
+        <v>4252</v>
       </c>
       <c r="D12" s="158">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
         <v>18</v>
       </c>
       <c r="H12" s="158">
-        <v>10330</v>
+        <v>10345</v>
       </c>
       <c r="I12" s="158">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>223</v>
       </c>
-      <c r="L12" s="220">
-        <v>605</v>
+      <c r="L12" s="218">
+        <v>599</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="225" t="s">
+      <c r="A13" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="227" t="s">
+      <c r="A14" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>29506</v>
+        <v>29682</v>
       </c>
       <c r="C14" s="158">
-        <v>4251</v>
+        <v>4209</v>
       </c>
       <c r="D14" s="158">
-        <v>1340</v>
+        <v>1360</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>1715</v>
+        <v>1915</v>
       </c>
       <c r="G14" s="158">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H14" s="158">
-        <v>20944</v>
+        <v>20957</v>
       </c>
       <c r="I14" s="158">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="J14" s="158">
         <v>100</v>
       </c>
       <c r="K14" s="158">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>423</v>
+      </c>
+      <c r="L14" s="218">
+        <v>397</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="227" t="s">
+      <c r="A16" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>98245</v>
+        <v>98646</v>
       </c>
       <c r="C16" s="158">
-        <v>20904</v>
+        <v>21050</v>
       </c>
       <c r="D16" s="158">
-        <v>4767</v>
+        <v>4598</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>917</v>
+        <v>1678</v>
       </c>
       <c r="G16" s="158">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H16" s="158">
-        <v>65603</v>
+        <v>65291</v>
       </c>
       <c r="I16" s="158">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1370</v>
-[...2 lines deleted...]
-        <v>3638</v>
+        <v>1372</v>
+      </c>
+      <c r="L16" s="218">
+        <v>3631</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="225" t="s">
+      <c r="A17" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="227" t="s">
+      <c r="A18" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>38927</v>
+        <v>39242</v>
       </c>
       <c r="C18" s="164">
-        <v>8372</v>
+        <v>8581</v>
       </c>
       <c r="D18" s="164">
-        <v>2101</v>
+        <v>1770</v>
       </c>
       <c r="E18" s="164">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="F18" s="164">
-        <v>349</v>
+        <v>698</v>
       </c>
       <c r="G18" s="164">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H18" s="164">
-        <v>27387</v>
+        <v>27478</v>
       </c>
       <c r="I18" s="164">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="L18" s="183">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="229" t="s">
+      <c r="A19" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -18381,295 +18375,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="222" t="s">
+      <c r="A25" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>32904</v>
+        <v>32974</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F25" s="172">
-        <v>29987</v>
+        <v>30075</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>57</v>
       </c>
       <c r="I25" s="145">
-        <v>2756</v>
+        <v>2734</v>
       </c>
       <c r="J25" s="145">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1683</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="225" t="s">
+      <c r="A26" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="227" t="s">
+      <c r="A27" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16273</v>
+        <v>16064</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F27" s="178">
-        <v>15293</v>
+        <v>15089</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="I27" s="158">
-        <v>936</v>
+        <v>914</v>
       </c>
       <c r="J27" s="158">
         <v>245</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
-      <c r="L27" s="220">
-        <v>628</v>
+      <c r="L27" s="218">
+        <v>611</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="227" t="s">
+      <c r="A29" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>29506</v>
+        <v>29682</v>
       </c>
       <c r="C29" s="158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F29" s="178">
-        <v>27676</v>
+        <v>27883</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I29" s="158">
-        <v>1622</v>
+        <v>1582</v>
       </c>
       <c r="J29" s="158">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="K29" s="158">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>11</v>
+      </c>
+      <c r="L29" s="218">
+        <v>704</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="225" t="s">
+      <c r="A30" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="227" t="s">
+      <c r="A31" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>98245</v>
+        <v>98646</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="F31" s="178">
-        <v>91076</v>
+        <v>91448</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="I31" s="158">
-        <v>6471</v>
+        <v>6492</v>
       </c>
       <c r="J31" s="158">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
-      <c r="L31" s="220">
-        <v>3335</v>
+      <c r="L31" s="218">
+        <v>3395</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="225" t="s">
+      <c r="A32" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="227" t="s">
+      <c r="A33" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>38927</v>
+        <v>39242</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>174</v>
+        <v>209</v>
       </c>
       <c r="F33" s="183">
-        <v>36745</v>
+        <v>37014</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>41</v>
       </c>
       <c r="I33" s="164">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="J33" s="164">
         <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1157</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="229" t="s">
+      <c r="A34" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -18975,56 +18969,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -19117,251 +19111,251 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="222" t="s">
+      <c r="A10" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>96392</v>
+        <v>96463</v>
       </c>
       <c r="C10" s="145">
-        <v>19859</v>
+        <v>20614</v>
       </c>
       <c r="D10" s="145">
-        <v>5269</v>
+        <v>4348</v>
       </c>
       <c r="E10" s="145">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>193</v>
+      </c>
+      <c r="F10" s="145">
+        <v>400</v>
       </c>
       <c r="G10" s="145">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="H10" s="145">
-        <v>67003</v>
+        <v>66991</v>
       </c>
       <c r="I10" s="145">
-        <v>1595</v>
+        <v>1561</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="L10" s="172">
-        <v>1327</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="225" t="s">
+      <c r="A11" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="227" t="s">
+      <c r="A12" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6321</v>
+        <v>6334</v>
       </c>
       <c r="C12" s="158">
-        <v>1827</v>
+        <v>1799</v>
       </c>
       <c r="D12" s="158">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
         <v>7</v>
       </c>
       <c r="H12" s="158">
-        <v>4003</v>
+        <v>4059</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>122</v>
       </c>
-      <c r="L12" s="220">
+      <c r="L12" s="218">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="225" t="s">
+      <c r="A13" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="227" t="s">
+      <c r="A14" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11104</v>
+        <v>11141</v>
       </c>
       <c r="C14" s="158">
-        <v>1745</v>
+        <v>1557</v>
       </c>
       <c r="D14" s="158">
-        <v>416</v>
+        <v>508</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H14" s="158">
-        <v>8196</v>
+        <v>8330</v>
       </c>
       <c r="I14" s="158">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>387</v>
+      </c>
+      <c r="L14" s="218">
+        <v>261</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="227" t="s">
+      <c r="A16" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6573</v>
+        <v>6605</v>
       </c>
       <c r="C16" s="158">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="D16" s="158">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H16" s="158">
-        <v>4549</v>
+        <v>4574</v>
       </c>
       <c r="I16" s="158">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
         <v>79</v>
       </c>
-      <c r="L16" s="220">
+      <c r="L16" s="218">
         <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="225" t="s">
+      <c r="A17" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
       <c r="B18" s="97"/>
       <c r="C18" s="97"/>
       <c r="D18" s="97"/>
       <c r="E18" s="97"/>
       <c r="F18" s="97"/>
       <c r="G18" s="97"/>
       <c r="H18" s="97"/>
       <c r="I18" s="97"/>
       <c r="J18" s="97"/>
@@ -19487,243 +19481,243 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="222" t="s">
+      <c r="A25" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>96392</v>
+        <v>96463</v>
       </c>
       <c r="C25" s="145">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>331</v>
+        <v>360</v>
       </c>
       <c r="F25" s="172">
-        <v>88287</v>
+        <v>88763</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>1044</v>
+        <v>605</v>
       </c>
       <c r="I25" s="145">
-        <v>6725</v>
+        <v>6727</v>
       </c>
       <c r="J25" s="145">
         <v>1374</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4004</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="225" t="s">
+      <c r="A26" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="227" t="s">
+      <c r="A27" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6321</v>
+        <v>6334</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F27" s="178">
-        <v>5854</v>
+        <v>5871</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I27" s="158">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="J27" s="158">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
-      <c r="L27" s="220">
-        <v>196</v>
+      <c r="L27" s="218">
+        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="227" t="s">
+      <c r="A29" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11104</v>
+        <v>11141</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F29" s="178">
-        <v>10264</v>
+        <v>10305</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I29" s="158">
-        <v>742</v>
+        <v>730</v>
       </c>
       <c r="J29" s="158">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
-      <c r="L29" s="220">
-        <v>297</v>
+      <c r="L29" s="218">
+        <v>291</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="225" t="s">
+      <c r="A30" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="227" t="s">
+      <c r="A31" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6573</v>
+        <v>6605</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F31" s="178">
-        <v>5986</v>
+        <v>6026</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
         <v>12</v>
       </c>
       <c r="I31" s="158">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="J31" s="158">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
-      <c r="L31" s="220">
-        <v>204</v>
+      <c r="L31" s="218">
+        <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="225" t="s">
+      <c r="A32" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
       <c r="B33" s="97"/>
       <c r="C33" s="97"/>
       <c r="D33" s="97"/>
       <c r="E33" s="97"/>
       <c r="F33" s="95"/>
       <c r="G33" s="96"/>
       <c r="H33" s="97"/>
       <c r="I33" s="97"/>
       <c r="J33" s="97"/>
@@ -20057,56 +20051,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -20181,278 +20175,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>243272</v>
+        <v>247246</v>
       </c>
       <c r="C9" s="145">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="D9" s="145">
-        <v>343</v>
+        <v>169</v>
       </c>
       <c r="E9" s="145">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1230</v>
+        <v>1339</v>
       </c>
       <c r="J9" s="148">
-        <v>234866</v>
+        <v>239088</v>
       </c>
       <c r="K9" s="151">
-        <v>-1721</v>
+        <v>-1884</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>352869</v>
+        <v>352763</v>
       </c>
       <c r="C11" s="158">
-        <v>2771</v>
+        <v>4087</v>
       </c>
       <c r="D11" s="158">
-        <v>20768</v>
+        <v>19282</v>
       </c>
       <c r="E11" s="158">
-        <v>4691</v>
+        <v>4034</v>
       </c>
       <c r="F11" s="178">
-        <v>33081</v>
+        <v>33145</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>51576</v>
+        <v>55243</v>
       </c>
       <c r="I11" s="158">
-        <v>1519</v>
+        <v>1511</v>
       </c>
       <c r="J11" s="160">
-        <v>226362</v>
+        <v>224301</v>
       </c>
       <c r="K11" s="162">
-        <v>12101</v>
+        <v>11160</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4422280</v>
+        <v>4414046</v>
       </c>
       <c r="C13" s="158">
-        <v>89340</v>
+        <v>88202</v>
       </c>
       <c r="D13" s="158">
-        <v>667643</v>
+        <v>650440</v>
       </c>
       <c r="E13" s="158">
-        <v>69419</v>
+        <v>75296</v>
       </c>
       <c r="F13" s="183">
-        <v>539298</v>
+        <v>593088</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>472292</v>
+        <v>429406</v>
       </c>
       <c r="I13" s="158">
-        <v>55688</v>
+        <v>44878</v>
       </c>
       <c r="J13" s="160">
-        <v>2507322</v>
+        <v>2509274</v>
       </c>
       <c r="K13" s="162">
-        <v>21276</v>
+        <v>23461</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>609447</v>
+        <v>528461</v>
       </c>
       <c r="C15" s="158">
-        <v>20557</v>
+        <v>38502</v>
       </c>
       <c r="D15" s="158">
-        <v>319663</v>
+        <v>199760</v>
       </c>
       <c r="E15" s="158">
-        <v>14348</v>
+        <v>24398</v>
       </c>
       <c r="F15" s="183">
-        <v>126896</v>
+        <v>139083</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>14388</v>
+        <v>12486</v>
       </c>
       <c r="J15" s="160">
-        <v>61250</v>
+        <v>63245</v>
       </c>
       <c r="K15" s="162">
-        <v>52344</v>
+        <v>50987</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>430251</v>
+        <v>432971</v>
       </c>
       <c r="C17" s="164">
-        <v>1654</v>
+        <v>1737</v>
       </c>
       <c r="D17" s="164">
-        <v>28128</v>
+        <v>24513</v>
       </c>
       <c r="E17" s="164">
-        <v>32670</v>
+        <v>32608</v>
       </c>
       <c r="F17" s="183">
-        <v>55808</v>
+        <v>61501</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>30929</v>
+        <v>30520</v>
       </c>
       <c r="I17" s="164">
-        <v>2821</v>
+        <v>2354</v>
       </c>
       <c r="J17" s="166">
-        <v>239003</v>
+        <v>239933</v>
       </c>
       <c r="K17" s="168">
-        <v>39236</v>
+        <v>39806</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -20550,278 +20544,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>243272</v>
+        <v>247246</v>
       </c>
       <c r="C24" s="145">
-        <v>94699</v>
+        <v>99686</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>97873</v>
+        <v>96857</v>
       </c>
       <c r="H24" s="145">
-        <v>47900</v>
+        <v>47904</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>9051</v>
+        <v>9214</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>352869</v>
+        <v>352763</v>
       </c>
       <c r="C26" s="158">
-        <v>18965</v>
+        <v>15608</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>283906</v>
+        <v>284773</v>
       </c>
       <c r="F26" s="158">
-        <v>6327</v>
+        <v>6827</v>
       </c>
       <c r="G26" s="158">
-        <v>16651</v>
+        <v>17954</v>
       </c>
       <c r="H26" s="158">
-        <v>27012</v>
+        <v>27592</v>
       </c>
       <c r="I26" s="158">
         <v>18799</v>
       </c>
       <c r="J26" s="160">
         <v>1436</v>
       </c>
       <c r="K26" s="162">
-        <v>5694</v>
+        <v>5832</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4422280</v>
+        <v>4414046</v>
       </c>
       <c r="C28" s="158">
-        <v>646621</v>
+        <v>556242</v>
       </c>
       <c r="D28" s="158">
         <v>30004</v>
       </c>
       <c r="E28" s="158">
-        <v>3194369</v>
+        <v>3273697</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>138708</v>
+        <v>134963</v>
       </c>
       <c r="H28" s="158">
-        <v>382378</v>
+        <v>388941</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
         <v>72804</v>
       </c>
       <c r="K28" s="162">
-        <v>198031</v>
+        <v>201405</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>609447</v>
+        <v>528461</v>
       </c>
       <c r="C30" s="158">
-        <v>7185</v>
+        <v>16656</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>484553</v>
+        <v>389174</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>45484</v>
+        <v>49711</v>
       </c>
       <c r="H30" s="158">
-        <v>72224</v>
+        <v>72920</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>37690</v>
+        <v>38412</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>430251</v>
+        <v>432971</v>
       </c>
       <c r="C32" s="164">
-        <v>19518</v>
+        <v>25908</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>304085</v>
+        <v>299795</v>
       </c>
       <c r="F32" s="164">
         <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>35341</v>
+        <v>35194</v>
       </c>
       <c r="H32" s="164">
-        <v>44647</v>
+        <v>45414</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="K32" s="168">
-        <v>14227</v>
+        <v>14523</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -21084,56 +21078,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -21208,278 +21202,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2554233</v>
+        <v>2601834</v>
       </c>
       <c r="C9" s="145">
-        <v>29314</v>
+        <v>30154</v>
       </c>
       <c r="D9" s="145">
-        <v>154798</v>
+        <v>159554</v>
       </c>
       <c r="E9" s="145">
-        <v>106933</v>
+        <v>108662</v>
       </c>
       <c r="F9" s="172">
-        <v>207554</v>
+        <v>212897</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>262447</v>
+        <v>292915</v>
       </c>
       <c r="I9" s="145">
-        <v>11857</v>
+        <v>11876</v>
       </c>
       <c r="J9" s="148">
-        <v>1731858</v>
+        <v>1732826</v>
       </c>
       <c r="K9" s="151">
-        <v>49471</v>
+        <v>52950</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>785576</v>
+        <v>794078</v>
       </c>
       <c r="C11" s="158">
-        <v>9247</v>
+        <v>14170</v>
       </c>
       <c r="D11" s="158">
-        <v>172841</v>
+        <v>193107</v>
       </c>
       <c r="E11" s="158">
-        <v>93279</v>
+        <v>78836</v>
       </c>
       <c r="F11" s="178">
-        <v>138828</v>
+        <v>126752</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>1900</v>
       </c>
       <c r="I11" s="158">
-        <v>21576</v>
+        <v>20346</v>
       </c>
       <c r="J11" s="160">
-        <v>322528</v>
+        <v>319390</v>
       </c>
       <c r="K11" s="162">
-        <v>25379</v>
+        <v>39577</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>997133</v>
+        <v>998050</v>
       </c>
       <c r="C13" s="158">
-        <v>10779</v>
+        <v>9984</v>
       </c>
       <c r="D13" s="158">
-        <v>46570</v>
+        <v>47389</v>
       </c>
       <c r="E13" s="158">
-        <v>45210</v>
+        <v>45264</v>
       </c>
       <c r="F13" s="183">
-        <v>105715</v>
+        <v>106355</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>94039</v>
+        <v>90921</v>
       </c>
       <c r="I13" s="158">
-        <v>4893</v>
+        <v>5056</v>
       </c>
       <c r="J13" s="160">
-        <v>648848</v>
+        <v>650657</v>
       </c>
       <c r="K13" s="162">
-        <v>41080</v>
+        <v>42423</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>364634</v>
+        <v>373749</v>
       </c>
       <c r="C15" s="158">
-        <v>2444</v>
+        <v>2580</v>
       </c>
       <c r="D15" s="158">
-        <v>35621</v>
+        <v>34510</v>
       </c>
       <c r="E15" s="158">
-        <v>15201</v>
+        <v>14836</v>
       </c>
       <c r="F15" s="183">
-        <v>48172</v>
+        <v>50422</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>26336</v>
+        <v>27366</v>
       </c>
       <c r="I15" s="158">
-        <v>2319</v>
+        <v>2427</v>
       </c>
       <c r="J15" s="160">
-        <v>229291</v>
+        <v>235412</v>
       </c>
       <c r="K15" s="162">
-        <v>5247</v>
+        <v>6196</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>781669</v>
+        <v>840475</v>
       </c>
       <c r="C17" s="164">
-        <v>7582</v>
+        <v>8277</v>
       </c>
       <c r="D17" s="164">
-        <v>143349</v>
+        <v>183506</v>
       </c>
       <c r="E17" s="164">
-        <v>84869</v>
+        <v>85928</v>
       </c>
       <c r="F17" s="183">
-        <v>91362</v>
+        <v>87736</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>55126</v>
+        <v>58482</v>
       </c>
       <c r="I17" s="164">
-        <v>26308</v>
+        <v>39277</v>
       </c>
       <c r="J17" s="166">
-        <v>357274</v>
+        <v>354384</v>
       </c>
       <c r="K17" s="168">
-        <v>15799</v>
+        <v>22885</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -21577,278 +21571,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2554233</v>
+        <v>2601834</v>
       </c>
       <c r="C24" s="145">
-        <v>76426</v>
+        <v>78296</v>
       </c>
       <c r="D24" s="145">
-        <v>131099</v>
+        <v>161099</v>
       </c>
       <c r="E24" s="145">
-        <v>2098109</v>
+        <v>2108159</v>
       </c>
       <c r="F24" s="145">
         <v>52910</v>
       </c>
       <c r="G24" s="145">
-        <v>46619</v>
+        <v>49458</v>
       </c>
       <c r="H24" s="145">
-        <v>149069</v>
+        <v>151912</v>
       </c>
       <c r="I24" s="145">
         <v>97181</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>47456</v>
+        <v>48966</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>785576</v>
+        <v>794078</v>
       </c>
       <c r="C26" s="158">
-        <v>2126</v>
+        <v>5788</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>622664</v>
+        <v>638221</v>
       </c>
       <c r="F26" s="158">
-        <v>9604</v>
+        <v>9507</v>
       </c>
       <c r="G26" s="158">
-        <v>94882</v>
+        <v>83511</v>
       </c>
       <c r="H26" s="158">
-        <v>56300</v>
+        <v>57050</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>21854</v>
+        <v>22554</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>997133</v>
+        <v>998050</v>
       </c>
       <c r="C28" s="158">
-        <v>9696</v>
+        <v>10830</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>839900</v>
+        <v>838852</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>33927</v>
+        <v>33256</v>
       </c>
       <c r="H28" s="158">
-        <v>93447</v>
+        <v>94950</v>
       </c>
       <c r="I28" s="158">
         <v>60216</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>30213</v>
+        <v>31324</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>364634</v>
+        <v>373749</v>
       </c>
       <c r="C30" s="158">
-        <v>6843</v>
+        <v>11879</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>292332</v>
+        <v>296373</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>9794</v>
+        <v>8077</v>
       </c>
       <c r="H30" s="158">
-        <v>55665</v>
+        <v>57421</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>40722</v>
+        <v>41240</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>781669</v>
+        <v>840475</v>
       </c>
       <c r="C32" s="164">
-        <v>12590</v>
+        <v>23741</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>616016</v>
+        <v>660477</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>82120</v>
+        <v>84056</v>
       </c>
       <c r="H32" s="164">
-        <v>70944</v>
+        <v>72202</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>35043</v>
+        <v>36180</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -22111,56 +22105,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -22235,278 +22229,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>99534</v>
+        <v>100008</v>
       </c>
       <c r="C9" s="145">
-        <v>1215</v>
+        <v>1246</v>
       </c>
       <c r="D9" s="145">
-        <v>6567</v>
+        <v>5532</v>
       </c>
       <c r="E9" s="145">
-        <v>1014</v>
+        <v>1114</v>
       </c>
       <c r="F9" s="172">
-        <v>7882</v>
+        <v>8441</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14254</v>
+        <v>14065</v>
       </c>
       <c r="I9" s="145">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="J9" s="148">
-        <v>63463</v>
+        <v>63972</v>
       </c>
       <c r="K9" s="151">
-        <v>4899</v>
+        <v>5388</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>266144</v>
+        <v>264052</v>
       </c>
       <c r="C11" s="158">
-        <v>2440</v>
+        <v>2330</v>
       </c>
       <c r="D11" s="158">
-        <v>23831</v>
+        <v>18024</v>
       </c>
       <c r="E11" s="158">
-        <v>3871</v>
+        <v>3856</v>
       </c>
       <c r="F11" s="178">
-        <v>6315</v>
+        <v>6851</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>26794</v>
+        <v>29591</v>
       </c>
       <c r="I11" s="158">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="J11" s="160">
-        <v>189799</v>
+        <v>190427</v>
       </c>
       <c r="K11" s="162">
-        <v>12579</v>
+        <v>12479</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1399734</v>
+        <v>1427121</v>
       </c>
       <c r="C13" s="158">
-        <v>16810</v>
+        <v>19685</v>
       </c>
       <c r="D13" s="158">
-        <v>87083</v>
+        <v>94547</v>
       </c>
       <c r="E13" s="158">
-        <v>53817</v>
+        <v>57765</v>
       </c>
       <c r="F13" s="183">
-        <v>183725</v>
+        <v>182930</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>125809</v>
+        <v>127789</v>
       </c>
       <c r="I13" s="158">
-        <v>14832</v>
+        <v>21504</v>
       </c>
       <c r="J13" s="160">
-        <v>912384</v>
+        <v>918475</v>
       </c>
       <c r="K13" s="162">
-        <v>5273</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>829856</v>
+        <v>839643</v>
       </c>
       <c r="C15" s="158">
-        <v>8419</v>
+        <v>8613</v>
       </c>
       <c r="D15" s="158">
-        <v>40827</v>
+        <v>41055</v>
       </c>
       <c r="E15" s="158">
-        <v>47709</v>
+        <v>50951</v>
       </c>
       <c r="F15" s="183">
-        <v>122698</v>
+        <v>122706</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>37028</v>
+        <v>36918</v>
       </c>
       <c r="I15" s="158">
-        <v>3463</v>
+        <v>3382</v>
       </c>
       <c r="J15" s="160">
-        <v>547061</v>
+        <v>552439</v>
       </c>
       <c r="K15" s="162">
-        <v>22651</v>
+        <v>23580</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>349884</v>
+        <v>347931</v>
       </c>
       <c r="C17" s="164">
-        <v>3473</v>
+        <v>3499</v>
       </c>
       <c r="D17" s="164">
-        <v>16921</v>
+        <v>15209</v>
       </c>
       <c r="E17" s="164">
-        <v>5459</v>
+        <v>4772</v>
       </c>
       <c r="F17" s="183">
-        <v>24731</v>
+        <v>24558</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>42882</v>
+        <v>42008</v>
       </c>
       <c r="I17" s="164">
-        <v>1480</v>
+        <v>1081</v>
       </c>
       <c r="J17" s="166">
-        <v>233542</v>
+        <v>230932</v>
       </c>
       <c r="K17" s="168">
-        <v>21397</v>
+        <v>25872</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -22604,278 +22598,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>99534</v>
+        <v>100008</v>
       </c>
       <c r="C24" s="145">
-        <v>5759</v>
+        <v>6014</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>83934</v>
+        <v>84102</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2039</v>
+        <v>2067</v>
       </c>
       <c r="H24" s="145">
-        <v>6191</v>
+        <v>6215</v>
       </c>
       <c r="I24" s="145">
         <v>3202</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1639</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>266144</v>
+        <v>264052</v>
       </c>
       <c r="C26" s="158">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>238924</v>
+        <v>236374</v>
       </c>
       <c r="F26" s="158">
         <v>6450</v>
       </c>
       <c r="G26" s="158">
-        <v>2681</v>
+        <v>2866</v>
       </c>
       <c r="H26" s="158">
-        <v>18074</v>
+        <v>18342</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3722</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1399734</v>
+        <v>1427121</v>
       </c>
       <c r="C28" s="158">
-        <v>21738</v>
+        <v>16121</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1179843</v>
+        <v>1197639</v>
       </c>
       <c r="F28" s="158">
         <v>26000</v>
       </c>
       <c r="G28" s="158">
-        <v>88668</v>
+        <v>101750</v>
       </c>
       <c r="H28" s="158">
-        <v>83171</v>
+        <v>85298</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>37355</v>
+        <v>38234</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>829856</v>
+        <v>839643</v>
       </c>
       <c r="C30" s="158">
-        <v>11914</v>
+        <v>12650</v>
       </c>
       <c r="D30" s="158">
-        <v>1299</v>
+        <v>3299</v>
       </c>
       <c r="E30" s="158">
-        <v>727817</v>
+        <v>732347</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>18594</v>
+        <v>20281</v>
       </c>
       <c r="H30" s="158">
-        <v>56712</v>
+        <v>57547</v>
       </c>
       <c r="I30" s="158">
         <v>40403</v>
       </c>
       <c r="J30" s="160">
         <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>16574</v>
+        <v>17150</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>349884</v>
+        <v>347931</v>
       </c>
       <c r="C32" s="164">
-        <v>5135</v>
+        <v>7913</v>
       </c>
       <c r="D32" s="164">
-        <v>7003</v>
+        <v>5003</v>
       </c>
       <c r="E32" s="164">
-        <v>293881</v>
+        <v>291937</v>
       </c>
       <c r="F32" s="164">
         <v>5449</v>
       </c>
       <c r="G32" s="164">
-        <v>13409</v>
+        <v>12341</v>
       </c>
       <c r="H32" s="164">
-        <v>25008</v>
+        <v>25288</v>
       </c>
       <c r="I32" s="164">
         <v>19403</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>5787</v>
+        <v>5994</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -23138,56 +23132,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -23262,278 +23256,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>222581</v>
+        <v>224569</v>
       </c>
       <c r="C9" s="145">
-        <v>2636</v>
+        <v>2505</v>
       </c>
       <c r="D9" s="145">
-        <v>11169</v>
+        <v>11545</v>
       </c>
       <c r="E9" s="145">
-        <v>6175</v>
+        <v>7708</v>
       </c>
       <c r="F9" s="172">
-        <v>18847</v>
+        <v>19420</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19894</v>
+        <v>19890</v>
       </c>
       <c r="I9" s="145">
-        <v>866</v>
+        <v>839</v>
       </c>
       <c r="J9" s="148">
-        <v>155331</v>
+        <v>156022</v>
       </c>
       <c r="K9" s="151">
-        <v>7663</v>
+        <v>6642</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1042977</v>
+        <v>1060299</v>
       </c>
       <c r="C11" s="158">
-        <v>7996</v>
+        <v>7569</v>
       </c>
       <c r="D11" s="158">
-        <v>41939</v>
+        <v>39788</v>
       </c>
       <c r="E11" s="158">
-        <v>89583</v>
+        <v>93826</v>
       </c>
       <c r="F11" s="178">
-        <v>67188</v>
+        <v>67785</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>81372</v>
+        <v>81029</v>
       </c>
       <c r="I11" s="158">
-        <v>39633</v>
+        <v>43365</v>
       </c>
       <c r="J11" s="160">
-        <v>648413</v>
+        <v>655095</v>
       </c>
       <c r="K11" s="162">
-        <v>66853</v>
+        <v>71842</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>890443</v>
+        <v>897798</v>
       </c>
       <c r="C13" s="158">
-        <v>6719</v>
+        <v>4767</v>
       </c>
       <c r="D13" s="158">
-        <v>56218</v>
+        <v>67126</v>
       </c>
       <c r="E13" s="158">
-        <v>63752</v>
+        <v>64481</v>
       </c>
       <c r="F13" s="183">
-        <v>64687</v>
+        <v>66438</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>139889</v>
+        <v>132266</v>
       </c>
       <c r="I13" s="158">
-        <v>20301</v>
+        <v>20536</v>
       </c>
       <c r="J13" s="160">
-        <v>519053</v>
+        <v>523730</v>
       </c>
       <c r="K13" s="162">
-        <v>19824</v>
+        <v>18452</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2468076</v>
+        <v>2553045</v>
       </c>
       <c r="C15" s="158">
-        <v>11683</v>
+        <v>11906</v>
       </c>
       <c r="D15" s="158">
-        <v>151571</v>
+        <v>143996</v>
       </c>
       <c r="E15" s="158">
-        <v>240465</v>
+        <v>293949</v>
       </c>
       <c r="F15" s="183">
-        <v>227855</v>
+        <v>229089</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>234355</v>
+        <v>263635</v>
       </c>
       <c r="I15" s="158">
-        <v>33716</v>
+        <v>28797</v>
       </c>
       <c r="J15" s="160">
-        <v>1517730</v>
+        <v>1528928</v>
       </c>
       <c r="K15" s="162">
-        <v>50703</v>
+        <v>52747</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2922681</v>
+        <v>2976135</v>
       </c>
       <c r="C17" s="164">
-        <v>24750</v>
+        <v>28115</v>
       </c>
       <c r="D17" s="164">
-        <v>230418</v>
+        <v>219420</v>
       </c>
       <c r="E17" s="164">
-        <v>84289</v>
+        <v>85460</v>
       </c>
       <c r="F17" s="183">
-        <v>366733</v>
+        <v>375406</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>332269</v>
+        <v>328028</v>
       </c>
       <c r="I17" s="164">
-        <v>62177</v>
+        <v>70683</v>
       </c>
       <c r="J17" s="166">
-        <v>1728325</v>
+        <v>1771889</v>
       </c>
       <c r="K17" s="168">
-        <v>93720</v>
+        <v>97135</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -23631,278 +23625,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>222581</v>
+        <v>224569</v>
       </c>
       <c r="C24" s="145">
-        <v>107</v>
+        <v>23</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>199411</v>
+        <v>201018</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>2308</v>
+        <v>2458</v>
       </c>
       <c r="H24" s="145">
-        <v>19079</v>
+        <v>19394</v>
       </c>
       <c r="I24" s="145">
         <v>13815</v>
       </c>
       <c r="J24" s="148">
         <v>929</v>
       </c>
       <c r="K24" s="151">
-        <v>4254</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1042977</v>
+        <v>1060299</v>
       </c>
       <c r="C26" s="158">
-        <v>8838</v>
+        <v>12249</v>
       </c>
       <c r="D26" s="158">
         <v>5575</v>
       </c>
       <c r="E26" s="158">
-        <v>836098</v>
+        <v>843630</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>102588</v>
+        <v>106719</v>
       </c>
       <c r="H26" s="158">
-        <v>83878</v>
+        <v>86127</v>
       </c>
       <c r="I26" s="158">
         <v>45406</v>
       </c>
       <c r="J26" s="160">
         <v>8237</v>
       </c>
       <c r="K26" s="162">
-        <v>24633</v>
+        <v>25208</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>890443</v>
+        <v>897798</v>
       </c>
       <c r="C28" s="158">
-        <v>4358</v>
+        <v>6838</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>694443</v>
+        <v>700608</v>
       </c>
       <c r="F28" s="158">
         <v>25302</v>
       </c>
       <c r="G28" s="158">
-        <v>59925</v>
+        <v>57621</v>
       </c>
       <c r="H28" s="158">
-        <v>71265</v>
+        <v>72279</v>
       </c>
       <c r="I28" s="158">
         <v>48653</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>20574</v>
+        <v>21001</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2468076</v>
+        <v>2553045</v>
       </c>
       <c r="C30" s="158">
-        <v>30070</v>
+        <v>7094</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2183299</v>
+        <v>2297920</v>
       </c>
       <c r="F30" s="158">
-        <v>33000</v>
+        <v>32500</v>
       </c>
       <c r="G30" s="158">
-        <v>62097</v>
+        <v>52160</v>
       </c>
       <c r="H30" s="158">
-        <v>159611</v>
+        <v>163371</v>
       </c>
       <c r="I30" s="158">
         <v>87303</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>45835</v>
+        <v>48599</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2922681</v>
+        <v>2976135</v>
       </c>
       <c r="C32" s="164">
-        <v>99117</v>
+        <v>85695</v>
       </c>
       <c r="D32" s="164">
         <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2369685</v>
+        <v>2428168</v>
       </c>
       <c r="F32" s="164">
         <v>51940</v>
       </c>
       <c r="G32" s="164">
-        <v>186393</v>
+        <v>192110</v>
       </c>
       <c r="H32" s="164">
-        <v>205533</v>
+        <v>208209</v>
       </c>
       <c r="I32" s="164">
         <v>110735</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>86754</v>
+        <v>88736</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -24165,56 +24159,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -24289,278 +24283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4496746</v>
+        <v>4558203</v>
       </c>
       <c r="C9" s="145">
-        <v>37215</v>
+        <v>36116</v>
       </c>
       <c r="D9" s="145">
-        <v>311130</v>
+        <v>349700</v>
       </c>
       <c r="E9" s="145">
-        <v>311828</v>
+        <v>328489</v>
       </c>
       <c r="F9" s="172">
-        <v>393437</v>
+        <v>392893</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>534472</v>
+        <v>529964</v>
       </c>
       <c r="I9" s="145">
-        <v>136009</v>
+        <v>133834</v>
       </c>
       <c r="J9" s="148">
-        <v>2666823</v>
+        <v>2689146</v>
       </c>
       <c r="K9" s="151">
-        <v>105831</v>
+        <v>98061</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>964063</v>
+        <v>975767</v>
       </c>
       <c r="C11" s="158">
-        <v>5756</v>
+        <v>5535</v>
       </c>
       <c r="D11" s="158">
-        <v>69893</v>
+        <v>83599</v>
       </c>
       <c r="E11" s="158">
-        <v>50702</v>
+        <v>47589</v>
       </c>
       <c r="F11" s="178">
-        <v>129847</v>
+        <v>132639</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>77663</v>
+        <v>77214</v>
       </c>
       <c r="I11" s="158">
-        <v>23989</v>
+        <v>23657</v>
       </c>
       <c r="J11" s="160">
-        <v>529714</v>
+        <v>534937</v>
       </c>
       <c r="K11" s="162">
-        <v>76500</v>
+        <v>70597</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>1057302</v>
+        <v>1059055</v>
       </c>
       <c r="C13" s="158">
-        <v>15415</v>
+        <v>11529</v>
       </c>
       <c r="D13" s="158">
-        <v>156519</v>
+        <v>162855</v>
       </c>
       <c r="E13" s="158">
-        <v>61115</v>
+        <v>72872</v>
       </c>
       <c r="F13" s="183">
-        <v>133676</v>
+        <v>145612</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="I13" s="158">
-        <v>103653</v>
+        <v>86587</v>
       </c>
       <c r="J13" s="160">
-        <v>547239</v>
+        <v>540979</v>
       </c>
       <c r="K13" s="162">
-        <v>39163</v>
+        <v>38080</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3248222</v>
+        <v>3363869</v>
       </c>
       <c r="C15" s="158">
-        <v>31624</v>
+        <v>33489</v>
       </c>
       <c r="D15" s="158">
-        <v>198344</v>
+        <v>189507</v>
       </c>
       <c r="E15" s="158">
-        <v>182149</v>
+        <v>177303</v>
       </c>
       <c r="F15" s="183">
-        <v>176863</v>
+        <v>192720</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>503271</v>
+        <v>552656</v>
       </c>
       <c r="I15" s="158">
-        <v>127270</v>
+        <v>130886</v>
       </c>
       <c r="J15" s="160">
-        <v>1978313</v>
+        <v>2021243</v>
       </c>
       <c r="K15" s="162">
-        <v>50388</v>
+        <v>66064</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>399021</v>
+        <v>401014</v>
       </c>
       <c r="C17" s="164">
-        <v>2896</v>
+        <v>2817</v>
       </c>
       <c r="D17" s="164">
-        <v>17061</v>
+        <v>17789</v>
       </c>
       <c r="E17" s="164">
-        <v>27578</v>
+        <v>28158</v>
       </c>
       <c r="F17" s="183">
-        <v>49626</v>
+        <v>50076</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>36522</v>
+        <v>33844</v>
       </c>
       <c r="I17" s="164">
-        <v>5615</v>
+        <v>5750</v>
       </c>
       <c r="J17" s="166">
-        <v>259476</v>
+        <v>262306</v>
       </c>
       <c r="K17" s="168">
-        <v>246</v>
+        <v>273</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -24658,278 +24652,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4496746</v>
+        <v>4558203</v>
       </c>
       <c r="C24" s="145">
-        <v>90334</v>
+        <v>76309</v>
       </c>
       <c r="D24" s="145">
         <v>2276</v>
       </c>
       <c r="E24" s="145">
-        <v>3735540</v>
+        <v>3829557</v>
       </c>
       <c r="F24" s="145">
         <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>341493</v>
+        <v>338799</v>
       </c>
       <c r="H24" s="145">
-        <v>303282</v>
+        <v>287441</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>36872</v>
+        <v>36999</v>
       </c>
       <c r="K24" s="151">
-        <v>110647</v>
+        <v>92501</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>964063</v>
+        <v>975767</v>
       </c>
       <c r="C26" s="158">
-        <v>959</v>
+        <v>3715</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>711900</v>
+        <v>719952</v>
       </c>
       <c r="F26" s="158">
-        <v>26578</v>
+        <v>26625</v>
       </c>
       <c r="G26" s="158">
-        <v>144326</v>
+        <v>144435</v>
       </c>
       <c r="H26" s="158">
-        <v>80119</v>
+        <v>80859</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8058</v>
+        <v>8025</v>
       </c>
       <c r="K26" s="162">
-        <v>26159</v>
+        <v>26836</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>1057302</v>
+        <v>1059055</v>
       </c>
       <c r="C28" s="158">
-        <v>22679</v>
+        <v>37610</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>844971</v>
+        <v>833633</v>
       </c>
       <c r="F28" s="158">
-        <v>3200</v>
+        <v>3168</v>
       </c>
       <c r="G28" s="158">
-        <v>81017</v>
+        <v>78725</v>
       </c>
       <c r="H28" s="158">
-        <v>105435</v>
+        <v>105918</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>21107</v>
+        <v>21701</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3248222</v>
+        <v>3363869</v>
       </c>
       <c r="C30" s="158">
-        <v>70191</v>
+        <v>49159</v>
       </c>
       <c r="D30" s="158">
         <v>6695</v>
       </c>
       <c r="E30" s="158">
-        <v>2631642</v>
+        <v>2759678</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>298636</v>
+        <v>302908</v>
       </c>
       <c r="H30" s="158">
-        <v>221007</v>
+        <v>225379</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
         <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>67535</v>
+        <v>69980</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>399021</v>
+        <v>401014</v>
       </c>
       <c r="C32" s="164">
-        <v>4462</v>
+        <v>2327</v>
       </c>
       <c r="D32" s="164">
         <v>3005</v>
       </c>
       <c r="E32" s="164">
-        <v>344495</v>
+        <v>347805</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>10550</v>
+        <v>11183</v>
       </c>
       <c r="H32" s="164">
-        <v>36509</v>
+        <v>36694</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="K32" s="168">
-        <v>16743</v>
+        <v>16963</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -25192,56 +25186,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -25316,228 +25310,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>6030139</v>
+        <v>6267472</v>
       </c>
       <c r="C9" s="145">
-        <v>60955</v>
+        <v>110699</v>
       </c>
       <c r="D9" s="145">
-        <v>425454</v>
+        <v>445727</v>
       </c>
       <c r="E9" s="145">
-        <v>241949</v>
+        <v>279927</v>
       </c>
       <c r="F9" s="172">
-        <v>358266</v>
+        <v>375503</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>904356</v>
+        <v>889731</v>
       </c>
       <c r="I9" s="145">
-        <v>210124</v>
+        <v>202539</v>
       </c>
       <c r="J9" s="148">
-        <v>3643778</v>
+        <v>3779774</v>
       </c>
       <c r="K9" s="151">
-        <v>185257</v>
+        <v>183571</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>72738</v>
+        <v>72984</v>
       </c>
       <c r="C11" s="158">
-        <v>150</v>
+        <v>244</v>
       </c>
       <c r="D11" s="158">
-        <v>10658</v>
+        <v>9039</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>10140</v>
+        <v>11211</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="I11" s="158">
-        <v>1121</v>
+        <v>1193</v>
       </c>
       <c r="J11" s="160">
-        <v>44873</v>
+        <v>47430</v>
       </c>
       <c r="K11" s="162">
-        <v>5103</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>109857</v>
+        <v>111620</v>
       </c>
       <c r="C13" s="158">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="D13" s="158">
-        <v>8142</v>
+        <v>8570</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>16178</v>
+        <v>16142</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
         <v>3600</v>
       </c>
       <c r="I13" s="158">
-        <v>404</v>
+        <v>436</v>
       </c>
       <c r="J13" s="160">
-        <v>78128</v>
+        <v>79472</v>
       </c>
       <c r="K13" s="162">
-        <v>3305</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>55738</v>
+        <v>56666</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>2535</v>
+        <v>3083</v>
       </c>
       <c r="E15" s="158">
-        <v>3684</v>
+        <v>3680</v>
       </c>
       <c r="F15" s="183">
-        <v>16199</v>
+        <v>15956</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>592</v>
+        <v>638</v>
       </c>
       <c r="J15" s="160">
-        <v>24910</v>
+        <v>26069</v>
       </c>
       <c r="K15" s="162">
-        <v>7216</v>
+        <v>6639</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -25661,228 +25655,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>6030139</v>
+        <v>6267472</v>
       </c>
       <c r="C24" s="145">
-        <v>53173</v>
+        <v>93738</v>
       </c>
       <c r="D24" s="145">
-        <v>63</v>
+        <v>20063</v>
       </c>
       <c r="E24" s="145">
-        <v>4944433</v>
+        <v>5123229</v>
       </c>
       <c r="F24" s="145">
         <v>76500</v>
       </c>
       <c r="G24" s="145">
-        <v>503544</v>
+        <v>485151</v>
       </c>
       <c r="H24" s="145">
-        <v>452426</v>
+        <v>468791</v>
       </c>
       <c r="I24" s="145">
         <v>171285</v>
       </c>
       <c r="J24" s="148">
-        <v>31392</v>
+        <v>31461</v>
       </c>
       <c r="K24" s="151">
-        <v>256960</v>
+        <v>261384</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>72738</v>
+        <v>72984</v>
       </c>
       <c r="C26" s="158">
-        <v>1692</v>
+        <v>1000</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>61894</v>
+        <v>63049</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>1580</v>
+        <v>1455</v>
       </c>
       <c r="H26" s="158">
-        <v>7572</v>
+        <v>7480</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2470</v>
+        <v>-2556</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>109857</v>
+        <v>111620</v>
       </c>
       <c r="C28" s="158">
-        <v>525</v>
+        <v>1400</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>92671</v>
+        <v>93489</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>654</v>
+        <v>699</v>
       </c>
       <c r="H28" s="158">
-        <v>16007</v>
+        <v>16032</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-4006</v>
+        <v>-3978</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>55738</v>
+        <v>56666</v>
       </c>
       <c r="C30" s="158">
-        <v>5700</v>
+        <v>6350</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>40758</v>
+        <v>41555</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>2231</v>
+        <v>1750</v>
       </c>
       <c r="H30" s="158">
-        <v>7050</v>
+        <v>7012</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2902</v>
+        <v>-2937</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -26289,278 +26283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>4375428</v>
+        <v>4190094</v>
       </c>
       <c r="C9" s="146">
-        <v>15654</v>
+        <v>15438</v>
       </c>
       <c r="D9" s="146">
-        <v>306508</v>
+        <v>259370</v>
       </c>
       <c r="E9" s="146">
-        <v>373691</v>
+        <v>315735</v>
       </c>
       <c r="F9" s="173">
-        <v>150297</v>
+        <v>150488</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>77634</v>
+        <v>68877</v>
       </c>
       <c r="I9" s="146">
-        <v>438119</v>
+        <v>389108</v>
       </c>
       <c r="J9" s="149">
-        <v>1478354</v>
+        <v>1482883</v>
       </c>
       <c r="K9" s="152">
-        <v>1535170</v>
+        <v>1508195</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>630530</v>
+        <v>593898</v>
       </c>
       <c r="C11" s="158">
-        <v>3282</v>
+        <v>2645</v>
       </c>
       <c r="D11" s="158">
-        <v>41895</v>
+        <v>21707</v>
       </c>
       <c r="E11" s="158">
-        <v>18761</v>
+        <v>14295</v>
       </c>
       <c r="F11" s="178">
-        <v>42813</v>
+        <v>43029</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>4680</v>
+        <v>10604</v>
       </c>
       <c r="J11" s="160">
-        <v>180591</v>
+        <v>199537</v>
       </c>
       <c r="K11" s="162">
-        <v>338507</v>
+        <v>302081</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>133895</v>
+        <v>98098</v>
       </c>
       <c r="C13" s="158">
-        <v>450</v>
+        <v>535</v>
       </c>
       <c r="D13" s="158">
-        <v>7917</v>
+        <v>12130</v>
       </c>
       <c r="E13" s="158">
-        <v>14280</v>
+        <v>12571</v>
       </c>
       <c r="F13" s="183">
-        <v>15858</v>
+        <v>16625</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>23003</v>
+        <v>743</v>
       </c>
       <c r="J13" s="160">
-        <v>49801</v>
+        <v>20354</v>
       </c>
       <c r="K13" s="162">
-        <v>22587</v>
+        <v>35140</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>23317</v>
+        <v>24008</v>
       </c>
       <c r="C15" s="158">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D15" s="158">
-        <v>3388</v>
+        <v>2442</v>
       </c>
       <c r="E15" s="158">
-        <v>253</v>
+        <v>159</v>
       </c>
       <c r="F15" s="183">
-        <v>1590</v>
+        <v>1967</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>91</v>
+        <v>479</v>
       </c>
       <c r="J15" s="160">
-        <v>18221</v>
+        <v>19127</v>
       </c>
       <c r="K15" s="162">
-        <v>-361</v>
+        <v>-302</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>15368</v>
+        <v>11455</v>
       </c>
       <c r="C17" s="164">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D17" s="164">
-        <v>499</v>
+        <v>159</v>
       </c>
       <c r="E17" s="164">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1975</v>
+        <v>1705</v>
       </c>
       <c r="I17" s="164">
-        <v>41</v>
+        <v>388</v>
       </c>
       <c r="J17" s="166">
-        <v>12661</v>
+        <v>9075</v>
       </c>
       <c r="K17" s="168">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -26658,275 +26652,275 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>4375428</v>
+        <v>4190094</v>
       </c>
       <c r="C24" s="146">
-        <v>693104</v>
+        <v>721780</v>
       </c>
       <c r="D24" s="146">
-        <v>30979</v>
+        <v>29084</v>
       </c>
       <c r="E24" s="146">
-        <v>1756349</v>
+        <v>1660989</v>
       </c>
       <c r="F24" s="146">
-        <v>1317688</v>
+        <v>1252487</v>
       </c>
       <c r="G24" s="146">
-        <v>412592</v>
+        <v>358615</v>
       </c>
       <c r="H24" s="146">
-        <v>164716</v>
+        <v>167138</v>
       </c>
       <c r="I24" s="146">
         <v>43995</v>
       </c>
       <c r="J24" s="149">
-        <v>120315</v>
+        <v>122844</v>
       </c>
       <c r="K24" s="152">
-        <v>407</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>630530</v>
+        <v>593898</v>
       </c>
       <c r="C26" s="158">
-        <v>66471</v>
+        <v>74449</v>
       </c>
       <c r="D26" s="158">
-        <v>2306</v>
+        <v>1975</v>
       </c>
       <c r="E26" s="158">
-        <v>394327</v>
+        <v>368053</v>
       </c>
       <c r="F26" s="158">
-        <v>122473</v>
+        <v>108306</v>
       </c>
       <c r="G26" s="158">
-        <v>14784</v>
+        <v>11011</v>
       </c>
       <c r="H26" s="158">
-        <v>30170</v>
+        <v>30103</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>25789</v>
+        <v>25705</v>
       </c>
       <c r="K26" s="162">
-        <v>-72</v>
+        <v>-56</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>133895</v>
+        <v>98098</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1762</v>
+        <v>1367</v>
       </c>
       <c r="E28" s="158">
-        <v>56703</v>
+        <v>68833</v>
       </c>
       <c r="F28" s="158">
-        <v>48976</v>
+        <v>2604</v>
       </c>
       <c r="G28" s="158">
-        <v>12542</v>
+        <v>10694</v>
       </c>
       <c r="H28" s="158">
-        <v>13913</v>
+        <v>14600</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>13506</v>
+        <v>14191</v>
       </c>
       <c r="K28" s="162">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>23317</v>
+        <v>24008</v>
       </c>
       <c r="C30" s="158">
-        <v>2239</v>
+        <v>1266</v>
       </c>
       <c r="D30" s="158">
-        <v>180</v>
+        <v>593</v>
       </c>
       <c r="E30" s="158">
-        <v>8590</v>
+        <v>8018</v>
       </c>
       <c r="F30" s="158">
-        <v>6396</v>
+        <v>8228</v>
       </c>
       <c r="G30" s="158">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="H30" s="158">
-        <v>5328</v>
+        <v>5317</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4259</v>
+        <v>4262</v>
       </c>
       <c r="K30" s="162">
-        <v>69</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>15368</v>
+        <v>11455</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="E32" s="164">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="F32" s="164">
-        <v>13895</v>
+        <v>9716</v>
       </c>
       <c r="G32" s="164">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="H32" s="164">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="K32" s="168">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>