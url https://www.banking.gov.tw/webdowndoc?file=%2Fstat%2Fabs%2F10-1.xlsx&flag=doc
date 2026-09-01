--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -126,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -4506,278 +4506,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>80095215</v>
+        <v>80995949</v>
       </c>
       <c r="C9" s="146">
-        <v>973863</v>
+        <v>943225</v>
       </c>
       <c r="D9" s="146">
-        <v>6499961</v>
+        <v>6610539</v>
       </c>
       <c r="E9" s="146">
-        <v>4209372</v>
+        <v>4077373</v>
       </c>
       <c r="F9" s="173">
-        <v>8304519</v>
+        <v>8476546</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>9961422</v>
+        <v>9600149</v>
       </c>
       <c r="I9" s="146">
-        <v>1445518</v>
+        <v>1772276</v>
       </c>
       <c r="J9" s="149">
-        <v>46867628</v>
+        <v>47760412</v>
       </c>
       <c r="K9" s="152">
-        <v>1832932</v>
+        <v>1755429</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>7268870</v>
+        <v>7495243</v>
       </c>
       <c r="C11" s="158">
-        <v>100312</v>
+        <v>104238</v>
       </c>
       <c r="D11" s="158">
-        <v>553946</v>
+        <v>572381</v>
       </c>
       <c r="E11" s="158">
-        <v>730984</v>
+        <v>819522</v>
       </c>
       <c r="F11" s="178">
-        <v>1601611</v>
+        <v>1694013</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>240072</v>
+        <v>243980</v>
       </c>
       <c r="I11" s="158">
-        <v>64002</v>
+        <v>55408</v>
       </c>
       <c r="J11" s="160">
-        <v>3754807</v>
+        <v>3798838</v>
       </c>
       <c r="K11" s="162">
-        <v>223137</v>
+        <v>206865</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3768295</v>
+        <v>3837631</v>
       </c>
       <c r="C13" s="158">
-        <v>31584</v>
+        <v>27484</v>
       </c>
       <c r="D13" s="158">
-        <v>250514</v>
+        <v>276583</v>
       </c>
       <c r="E13" s="158">
-        <v>5519</v>
+        <v>7249</v>
       </c>
       <c r="F13" s="183">
-        <v>333241</v>
+        <v>332937</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>564636</v>
+        <v>540244</v>
       </c>
       <c r="I13" s="158">
-        <v>18253</v>
+        <v>22306</v>
       </c>
       <c r="J13" s="160">
-        <v>2535971</v>
+        <v>2604597</v>
       </c>
       <c r="K13" s="162">
-        <v>28577</v>
+        <v>26232</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5202063</v>
+        <v>5176144</v>
       </c>
       <c r="C15" s="158">
-        <v>76376</v>
+        <v>56458</v>
       </c>
       <c r="D15" s="158">
-        <v>442285</v>
+        <v>465380</v>
       </c>
       <c r="E15" s="158">
-        <v>158767</v>
+        <v>166160</v>
       </c>
       <c r="F15" s="183">
-        <v>512829</v>
+        <v>524480</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>750470</v>
+        <v>649530</v>
       </c>
       <c r="I15" s="158">
-        <v>22912</v>
+        <v>34205</v>
       </c>
       <c r="J15" s="160">
-        <v>3219048</v>
+        <v>3261715</v>
       </c>
       <c r="K15" s="162">
-        <v>19376</v>
+        <v>18217</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>5047801</v>
+        <v>5012796</v>
       </c>
       <c r="C17" s="164">
-        <v>72267</v>
+        <v>68498</v>
       </c>
       <c r="D17" s="164">
-        <v>327586</v>
+        <v>307969</v>
       </c>
       <c r="E17" s="164">
-        <v>210272</v>
+        <v>208207</v>
       </c>
       <c r="F17" s="183">
-        <v>422525</v>
+        <v>429350</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>956124</v>
+        <v>968488</v>
       </c>
       <c r="I17" s="164">
-        <v>50392</v>
+        <v>55262</v>
       </c>
       <c r="J17" s="166">
-        <v>2982155</v>
+        <v>2949909</v>
       </c>
       <c r="K17" s="168">
-        <v>26482</v>
+        <v>25113</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -4875,278 +4875,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>80095215</v>
+        <v>80995949</v>
       </c>
       <c r="C24" s="146">
-        <v>3302370</v>
+        <v>3253491</v>
       </c>
       <c r="D24" s="146">
-        <v>1241473</v>
+        <v>1303524</v>
       </c>
       <c r="E24" s="146">
-        <v>64032634</v>
+        <v>64897959</v>
       </c>
       <c r="F24" s="146">
-        <v>918193</v>
+        <v>939907</v>
       </c>
       <c r="G24" s="146">
-        <v>4792175</v>
+        <v>4789496</v>
       </c>
       <c r="H24" s="146">
-        <v>5808370</v>
+        <v>5811571</v>
       </c>
       <c r="I24" s="146">
-        <v>2548989</v>
+        <v>2612958</v>
       </c>
       <c r="J24" s="149">
-        <v>576703</v>
+        <v>576966</v>
       </c>
       <c r="K24" s="152">
-        <v>2393701</v>
+        <v>2237270</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>7268870</v>
+        <v>7495243</v>
       </c>
       <c r="C26" s="158">
-        <v>258835</v>
+        <v>251752</v>
       </c>
       <c r="D26" s="158">
         <v>60077</v>
       </c>
       <c r="E26" s="158">
-        <v>5363283</v>
+        <v>5517855</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>1032053</v>
+        <v>1078983</v>
       </c>
       <c r="H26" s="158">
-        <v>551623</v>
+        <v>583575</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>207980</v>
+        <v>213656</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3768295</v>
+        <v>3837631</v>
       </c>
       <c r="C28" s="158">
-        <v>209618</v>
+        <v>223982</v>
       </c>
       <c r="D28" s="158">
-        <v>368872</v>
+        <v>378860</v>
       </c>
       <c r="E28" s="158">
-        <v>2779082</v>
+        <v>2814285</v>
       </c>
       <c r="F28" s="158">
-        <v>71400</v>
+        <v>72400</v>
       </c>
       <c r="G28" s="158">
-        <v>85742</v>
+        <v>85395</v>
       </c>
       <c r="H28" s="158">
-        <v>253582</v>
+        <v>262709</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>123210</v>
+        <v>126578</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5202063</v>
+        <v>5176144</v>
       </c>
       <c r="C30" s="158">
-        <v>363699</v>
+        <v>399949</v>
       </c>
       <c r="D30" s="158">
         <v>170596</v>
       </c>
       <c r="E30" s="158">
-        <v>4214672</v>
+        <v>4158979</v>
       </c>
       <c r="F30" s="158">
-        <v>60240</v>
+        <v>59240</v>
       </c>
       <c r="G30" s="158">
-        <v>77911</v>
+        <v>72175</v>
       </c>
       <c r="H30" s="158">
-        <v>314945</v>
+        <v>315205</v>
       </c>
       <c r="I30" s="158">
-        <v>130694</v>
+        <v>141161</v>
       </c>
       <c r="J30" s="160">
-        <v>58767</v>
+        <v>58769</v>
       </c>
       <c r="K30" s="162">
-        <v>118560</v>
+        <v>101955</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>5047801</v>
+        <v>5012796</v>
       </c>
       <c r="C32" s="164">
-        <v>375158</v>
+        <v>370079</v>
       </c>
       <c r="D32" s="164">
         <v>75000</v>
       </c>
       <c r="E32" s="164">
-        <v>4026026</v>
+        <v>4002743</v>
       </c>
       <c r="F32" s="164">
-        <v>55800</v>
+        <v>57300</v>
       </c>
       <c r="G32" s="164">
-        <v>194928</v>
+        <v>189654</v>
       </c>
       <c r="H32" s="164">
-        <v>320889</v>
+        <v>318019</v>
       </c>
       <c r="I32" s="164">
-        <v>122846</v>
+        <v>125543</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>130112</v>
+        <v>121451</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -5399,56 +5399,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -5522,278 +5522,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>5816</v>
+        <v>6425</v>
       </c>
       <c r="C9" s="145">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" s="145">
-        <v>206</v>
+        <v>89</v>
       </c>
       <c r="E9" s="145">
-        <v>3536</v>
+        <v>4236</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>1085</v>
+        <v>1140</v>
       </c>
       <c r="I9" s="145">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>923</v>
+        <v>895</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>208088</v>
+        <v>242267</v>
       </c>
       <c r="C11" s="158">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="D11" s="158">
-        <v>51443</v>
+        <v>50250</v>
       </c>
       <c r="E11" s="158">
-        <v>6549</v>
+        <v>7900</v>
       </c>
       <c r="F11" s="178">
-        <v>9254</v>
+        <v>9238</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>7177</v>
+        <v>8855</v>
       </c>
       <c r="J11" s="160">
-        <v>90588</v>
+        <v>114106</v>
       </c>
       <c r="K11" s="162">
-        <v>42813</v>
+        <v>51660</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>15728</v>
+        <v>18283</v>
       </c>
       <c r="C13" s="158">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D13" s="158">
-        <v>4290</v>
+        <v>5764</v>
       </c>
       <c r="E13" s="158">
-        <v>10718</v>
+        <v>12162</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>592</v>
+        <v>234</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>84422</v>
+        <v>83185</v>
       </c>
       <c r="C15" s="158">
-        <v>30</v>
+        <v>293</v>
       </c>
       <c r="D15" s="158">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="E15" s="158">
-        <v>21577</v>
+        <v>20216</v>
       </c>
       <c r="F15" s="183">
-        <v>2288</v>
+        <v>2270</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>300</v>
       </c>
       <c r="I15" s="158">
-        <v>703</v>
+        <v>386</v>
       </c>
       <c r="J15" s="160">
-        <v>14336</v>
+        <v>14342</v>
       </c>
       <c r="K15" s="162">
-        <v>45107</v>
+        <v>45203</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>196490</v>
+        <v>204547</v>
       </c>
       <c r="C17" s="164">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D17" s="164">
-        <v>16723</v>
+        <v>11423</v>
       </c>
       <c r="E17" s="164">
-        <v>28877</v>
+        <v>26464</v>
       </c>
       <c r="F17" s="183">
-        <v>9350</v>
+        <v>9051</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>2572</v>
+        <v>6923</v>
       </c>
       <c r="J17" s="166">
-        <v>10630</v>
+        <v>9963</v>
       </c>
       <c r="K17" s="168">
-        <v>128273</v>
+        <v>140654</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -5891,278 +5891,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>5816</v>
+        <v>6425</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>3719</v>
+        <v>4297</v>
       </c>
       <c r="H24" s="145">
-        <v>2045</v>
+        <v>2070</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1845</v>
+        <v>1870</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>208088</v>
+        <v>242267</v>
       </c>
       <c r="C26" s="158">
-        <v>57183</v>
+        <v>45528</v>
       </c>
       <c r="D26" s="158">
-        <v>426</v>
+        <v>633</v>
       </c>
       <c r="E26" s="158">
-        <v>1777</v>
+        <v>5300</v>
       </c>
       <c r="F26" s="158">
-        <v>122229</v>
+        <v>167024</v>
       </c>
       <c r="G26" s="158">
-        <v>19396</v>
+        <v>16859</v>
       </c>
       <c r="H26" s="158">
-        <v>7078</v>
+        <v>6923</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>6873</v>
+        <v>6722</v>
       </c>
       <c r="K26" s="162">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>15728</v>
+        <v>18283</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1576</v>
+        <v>89</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>2474</v>
+        <v>4914</v>
       </c>
       <c r="G28" s="158">
-        <v>7932</v>
+        <v>9141</v>
       </c>
       <c r="H28" s="158">
-        <v>3746</v>
+        <v>4139</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3546</v>
+        <v>3939</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>84422</v>
+        <v>83185</v>
       </c>
       <c r="C30" s="158">
-        <v>44515</v>
+        <v>44579</v>
       </c>
       <c r="D30" s="158">
-        <v>821</v>
+        <v>847</v>
       </c>
       <c r="E30" s="158">
-        <v>2122</v>
+        <v>1570</v>
       </c>
       <c r="F30" s="158">
-        <v>3784</v>
+        <v>3852</v>
       </c>
       <c r="G30" s="158">
-        <v>30911</v>
+        <v>30090</v>
       </c>
       <c r="H30" s="158">
-        <v>2270</v>
+        <v>2248</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="K30" s="162">
-        <v>-33</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>196490</v>
+        <v>204547</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>2505</v>
+        <v>3769</v>
       </c>
       <c r="E32" s="164">
-        <v>127776</v>
+        <v>121698</v>
       </c>
       <c r="F32" s="164">
-        <v>37009</v>
+        <v>53643</v>
       </c>
       <c r="G32" s="164">
-        <v>26446</v>
+        <v>22286</v>
       </c>
       <c r="H32" s="164">
-        <v>2754</v>
+        <v>3151</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>2207</v>
+        <v>2604</v>
       </c>
       <c r="K32" s="168">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -6404,56 +6404,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -6527,278 +6527,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>39448</v>
+        <v>41593</v>
       </c>
       <c r="C9" s="145">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="D9" s="145">
-        <v>1002</v>
+        <v>1264</v>
       </c>
       <c r="E9" s="145">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>1900</v>
+        <v>1700</v>
       </c>
       <c r="I9" s="145">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J9" s="148">
-        <v>36518</v>
+        <v>38593</v>
       </c>
       <c r="K9" s="151">
-        <v>-155</v>
+        <v>-252</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>112910</v>
+        <v>123143</v>
       </c>
       <c r="C11" s="158">
-        <v>49</v>
+        <v>457</v>
       </c>
       <c r="D11" s="158">
-        <v>21103</v>
+        <v>14162</v>
       </c>
       <c r="E11" s="158">
-        <v>29842</v>
+        <v>30143</v>
       </c>
       <c r="F11" s="178">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3323</v>
+        <v>3074</v>
       </c>
       <c r="J11" s="160">
-        <v>20461</v>
+        <v>15588</v>
       </c>
       <c r="K11" s="162">
-        <v>37926</v>
+        <v>59513</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>208290</v>
+        <v>229816</v>
       </c>
       <c r="C13" s="158">
-        <v>618</v>
+        <v>519</v>
       </c>
       <c r="D13" s="158">
-        <v>13455</v>
+        <v>6484</v>
       </c>
       <c r="E13" s="158">
-        <v>13268</v>
+        <v>13253</v>
       </c>
       <c r="F13" s="183">
-        <v>6592</v>
+        <v>6988</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>21990</v>
+        <v>20195</v>
       </c>
       <c r="J13" s="160">
-        <v>152829</v>
+        <v>166437</v>
       </c>
       <c r="K13" s="162">
-        <v>-462</v>
+        <v>15938</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>239403</v>
+        <v>237117</v>
       </c>
       <c r="C15" s="158">
-        <v>120</v>
+        <v>193</v>
       </c>
       <c r="D15" s="158">
-        <v>4993</v>
+        <v>3406</v>
       </c>
       <c r="E15" s="158">
-        <v>82293</v>
+        <v>71389</v>
       </c>
       <c r="F15" s="183">
-        <v>5410</v>
+        <v>8255</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>4462</v>
+        <v>4664</v>
       </c>
       <c r="J15" s="160">
-        <v>82424</v>
+        <v>76609</v>
       </c>
       <c r="K15" s="162">
-        <v>59363</v>
+        <v>72264</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>19122</v>
+        <v>22302</v>
       </c>
       <c r="C17" s="164">
-        <v>621</v>
+        <v>33</v>
       </c>
       <c r="D17" s="164">
-        <v>1630</v>
+        <v>2242</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1215</v>
+        <v>674</v>
       </c>
       <c r="J17" s="166">
-        <v>16184</v>
+        <v>19809</v>
       </c>
       <c r="K17" s="168">
-        <v>-528</v>
+        <v>-456</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -6896,278 +6896,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>39448</v>
+        <v>41593</v>
       </c>
       <c r="C24" s="145">
-        <v>11810</v>
+        <v>9497</v>
       </c>
       <c r="D24" s="145">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E24" s="145">
-        <v>8836</v>
+        <v>7680</v>
       </c>
       <c r="F24" s="145">
-        <v>15400</v>
+        <v>21225</v>
       </c>
       <c r="G24" s="145">
-        <v>237</v>
+        <v>203</v>
       </c>
       <c r="H24" s="145">
-        <v>3094</v>
+        <v>2908</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>2111</v>
+        <v>1920</v>
       </c>
       <c r="K24" s="151">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>112910</v>
+        <v>123143</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>751</v>
+        <v>652</v>
       </c>
       <c r="E26" s="158">
-        <v>67346</v>
+        <v>78078</v>
       </c>
       <c r="F26" s="158">
-        <v>10895</v>
+        <v>10135</v>
       </c>
       <c r="G26" s="158">
-        <v>29690</v>
+        <v>29933</v>
       </c>
       <c r="H26" s="158">
-        <v>4228</v>
+        <v>4345</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2232</v>
+        <v>2351</v>
       </c>
       <c r="K26" s="162">
-        <v>-4</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>208290</v>
+        <v>229816</v>
       </c>
       <c r="C28" s="158">
-        <v>149193</v>
+        <v>170300</v>
       </c>
       <c r="D28" s="158">
-        <v>2716</v>
+        <v>6126</v>
       </c>
       <c r="E28" s="158">
-        <v>35098</v>
+        <v>32607</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>13031</v>
+        <v>12209</v>
       </c>
       <c r="H28" s="158">
-        <v>8252</v>
+        <v>8574</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>7944</v>
+        <v>8261</v>
       </c>
       <c r="K28" s="162">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>239403</v>
+        <v>237117</v>
       </c>
       <c r="C30" s="158">
-        <v>54841</v>
+        <v>56221</v>
       </c>
       <c r="D30" s="158">
-        <v>1996</v>
+        <v>1701</v>
       </c>
       <c r="E30" s="158">
-        <v>78166</v>
+        <v>94373</v>
       </c>
       <c r="F30" s="158">
-        <v>4992</v>
+        <v>7</v>
       </c>
       <c r="G30" s="158">
-        <v>93797</v>
+        <v>81140</v>
       </c>
       <c r="H30" s="158">
-        <v>5610</v>
+        <v>3675</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>4720</v>
+        <v>2790</v>
       </c>
       <c r="K30" s="162">
-        <v>1</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>19122</v>
+        <v>22302</v>
       </c>
       <c r="C32" s="164">
-        <v>15987</v>
+        <v>19197</v>
       </c>
       <c r="D32" s="164">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="E32" s="164">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>879</v>
+        <v>724</v>
       </c>
       <c r="H32" s="164">
-        <v>2175</v>
+        <v>2213</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>589</v>
+        <v>623</v>
       </c>
       <c r="K32" s="168">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -7394,56 +7394,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -7517,278 +7517,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>172845</v>
+        <v>171133</v>
       </c>
       <c r="C9" s="145">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D9" s="145">
-        <v>39337</v>
+        <v>52524</v>
       </c>
       <c r="E9" s="145">
-        <v>7686</v>
+        <v>9219</v>
       </c>
       <c r="F9" s="172">
-        <v>30839</v>
+        <v>28736</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>792</v>
+        <v>825</v>
       </c>
       <c r="J9" s="148">
-        <v>76453</v>
+        <v>79284</v>
       </c>
       <c r="K9" s="151">
-        <v>17671</v>
+        <v>476</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>297851</v>
+        <v>266808</v>
       </c>
       <c r="C11" s="158">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D11" s="158">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="E11" s="158">
-        <v>16747</v>
+        <v>15687</v>
       </c>
       <c r="F11" s="178">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>3040</v>
+        <v>1040</v>
       </c>
       <c r="I11" s="158">
-        <v>84196</v>
+        <v>87224</v>
       </c>
       <c r="J11" s="160">
-        <v>80382</v>
+        <v>100982</v>
       </c>
       <c r="K11" s="162">
-        <v>113087</v>
+        <v>61385</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>173677</v>
+        <v>170995</v>
       </c>
       <c r="C13" s="158">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="D13" s="158">
-        <v>2027</v>
+        <v>3393</v>
       </c>
       <c r="E13" s="158">
-        <v>2994</v>
+        <v>2633</v>
       </c>
       <c r="F13" s="183">
-        <v>3149</v>
+        <v>3147</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>905</v>
+        <v>994</v>
       </c>
       <c r="J13" s="160">
-        <v>80557</v>
+        <v>80442</v>
       </c>
       <c r="K13" s="162">
-        <v>83834</v>
+        <v>80124</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>349271</v>
+        <v>358009</v>
       </c>
       <c r="C15" s="158">
-        <v>126</v>
+        <v>712</v>
       </c>
       <c r="D15" s="158">
-        <v>371</v>
+        <v>164</v>
       </c>
       <c r="E15" s="158">
-        <v>21022</v>
+        <v>20159</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>152770</v>
+        <v>165920</v>
       </c>
       <c r="J15" s="160">
-        <v>85127</v>
+        <v>80155</v>
       </c>
       <c r="K15" s="162">
-        <v>89855</v>
+        <v>90898</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>786</v>
+        <v>873</v>
       </c>
       <c r="C17" s="164">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
         <v>4</v>
       </c>
       <c r="J17" s="208">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>481</v>
+        <v>531</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -7886,278 +7886,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>172845</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>171133</v>
+      </c>
+      <c r="C24" s="145">
+        <v>3729</v>
       </c>
       <c r="D24" s="145">
-        <v>988</v>
+        <v>799</v>
       </c>
       <c r="E24" s="145">
-        <v>3584</v>
+        <v>2737</v>
       </c>
       <c r="F24" s="145">
-        <v>156378</v>
+        <v>152224</v>
       </c>
       <c r="G24" s="145">
-        <v>8408</v>
+        <v>8065</v>
       </c>
       <c r="H24" s="145">
-        <v>3488</v>
+        <v>3580</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>579</v>
+        <v>655</v>
       </c>
       <c r="K24" s="151">
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>297851</v>
+        <v>266808</v>
       </c>
       <c r="C26" s="158">
-        <v>15422</v>
+        <v>9592</v>
       </c>
       <c r="D26" s="158">
-        <v>1460</v>
+        <v>2428</v>
       </c>
       <c r="E26" s="158">
-        <v>64611</v>
+        <v>77605</v>
       </c>
       <c r="F26" s="158">
-        <v>180641</v>
+        <v>142470</v>
       </c>
       <c r="G26" s="158">
-        <v>29042</v>
+        <v>27868</v>
       </c>
       <c r="H26" s="158">
-        <v>6675</v>
+        <v>6844</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3903</v>
+        <v>4072</v>
       </c>
       <c r="K26" s="162">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>173677</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>170995</v>
+      </c>
+      <c r="C28" s="193">
+        <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1959</v>
+        <v>1775</v>
       </c>
       <c r="E28" s="158">
-        <v>107320</v>
+        <v>109627</v>
       </c>
       <c r="F28" s="158">
-        <v>50783</v>
+        <v>48389</v>
       </c>
       <c r="G28" s="158">
-        <v>9474</v>
+        <v>6875</v>
       </c>
       <c r="H28" s="158">
-        <v>4040</v>
+        <v>4329</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>2825</v>
+        <v>3116</v>
       </c>
       <c r="K28" s="162">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>349271</v>
+        <v>358009</v>
       </c>
       <c r="C30" s="193">
         <v>0</v>
       </c>
       <c r="D30" s="158">
-        <v>2272</v>
+        <v>2085</v>
       </c>
       <c r="E30" s="158">
-        <v>108142</v>
+        <v>117013</v>
       </c>
       <c r="F30" s="158">
-        <v>228618</v>
+        <v>228973</v>
       </c>
       <c r="G30" s="158">
-        <v>6480</v>
+        <v>5779</v>
       </c>
       <c r="H30" s="158">
-        <v>3760</v>
+        <v>4159</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2180</v>
+        <v>2578</v>
       </c>
       <c r="K30" s="162">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>786</v>
+        <v>873</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E32" s="164">
-        <v>81</v>
+        <v>153</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="H32" s="164">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="K32" s="168">
-        <v>-99</v>
+        <v>-80</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -8397,56 +8397,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -8520,278 +8520,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>372391</v>
+        <v>349369</v>
       </c>
       <c r="C9" s="145">
-        <v>883</v>
+        <v>329</v>
       </c>
       <c r="D9" s="145">
-        <v>12970</v>
+        <v>15343</v>
       </c>
       <c r="E9" s="145">
-        <v>11852</v>
+        <v>11511</v>
       </c>
       <c r="F9" s="172">
-        <v>17333</v>
+        <v>23646</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>5531</v>
+        <v>5504</v>
       </c>
       <c r="J9" s="148">
-        <v>127137</v>
+        <v>101775</v>
       </c>
       <c r="K9" s="151">
-        <v>196686</v>
+        <v>191259</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>435040</v>
+        <v>388610</v>
       </c>
       <c r="C11" s="158">
-        <v>7137</v>
+        <v>7222</v>
       </c>
       <c r="D11" s="158">
-        <v>35063</v>
+        <v>33160</v>
       </c>
       <c r="E11" s="158">
-        <v>8228</v>
+        <v>7784</v>
       </c>
       <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>16750</v>
+        <v>17500</v>
       </c>
       <c r="I11" s="158">
-        <v>8623</v>
+        <v>9984</v>
       </c>
       <c r="J11" s="160">
-        <v>67675</v>
+        <v>82743</v>
       </c>
       <c r="K11" s="162">
-        <v>291565</v>
+        <v>230217</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>67059</v>
+        <v>71057</v>
       </c>
       <c r="C13" s="158">
-        <v>253</v>
+        <v>228</v>
       </c>
       <c r="D13" s="158">
-        <v>3489</v>
+        <v>3495</v>
       </c>
       <c r="E13" s="158">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>313</v>
+        <v>579</v>
       </c>
       <c r="J13" s="160">
-        <v>63717</v>
+        <v>67476</v>
       </c>
       <c r="K13" s="162">
-        <v>-716</v>
+        <v>-722</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>98037</v>
+        <v>96827</v>
       </c>
       <c r="C15" s="158">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D15" s="158">
-        <v>4495</v>
+        <v>5329</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>317</v>
+        <v>259</v>
       </c>
       <c r="J15" s="160">
-        <v>93851</v>
+        <v>91917</v>
       </c>
       <c r="K15" s="162">
-        <v>-722</v>
+        <v>-778</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>134728</v>
+        <v>133978</v>
       </c>
       <c r="C17" s="164">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="D17" s="164">
-        <v>974</v>
+        <v>691</v>
       </c>
       <c r="E17" s="164">
-        <v>542</v>
+        <v>232</v>
       </c>
       <c r="F17" s="183">
-        <v>2642</v>
+        <v>2695</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>68108</v>
+        <v>73465</v>
       </c>
       <c r="J17" s="166">
-        <v>54275</v>
+        <v>48456</v>
       </c>
       <c r="K17" s="168">
-        <v>8124</v>
+        <v>8342</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -8889,278 +8889,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>372391</v>
+        <v>349369</v>
       </c>
       <c r="C24" s="145">
-        <v>49475</v>
+        <v>51926</v>
       </c>
       <c r="D24" s="145">
-        <v>2741</v>
+        <v>2379</v>
       </c>
       <c r="E24" s="145">
-        <v>214130</v>
+        <v>213316</v>
       </c>
       <c r="F24" s="145">
-        <v>67417</v>
+        <v>43269</v>
       </c>
       <c r="G24" s="145">
-        <v>16821</v>
+        <v>16106</v>
       </c>
       <c r="H24" s="145">
-        <v>21807</v>
+        <v>22373</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>20171</v>
+        <v>20707</v>
       </c>
       <c r="K24" s="151">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>435040</v>
+        <v>388610</v>
       </c>
       <c r="C26" s="158">
-        <v>56984</v>
+        <v>57313</v>
       </c>
       <c r="D26" s="158">
-        <v>2018</v>
+        <v>1596</v>
       </c>
       <c r="E26" s="158">
-        <v>326283</v>
+        <v>275462</v>
       </c>
       <c r="F26" s="158">
-        <v>24176</v>
+        <v>28629</v>
       </c>
       <c r="G26" s="158">
-        <v>9147</v>
+        <v>8888</v>
       </c>
       <c r="H26" s="158">
-        <v>16433</v>
+        <v>16722</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>12933</v>
+        <v>13222</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>67059</v>
+        <v>71057</v>
       </c>
       <c r="C28" s="158">
-        <v>63718</v>
+        <v>67482</v>
       </c>
       <c r="D28" s="158">
-        <v>284</v>
+        <v>450</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="H28" s="158">
-        <v>2893</v>
+        <v>2950</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1189</v>
+        <v>1243</v>
       </c>
       <c r="K28" s="162">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>98037</v>
+        <v>96827</v>
       </c>
       <c r="C30" s="158">
-        <v>71762</v>
+        <v>71725</v>
       </c>
       <c r="D30" s="158">
-        <v>295</v>
+        <v>205</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>23735</v>
+        <v>22605</v>
       </c>
       <c r="G30" s="158">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="H30" s="158">
-        <v>1841</v>
+        <v>1882</v>
       </c>
       <c r="I30" s="158">
         <v>1750</v>
       </c>
       <c r="J30" s="160">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>134728</v>
+        <v>133978</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>626</v>
+        <v>398</v>
       </c>
       <c r="E32" s="164">
-        <v>8700</v>
+        <v>8701</v>
       </c>
       <c r="F32" s="164">
-        <v>118841</v>
+        <v>118181</v>
       </c>
       <c r="G32" s="164">
-        <v>657</v>
+        <v>601</v>
       </c>
       <c r="H32" s="164">
-        <v>5904</v>
+        <v>6097</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>80</v>
+        <v>275</v>
       </c>
       <c r="K32" s="168">
-        <v>-2</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -9413,56 +9413,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -9536,228 +9536,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>187156</v>
+        <v>151238</v>
       </c>
       <c r="C9" s="145">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="D9" s="145">
-        <v>1129</v>
+        <v>2685</v>
       </c>
       <c r="E9" s="145">
-        <v>21527</v>
+        <v>20957</v>
       </c>
       <c r="F9" s="172">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>43761</v>
+        <v>37767</v>
       </c>
       <c r="I9" s="145">
-        <v>3646</v>
+        <v>9085</v>
       </c>
       <c r="J9" s="148">
-        <v>66354</v>
+        <v>59432</v>
       </c>
       <c r="K9" s="151">
-        <v>50324</v>
+        <v>20914</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>22874</v>
+        <v>23074</v>
       </c>
       <c r="C11" s="158">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="D11" s="158">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="E11" s="158">
-        <v>1378</v>
+        <v>1529</v>
       </c>
       <c r="F11" s="178">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>9926</v>
+        <v>12981</v>
       </c>
       <c r="J11" s="160">
-        <v>7381</v>
+        <v>7238</v>
       </c>
       <c r="K11" s="162">
-        <v>3239</v>
+        <v>568</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>12112</v>
+        <v>12530</v>
       </c>
       <c r="C13" s="158">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="D13" s="158">
-        <v>5748</v>
+        <v>7166</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>495</v>
+        <v>421</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="J13" s="160">
-        <v>1687</v>
+        <v>1701</v>
       </c>
       <c r="K13" s="162">
-        <v>4028</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>9089</v>
+        <v>8409</v>
       </c>
       <c r="C15" s="158">
-        <v>666</v>
+        <v>518</v>
       </c>
       <c r="D15" s="158">
-        <v>2207</v>
+        <v>1824</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="J15" s="160">
-        <v>6224</v>
+        <v>6075</v>
       </c>
       <c r="K15" s="162">
-        <v>-42</v>
+        <v>-30</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -9881,225 +9881,225 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>187156</v>
+        <v>151238</v>
       </c>
       <c r="C24" s="145">
-        <v>39404</v>
+        <v>35580</v>
       </c>
       <c r="D24" s="145">
-        <v>775</v>
+        <v>538</v>
       </c>
       <c r="E24" s="145">
-        <v>57940</v>
+        <v>50519</v>
       </c>
       <c r="F24" s="145">
-        <v>62465</v>
+        <v>39648</v>
       </c>
       <c r="G24" s="145">
-        <v>21515</v>
+        <v>19815</v>
       </c>
       <c r="H24" s="145">
-        <v>5057</v>
+        <v>5138</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1144</v>
+        <v>1226</v>
       </c>
       <c r="K24" s="151">
-        <v>-87</v>
+        <v>-88</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>22874</v>
+        <v>23074</v>
       </c>
       <c r="C26" s="158">
-        <v>14408</v>
+        <v>14491</v>
       </c>
       <c r="D26" s="158">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>3916</v>
+        <v>3817</v>
       </c>
       <c r="G26" s="158">
-        <v>3734</v>
+        <v>3899</v>
       </c>
       <c r="H26" s="158">
-        <v>544</v>
+        <v>603</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>202</v>
+      </c>
+      <c r="K26" s="162">
+        <v>-1</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>12112</v>
+        <v>12530</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E28" s="158">
-        <v>1229</v>
+        <v>998</v>
       </c>
       <c r="F28" s="158">
-        <v>5541</v>
+        <v>6051</v>
       </c>
       <c r="G28" s="158">
-        <v>4039</v>
+        <v>4152</v>
       </c>
       <c r="H28" s="158">
-        <v>1284</v>
+        <v>1308</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>208</v>
+      </c>
+      <c r="K28" s="212">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>9089</v>
+        <v>8409</v>
       </c>
       <c r="C30" s="158">
-        <v>1263</v>
+        <v>805</v>
       </c>
       <c r="D30" s="158">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E30" s="158">
-        <v>2727</v>
+        <v>2676</v>
       </c>
       <c r="F30" s="158">
-        <v>4337</v>
+        <v>4192</v>
       </c>
       <c r="G30" s="158">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H30" s="158">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-158</v>
+        <v>-149</v>
       </c>
       <c r="K30" s="212">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
@@ -10381,56 +10381,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -10504,228 +10504,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1485191</v>
+        <v>1642005</v>
       </c>
       <c r="C9" s="146">
-        <v>47260</v>
+        <v>26711</v>
       </c>
       <c r="D9" s="146">
-        <v>294330</v>
+        <v>398324</v>
       </c>
       <c r="E9" s="146">
-        <v>15795</v>
+        <v>20932</v>
       </c>
       <c r="F9" s="173">
-        <v>55103</v>
+        <v>50744</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>21900</v>
+        <v>23788</v>
       </c>
       <c r="I9" s="146">
-        <v>9571</v>
+        <v>13236</v>
       </c>
       <c r="J9" s="149">
-        <v>171535</v>
+        <v>235433</v>
       </c>
       <c r="K9" s="152">
-        <v>869696</v>
+        <v>872838</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>592033</v>
+        <v>622692</v>
       </c>
       <c r="C11" s="158">
-        <v>46098</v>
+        <v>26294</v>
       </c>
       <c r="D11" s="158">
-        <v>168294</v>
+        <v>194397</v>
       </c>
       <c r="E11" s="158">
-        <v>15507</v>
+        <v>19310</v>
       </c>
       <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>10570</v>
+        <v>9784</v>
       </c>
       <c r="I11" s="158">
-        <v>5151</v>
+        <v>8562</v>
       </c>
       <c r="J11" s="160">
-        <v>90968</v>
+        <v>108517</v>
       </c>
       <c r="K11" s="162">
-        <v>255445</v>
+        <v>255829</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>209475</v>
+        <v>195778</v>
       </c>
       <c r="C13" s="158">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D13" s="158">
-        <v>26590</v>
+        <v>4037</v>
       </c>
       <c r="E13" s="158">
-        <v>73</v>
+        <v>524</v>
       </c>
       <c r="F13" s="183">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>3499</v>
+        <v>5499</v>
       </c>
       <c r="I13" s="158">
-        <v>798</v>
+        <v>726</v>
       </c>
       <c r="J13" s="160">
-        <v>39850</v>
+        <v>41694</v>
       </c>
       <c r="K13" s="162">
-        <v>138543</v>
+        <v>143169</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>683683</v>
+        <v>823535</v>
       </c>
       <c r="C15" s="158">
-        <v>1136</v>
+        <v>383</v>
       </c>
       <c r="D15" s="158">
-        <v>99446</v>
+        <v>199890</v>
       </c>
       <c r="E15" s="158">
-        <v>214</v>
+        <v>1098</v>
       </c>
       <c r="F15" s="183">
-        <v>55008</v>
+        <v>50648</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>7831</v>
+        <v>8505</v>
       </c>
       <c r="I15" s="158">
-        <v>3623</v>
+        <v>3949</v>
       </c>
       <c r="J15" s="160">
-        <v>40717</v>
+        <v>85222</v>
       </c>
       <c r="K15" s="162">
-        <v>475708</v>
+        <v>473840</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -10849,228 +10849,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1485191</v>
+        <v>1642005</v>
       </c>
       <c r="C24" s="146">
-        <v>1096370</v>
+        <v>1040353</v>
       </c>
       <c r="D24" s="146">
-        <v>8477</v>
+        <v>9390</v>
       </c>
       <c r="E24" s="146">
-        <v>112274</v>
+        <v>137046</v>
       </c>
       <c r="F24" s="146">
-        <v>206719</v>
+        <v>392704</v>
       </c>
       <c r="G24" s="146">
-        <v>26082</v>
+        <v>27145</v>
       </c>
       <c r="H24" s="146">
-        <v>35268</v>
+        <v>35366</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>29071</v>
+        <v>29146</v>
       </c>
       <c r="K24" s="152">
-        <v>289</v>
+        <v>312</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>592033</v>
+        <v>622692</v>
       </c>
       <c r="C26" s="158">
-        <v>487290</v>
+        <v>464781</v>
       </c>
       <c r="D26" s="158">
-        <v>5128</v>
+        <v>5242</v>
       </c>
       <c r="E26" s="158">
-        <v>44463</v>
+        <v>50692</v>
       </c>
       <c r="F26" s="158">
-        <v>25491</v>
+        <v>68600</v>
       </c>
       <c r="G26" s="158">
-        <v>18660</v>
+        <v>22391</v>
       </c>
       <c r="H26" s="158">
-        <v>11002</v>
+        <v>10988</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>8062</v>
+        <v>8048</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>209475</v>
+        <v>195778</v>
       </c>
       <c r="C28" s="158">
-        <v>167247</v>
+        <v>145430</v>
       </c>
       <c r="D28" s="158">
-        <v>870</v>
+        <v>674</v>
       </c>
       <c r="E28" s="158">
-        <v>23817</v>
+        <v>30673</v>
       </c>
       <c r="F28" s="158">
-        <v>10369</v>
+        <v>11966</v>
       </c>
       <c r="G28" s="158">
-        <v>847</v>
+        <v>517</v>
       </c>
       <c r="H28" s="158">
-        <v>6326</v>
+        <v>6517</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>4858</v>
+        <v>5050</v>
       </c>
       <c r="K28" s="162">
         <v>-7</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>683683</v>
+        <v>823535</v>
       </c>
       <c r="C30" s="158">
-        <v>441834</v>
+        <v>430142</v>
       </c>
       <c r="D30" s="158">
-        <v>2480</v>
+        <v>3475</v>
       </c>
       <c r="E30" s="158">
-        <v>43995</v>
+        <v>55681</v>
       </c>
       <c r="F30" s="158">
-        <v>170858</v>
+        <v>312138</v>
       </c>
       <c r="G30" s="158">
-        <v>6576</v>
+        <v>4238</v>
       </c>
       <c r="H30" s="158">
-        <v>17940</v>
+        <v>17861</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>16151</v>
+        <v>16048</v>
       </c>
       <c r="K30" s="162">
-        <v>295</v>
+        <v>319</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -11351,56 +11351,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -11466,278 +11466,278 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1328105</v>
+        <v>1314390</v>
       </c>
       <c r="C9" s="146">
-        <v>2690</v>
+        <v>2705</v>
       </c>
       <c r="D9" s="146">
-        <v>747032</v>
+        <v>711666</v>
       </c>
       <c r="E9" s="173">
-        <v>534946</v>
+        <v>547988</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5762</v>
+        <v>5966</v>
       </c>
       <c r="H9" s="146">
-        <v>8133</v>
+        <v>13753</v>
       </c>
       <c r="I9" s="216">
-        <v>10870</v>
+        <v>11677</v>
       </c>
       <c r="J9" s="146">
-        <v>1901</v>
+        <v>1818</v>
       </c>
       <c r="K9" s="173">
-        <v>16771</v>
+        <v>18818</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>362476</v>
+        <v>351629</v>
       </c>
       <c r="C11" s="158">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="D11" s="158">
-        <v>189577</v>
+        <v>170487</v>
       </c>
       <c r="E11" s="178">
-        <v>164265</v>
+        <v>173112</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>477</v>
+      </c>
+      <c r="H11" s="193">
+        <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3148</v>
+        <v>2600</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>3626</v>
+        <v>4463</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>264195</v>
+        <v>273157</v>
       </c>
       <c r="C13" s="158">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="D13" s="158">
-        <v>156302</v>
+        <v>160981</v>
       </c>
       <c r="E13" s="183">
-        <v>95081</v>
+        <v>98233</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="H13" s="158">
-        <v>5930</v>
+        <v>7759</v>
       </c>
       <c r="I13" s="158">
-        <v>1830</v>
+        <v>1582</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>1843</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>308465</v>
+        <v>296172</v>
       </c>
       <c r="C15" s="158">
-        <v>765</v>
+        <v>737</v>
       </c>
       <c r="D15" s="158">
-        <v>170804</v>
+        <v>155778</v>
       </c>
       <c r="E15" s="183">
-        <v>126563</v>
+        <v>126337</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>2535</v>
+        <v>5052</v>
       </c>
       <c r="J15" s="158">
-        <v>1901</v>
+        <v>1818</v>
       </c>
       <c r="K15" s="218">
-        <v>5197</v>
+        <v>5751</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>86338</v>
+        <v>81557</v>
       </c>
       <c r="C17" s="164">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="D17" s="164">
-        <v>50105</v>
+        <v>45477</v>
       </c>
       <c r="E17" s="183">
-        <v>32807</v>
+        <v>32679</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1318</v>
+        <v>614</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>1919</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="103"/>
       <c r="F18" s="104"/>
       <c r="G18" s="98"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="98"/>
       <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -11831,272 +11831,272 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="125"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1328105</v>
+        <v>1314390</v>
       </c>
       <c r="C24" s="146">
-        <v>134173</v>
+        <v>148678</v>
       </c>
       <c r="D24" s="146">
-        <v>1371</v>
+        <v>1890</v>
       </c>
       <c r="E24" s="146">
-        <v>1022628</v>
+        <v>997317</v>
       </c>
       <c r="F24" s="146">
-        <v>10355</v>
+        <v>7275</v>
       </c>
       <c r="G24" s="213">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>12167</v>
+        <v>11711</v>
       </c>
       <c r="I24" s="216">
-        <v>147411</v>
+        <v>147519</v>
       </c>
       <c r="J24" s="146">
         <v>70864</v>
       </c>
       <c r="K24" s="173">
         <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>362476</v>
+        <v>351629</v>
       </c>
       <c r="C26" s="158">
-        <v>21186</v>
+        <v>28519</v>
       </c>
       <c r="D26" s="158">
-        <v>46</v>
+        <v>149</v>
       </c>
       <c r="E26" s="158">
-        <v>290566</v>
+        <v>274272</v>
       </c>
       <c r="F26" s="158">
-        <v>4298</v>
+        <v>1544</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3337</v>
+        <v>3483</v>
       </c>
       <c r="I26" s="158">
-        <v>43044</v>
+        <v>43661</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
       <c r="K26" s="218">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>264195</v>
+        <v>273157</v>
       </c>
       <c r="C28" s="158">
-        <v>37206</v>
+        <v>34711</v>
       </c>
       <c r="D28" s="158">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E28" s="158">
-        <v>194815</v>
+        <v>206346</v>
       </c>
       <c r="F28" s="158">
-        <v>1046</v>
+        <v>1955</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2713</v>
+        <v>2235</v>
       </c>
       <c r="I28" s="158">
-        <v>28400</v>
+        <v>27873</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
       <c r="K28" s="218">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>308465</v>
+        <v>296172</v>
       </c>
       <c r="C30" s="158">
-        <v>19037</v>
+        <v>23857</v>
       </c>
       <c r="D30" s="158">
-        <v>1290</v>
+        <v>1635</v>
       </c>
       <c r="E30" s="158">
-        <v>249583</v>
+        <v>232312</v>
       </c>
       <c r="F30" s="158">
-        <v>3133</v>
+        <v>2265</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2343</v>
+        <v>2331</v>
       </c>
       <c r="I30" s="158">
-        <v>33078</v>
+        <v>33772</v>
       </c>
       <c r="J30" s="158">
         <v>18730</v>
       </c>
       <c r="K30" s="218">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>86338</v>
+        <v>81557</v>
       </c>
       <c r="C32" s="164">
-        <v>13199</v>
+        <v>10436</v>
       </c>
       <c r="D32" s="164">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="E32" s="164">
-        <v>62416</v>
+        <v>60542</v>
       </c>
       <c r="F32" s="164">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>920</v>
+        <v>964</v>
       </c>
       <c r="I32" s="164">
-        <v>9556</v>
+        <v>9359</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="98"/>
       <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
@@ -12402,56 +12402,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -12517,228 +12517,228 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>73158</v>
+        <v>71309</v>
       </c>
       <c r="C9" s="145">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="D9" s="145">
-        <v>46527</v>
+        <v>43968</v>
       </c>
       <c r="E9" s="172">
-        <v>24706</v>
+        <v>25324</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="215">
-        <v>326</v>
+        <v>423</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1475</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>84059</v>
+        <v>90539</v>
       </c>
       <c r="C11" s="158">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D11" s="158">
-        <v>50864</v>
+        <v>52127</v>
       </c>
       <c r="E11" s="178">
-        <v>30872</v>
+        <v>31289</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1302</v>
+        <v>5994</v>
       </c>
       <c r="I11" s="158">
-        <v>449</v>
+        <v>508</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>353</v>
+        <v>388</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>73761</v>
+        <v>77276</v>
       </c>
       <c r="C13" s="158">
-        <v>418</v>
+        <v>362</v>
       </c>
       <c r="D13" s="158">
-        <v>35109</v>
+        <v>37026</v>
       </c>
       <c r="E13" s="183">
-        <v>35775</v>
+        <v>37377</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>2021</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>75652</v>
+        <v>72752</v>
       </c>
       <c r="C15" s="158">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="D15" s="158">
-        <v>47743</v>
+        <v>45822</v>
       </c>
       <c r="E15" s="183">
-        <v>24876</v>
+        <v>23637</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>1697</v>
+        <v>1896</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>825</v>
+        <v>428</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
       <c r="K15" s="218">
-        <v>336</v>
+        <v>779</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
       <c r="G17" s="97"/>
@@ -12858,222 +12858,222 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="66"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>73158</v>
+        <v>71309</v>
       </c>
       <c r="C24" s="145">
-        <v>12218</v>
+        <v>12141</v>
       </c>
       <c r="D24" s="145">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E24" s="145">
-        <v>52533</v>
+        <v>50467</v>
       </c>
       <c r="F24" s="145">
-        <v>80</v>
+        <v>619</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>581</v>
+        <v>651</v>
       </c>
       <c r="I24" s="215">
-        <v>7732</v>
+        <v>7406</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>84059</v>
+        <v>90539</v>
       </c>
       <c r="C26" s="158">
-        <v>11459</v>
+        <v>13804</v>
       </c>
       <c r="D26" s="158">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E26" s="158">
-        <v>61584</v>
+        <v>66009</v>
       </c>
       <c r="F26" s="158">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>1026</v>
+        <v>890</v>
       </c>
       <c r="I26" s="158">
-        <v>9709</v>
+        <v>9543</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
       <c r="K26" s="218">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>73761</v>
+        <v>77276</v>
       </c>
       <c r="C28" s="158">
-        <v>9614</v>
+        <v>16152</v>
       </c>
       <c r="D28" s="158">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E28" s="158">
-        <v>54628</v>
+        <v>52174</v>
       </c>
       <c r="F28" s="158">
-        <v>817</v>
+        <v>238</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>706</v>
+        <v>610</v>
       </c>
       <c r="I28" s="158">
-        <v>7993</v>
+        <v>8094</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
       <c r="K28" s="218">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>75652</v>
+        <v>72752</v>
       </c>
       <c r="C30" s="158">
-        <v>10253</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9058</v>
+      </c>
+      <c r="D30" s="158">
+        <v>10</v>
       </c>
       <c r="E30" s="158">
-        <v>56503</v>
+        <v>55194</v>
       </c>
       <c r="F30" s="158">
-        <v>456</v>
+        <v>133</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="I30" s="158">
-        <v>7898</v>
+        <v>7809</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
       <c r="K30" s="218">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
@@ -13406,56 +13406,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -13552,297 +13552,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>997876</v>
+        <v>990892</v>
       </c>
       <c r="C10" s="146">
-        <v>226220</v>
+        <v>220453</v>
       </c>
       <c r="D10" s="146">
-        <v>44978</v>
+        <v>46148</v>
       </c>
       <c r="E10" s="146">
-        <v>794</v>
+        <v>395</v>
       </c>
       <c r="F10" s="146">
-        <v>10526</v>
+        <v>3144</v>
       </c>
       <c r="G10" s="146">
-        <v>1232</v>
+        <v>1223</v>
       </c>
       <c r="H10" s="146">
-        <v>679053</v>
+        <v>684053</v>
       </c>
       <c r="I10" s="146">
-        <v>10456</v>
+        <v>11233</v>
       </c>
       <c r="J10" s="146">
-        <v>7218</v>
+        <v>6640</v>
       </c>
       <c r="K10" s="146">
-        <v>11589</v>
+        <v>11692</v>
       </c>
       <c r="L10" s="173">
-        <v>5811</v>
+        <v>5911</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29628</v>
+        <v>29386</v>
       </c>
       <c r="C12" s="158">
-        <v>7398</v>
+        <v>7292</v>
       </c>
       <c r="D12" s="158">
-        <v>1176</v>
+        <v>1207</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H12" s="158">
-        <v>19495</v>
+        <v>19430</v>
       </c>
       <c r="I12" s="158">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="J12" s="158">
-        <v>810</v>
+        <v>610</v>
       </c>
       <c r="K12" s="158">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L12" s="218">
-        <v>-32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41552</v>
+        <v>41630</v>
       </c>
       <c r="C14" s="158">
-        <v>7946</v>
+        <v>8546</v>
       </c>
       <c r="D14" s="158">
-        <v>1649</v>
+        <v>1634</v>
       </c>
       <c r="E14" s="158">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>82</v>
+      </c>
+      <c r="F14" s="193">
+        <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="H14" s="158">
-        <v>30986</v>
+        <v>31034</v>
       </c>
       <c r="I14" s="158">
-        <v>1157</v>
+        <v>1253</v>
       </c>
       <c r="J14" s="158">
-        <v>523</v>
+        <v>604</v>
       </c>
       <c r="K14" s="158">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="L14" s="218">
-        <v>-1903</v>
+        <v>-1910</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>44161</v>
+        <v>43833</v>
       </c>
       <c r="C16" s="158">
-        <v>8905</v>
+        <v>8929</v>
       </c>
       <c r="D16" s="158">
-        <v>2027</v>
+        <v>2579</v>
       </c>
       <c r="E16" s="158">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1199</v>
+        <v>60</v>
+      </c>
+      <c r="F16" s="193">
+        <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H16" s="158">
-        <v>30488</v>
+        <v>30622</v>
       </c>
       <c r="I16" s="158">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="J16" s="158">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="K16" s="158">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="L16" s="218">
-        <v>505</v>
+        <v>489</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>119691</v>
+        <v>118660</v>
       </c>
       <c r="C18" s="164">
-        <v>28505</v>
+        <v>28273</v>
       </c>
       <c r="D18" s="164">
-        <v>5893</v>
+        <v>5403</v>
       </c>
       <c r="E18" s="164">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F18" s="164">
-        <v>1345</v>
+        <v>299</v>
       </c>
       <c r="G18" s="164">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H18" s="164">
-        <v>80689</v>
+        <v>81292</v>
       </c>
       <c r="I18" s="164">
-        <v>1905</v>
+        <v>2081</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="L18" s="183">
-        <v>384</v>
+        <v>345</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -13948,287 +13948,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>997876</v>
+        <v>990892</v>
       </c>
       <c r="C25" s="146">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D25" s="213">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>3932</v>
+        <v>3331</v>
       </c>
       <c r="F25" s="173">
-        <v>921757</v>
+        <v>913392</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>2413</v>
+        <v>2384</v>
       </c>
       <c r="I25" s="146">
-        <v>69751</v>
+        <v>71761</v>
       </c>
       <c r="J25" s="146">
-        <v>17427</v>
+        <v>17491</v>
       </c>
       <c r="K25" s="146">
         <v>4011</v>
       </c>
       <c r="L25" s="173">
-        <v>41532</v>
+        <v>42658</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29628</v>
+        <v>29386</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="F27" s="178">
-        <v>26908</v>
+        <v>26651</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="I27" s="158">
-        <v>2525</v>
+        <v>2559</v>
       </c>
       <c r="J27" s="158">
         <v>571</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
       <c r="L27" s="218">
-        <v>1532</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41552</v>
+        <v>41630</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="F29" s="178">
-        <v>36563</v>
+        <v>36483</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="I29" s="158">
-        <v>4777</v>
+        <v>4935</v>
       </c>
       <c r="J29" s="158">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
       <c r="L29" s="218">
-        <v>2468</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>44161</v>
+        <v>43833</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="F31" s="178">
-        <v>40381</v>
+        <v>40020</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>386</v>
+        <v>358</v>
       </c>
       <c r="I31" s="158">
-        <v>3189</v>
+        <v>3242</v>
       </c>
       <c r="J31" s="158">
         <v>925</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
       <c r="L31" s="218">
-        <v>2007</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>119691</v>
+        <v>118660</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F33" s="183">
-        <v>112231</v>
+        <v>110978</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="I33" s="164">
-        <v>6992</v>
+        <v>7257</v>
       </c>
       <c r="J33" s="164">
         <v>1283</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4817</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -14540,56 +14540,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -14686,297 +14686,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>29135</v>
+        <v>28995</v>
       </c>
       <c r="C10" s="145">
-        <v>6334</v>
+        <v>6454</v>
       </c>
       <c r="D10" s="145">
-        <v>1111</v>
+        <v>1018</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>618</v>
+        <v>998</v>
       </c>
       <c r="G10" s="145">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="H10" s="145">
-        <v>20423</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>20036</v>
+      </c>
+      <c r="I10" s="189">
+        <v>0</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="L10" s="172">
-        <v>353</v>
+        <v>279</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>17082</v>
+        <v>16950</v>
       </c>
       <c r="C12" s="158">
-        <v>4220</v>
+        <v>4012</v>
       </c>
       <c r="D12" s="158">
-        <v>820</v>
+        <v>784</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H12" s="158">
-        <v>11593</v>
+        <v>11653</v>
       </c>
       <c r="I12" s="158">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="J12" s="158">
         <v>4</v>
       </c>
       <c r="K12" s="158">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="L12" s="218">
-        <v>141</v>
+        <v>191</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23975</v>
+        <v>23960</v>
       </c>
       <c r="C14" s="158">
-        <v>7768</v>
+        <v>7297</v>
       </c>
       <c r="D14" s="158">
-        <v>760</v>
+        <v>726</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H14" s="158">
-        <v>14244</v>
+        <v>14702</v>
       </c>
       <c r="I14" s="158">
-        <v>556</v>
+        <v>602</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="L14" s="218">
-        <v>259</v>
+        <v>249</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>90423</v>
+        <v>89596</v>
       </c>
       <c r="C16" s="158">
-        <v>28443</v>
+        <v>26457</v>
       </c>
       <c r="D16" s="158">
-        <v>3653</v>
+        <v>4417</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="H16" s="158">
-        <v>55602</v>
+        <v>55286</v>
       </c>
       <c r="I16" s="158">
-        <v>957</v>
+        <v>1037</v>
       </c>
       <c r="J16" s="158">
-        <v>2400</v>
+        <v>3000</v>
       </c>
       <c r="K16" s="158">
-        <v>494</v>
+        <v>563</v>
       </c>
       <c r="L16" s="218">
-        <v>-1212</v>
+        <v>-1239</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>40971</v>
+        <v>40476</v>
       </c>
       <c r="C18" s="164">
-        <v>9091</v>
+        <v>8802</v>
       </c>
       <c r="D18" s="164">
-        <v>1717</v>
+        <v>1565</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="H18" s="164">
-        <v>29317</v>
+        <v>29340</v>
       </c>
       <c r="I18" s="164">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="J18" s="164">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="K18" s="164">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="L18" s="183">
-        <v>-263</v>
+        <v>-243</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -15082,287 +15082,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>29135</v>
+        <v>28995</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="F25" s="172">
-        <v>26869</v>
+        <v>26768</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I25" s="145">
-        <v>2122</v>
+        <v>2116</v>
       </c>
       <c r="J25" s="145">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1346</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>17082</v>
+        <v>16950</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F27" s="178">
-        <v>15924</v>
+        <v>15776</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I27" s="158">
-        <v>1075</v>
+        <v>1105</v>
       </c>
       <c r="J27" s="158">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
       <c r="L27" s="218">
-        <v>403</v>
+        <v>419</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23975</v>
+        <v>23960</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="F29" s="178">
-        <v>21292</v>
+        <v>21054</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>72</v>
+        <v>252</v>
       </c>
       <c r="I29" s="158">
-        <v>2499</v>
+        <v>2567</v>
       </c>
       <c r="J29" s="158">
         <v>720</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
       <c r="L29" s="218">
-        <v>1449</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>90423</v>
+        <v>89596</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>364</v>
+        <v>262</v>
       </c>
       <c r="F31" s="178">
-        <v>83564</v>
+        <v>82689</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="I31" s="158">
-        <v>6357</v>
+        <v>6565</v>
       </c>
       <c r="J31" s="158">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
       <c r="L31" s="218">
-        <v>4304</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>40971</v>
+        <v>40476</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>149</v>
+        <v>120</v>
       </c>
       <c r="F33" s="183">
-        <v>38082</v>
+        <v>37563</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="I33" s="164">
-        <v>2701</v>
+        <v>2767</v>
       </c>
       <c r="J33" s="164">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1644</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -15674,56 +15674,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -15798,278 +15798,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4350055</v>
+        <v>4391012</v>
       </c>
       <c r="C9" s="145">
-        <v>44626</v>
+        <v>40520</v>
       </c>
       <c r="D9" s="145">
-        <v>274091</v>
+        <v>262204</v>
       </c>
       <c r="E9" s="145">
-        <v>210493</v>
+        <v>215997</v>
       </c>
       <c r="F9" s="172">
-        <v>386316</v>
+        <v>389356</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>860402</v>
+        <v>826835</v>
       </c>
       <c r="I9" s="145">
-        <v>51283</v>
+        <v>60331</v>
       </c>
       <c r="J9" s="148">
-        <v>2496826</v>
+        <v>2570338</v>
       </c>
       <c r="K9" s="151">
-        <v>26018</v>
+        <v>25432</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3590071</v>
+        <v>3496676</v>
       </c>
       <c r="C11" s="158">
-        <v>35765</v>
+        <v>36700</v>
       </c>
       <c r="D11" s="158">
-        <v>231033</v>
+        <v>222471</v>
       </c>
       <c r="E11" s="158">
-        <v>158108</v>
+        <v>119813</v>
       </c>
       <c r="F11" s="178">
-        <v>320301</v>
+        <v>315780</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>652037</v>
+        <v>531063</v>
       </c>
       <c r="I11" s="158">
-        <v>27420</v>
+        <v>28965</v>
       </c>
       <c r="J11" s="160">
-        <v>2128725</v>
+        <v>2205835</v>
       </c>
       <c r="K11" s="162">
-        <v>36683</v>
+        <v>36048</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1632252</v>
+        <v>1665889</v>
       </c>
       <c r="C13" s="158">
-        <v>18525</v>
+        <v>21229</v>
       </c>
       <c r="D13" s="158">
-        <v>103675</v>
+        <v>95780</v>
       </c>
       <c r="E13" s="158">
-        <v>4933</v>
+        <v>6234</v>
       </c>
       <c r="F13" s="183">
-        <v>269279</v>
+        <v>284179</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>147681</v>
+        <v>156687</v>
       </c>
       <c r="I13" s="158">
-        <v>17631</v>
+        <v>16363</v>
       </c>
       <c r="J13" s="160">
-        <v>909077</v>
+        <v>929402</v>
       </c>
       <c r="K13" s="162">
-        <v>161452</v>
+        <v>156016</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4875040</v>
+        <v>4877197</v>
       </c>
       <c r="C15" s="158">
-        <v>34916</v>
+        <v>29714</v>
       </c>
       <c r="D15" s="158">
-        <v>446188</v>
+        <v>463289</v>
       </c>
       <c r="E15" s="158">
-        <v>263790</v>
+        <v>266612</v>
       </c>
       <c r="F15" s="183">
-        <v>232908</v>
+        <v>228335</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>904308</v>
+        <v>864608</v>
       </c>
       <c r="I15" s="158">
-        <v>131668</v>
+        <v>158814</v>
       </c>
       <c r="J15" s="160">
-        <v>2726504</v>
+        <v>2730054</v>
       </c>
       <c r="K15" s="162">
-        <v>134758</v>
+        <v>135771</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>5219844</v>
+        <v>5237346</v>
       </c>
       <c r="C17" s="164">
-        <v>70644</v>
+        <v>73101</v>
       </c>
       <c r="D17" s="164">
-        <v>432303</v>
+        <v>350596</v>
       </c>
       <c r="E17" s="164">
-        <v>394670</v>
+        <v>350320</v>
       </c>
       <c r="F17" s="183">
-        <v>377633</v>
+        <v>408715</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>727281</v>
+        <v>698445</v>
       </c>
       <c r="I17" s="164">
-        <v>143957</v>
+        <v>197718</v>
       </c>
       <c r="J17" s="166">
-        <v>2972739</v>
+        <v>3058714</v>
       </c>
       <c r="K17" s="168">
-        <v>100618</v>
+        <v>99738</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -16167,278 +16167,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4350055</v>
+        <v>4391012</v>
       </c>
       <c r="C24" s="145">
-        <v>292732</v>
+        <v>249629</v>
       </c>
       <c r="D24" s="145">
-        <v>65130</v>
+        <v>50192</v>
       </c>
       <c r="E24" s="145">
-        <v>3453087</v>
+        <v>3568628</v>
       </c>
       <c r="F24" s="145">
         <v>46000</v>
       </c>
       <c r="G24" s="145">
-        <v>229394</v>
+        <v>224116</v>
       </c>
       <c r="H24" s="145">
-        <v>263712</v>
+        <v>252447</v>
       </c>
       <c r="I24" s="145">
-        <v>106305</v>
+        <v>106517</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>121966</v>
+        <v>108252</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3590071</v>
+        <v>3496676</v>
       </c>
       <c r="C26" s="158">
-        <v>223560</v>
+        <v>226081</v>
       </c>
       <c r="D26" s="158">
-        <v>165110</v>
+        <v>155110</v>
       </c>
       <c r="E26" s="158">
-        <v>2832921</v>
+        <v>2742699</v>
       </c>
       <c r="F26" s="158">
-        <v>42778</v>
+        <v>42775</v>
       </c>
       <c r="G26" s="158">
-        <v>91720</v>
+        <v>100310</v>
       </c>
       <c r="H26" s="158">
-        <v>233982</v>
+        <v>229700</v>
       </c>
       <c r="I26" s="158">
-        <v>117660</v>
+        <v>120602</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>94142</v>
+        <v>86533</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1632252</v>
+        <v>1665889</v>
       </c>
       <c r="C28" s="158">
-        <v>22437</v>
+        <v>35629</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1258600</v>
+        <v>1272267</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>80501</v>
+        <v>87467</v>
       </c>
       <c r="H28" s="158">
-        <v>215122</v>
+        <v>214933</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
         <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>123240</v>
+        <v>118945</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4875040</v>
+        <v>4877197</v>
       </c>
       <c r="C30" s="158">
-        <v>204665</v>
+        <v>137521</v>
       </c>
       <c r="D30" s="158">
-        <v>18034</v>
+        <v>24034</v>
       </c>
       <c r="E30" s="158">
-        <v>3973693</v>
+        <v>4033883</v>
       </c>
       <c r="F30" s="158">
-        <v>113367</v>
+        <v>125478</v>
       </c>
       <c r="G30" s="158">
-        <v>224247</v>
+        <v>225150</v>
       </c>
       <c r="H30" s="158">
-        <v>341034</v>
+        <v>331132</v>
       </c>
       <c r="I30" s="158">
-        <v>171800</v>
+        <v>172146</v>
       </c>
       <c r="J30" s="160">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="K30" s="162">
-        <v>151954</v>
+        <v>136429</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>5219844</v>
+        <v>5237346</v>
       </c>
       <c r="C32" s="164">
-        <v>80810</v>
+        <v>93100</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4516058</v>
+        <v>4548754</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>267164</v>
+        <v>226084</v>
       </c>
       <c r="H32" s="164">
-        <v>319503</v>
+        <v>333099</v>
       </c>
       <c r="I32" s="164">
         <v>137626</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>138089</v>
+        <v>149193</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -16705,56 +16705,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -16851,294 +16851,294 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>121248</v>
+        <v>120015</v>
       </c>
       <c r="C10" s="145">
-        <v>23507</v>
+        <v>22980</v>
       </c>
       <c r="D10" s="145">
-        <v>6286</v>
+        <v>4903</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
-      <c r="F10" s="145">
-        <v>700</v>
+      <c r="F10" s="189">
+        <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="H10" s="145">
-        <v>89337</v>
+        <v>90762</v>
       </c>
       <c r="I10" s="145">
-        <v>420</v>
+        <v>455</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1506</v>
+        <v>1520</v>
       </c>
       <c r="L10" s="172">
-        <v>-643</v>
+        <v>-729</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21542</v>
+        <v>21515</v>
       </c>
       <c r="C12" s="158">
-        <v>4741</v>
+        <v>4734</v>
       </c>
       <c r="D12" s="158">
-        <v>831</v>
+        <v>813</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H12" s="158">
-        <v>14352</v>
+        <v>14326</v>
       </c>
       <c r="I12" s="158">
-        <v>341</v>
+        <v>369</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="L12" s="218">
-        <v>806</v>
+        <v>801</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18317</v>
+        <v>18238</v>
       </c>
       <c r="C14" s="158">
-        <v>3386</v>
+        <v>3354</v>
       </c>
       <c r="D14" s="158">
-        <v>1017</v>
+        <v>919</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H14" s="158">
-        <v>12071</v>
+        <v>12200</v>
       </c>
       <c r="I14" s="158">
-        <v>232</v>
+        <v>266</v>
       </c>
       <c r="J14" s="158">
-        <v>980</v>
+        <v>820</v>
       </c>
       <c r="K14" s="158">
-        <v>485</v>
+        <v>522</v>
       </c>
       <c r="L14" s="218">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>43155</v>
+        <v>43426</v>
       </c>
       <c r="C16" s="158">
-        <v>6955</v>
+        <v>6969</v>
       </c>
       <c r="D16" s="158">
-        <v>2253</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>2700</v>
+      </c>
+      <c r="E16" s="193">
+        <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="H16" s="158">
-        <v>31732</v>
+        <v>31916</v>
       </c>
       <c r="I16" s="158">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="L16" s="218">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19846</v>
+        <v>19505</v>
       </c>
       <c r="C18" s="164">
-        <v>6641</v>
+        <v>7054</v>
       </c>
       <c r="D18" s="164">
-        <v>723</v>
+        <v>1203</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
-      <c r="F18" s="164">
-        <v>1177</v>
+      <c r="F18" s="197">
+        <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H18" s="164">
-        <v>10600</v>
+        <v>10526</v>
       </c>
       <c r="I18" s="164">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="L18" s="183">
         <v>287</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
@@ -17247,287 +17247,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>121248</v>
+        <v>120015</v>
       </c>
       <c r="C25" s="145">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>373</v>
+        <v>247</v>
       </c>
       <c r="F25" s="172">
-        <v>113383</v>
+        <v>112171</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>167</v>
+        <v>43</v>
       </c>
       <c r="I25" s="145">
-        <v>7313</v>
+        <v>7543</v>
       </c>
       <c r="J25" s="145">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="K25" s="145">
         <v>1717</v>
       </c>
       <c r="L25" s="172">
-        <v>3351</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21542</v>
+        <v>21515</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F27" s="178">
-        <v>19609</v>
+        <v>19316</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>65</v>
+        <v>291</v>
       </c>
       <c r="I27" s="158">
-        <v>1764</v>
+        <v>1813</v>
       </c>
       <c r="J27" s="158">
         <v>365</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
       <c r="L27" s="218">
-        <v>1016</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18317</v>
+        <v>18238</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="F29" s="178">
-        <v>17082</v>
+        <v>16977</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I29" s="158">
-        <v>1131</v>
+        <v>1181</v>
       </c>
       <c r="J29" s="158">
         <v>191</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
       <c r="L29" s="218">
-        <v>805</v>
+        <v>822</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>43155</v>
+        <v>43426</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="F31" s="178">
-        <v>39283</v>
+        <v>39482</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="I31" s="158">
-        <v>3605</v>
+        <v>3710</v>
       </c>
       <c r="J31" s="158">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
       <c r="L31" s="218">
-        <v>2840</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19846</v>
+        <v>19505</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="F33" s="183">
-        <v>18111</v>
+        <v>17756</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I33" s="164">
-        <v>1612</v>
+        <v>1651</v>
       </c>
       <c r="J33" s="164">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1288</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -17837,56 +17837,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -17983,297 +17983,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>32974</v>
+        <v>32659</v>
       </c>
       <c r="C10" s="145">
-        <v>8855</v>
+        <v>9084</v>
       </c>
       <c r="D10" s="145">
-        <v>1311</v>
+        <v>1386</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="H10" s="145">
-        <v>20099</v>
+        <v>20251</v>
       </c>
       <c r="I10" s="145">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="J10" s="145">
-        <v>1800</v>
+        <v>1000</v>
       </c>
       <c r="K10" s="145">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L10" s="172">
-        <v>-69</v>
+        <v>-68</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16064</v>
+        <v>15905</v>
       </c>
       <c r="C12" s="158">
-        <v>4252</v>
+        <v>3989</v>
       </c>
       <c r="D12" s="158">
-        <v>583</v>
+        <v>541</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H12" s="158">
-        <v>10345</v>
+        <v>10482</v>
       </c>
       <c r="I12" s="158">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="L12" s="218">
-        <v>599</v>
+        <v>608</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>29682</v>
+        <v>29448</v>
       </c>
       <c r="C14" s="158">
-        <v>4209</v>
+        <v>4164</v>
       </c>
       <c r="D14" s="158">
-        <v>1360</v>
+        <v>1376</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>1915</v>
+        <v>1697</v>
       </c>
       <c r="G14" s="158">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H14" s="158">
-        <v>20957</v>
+        <v>21041</v>
       </c>
       <c r="I14" s="158">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>321</v>
+      </c>
+      <c r="J14" s="193">
+        <v>0</v>
       </c>
       <c r="K14" s="158">
         <v>423</v>
       </c>
       <c r="L14" s="218">
         <v>397</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>98646</v>
+        <v>98010</v>
       </c>
       <c r="C16" s="158">
-        <v>21050</v>
+        <v>19648</v>
       </c>
       <c r="D16" s="158">
-        <v>4598</v>
+        <v>5106</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>1678</v>
+        <v>150</v>
       </c>
       <c r="G16" s="158">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="H16" s="158">
-        <v>65291</v>
+        <v>67028</v>
       </c>
       <c r="I16" s="158">
-        <v>924</v>
+        <v>1001</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="L16" s="218">
-        <v>3631</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>39242</v>
+        <v>38975</v>
       </c>
       <c r="C18" s="164">
-        <v>8581</v>
+        <v>8393</v>
       </c>
       <c r="D18" s="164">
-        <v>1770</v>
+        <v>2186</v>
       </c>
       <c r="E18" s="164">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>31</v>
+      </c>
+      <c r="F18" s="197">
+        <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H18" s="164">
-        <v>27478</v>
+        <v>27804</v>
       </c>
       <c r="I18" s="164">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="L18" s="183">
-        <v>95</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -18379,287 +18379,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>32974</v>
+        <v>32659</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="F25" s="172">
-        <v>30075</v>
+        <v>29742</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="I25" s="145">
-        <v>2734</v>
+        <v>2804</v>
       </c>
       <c r="J25" s="145">
         <v>854</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1652</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16064</v>
+        <v>15905</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F27" s="178">
-        <v>15089</v>
+        <v>14934</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I27" s="158">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="J27" s="158">
         <v>245</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
       <c r="L27" s="218">
-        <v>611</v>
+        <v>622</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>29682</v>
+        <v>29448</v>
       </c>
       <c r="C29" s="158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="F29" s="178">
-        <v>27883</v>
+        <v>27622</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I29" s="158">
-        <v>1582</v>
+        <v>1632</v>
       </c>
       <c r="J29" s="158">
         <v>642</v>
       </c>
       <c r="K29" s="158">
         <v>11</v>
       </c>
       <c r="L29" s="218">
-        <v>704</v>
+        <v>730</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>98646</v>
+        <v>98010</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>416</v>
+        <v>347</v>
       </c>
       <c r="F31" s="178">
-        <v>91448</v>
+        <v>90730</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>289</v>
+        <v>231</v>
       </c>
       <c r="I31" s="158">
-        <v>6492</v>
+        <v>6701</v>
       </c>
       <c r="J31" s="158">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
       <c r="L31" s="218">
-        <v>3395</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>39242</v>
+        <v>38975</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="F33" s="183">
-        <v>37014</v>
+        <v>36758</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I33" s="164">
-        <v>1977</v>
+        <v>2011</v>
       </c>
       <c r="J33" s="164">
         <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1168</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -18969,56 +18969,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -19115,243 +19115,243 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>96463</v>
+        <v>95555</v>
       </c>
       <c r="C10" s="145">
-        <v>20614</v>
+        <v>19665</v>
       </c>
       <c r="D10" s="145">
-        <v>4348</v>
+        <v>4538</v>
       </c>
       <c r="E10" s="145">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>197</v>
+      </c>
+      <c r="F10" s="189">
+        <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="H10" s="145">
-        <v>66991</v>
+        <v>67073</v>
       </c>
       <c r="I10" s="145">
-        <v>1561</v>
+        <v>1690</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>885</v>
+        <v>863</v>
       </c>
       <c r="L10" s="172">
-        <v>1293</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6334</v>
+        <v>6415</v>
       </c>
       <c r="C12" s="158">
-        <v>1799</v>
+        <v>1535</v>
       </c>
       <c r="D12" s="158">
-        <v>263</v>
+        <v>364</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H12" s="158">
-        <v>4059</v>
+        <v>4100</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L12" s="218">
-        <v>83</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11141</v>
+        <v>11142</v>
       </c>
       <c r="C14" s="158">
-        <v>1557</v>
+        <v>1425</v>
       </c>
       <c r="D14" s="158">
-        <v>508</v>
+        <v>452</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H14" s="158">
-        <v>8330</v>
+        <v>8525</v>
       </c>
       <c r="I14" s="158">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="L14" s="218">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6605</v>
+        <v>6597</v>
       </c>
       <c r="C16" s="158">
-        <v>1463</v>
+        <v>1398</v>
       </c>
       <c r="D16" s="158">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H16" s="158">
-        <v>4574</v>
+        <v>4623</v>
       </c>
       <c r="I16" s="158">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
         <v>79</v>
       </c>
       <c r="L16" s="218">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
       <c r="B18" s="97"/>
       <c r="C18" s="97"/>
       <c r="D18" s="97"/>
       <c r="E18" s="97"/>
       <c r="F18" s="97"/>
@@ -19485,235 +19485,235 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>96463</v>
+        <v>95555</v>
       </c>
       <c r="C25" s="145">
         <v>8</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>360</v>
+        <v>282</v>
       </c>
       <c r="F25" s="172">
-        <v>88763</v>
+        <v>87823</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>605</v>
+        <v>468</v>
       </c>
       <c r="I25" s="145">
-        <v>6727</v>
+        <v>6973</v>
       </c>
       <c r="J25" s="145">
-        <v>1374</v>
+        <v>1389</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4040</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6334</v>
+        <v>6415</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F27" s="178">
-        <v>5871</v>
+        <v>5782</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>12</v>
+        <v>179</v>
       </c>
       <c r="I27" s="158">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="J27" s="158">
         <v>204</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
       <c r="L27" s="218">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11141</v>
+        <v>11142</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F29" s="178">
-        <v>10305</v>
+        <v>10299</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I29" s="158">
-        <v>730</v>
+        <v>748</v>
       </c>
       <c r="J29" s="158">
         <v>369</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
       <c r="L29" s="218">
-        <v>291</v>
+        <v>302</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6605</v>
+        <v>6597</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F31" s="178">
-        <v>6026</v>
+        <v>6016</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I31" s="158">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="J31" s="158">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
       <c r="L31" s="218">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
       <c r="B33" s="97"/>
       <c r="C33" s="97"/>
       <c r="D33" s="97"/>
       <c r="E33" s="97"/>
       <c r="F33" s="95"/>
@@ -20051,56 +20051,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -20175,278 +20175,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>247246</v>
+        <v>257592</v>
       </c>
       <c r="C9" s="145">
-        <v>338</v>
+        <v>374</v>
       </c>
       <c r="D9" s="145">
-        <v>169</v>
+        <v>508</v>
       </c>
       <c r="E9" s="145">
-        <v>74</v>
+        <v>250</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1339</v>
+        <v>1107</v>
       </c>
       <c r="J9" s="148">
-        <v>239088</v>
+        <v>249320</v>
       </c>
       <c r="K9" s="151">
-        <v>-1884</v>
+        <v>-2089</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>352763</v>
+        <v>351270</v>
       </c>
       <c r="C11" s="158">
-        <v>4087</v>
+        <v>3192</v>
       </c>
       <c r="D11" s="158">
-        <v>19282</v>
+        <v>15921</v>
       </c>
       <c r="E11" s="158">
-        <v>4034</v>
+        <v>4073</v>
       </c>
       <c r="F11" s="178">
-        <v>33145</v>
+        <v>32659</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>55243</v>
+        <v>56099</v>
       </c>
       <c r="I11" s="158">
-        <v>1511</v>
+        <v>1720</v>
       </c>
       <c r="J11" s="160">
-        <v>224301</v>
+        <v>225048</v>
       </c>
       <c r="K11" s="162">
-        <v>11160</v>
+        <v>12557</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4414046</v>
+        <v>4607341</v>
       </c>
       <c r="C13" s="158">
-        <v>88202</v>
+        <v>103986</v>
       </c>
       <c r="D13" s="158">
-        <v>650440</v>
+        <v>707039</v>
       </c>
       <c r="E13" s="158">
-        <v>75296</v>
+        <v>72029</v>
       </c>
       <c r="F13" s="183">
-        <v>593088</v>
+        <v>617600</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>429406</v>
+        <v>392996</v>
       </c>
       <c r="I13" s="158">
-        <v>44878</v>
+        <v>56890</v>
       </c>
       <c r="J13" s="160">
-        <v>2509274</v>
+        <v>2641366</v>
       </c>
       <c r="K13" s="162">
-        <v>23461</v>
+        <v>15436</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>528461</v>
+        <v>583819</v>
       </c>
       <c r="C15" s="158">
-        <v>38502</v>
+        <v>36064</v>
       </c>
       <c r="D15" s="158">
-        <v>199760</v>
+        <v>268392</v>
       </c>
       <c r="E15" s="158">
-        <v>24398</v>
+        <v>12107</v>
       </c>
       <c r="F15" s="183">
-        <v>139083</v>
+        <v>140811</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>12486</v>
+        <v>11261</v>
       </c>
       <c r="J15" s="160">
-        <v>63245</v>
+        <v>60659</v>
       </c>
       <c r="K15" s="162">
-        <v>50987</v>
+        <v>54525</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>432971</v>
+        <v>445540</v>
       </c>
       <c r="C17" s="164">
-        <v>1737</v>
+        <v>3215</v>
       </c>
       <c r="D17" s="164">
-        <v>24513</v>
+        <v>30504</v>
       </c>
       <c r="E17" s="164">
-        <v>32608</v>
+        <v>27800</v>
       </c>
       <c r="F17" s="183">
-        <v>61501</v>
+        <v>63154</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>30520</v>
+        <v>31365</v>
       </c>
       <c r="I17" s="164">
-        <v>2354</v>
+        <v>4228</v>
       </c>
       <c r="J17" s="166">
-        <v>239933</v>
+        <v>244843</v>
       </c>
       <c r="K17" s="168">
-        <v>39806</v>
+        <v>40431</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -20544,278 +20544,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>247246</v>
+        <v>257592</v>
       </c>
       <c r="C24" s="145">
-        <v>99686</v>
+        <v>110248</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>96857</v>
+        <v>96362</v>
       </c>
       <c r="H24" s="145">
-        <v>47904</v>
+        <v>48182</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>9214</v>
+        <v>9403</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>352763</v>
+        <v>351270</v>
       </c>
       <c r="C26" s="158">
-        <v>15608</v>
+        <v>17598</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>284773</v>
+        <v>279864</v>
       </c>
       <c r="F26" s="158">
         <v>6827</v>
       </c>
       <c r="G26" s="158">
-        <v>17954</v>
+        <v>18993</v>
       </c>
       <c r="H26" s="158">
-        <v>27592</v>
+        <v>27978</v>
       </c>
       <c r="I26" s="158">
-        <v>18799</v>
+        <v>18983</v>
       </c>
       <c r="J26" s="160">
-        <v>1436</v>
+        <v>1344</v>
       </c>
       <c r="K26" s="162">
-        <v>5832</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4414046</v>
+        <v>4607341</v>
       </c>
       <c r="C28" s="158">
-        <v>556242</v>
+        <v>614198</v>
       </c>
       <c r="D28" s="158">
-        <v>30004</v>
+        <v>42504</v>
       </c>
       <c r="E28" s="158">
-        <v>3273697</v>
+        <v>3350412</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>134963</v>
+        <v>186978</v>
       </c>
       <c r="H28" s="158">
-        <v>388941</v>
+        <v>383049</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
-        <v>72804</v>
+        <v>72805</v>
       </c>
       <c r="K28" s="162">
-        <v>201405</v>
+        <v>185856</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>528461</v>
+        <v>583819</v>
       </c>
       <c r="C30" s="158">
-        <v>16656</v>
+        <v>7495</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>389174</v>
+        <v>460631</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>49711</v>
+        <v>47308</v>
       </c>
       <c r="H30" s="158">
-        <v>72920</v>
+        <v>68385</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>38412</v>
+        <v>34065</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>432971</v>
+        <v>445540</v>
       </c>
       <c r="C32" s="164">
-        <v>25908</v>
+        <v>14911</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>299795</v>
+        <v>315207</v>
       </c>
       <c r="F32" s="164">
         <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>35194</v>
+        <v>43521</v>
       </c>
       <c r="H32" s="164">
-        <v>45414</v>
+        <v>45240</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
         <v>581</v>
       </c>
       <c r="K32" s="168">
-        <v>14523</v>
+        <v>14179</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -21078,56 +21078,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -21202,278 +21202,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2601834</v>
+        <v>2574687</v>
       </c>
       <c r="C9" s="145">
-        <v>30154</v>
+        <v>31267</v>
       </c>
       <c r="D9" s="145">
-        <v>159554</v>
+        <v>154232</v>
       </c>
       <c r="E9" s="145">
-        <v>108662</v>
+        <v>107097</v>
       </c>
       <c r="F9" s="172">
-        <v>212897</v>
+        <v>226685</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>292915</v>
+        <v>252354</v>
       </c>
       <c r="I9" s="145">
-        <v>11876</v>
+        <v>11859</v>
       </c>
       <c r="J9" s="148">
-        <v>1732826</v>
+        <v>1751485</v>
       </c>
       <c r="K9" s="151">
-        <v>52950</v>
+        <v>39709</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>794078</v>
+        <v>789314</v>
       </c>
       <c r="C11" s="158">
-        <v>14170</v>
+        <v>12246</v>
       </c>
       <c r="D11" s="158">
-        <v>193107</v>
+        <v>177315</v>
       </c>
       <c r="E11" s="158">
-        <v>78836</v>
+        <v>72328</v>
       </c>
       <c r="F11" s="178">
-        <v>126752</v>
+        <v>138151</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>1900</v>
       </c>
       <c r="I11" s="158">
-        <v>20346</v>
+        <v>29115</v>
       </c>
       <c r="J11" s="160">
-        <v>319390</v>
+        <v>326136</v>
       </c>
       <c r="K11" s="162">
-        <v>39577</v>
+        <v>32124</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>998050</v>
+        <v>1001234</v>
       </c>
       <c r="C13" s="158">
-        <v>9984</v>
+        <v>15539</v>
       </c>
       <c r="D13" s="158">
-        <v>47389</v>
+        <v>43429</v>
       </c>
       <c r="E13" s="158">
-        <v>45264</v>
+        <v>42712</v>
       </c>
       <c r="F13" s="183">
-        <v>106355</v>
+        <v>104657</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>90921</v>
+        <v>90613</v>
       </c>
       <c r="I13" s="158">
-        <v>5056</v>
+        <v>5631</v>
       </c>
       <c r="J13" s="160">
-        <v>650657</v>
+        <v>653667</v>
       </c>
       <c r="K13" s="162">
-        <v>42423</v>
+        <v>44987</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>373749</v>
+        <v>380117</v>
       </c>
       <c r="C15" s="158">
-        <v>2580</v>
+        <v>2374</v>
       </c>
       <c r="D15" s="158">
-        <v>34510</v>
+        <v>42714</v>
       </c>
       <c r="E15" s="158">
-        <v>14836</v>
+        <v>6279</v>
       </c>
       <c r="F15" s="183">
-        <v>50422</v>
+        <v>50135</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>27366</v>
+        <v>29107</v>
       </c>
       <c r="I15" s="158">
-        <v>2427</v>
+        <v>1949</v>
       </c>
       <c r="J15" s="160">
-        <v>235412</v>
+        <v>242198</v>
       </c>
       <c r="K15" s="162">
-        <v>6196</v>
+        <v>5361</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>840475</v>
+        <v>863036</v>
       </c>
       <c r="C17" s="164">
-        <v>8277</v>
+        <v>8782</v>
       </c>
       <c r="D17" s="164">
-        <v>183506</v>
+        <v>192282</v>
       </c>
       <c r="E17" s="164">
-        <v>85928</v>
+        <v>73657</v>
       </c>
       <c r="F17" s="183">
-        <v>87736</v>
+        <v>88105</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>58482</v>
+        <v>63928</v>
       </c>
       <c r="I17" s="164">
-        <v>39277</v>
+        <v>35631</v>
       </c>
       <c r="J17" s="166">
-        <v>354384</v>
+        <v>361419</v>
       </c>
       <c r="K17" s="168">
-        <v>22885</v>
+        <v>39233</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -21571,278 +21571,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2601834</v>
+        <v>2574687</v>
       </c>
       <c r="C24" s="145">
-        <v>78296</v>
+        <v>85162</v>
       </c>
       <c r="D24" s="145">
         <v>161099</v>
       </c>
       <c r="E24" s="145">
-        <v>2108159</v>
+        <v>2071940</v>
       </c>
       <c r="F24" s="145">
-        <v>52910</v>
+        <v>53910</v>
       </c>
       <c r="G24" s="145">
-        <v>49458</v>
+        <v>48055</v>
       </c>
       <c r="H24" s="145">
-        <v>151912</v>
+        <v>154520</v>
       </c>
       <c r="I24" s="145">
-        <v>97181</v>
+        <v>103983</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>48966</v>
+        <v>42238</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>794078</v>
+        <v>789314</v>
       </c>
       <c r="C26" s="158">
-        <v>5788</v>
+        <v>5509</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>638221</v>
+        <v>643081</v>
       </c>
       <c r="F26" s="158">
-        <v>9507</v>
+        <v>9558</v>
       </c>
       <c r="G26" s="158">
-        <v>83511</v>
+        <v>76830</v>
       </c>
       <c r="H26" s="158">
-        <v>57050</v>
+        <v>54336</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>22554</v>
+        <v>19573</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>998050</v>
+        <v>1001234</v>
       </c>
       <c r="C28" s="158">
-        <v>10830</v>
+        <v>6121</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>838852</v>
+        <v>840572</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>33256</v>
+        <v>38506</v>
       </c>
       <c r="H28" s="158">
-        <v>94950</v>
+        <v>95873</v>
       </c>
       <c r="I28" s="158">
-        <v>60216</v>
+        <v>64251</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>31324</v>
+        <v>27386</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>373749</v>
+        <v>380117</v>
       </c>
       <c r="C30" s="158">
-        <v>11879</v>
+        <v>19271</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>296373</v>
+        <v>298779</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>8077</v>
+        <v>7307</v>
       </c>
       <c r="H30" s="158">
-        <v>57421</v>
+        <v>54759</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>41240</v>
+        <v>39349</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>840475</v>
+        <v>863036</v>
       </c>
       <c r="C32" s="164">
-        <v>23741</v>
+        <v>11324</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>660477</v>
+        <v>710567</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>84056</v>
+        <v>71522</v>
       </c>
       <c r="H32" s="164">
-        <v>72202</v>
+        <v>69624</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>36180</v>
+        <v>33337</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -22105,56 +22105,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -22229,278 +22229,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>100008</v>
+        <v>101016</v>
       </c>
       <c r="C9" s="145">
-        <v>1246</v>
+        <v>1305</v>
       </c>
       <c r="D9" s="145">
-        <v>5532</v>
+        <v>5924</v>
       </c>
       <c r="E9" s="145">
-        <v>1114</v>
+        <v>696</v>
       </c>
       <c r="F9" s="172">
-        <v>8441</v>
+        <v>8521</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14065</v>
+        <v>14220</v>
       </c>
       <c r="I9" s="145">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="J9" s="148">
-        <v>63972</v>
+        <v>65378</v>
       </c>
       <c r="K9" s="151">
-        <v>5388</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>264052</v>
+        <v>267627</v>
       </c>
       <c r="C11" s="158">
-        <v>2330</v>
+        <v>2350</v>
       </c>
       <c r="D11" s="158">
-        <v>18024</v>
+        <v>20722</v>
       </c>
       <c r="E11" s="158">
-        <v>3856</v>
+        <v>3249</v>
       </c>
       <c r="F11" s="178">
-        <v>6851</v>
+        <v>7032</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>29591</v>
+        <v>27995</v>
       </c>
       <c r="I11" s="158">
-        <v>493</v>
+        <v>507</v>
       </c>
       <c r="J11" s="160">
-        <v>190427</v>
+        <v>193843</v>
       </c>
       <c r="K11" s="162">
-        <v>12479</v>
+        <v>11928</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1427121</v>
+        <v>1424156</v>
       </c>
       <c r="C13" s="158">
-        <v>19685</v>
+        <v>27330</v>
       </c>
       <c r="D13" s="158">
-        <v>94547</v>
+        <v>79193</v>
       </c>
       <c r="E13" s="158">
-        <v>57765</v>
+        <v>46391</v>
       </c>
       <c r="F13" s="183">
-        <v>182930</v>
+        <v>188482</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>127789</v>
+        <v>119635</v>
       </c>
       <c r="I13" s="158">
-        <v>21504</v>
+        <v>15569</v>
       </c>
       <c r="J13" s="160">
-        <v>918475</v>
+        <v>942781</v>
       </c>
       <c r="K13" s="162">
-        <v>4426</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>839643</v>
+        <v>840693</v>
       </c>
       <c r="C15" s="158">
-        <v>8613</v>
+        <v>7649</v>
       </c>
       <c r="D15" s="158">
-        <v>41055</v>
+        <v>40895</v>
       </c>
       <c r="E15" s="158">
-        <v>50951</v>
+        <v>43588</v>
       </c>
       <c r="F15" s="183">
-        <v>122706</v>
+        <v>123994</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>36918</v>
+        <v>34331</v>
       </c>
       <c r="I15" s="158">
-        <v>3382</v>
+        <v>3942</v>
       </c>
       <c r="J15" s="160">
-        <v>552439</v>
+        <v>563289</v>
       </c>
       <c r="K15" s="162">
-        <v>23580</v>
+        <v>23006</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>347931</v>
+        <v>352195</v>
       </c>
       <c r="C17" s="164">
-        <v>3499</v>
+        <v>3561</v>
       </c>
       <c r="D17" s="164">
-        <v>15209</v>
+        <v>18688</v>
       </c>
       <c r="E17" s="164">
-        <v>4772</v>
+        <v>4265</v>
       </c>
       <c r="F17" s="183">
-        <v>24558</v>
+        <v>24831</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>42008</v>
+        <v>41485</v>
       </c>
       <c r="I17" s="164">
-        <v>1081</v>
+        <v>1201</v>
       </c>
       <c r="J17" s="166">
-        <v>230932</v>
+        <v>233366</v>
       </c>
       <c r="K17" s="168">
-        <v>25872</v>
+        <v>24797</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -22598,278 +22598,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>100008</v>
+        <v>101016</v>
       </c>
       <c r="C24" s="145">
-        <v>6014</v>
+        <v>5269</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>84102</v>
+        <v>85776</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2067</v>
+        <v>2207</v>
       </c>
       <c r="H24" s="145">
-        <v>6215</v>
+        <v>6154</v>
       </c>
       <c r="I24" s="145">
-        <v>3202</v>
+        <v>3266</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1658</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>264052</v>
+        <v>267627</v>
       </c>
       <c r="C26" s="158">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>236374</v>
+        <v>239923</v>
       </c>
       <c r="F26" s="158">
         <v>6450</v>
       </c>
       <c r="G26" s="158">
-        <v>2866</v>
+        <v>3210</v>
       </c>
       <c r="H26" s="158">
-        <v>18342</v>
+        <v>18029</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3891</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1427121</v>
+        <v>1424156</v>
       </c>
       <c r="C28" s="158">
-        <v>16121</v>
+        <v>31327</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1197639</v>
+        <v>1193577</v>
       </c>
       <c r="F28" s="158">
-        <v>26000</v>
+        <v>25000</v>
       </c>
       <c r="G28" s="158">
-        <v>101750</v>
+        <v>90137</v>
       </c>
       <c r="H28" s="158">
-        <v>85298</v>
+        <v>83802</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>38234</v>
+        <v>36555</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>839643</v>
+        <v>840693</v>
       </c>
       <c r="C30" s="158">
-        <v>12650</v>
+        <v>8291</v>
       </c>
       <c r="D30" s="158">
-        <v>3299</v>
+        <v>4799</v>
       </c>
       <c r="E30" s="158">
-        <v>732347</v>
+        <v>738434</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>20281</v>
+        <v>17614</v>
       </c>
       <c r="H30" s="158">
-        <v>57547</v>
+        <v>58036</v>
       </c>
       <c r="I30" s="158">
-        <v>40403</v>
+        <v>42827</v>
       </c>
       <c r="J30" s="160">
         <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>17150</v>
+        <v>15379</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>347931</v>
+        <v>352195</v>
       </c>
       <c r="C32" s="164">
-        <v>7913</v>
+        <v>7522</v>
       </c>
       <c r="D32" s="164">
-        <v>5003</v>
+        <v>8003</v>
       </c>
       <c r="E32" s="164">
-        <v>291937</v>
+        <v>293925</v>
       </c>
       <c r="F32" s="164">
-        <v>5449</v>
+        <v>4789</v>
       </c>
       <c r="G32" s="164">
-        <v>12341</v>
+        <v>12360</v>
       </c>
       <c r="H32" s="164">
-        <v>25288</v>
+        <v>25595</v>
       </c>
       <c r="I32" s="164">
-        <v>19403</v>
+        <v>20936</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>5994</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -23132,56 +23132,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -23256,278 +23256,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>224569</v>
+        <v>222922</v>
       </c>
       <c r="C9" s="145">
-        <v>2505</v>
+        <v>2552</v>
       </c>
       <c r="D9" s="145">
-        <v>11545</v>
+        <v>11860</v>
       </c>
       <c r="E9" s="145">
-        <v>7708</v>
+        <v>4353</v>
       </c>
       <c r="F9" s="172">
-        <v>19420</v>
+        <v>21517</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19890</v>
+        <v>19271</v>
       </c>
       <c r="I9" s="145">
-        <v>839</v>
+        <v>801</v>
       </c>
       <c r="J9" s="148">
-        <v>156022</v>
+        <v>154782</v>
       </c>
       <c r="K9" s="151">
-        <v>6642</v>
+        <v>7787</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1060299</v>
+        <v>1027139</v>
       </c>
       <c r="C11" s="158">
-        <v>7569</v>
+        <v>7919</v>
       </c>
       <c r="D11" s="158">
-        <v>39788</v>
+        <v>41540</v>
       </c>
       <c r="E11" s="158">
-        <v>93826</v>
+        <v>67814</v>
       </c>
       <c r="F11" s="178">
-        <v>67785</v>
+        <v>66471</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>81029</v>
+        <v>77794</v>
       </c>
       <c r="I11" s="158">
-        <v>43365</v>
+        <v>39965</v>
       </c>
       <c r="J11" s="160">
-        <v>655095</v>
+        <v>662513</v>
       </c>
       <c r="K11" s="162">
-        <v>71842</v>
+        <v>63123</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>897798</v>
+        <v>898683</v>
       </c>
       <c r="C13" s="158">
-        <v>4767</v>
+        <v>4771</v>
       </c>
       <c r="D13" s="158">
-        <v>67126</v>
+        <v>69936</v>
       </c>
       <c r="E13" s="158">
-        <v>64481</v>
+        <v>60778</v>
       </c>
       <c r="F13" s="183">
-        <v>66438</v>
+        <v>57646</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>132266</v>
+        <v>142079</v>
       </c>
       <c r="I13" s="158">
-        <v>20536</v>
+        <v>21954</v>
       </c>
       <c r="J13" s="160">
-        <v>523730</v>
+        <v>523655</v>
       </c>
       <c r="K13" s="162">
-        <v>18452</v>
+        <v>17863</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2553045</v>
+        <v>2619948</v>
       </c>
       <c r="C15" s="158">
-        <v>11906</v>
+        <v>11228</v>
       </c>
       <c r="D15" s="158">
-        <v>143996</v>
+        <v>150044</v>
       </c>
       <c r="E15" s="158">
-        <v>293949</v>
+        <v>292324</v>
       </c>
       <c r="F15" s="183">
-        <v>229089</v>
+        <v>258953</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>263635</v>
+        <v>251195</v>
       </c>
       <c r="I15" s="158">
-        <v>28797</v>
+        <v>44737</v>
       </c>
       <c r="J15" s="160">
-        <v>1528928</v>
+        <v>1559945</v>
       </c>
       <c r="K15" s="162">
-        <v>52747</v>
+        <v>51523</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2976135</v>
+        <v>2960513</v>
       </c>
       <c r="C17" s="164">
-        <v>28115</v>
+        <v>38283</v>
       </c>
       <c r="D17" s="164">
-        <v>219420</v>
+        <v>217093</v>
       </c>
       <c r="E17" s="164">
-        <v>85460</v>
+        <v>84576</v>
       </c>
       <c r="F17" s="183">
-        <v>375406</v>
+        <v>328119</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>328028</v>
+        <v>324129</v>
       </c>
       <c r="I17" s="164">
-        <v>70683</v>
+        <v>67967</v>
       </c>
       <c r="J17" s="166">
-        <v>1771889</v>
+        <v>1778215</v>
       </c>
       <c r="K17" s="168">
-        <v>97135</v>
+        <v>122131</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -23625,278 +23625,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>224569</v>
+        <v>222922</v>
       </c>
       <c r="C24" s="145">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>201018</v>
+        <v>199134</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>2458</v>
+        <v>3012</v>
       </c>
       <c r="H24" s="145">
-        <v>19394</v>
+        <v>19086</v>
       </c>
       <c r="I24" s="145">
         <v>13815</v>
       </c>
       <c r="J24" s="148">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="K24" s="151">
-        <v>4435</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1060299</v>
+        <v>1027139</v>
       </c>
       <c r="C26" s="158">
-        <v>12249</v>
+        <v>4833</v>
       </c>
       <c r="D26" s="158">
-        <v>5575</v>
+        <v>7575</v>
       </c>
       <c r="E26" s="158">
-        <v>843630</v>
+        <v>837264</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>106719</v>
+        <v>84048</v>
       </c>
       <c r="H26" s="158">
-        <v>86127</v>
+        <v>87419</v>
       </c>
       <c r="I26" s="158">
-        <v>45406</v>
+        <v>48145</v>
       </c>
       <c r="J26" s="160">
         <v>8237</v>
       </c>
       <c r="K26" s="162">
-        <v>25208</v>
+        <v>21745</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>897798</v>
+        <v>898683</v>
       </c>
       <c r="C28" s="158">
-        <v>6838</v>
+        <v>5043</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>700608</v>
+        <v>702723</v>
       </c>
       <c r="F28" s="158">
         <v>25302</v>
       </c>
       <c r="G28" s="158">
-        <v>57621</v>
+        <v>58739</v>
       </c>
       <c r="H28" s="158">
-        <v>72279</v>
+        <v>71727</v>
       </c>
       <c r="I28" s="158">
-        <v>48653</v>
+        <v>49234</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>21001</v>
+        <v>19040</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2553045</v>
+        <v>2619948</v>
       </c>
       <c r="C30" s="158">
-        <v>7094</v>
+        <v>26514</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2297920</v>
+        <v>2339707</v>
       </c>
       <c r="F30" s="158">
-        <v>32500</v>
+        <v>33500</v>
       </c>
       <c r="G30" s="158">
-        <v>52160</v>
+        <v>57137</v>
       </c>
       <c r="H30" s="158">
-        <v>163371</v>
+        <v>163090</v>
       </c>
       <c r="I30" s="158">
-        <v>87303</v>
+        <v>92277</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>48599</v>
+        <v>40439</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2976135</v>
+        <v>2960513</v>
       </c>
       <c r="C32" s="164">
-        <v>85695</v>
+        <v>81814</v>
       </c>
       <c r="D32" s="164">
         <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2428168</v>
+        <v>2396145</v>
       </c>
       <c r="F32" s="164">
-        <v>51940</v>
+        <v>50940</v>
       </c>
       <c r="G32" s="164">
-        <v>192110</v>
+        <v>216717</v>
       </c>
       <c r="H32" s="164">
-        <v>208209</v>
+        <v>204884</v>
       </c>
       <c r="I32" s="164">
-        <v>110735</v>
+        <v>119145</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>88736</v>
+        <v>76194</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -24159,56 +24159,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -24283,278 +24283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4558203</v>
+        <v>4661889</v>
       </c>
       <c r="C9" s="145">
-        <v>36116</v>
+        <v>43930</v>
       </c>
       <c r="D9" s="145">
-        <v>349700</v>
+        <v>376721</v>
       </c>
       <c r="E9" s="145">
-        <v>328489</v>
+        <v>267405</v>
       </c>
       <c r="F9" s="172">
-        <v>392893</v>
+        <v>394008</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>529964</v>
+        <v>536309</v>
       </c>
       <c r="I9" s="145">
-        <v>133834</v>
+        <v>185776</v>
       </c>
       <c r="J9" s="148">
-        <v>2689146</v>
+        <v>2767493</v>
       </c>
       <c r="K9" s="151">
-        <v>98061</v>
+        <v>90249</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>975767</v>
+        <v>990472</v>
       </c>
       <c r="C11" s="158">
-        <v>5535</v>
+        <v>5931</v>
       </c>
       <c r="D11" s="158">
-        <v>83599</v>
+        <v>99788</v>
       </c>
       <c r="E11" s="158">
-        <v>47589</v>
+        <v>40131</v>
       </c>
       <c r="F11" s="178">
-        <v>132639</v>
+        <v>139675</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>77214</v>
+        <v>75362</v>
       </c>
       <c r="I11" s="158">
-        <v>23657</v>
+        <v>31556</v>
       </c>
       <c r="J11" s="160">
-        <v>534937</v>
+        <v>542711</v>
       </c>
       <c r="K11" s="162">
-        <v>70597</v>
+        <v>55316</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>1059055</v>
+        <v>1142374</v>
       </c>
       <c r="C13" s="158">
-        <v>11529</v>
+        <v>17529</v>
       </c>
       <c r="D13" s="158">
-        <v>162855</v>
+        <v>217680</v>
       </c>
       <c r="E13" s="158">
-        <v>72872</v>
+        <v>64251</v>
       </c>
       <c r="F13" s="183">
-        <v>145612</v>
+        <v>138403</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>539</v>
+        <v>524</v>
       </c>
       <c r="I13" s="158">
-        <v>86587</v>
+        <v>97334</v>
       </c>
       <c r="J13" s="160">
-        <v>540979</v>
+        <v>570496</v>
       </c>
       <c r="K13" s="162">
-        <v>38080</v>
+        <v>36157</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3363869</v>
+        <v>3346817</v>
       </c>
       <c r="C15" s="158">
-        <v>33489</v>
+        <v>30131</v>
       </c>
       <c r="D15" s="158">
-        <v>189507</v>
+        <v>154528</v>
       </c>
       <c r="E15" s="158">
-        <v>177303</v>
+        <v>173566</v>
       </c>
       <c r="F15" s="183">
-        <v>192720</v>
+        <v>192292</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>552656</v>
+        <v>570003</v>
       </c>
       <c r="I15" s="158">
-        <v>130886</v>
+        <v>177861</v>
       </c>
       <c r="J15" s="160">
-        <v>2021243</v>
+        <v>2016013</v>
       </c>
       <c r="K15" s="162">
-        <v>66064</v>
+        <v>32422</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>401014</v>
+        <v>406192</v>
       </c>
       <c r="C17" s="164">
-        <v>2817</v>
+        <v>2735</v>
       </c>
       <c r="D17" s="164">
-        <v>17789</v>
+        <v>18515</v>
       </c>
       <c r="E17" s="164">
-        <v>28158</v>
+        <v>27746</v>
       </c>
       <c r="F17" s="183">
-        <v>50076</v>
+        <v>50404</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>33844</v>
+        <v>35538</v>
       </c>
       <c r="I17" s="164">
-        <v>5750</v>
+        <v>5636</v>
       </c>
       <c r="J17" s="166">
-        <v>262306</v>
+        <v>265187</v>
       </c>
       <c r="K17" s="168">
-        <v>273</v>
+        <v>431</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -24652,278 +24652,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4558203</v>
+        <v>4661889</v>
       </c>
       <c r="C24" s="145">
-        <v>76309</v>
+        <v>99894</v>
       </c>
       <c r="D24" s="145">
-        <v>2276</v>
+        <v>12276</v>
       </c>
       <c r="E24" s="145">
-        <v>3829557</v>
+        <v>3882023</v>
       </c>
       <c r="F24" s="145">
         <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>338799</v>
+        <v>344292</v>
       </c>
       <c r="H24" s="145">
-        <v>287441</v>
+        <v>299583</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>36999</v>
+        <v>37214</v>
       </c>
       <c r="K24" s="151">
-        <v>92501</v>
+        <v>99503</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>975767</v>
+        <v>990472</v>
       </c>
       <c r="C26" s="158">
-        <v>3715</v>
+        <v>8686</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>719952</v>
+        <v>725894</v>
       </c>
       <c r="F26" s="158">
-        <v>26625</v>
+        <v>26723</v>
       </c>
       <c r="G26" s="158">
-        <v>144435</v>
+        <v>153640</v>
       </c>
       <c r="H26" s="158">
-        <v>80859</v>
+        <v>75349</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8025</v>
+        <v>8028</v>
       </c>
       <c r="K26" s="162">
-        <v>26836</v>
+        <v>20970</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>1059055</v>
+        <v>1142374</v>
       </c>
       <c r="C28" s="158">
-        <v>37610</v>
+        <v>22154</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>833633</v>
+        <v>932453</v>
       </c>
       <c r="F28" s="158">
-        <v>3168</v>
+        <v>3185</v>
       </c>
       <c r="G28" s="158">
-        <v>78725</v>
+        <v>76122</v>
       </c>
       <c r="H28" s="158">
-        <v>105918</v>
+        <v>108460</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>21701</v>
+        <v>23943</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3363869</v>
+        <v>3346817</v>
       </c>
       <c r="C30" s="158">
-        <v>49159</v>
+        <v>10373</v>
       </c>
       <c r="D30" s="158">
         <v>6695</v>
       </c>
       <c r="E30" s="158">
-        <v>2759678</v>
+        <v>2807633</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>302908</v>
+        <v>287245</v>
       </c>
       <c r="H30" s="158">
-        <v>225379</v>
+        <v>214820</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
         <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>69980</v>
+        <v>58730</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>401014</v>
+        <v>406192</v>
       </c>
       <c r="C32" s="164">
-        <v>2327</v>
+        <v>971</v>
       </c>
       <c r="D32" s="164">
-        <v>3005</v>
+        <v>5005</v>
       </c>
       <c r="E32" s="164">
-        <v>347805</v>
+        <v>352573</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>11183</v>
+        <v>11525</v>
       </c>
       <c r="H32" s="164">
-        <v>36694</v>
+        <v>36118</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
         <v>407</v>
       </c>
       <c r="K32" s="168">
-        <v>16963</v>
+        <v>16292</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -25186,56 +25186,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -25310,228 +25310,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>6267472</v>
+        <v>6430359</v>
       </c>
       <c r="C9" s="145">
-        <v>110699</v>
+        <v>60730</v>
       </c>
       <c r="D9" s="145">
-        <v>445727</v>
+        <v>413139</v>
       </c>
       <c r="E9" s="145">
-        <v>279927</v>
+        <v>314486</v>
       </c>
       <c r="F9" s="172">
-        <v>375503</v>
+        <v>365500</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>889731</v>
+        <v>918719</v>
       </c>
       <c r="I9" s="145">
-        <v>202539</v>
+        <v>286148</v>
       </c>
       <c r="J9" s="148">
-        <v>3779774</v>
+        <v>3887614</v>
       </c>
       <c r="K9" s="151">
-        <v>183571</v>
+        <v>184024</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>72984</v>
+        <v>80093</v>
       </c>
       <c r="C11" s="158">
-        <v>244</v>
+        <v>201</v>
       </c>
       <c r="D11" s="158">
-        <v>9039</v>
+        <v>11707</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>11211</v>
+        <v>9843</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>693</v>
+        <v>1120</v>
       </c>
       <c r="I11" s="158">
-        <v>1193</v>
+        <v>1170</v>
       </c>
       <c r="J11" s="160">
-        <v>47430</v>
+        <v>53356</v>
       </c>
       <c r="K11" s="162">
-        <v>3173</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>111620</v>
+        <v>118661</v>
       </c>
       <c r="C13" s="158">
-        <v>151</v>
+        <v>106</v>
       </c>
       <c r="D13" s="158">
-        <v>8570</v>
+        <v>10752</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>16142</v>
+        <v>16323</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>3600</v>
+        <v>4000</v>
       </c>
       <c r="I13" s="158">
-        <v>436</v>
+        <v>369</v>
       </c>
       <c r="J13" s="160">
-        <v>79472</v>
+        <v>83921</v>
       </c>
       <c r="K13" s="162">
-        <v>3249</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>56666</v>
+        <v>60315</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>3083</v>
+        <v>2826</v>
       </c>
       <c r="E15" s="158">
-        <v>3680</v>
+        <v>3312</v>
       </c>
       <c r="F15" s="183">
-        <v>15956</v>
+        <v>14909</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>638</v>
+        <v>760</v>
       </c>
       <c r="J15" s="160">
-        <v>26069</v>
+        <v>30312</v>
       </c>
       <c r="K15" s="162">
-        <v>6639</v>
+        <v>7595</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -25655,228 +25655,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>6267472</v>
+        <v>6430359</v>
       </c>
       <c r="C24" s="145">
-        <v>93738</v>
+        <v>55953</v>
       </c>
       <c r="D24" s="145">
-        <v>20063</v>
+        <v>60063</v>
       </c>
       <c r="E24" s="145">
-        <v>5123229</v>
+        <v>5323452</v>
       </c>
       <c r="F24" s="145">
-        <v>76500</v>
+        <v>85100</v>
       </c>
       <c r="G24" s="145">
-        <v>485151</v>
+        <v>442195</v>
       </c>
       <c r="H24" s="145">
-        <v>468791</v>
+        <v>463595</v>
       </c>
       <c r="I24" s="145">
-        <v>171285</v>
+        <v>186844</v>
       </c>
       <c r="J24" s="148">
-        <v>31461</v>
+        <v>31600</v>
       </c>
       <c r="K24" s="151">
-        <v>261384</v>
+        <v>228100</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>72984</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>80093</v>
+      </c>
+      <c r="C26" s="193">
+        <v>0</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>63049</v>
+        <v>70913</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>1455</v>
+        <v>1878</v>
       </c>
       <c r="H26" s="158">
-        <v>7480</v>
+        <v>7302</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2556</v>
+        <v>-2701</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>111620</v>
+        <v>118661</v>
       </c>
       <c r="C28" s="158">
-        <v>1400</v>
+        <v>506</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>93489</v>
+        <v>101114</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>699</v>
+        <v>952</v>
       </c>
       <c r="H28" s="158">
-        <v>16032</v>
+        <v>16090</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-3978</v>
+        <v>-3905</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>56666</v>
+        <v>60315</v>
       </c>
       <c r="C30" s="158">
-        <v>6350</v>
+        <v>4750</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>41555</v>
+        <v>44150</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="H30" s="158">
-        <v>7012</v>
+        <v>9666</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2937</v>
+        <v>-267</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -26283,278 +26283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>4190094</v>
+        <v>4210312</v>
       </c>
       <c r="C9" s="146">
-        <v>15438</v>
+        <v>15235</v>
       </c>
       <c r="D9" s="146">
-        <v>259370</v>
+        <v>261961</v>
       </c>
       <c r="E9" s="146">
-        <v>315735</v>
+        <v>300152</v>
       </c>
       <c r="F9" s="173">
-        <v>150488</v>
+        <v>149967</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>68877</v>
+        <v>61694</v>
       </c>
       <c r="I9" s="146">
-        <v>389108</v>
+        <v>444732</v>
       </c>
       <c r="J9" s="149">
-        <v>1482883</v>
+        <v>1552189</v>
       </c>
       <c r="K9" s="152">
-        <v>1508195</v>
+        <v>1424382</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>593898</v>
+        <v>632759</v>
       </c>
       <c r="C11" s="158">
-        <v>2645</v>
+        <v>2467</v>
       </c>
       <c r="D11" s="158">
-        <v>21707</v>
+        <v>31011</v>
       </c>
       <c r="E11" s="158">
-        <v>14295</v>
+        <v>13075</v>
       </c>
       <c r="F11" s="178">
-        <v>43029</v>
+        <v>40678</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>10604</v>
+        <v>15923</v>
       </c>
       <c r="J11" s="160">
-        <v>199537</v>
+        <v>194054</v>
       </c>
       <c r="K11" s="162">
-        <v>302081</v>
+        <v>335550</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>98098</v>
+        <v>129415</v>
       </c>
       <c r="C13" s="158">
-        <v>535</v>
+        <v>391</v>
       </c>
       <c r="D13" s="158">
-        <v>12130</v>
+        <v>6989</v>
       </c>
       <c r="E13" s="158">
-        <v>12571</v>
+        <v>11237</v>
       </c>
       <c r="F13" s="183">
-        <v>16625</v>
+        <v>11646</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>743</v>
+        <v>16666</v>
       </c>
       <c r="J13" s="160">
-        <v>20354</v>
+        <v>65106</v>
       </c>
       <c r="K13" s="162">
-        <v>35140</v>
+        <v>17379</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>24008</v>
+        <v>21345</v>
       </c>
       <c r="C15" s="158">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="D15" s="158">
-        <v>2442</v>
+        <v>2599</v>
       </c>
       <c r="E15" s="158">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="F15" s="183">
-        <v>1967</v>
+        <v>1683</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>479</v>
+        <v>35</v>
       </c>
       <c r="J15" s="160">
-        <v>19127</v>
+        <v>17125</v>
       </c>
       <c r="K15" s="162">
-        <v>-302</v>
+        <v>-435</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>11455</v>
+        <v>15206</v>
       </c>
       <c r="C17" s="164">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="D17" s="164">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="E17" s="164">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1705</v>
+        <v>1910</v>
       </c>
       <c r="I17" s="164">
-        <v>388</v>
+        <v>163</v>
       </c>
       <c r="J17" s="166">
-        <v>9075</v>
+        <v>12781</v>
       </c>
       <c r="K17" s="168">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -26652,278 +26652,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>4190094</v>
+        <v>4210312</v>
       </c>
       <c r="C24" s="146">
-        <v>721780</v>
+        <v>721976</v>
       </c>
       <c r="D24" s="146">
-        <v>29084</v>
+        <v>30179</v>
       </c>
       <c r="E24" s="146">
-        <v>1660989</v>
+        <v>1721509</v>
       </c>
       <c r="F24" s="146">
-        <v>1252487</v>
+        <v>1237319</v>
       </c>
       <c r="G24" s="146">
-        <v>358615</v>
+        <v>330853</v>
       </c>
       <c r="H24" s="146">
-        <v>167138</v>
+        <v>168476</v>
       </c>
       <c r="I24" s="146">
         <v>43995</v>
       </c>
       <c r="J24" s="149">
-        <v>122844</v>
+        <v>124185</v>
       </c>
       <c r="K24" s="152">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>593898</v>
+        <v>632759</v>
       </c>
       <c r="C26" s="158">
-        <v>74449</v>
+        <v>60509</v>
       </c>
       <c r="D26" s="158">
-        <v>1975</v>
+        <v>2293</v>
       </c>
       <c r="E26" s="158">
-        <v>368053</v>
+        <v>451072</v>
       </c>
       <c r="F26" s="158">
-        <v>108306</v>
+        <v>76601</v>
       </c>
       <c r="G26" s="158">
-        <v>11011</v>
+        <v>11648</v>
       </c>
       <c r="H26" s="158">
-        <v>30103</v>
+        <v>30636</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>25705</v>
+        <v>26294</v>
       </c>
       <c r="K26" s="162">
-        <v>-56</v>
+        <v>-112</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>98098</v>
-[...1 lines deleted...]
-      <c r="C28" s="193">
+        <v>129415</v>
+      </c>
+      <c r="C28" s="158">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1367</v>
+        <v>615</v>
       </c>
       <c r="E28" s="158">
-        <v>68833</v>
+        <v>61659</v>
       </c>
       <c r="F28" s="158">
-        <v>2604</v>
+        <v>44325</v>
       </c>
       <c r="G28" s="158">
-        <v>10694</v>
+        <v>8727</v>
       </c>
       <c r="H28" s="158">
-        <v>14600</v>
+        <v>14088</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>14191</v>
+        <v>13688</v>
       </c>
       <c r="K28" s="162">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>24008</v>
+        <v>21345</v>
       </c>
       <c r="C30" s="158">
-        <v>1266</v>
+        <v>3502</v>
       </c>
       <c r="D30" s="158">
-        <v>593</v>
+        <v>121</v>
       </c>
       <c r="E30" s="158">
-        <v>8018</v>
+        <v>8328</v>
       </c>
       <c r="F30" s="158">
-        <v>8228</v>
+        <v>3502</v>
       </c>
       <c r="G30" s="158">
-        <v>587</v>
+        <v>557</v>
       </c>
       <c r="H30" s="158">
-        <v>5317</v>
+        <v>5334</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4262</v>
+        <v>4271</v>
       </c>
       <c r="K30" s="162">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>11455</v>
+        <v>15206</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>386</v>
+        <v>155</v>
       </c>
       <c r="E32" s="164">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="F32" s="164">
-        <v>9716</v>
+        <v>13642</v>
       </c>
       <c r="G32" s="164">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="H32" s="164">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="K32" s="168">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>