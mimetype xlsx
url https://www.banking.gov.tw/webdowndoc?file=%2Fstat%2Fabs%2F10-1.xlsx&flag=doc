--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -126,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -4506,278 +4506,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>80995949</v>
+        <v>83071278</v>
       </c>
       <c r="C9" s="146">
-        <v>943225</v>
+        <v>1109373</v>
       </c>
       <c r="D9" s="146">
-        <v>6610539</v>
+        <v>6780533</v>
       </c>
       <c r="E9" s="146">
-        <v>4077373</v>
+        <v>3976586</v>
       </c>
       <c r="F9" s="173">
-        <v>8476546</v>
+        <v>8571274</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>9600149</v>
+        <v>9989367</v>
       </c>
       <c r="I9" s="146">
-        <v>1772276</v>
+        <v>1613295</v>
       </c>
       <c r="J9" s="149">
-        <v>47760412</v>
+        <v>49162598</v>
       </c>
       <c r="K9" s="152">
-        <v>1755429</v>
+        <v>1868253</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>7495243</v>
+        <v>7664300</v>
       </c>
       <c r="C11" s="158">
-        <v>104238</v>
+        <v>108424</v>
       </c>
       <c r="D11" s="158">
-        <v>572381</v>
+        <v>497425</v>
       </c>
       <c r="E11" s="158">
-        <v>819522</v>
+        <v>814668</v>
       </c>
       <c r="F11" s="178">
-        <v>1694013</v>
+        <v>1784265</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>243980</v>
+        <v>234309</v>
       </c>
       <c r="I11" s="158">
-        <v>55408</v>
+        <v>63822</v>
       </c>
       <c r="J11" s="160">
-        <v>3798838</v>
+        <v>3945153</v>
       </c>
       <c r="K11" s="162">
-        <v>206865</v>
+        <v>216235</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3837631</v>
+        <v>4018507</v>
       </c>
       <c r="C13" s="158">
-        <v>27484</v>
+        <v>28099</v>
       </c>
       <c r="D13" s="158">
-        <v>276583</v>
+        <v>309036</v>
       </c>
       <c r="E13" s="158">
-        <v>7249</v>
+        <v>4973</v>
       </c>
       <c r="F13" s="183">
-        <v>332937</v>
+        <v>373938</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>540244</v>
+        <v>576782</v>
       </c>
       <c r="I13" s="158">
-        <v>22306</v>
+        <v>21187</v>
       </c>
       <c r="J13" s="160">
-        <v>2604597</v>
+        <v>2675125</v>
       </c>
       <c r="K13" s="162">
-        <v>26232</v>
+        <v>29367</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5176144</v>
+        <v>5165149</v>
       </c>
       <c r="C15" s="158">
-        <v>56458</v>
+        <v>71404</v>
       </c>
       <c r="D15" s="158">
-        <v>465380</v>
+        <v>456141</v>
       </c>
       <c r="E15" s="158">
-        <v>166160</v>
+        <v>115143</v>
       </c>
       <c r="F15" s="183">
-        <v>524480</v>
+        <v>492786</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>649530</v>
+        <v>718650</v>
       </c>
       <c r="I15" s="158">
-        <v>34205</v>
+        <v>26504</v>
       </c>
       <c r="J15" s="160">
-        <v>3261715</v>
+        <v>3266409</v>
       </c>
       <c r="K15" s="162">
-        <v>18217</v>
+        <v>18113</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>5012796</v>
+        <v>5163010</v>
       </c>
       <c r="C17" s="164">
-        <v>68498</v>
+        <v>70499</v>
       </c>
       <c r="D17" s="164">
-        <v>307969</v>
+        <v>324404</v>
       </c>
       <c r="E17" s="164">
-        <v>208207</v>
+        <v>198822</v>
       </c>
       <c r="F17" s="183">
-        <v>429350</v>
+        <v>416778</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>968488</v>
+        <v>1032401</v>
       </c>
       <c r="I17" s="164">
-        <v>55262</v>
+        <v>51349</v>
       </c>
       <c r="J17" s="166">
-        <v>2949909</v>
+        <v>3044506</v>
       </c>
       <c r="K17" s="168">
-        <v>25113</v>
+        <v>24251</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -4875,278 +4875,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>80995949</v>
+        <v>83071278</v>
       </c>
       <c r="C24" s="146">
-        <v>3253491</v>
+        <v>3425136</v>
       </c>
       <c r="D24" s="146">
-        <v>1303524</v>
+        <v>1624957</v>
       </c>
       <c r="E24" s="146">
-        <v>64897959</v>
+        <v>66198779</v>
       </c>
       <c r="F24" s="146">
-        <v>939907</v>
+        <v>955549</v>
       </c>
       <c r="G24" s="146">
-        <v>4789496</v>
+        <v>4990886</v>
       </c>
       <c r="H24" s="146">
-        <v>5811571</v>
+        <v>5875971</v>
       </c>
       <c r="I24" s="146">
-        <v>2612958</v>
+        <v>2613378</v>
       </c>
       <c r="J24" s="149">
-        <v>576966</v>
+        <v>576809</v>
       </c>
       <c r="K24" s="152">
-        <v>2237270</v>
+        <v>2365413</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>7495243</v>
+        <v>7664300</v>
       </c>
       <c r="C26" s="158">
-        <v>251752</v>
+        <v>276736</v>
       </c>
       <c r="D26" s="158">
-        <v>60077</v>
+        <v>170077</v>
       </c>
       <c r="E26" s="158">
-        <v>5517855</v>
+        <v>5527997</v>
       </c>
       <c r="F26" s="158">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="G26" s="158">
-        <v>1078983</v>
+        <v>1097744</v>
       </c>
       <c r="H26" s="158">
-        <v>583575</v>
+        <v>589746</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>213656</v>
+        <v>221363</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3837631</v>
+        <v>4018507</v>
       </c>
       <c r="C28" s="158">
-        <v>223982</v>
+        <v>227307</v>
       </c>
       <c r="D28" s="158">
-        <v>378860</v>
+        <v>409860</v>
       </c>
       <c r="E28" s="158">
-        <v>2814285</v>
+        <v>2957094</v>
       </c>
       <c r="F28" s="158">
-        <v>72400</v>
+        <v>69300</v>
       </c>
       <c r="G28" s="158">
-        <v>85395</v>
+        <v>88411</v>
       </c>
       <c r="H28" s="158">
-        <v>262709</v>
+        <v>266534</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>126578</v>
+        <v>131029</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5176144</v>
+        <v>5165149</v>
       </c>
       <c r="C30" s="158">
-        <v>399949</v>
+        <v>335514</v>
       </c>
       <c r="D30" s="158">
-        <v>170596</v>
+        <v>185596</v>
       </c>
       <c r="E30" s="158">
-        <v>4158979</v>
+        <v>4173331</v>
       </c>
       <c r="F30" s="158">
         <v>59240</v>
       </c>
       <c r="G30" s="158">
-        <v>72175</v>
+        <v>92896</v>
       </c>
       <c r="H30" s="158">
-        <v>315205</v>
+        <v>318573</v>
       </c>
       <c r="I30" s="158">
         <v>141161</v>
       </c>
       <c r="J30" s="160">
         <v>58769</v>
       </c>
       <c r="K30" s="162">
-        <v>101955</v>
+        <v>106833</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>5012796</v>
+        <v>5163010</v>
       </c>
       <c r="C32" s="164">
-        <v>370079</v>
+        <v>389643</v>
       </c>
       <c r="D32" s="164">
-        <v>75000</v>
+        <v>90000</v>
       </c>
       <c r="E32" s="164">
-        <v>4002743</v>
+        <v>4108918</v>
       </c>
       <c r="F32" s="164">
         <v>57300</v>
       </c>
       <c r="G32" s="164">
-        <v>189654</v>
+        <v>196587</v>
       </c>
       <c r="H32" s="164">
-        <v>318019</v>
+        <v>320562</v>
       </c>
       <c r="I32" s="164">
         <v>125543</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>121451</v>
+        <v>129413</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -5399,56 +5399,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -5522,278 +5522,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>6425</v>
+        <v>4840</v>
       </c>
       <c r="C9" s="145">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D9" s="145">
-        <v>89</v>
+        <v>215</v>
       </c>
       <c r="E9" s="145">
-        <v>4236</v>
+        <v>2529</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>1140</v>
+        <v>1100</v>
       </c>
       <c r="I9" s="145">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>895</v>
+        <v>940</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>242267</v>
+        <v>263230</v>
       </c>
       <c r="C11" s="158">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="D11" s="158">
-        <v>50250</v>
+        <v>48919</v>
       </c>
       <c r="E11" s="158">
-        <v>7900</v>
+        <v>5765</v>
       </c>
       <c r="F11" s="178">
-        <v>9238</v>
+        <v>8824</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>8855</v>
+        <v>6741</v>
       </c>
       <c r="J11" s="160">
-        <v>114106</v>
+        <v>140225</v>
       </c>
       <c r="K11" s="162">
-        <v>51660</v>
+        <v>52481</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>18283</v>
+        <v>11320</v>
       </c>
       <c r="C13" s="158">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="D13" s="158">
-        <v>5764</v>
+        <v>1301</v>
       </c>
       <c r="E13" s="158">
-        <v>12162</v>
+        <v>9364</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
         <v>91</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>234</v>
+        <v>482</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>83185</v>
+        <v>79003</v>
       </c>
       <c r="C15" s="158">
-        <v>293</v>
+        <v>32</v>
       </c>
       <c r="D15" s="158">
-        <v>175</v>
+        <v>68</v>
       </c>
       <c r="E15" s="158">
-        <v>20216</v>
+        <v>21464</v>
       </c>
       <c r="F15" s="183">
-        <v>2270</v>
+        <v>2258</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="I15" s="158">
-        <v>386</v>
+        <v>473</v>
       </c>
       <c r="J15" s="160">
-        <v>14342</v>
+        <v>15962</v>
       </c>
       <c r="K15" s="162">
-        <v>45203</v>
+        <v>38397</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>204547</v>
+        <v>219627</v>
       </c>
       <c r="C17" s="164">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D17" s="164">
-        <v>11423</v>
+        <v>23172</v>
       </c>
       <c r="E17" s="164">
-        <v>26464</v>
+        <v>28449</v>
       </c>
       <c r="F17" s="183">
-        <v>9051</v>
+        <v>7683</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>6923</v>
+        <v>1941</v>
       </c>
       <c r="J17" s="166">
-        <v>9963</v>
+        <v>9713</v>
       </c>
       <c r="K17" s="168">
-        <v>140654</v>
+        <v>148610</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -5891,278 +5891,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>6425</v>
+        <v>4840</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>4297</v>
+        <v>2657</v>
       </c>
       <c r="H24" s="145">
-        <v>2070</v>
+        <v>2093</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1870</v>
+        <v>1893</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>242267</v>
+        <v>263230</v>
       </c>
       <c r="C26" s="158">
-        <v>45528</v>
+        <v>73614</v>
       </c>
       <c r="D26" s="158">
-        <v>633</v>
+        <v>601</v>
       </c>
       <c r="E26" s="158">
-        <v>5300</v>
+        <v>2830</v>
       </c>
       <c r="F26" s="158">
-        <v>167024</v>
+        <v>159771</v>
       </c>
       <c r="G26" s="158">
-        <v>16859</v>
+        <v>19446</v>
       </c>
       <c r="H26" s="158">
-        <v>6923</v>
+        <v>6969</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>6722</v>
+        <v>6794</v>
       </c>
       <c r="K26" s="162">
-        <v>2</v>
+        <v>-25</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>18283</v>
+        <v>11320</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>4914</v>
+        <v>1424</v>
       </c>
       <c r="G28" s="158">
-        <v>9141</v>
+        <v>6305</v>
       </c>
       <c r="H28" s="158">
-        <v>4139</v>
+        <v>3473</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3939</v>
+        <v>3273</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>83185</v>
+        <v>79003</v>
       </c>
       <c r="C30" s="158">
-        <v>44579</v>
+        <v>38086</v>
       </c>
       <c r="D30" s="158">
-        <v>847</v>
+        <v>697</v>
       </c>
       <c r="E30" s="158">
         <v>1570</v>
       </c>
       <c r="F30" s="158">
-        <v>3852</v>
+        <v>4583</v>
       </c>
       <c r="G30" s="158">
-        <v>30090</v>
+        <v>31854</v>
       </c>
       <c r="H30" s="158">
-        <v>2248</v>
+        <v>2213</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>647</v>
+        <v>624</v>
       </c>
       <c r="K30" s="162">
-        <v>-50</v>
+        <v>-61</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>204547</v>
+        <v>219627</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>3769</v>
+        <v>2992</v>
       </c>
       <c r="E32" s="164">
-        <v>121698</v>
+        <v>129680</v>
       </c>
       <c r="F32" s="164">
-        <v>53643</v>
+        <v>59359</v>
       </c>
       <c r="G32" s="164">
-        <v>22286</v>
+        <v>24337</v>
       </c>
       <c r="H32" s="164">
-        <v>3151</v>
+        <v>3259</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>2604</v>
+        <v>2705</v>
       </c>
       <c r="K32" s="168">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -6404,56 +6404,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -6527,278 +6527,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>41593</v>
+        <v>41988</v>
       </c>
       <c r="C9" s="145">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="D9" s="145">
-        <v>1264</v>
+        <v>558</v>
       </c>
       <c r="E9" s="145">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>1700</v>
+        <v>1350</v>
       </c>
       <c r="I9" s="145">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="J9" s="148">
-        <v>38593</v>
+        <v>40094</v>
       </c>
       <c r="K9" s="151">
-        <v>-252</v>
+        <v>-266</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>123143</v>
+        <v>123427</v>
       </c>
       <c r="C11" s="158">
-        <v>457</v>
+        <v>52</v>
       </c>
       <c r="D11" s="158">
-        <v>14162</v>
+        <v>16144</v>
       </c>
       <c r="E11" s="158">
-        <v>30143</v>
+        <v>32532</v>
       </c>
       <c r="F11" s="178">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3074</v>
+        <v>2368</v>
       </c>
       <c r="J11" s="160">
-        <v>15588</v>
+        <v>23473</v>
       </c>
       <c r="K11" s="162">
-        <v>59513</v>
+        <v>48654</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>229816</v>
+        <v>233691</v>
       </c>
       <c r="C13" s="158">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="D13" s="158">
-        <v>6484</v>
+        <v>2022</v>
       </c>
       <c r="E13" s="158">
-        <v>13253</v>
+        <v>11914</v>
       </c>
       <c r="F13" s="183">
-        <v>6988</v>
+        <v>6488</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>20195</v>
+        <v>7810</v>
       </c>
       <c r="J13" s="160">
-        <v>166437</v>
+        <v>191459</v>
       </c>
       <c r="K13" s="162">
-        <v>15938</v>
+        <v>13494</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>237117</v>
+        <v>252272</v>
       </c>
       <c r="C15" s="158">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="D15" s="158">
-        <v>3406</v>
+        <v>4516</v>
       </c>
       <c r="E15" s="158">
-        <v>71389</v>
+        <v>86119</v>
       </c>
       <c r="F15" s="183">
-        <v>8255</v>
+        <v>2554</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>4664</v>
+        <v>5021</v>
       </c>
       <c r="J15" s="160">
-        <v>76609</v>
+        <v>86740</v>
       </c>
       <c r="K15" s="162">
-        <v>72264</v>
+        <v>66727</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>22302</v>
+        <v>27848</v>
       </c>
       <c r="C17" s="164">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="D17" s="164">
-        <v>2242</v>
+        <v>2137</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>674</v>
+        <v>44</v>
       </c>
       <c r="J17" s="166">
-        <v>19809</v>
+        <v>25844</v>
       </c>
       <c r="K17" s="168">
-        <v>-456</v>
+        <v>-367</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -6896,278 +6896,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>41593</v>
+        <v>41988</v>
       </c>
       <c r="C24" s="145">
-        <v>9497</v>
+        <v>12163</v>
       </c>
       <c r="D24" s="145">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="E24" s="145">
-        <v>7680</v>
+        <v>5604</v>
       </c>
       <c r="F24" s="145">
-        <v>21225</v>
+        <v>20893</v>
       </c>
       <c r="G24" s="145">
-        <v>203</v>
+        <v>309</v>
       </c>
       <c r="H24" s="145">
-        <v>2908</v>
+        <v>2933</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>1920</v>
+        <v>1956</v>
       </c>
       <c r="K24" s="151">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>123143</v>
+        <v>123427</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>652</v>
+        <v>1094</v>
       </c>
       <c r="E26" s="158">
-        <v>78078</v>
+        <v>72941</v>
       </c>
       <c r="F26" s="158">
-        <v>10135</v>
+        <v>12912</v>
       </c>
       <c r="G26" s="158">
-        <v>29933</v>
+        <v>32162</v>
       </c>
       <c r="H26" s="158">
-        <v>4345</v>
+        <v>4318</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2351</v>
+        <v>2324</v>
       </c>
       <c r="K26" s="162">
-        <v>-5</v>
+        <v>-6</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>229816</v>
+        <v>233691</v>
       </c>
       <c r="C28" s="158">
-        <v>170300</v>
+        <v>182146</v>
       </c>
       <c r="D28" s="158">
-        <v>6126</v>
+        <v>925</v>
       </c>
       <c r="E28" s="158">
-        <v>32607</v>
+        <v>30656</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>12209</v>
+        <v>11154</v>
       </c>
       <c r="H28" s="158">
-        <v>8574</v>
+        <v>8810</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>8261</v>
+        <v>8523</v>
       </c>
       <c r="K28" s="162">
-        <v>113</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>237117</v>
+        <v>252272</v>
       </c>
       <c r="C30" s="158">
-        <v>56221</v>
+        <v>51994</v>
       </c>
       <c r="D30" s="158">
-        <v>1701</v>
+        <v>2001</v>
       </c>
       <c r="E30" s="158">
-        <v>94373</v>
+        <v>100312</v>
       </c>
       <c r="F30" s="158">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="G30" s="158">
-        <v>81140</v>
+        <v>93812</v>
       </c>
       <c r="H30" s="158">
-        <v>3675</v>
+        <v>3948</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>2790</v>
+        <v>3051</v>
       </c>
       <c r="K30" s="162">
-        <v>-5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>22302</v>
+        <v>27848</v>
       </c>
       <c r="C32" s="164">
-        <v>19197</v>
+        <v>18174</v>
       </c>
       <c r="D32" s="164">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="E32" s="164">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>355</v>
+      </c>
+      <c r="F32" s="164">
+        <v>6337</v>
       </c>
       <c r="G32" s="164">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="H32" s="164">
-        <v>2213</v>
+        <v>2163</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>623</v>
+        <v>578</v>
       </c>
       <c r="K32" s="168">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -7394,56 +7394,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -7517,278 +7517,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>171133</v>
+        <v>155054</v>
       </c>
       <c r="C9" s="145">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="D9" s="145">
-        <v>52524</v>
+        <v>36339</v>
       </c>
       <c r="E9" s="145">
-        <v>9219</v>
+        <v>5635</v>
       </c>
       <c r="F9" s="172">
-        <v>28736</v>
+        <v>28248</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>825</v>
+        <v>665</v>
       </c>
       <c r="J9" s="148">
-        <v>79284</v>
+        <v>81157</v>
       </c>
       <c r="K9" s="151">
-        <v>476</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>266808</v>
+        <v>218421</v>
       </c>
       <c r="C11" s="158">
         <v>42</v>
       </c>
       <c r="D11" s="158">
-        <v>138</v>
+        <v>239</v>
       </c>
       <c r="E11" s="158">
-        <v>15687</v>
+        <v>15942</v>
       </c>
       <c r="F11" s="178">
-        <v>310</v>
+        <v>607</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>1040</v>
       </c>
       <c r="I11" s="158">
-        <v>87224</v>
+        <v>47643</v>
       </c>
       <c r="J11" s="160">
-        <v>100982</v>
+        <v>88273</v>
       </c>
       <c r="K11" s="162">
-        <v>61385</v>
+        <v>64636</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>170995</v>
+        <v>167639</v>
       </c>
       <c r="C13" s="158">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="D13" s="158">
-        <v>3393</v>
+        <v>2264</v>
       </c>
       <c r="E13" s="158">
-        <v>2633</v>
+        <v>1629</v>
       </c>
       <c r="F13" s="183">
         <v>3147</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>994</v>
+        <v>963</v>
       </c>
       <c r="J13" s="160">
-        <v>80442</v>
+        <v>80825</v>
       </c>
       <c r="K13" s="162">
-        <v>80124</v>
+        <v>78564</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>358009</v>
+        <v>371931</v>
       </c>
       <c r="C15" s="158">
-        <v>712</v>
+        <v>6678</v>
       </c>
       <c r="D15" s="158">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="E15" s="158">
-        <v>20159</v>
+        <v>18923</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>165920</v>
+        <v>169595</v>
       </c>
       <c r="J15" s="160">
-        <v>80155</v>
+        <v>75449</v>
       </c>
       <c r="K15" s="162">
-        <v>90898</v>
+        <v>101151</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>873</v>
+        <v>820</v>
       </c>
       <c r="C17" s="164">
-        <v>338</v>
+        <v>373</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J17" s="208">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>531</v>
+        <v>446</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -7886,278 +7886,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>171133</v>
+        <v>155054</v>
       </c>
       <c r="C24" s="145">
-        <v>3729</v>
+        <v>7546</v>
       </c>
       <c r="D24" s="145">
-        <v>799</v>
+        <v>729</v>
       </c>
       <c r="E24" s="145">
-        <v>2737</v>
+        <v>2641</v>
       </c>
       <c r="F24" s="145">
-        <v>152224</v>
+        <v>131205</v>
       </c>
       <c r="G24" s="145">
-        <v>8065</v>
+        <v>6760</v>
       </c>
       <c r="H24" s="145">
-        <v>3580</v>
+        <v>6173</v>
       </c>
       <c r="I24" s="145">
-        <v>2904</v>
+        <v>5390</v>
       </c>
       <c r="J24" s="148">
-        <v>655</v>
+        <v>791</v>
       </c>
       <c r="K24" s="151">
-        <v>21</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>266808</v>
+        <v>218421</v>
       </c>
       <c r="C26" s="158">
-        <v>9592</v>
+        <v>31918</v>
       </c>
       <c r="D26" s="158">
-        <v>2428</v>
+        <v>1259</v>
       </c>
       <c r="E26" s="158">
-        <v>77605</v>
+        <v>78097</v>
       </c>
       <c r="F26" s="158">
-        <v>142470</v>
+        <v>70196</v>
       </c>
       <c r="G26" s="158">
-        <v>27868</v>
+        <v>29645</v>
       </c>
       <c r="H26" s="158">
-        <v>6844</v>
+        <v>7306</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>4072</v>
+        <v>4534</v>
       </c>
       <c r="K26" s="162">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>170995</v>
+        <v>167639</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1775</v>
+        <v>1589</v>
       </c>
       <c r="E28" s="158">
-        <v>109627</v>
+        <v>106995</v>
       </c>
       <c r="F28" s="158">
-        <v>48389</v>
+        <v>49534</v>
       </c>
       <c r="G28" s="158">
-        <v>6875</v>
+        <v>6238</v>
       </c>
       <c r="H28" s="158">
-        <v>4329</v>
+        <v>3282</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>3116</v>
+        <v>2069</v>
       </c>
       <c r="K28" s="162">
         <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>358009</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>371931</v>
+      </c>
+      <c r="C30" s="158">
+        <v>2555</v>
       </c>
       <c r="D30" s="158">
-        <v>2085</v>
+        <v>6521</v>
       </c>
       <c r="E30" s="158">
-        <v>117013</v>
+        <v>136692</v>
       </c>
       <c r="F30" s="158">
-        <v>228973</v>
+        <v>215047</v>
       </c>
       <c r="G30" s="158">
-        <v>5779</v>
+        <v>6512</v>
       </c>
       <c r="H30" s="158">
-        <v>4159</v>
+        <v>4604</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2578</v>
+        <v>3023</v>
       </c>
       <c r="K30" s="162">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>873</v>
+        <v>820</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E32" s="164">
-        <v>153</v>
+        <v>109</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="H32" s="164">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="K32" s="168">
-        <v>-80</v>
+        <v>-81</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -8397,56 +8397,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -8520,278 +8520,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>349369</v>
+        <v>392492</v>
       </c>
       <c r="C9" s="145">
-        <v>329</v>
+        <v>383</v>
       </c>
       <c r="D9" s="145">
-        <v>15343</v>
+        <v>13798</v>
       </c>
       <c r="E9" s="145">
-        <v>11511</v>
+        <v>9215</v>
       </c>
       <c r="F9" s="172">
-        <v>23646</v>
+        <v>22753</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>5504</v>
+        <v>6227</v>
       </c>
       <c r="J9" s="148">
-        <v>101775</v>
+        <v>116056</v>
       </c>
       <c r="K9" s="151">
-        <v>191259</v>
+        <v>224060</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>388610</v>
+        <v>365009</v>
       </c>
       <c r="C11" s="158">
-        <v>7222</v>
+        <v>7217</v>
       </c>
       <c r="D11" s="158">
-        <v>33160</v>
+        <v>28273</v>
       </c>
       <c r="E11" s="158">
-        <v>7784</v>
+        <v>6136</v>
       </c>
       <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>17500</v>
+        <v>17700</v>
       </c>
       <c r="I11" s="158">
-        <v>9984</v>
+        <v>10340</v>
       </c>
       <c r="J11" s="160">
-        <v>82743</v>
+        <v>98644</v>
       </c>
       <c r="K11" s="162">
-        <v>230217</v>
+        <v>196699</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>71057</v>
+        <v>101750</v>
       </c>
       <c r="C13" s="158">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="D13" s="158">
-        <v>3495</v>
+        <v>3870</v>
       </c>
       <c r="E13" s="158">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="J13" s="160">
-        <v>67476</v>
+        <v>98044</v>
       </c>
       <c r="K13" s="162">
-        <v>-722</v>
+        <v>-990</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>96827</v>
+        <v>89726</v>
       </c>
       <c r="C15" s="158">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="D15" s="158">
-        <v>5329</v>
+        <v>5118</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="J15" s="160">
-        <v>91917</v>
+        <v>84993</v>
       </c>
       <c r="K15" s="162">
-        <v>-778</v>
+        <v>-781</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>133978</v>
+        <v>148665</v>
       </c>
       <c r="C17" s="164">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D17" s="164">
-        <v>691</v>
+        <v>934</v>
       </c>
       <c r="E17" s="164">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="F17" s="183">
-        <v>2695</v>
+        <v>2595</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>73465</v>
+        <v>78198</v>
       </c>
       <c r="J17" s="166">
-        <v>48456</v>
+        <v>58149</v>
       </c>
       <c r="K17" s="168">
-        <v>8342</v>
+        <v>8492</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -8889,275 +8889,275 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>349369</v>
+        <v>392492</v>
       </c>
       <c r="C24" s="145">
-        <v>51926</v>
+        <v>48961</v>
       </c>
       <c r="D24" s="145">
-        <v>2379</v>
+        <v>2444</v>
       </c>
       <c r="E24" s="145">
-        <v>213316</v>
+        <v>216368</v>
       </c>
       <c r="F24" s="145">
-        <v>43269</v>
+        <v>86340</v>
       </c>
       <c r="G24" s="145">
-        <v>16106</v>
+        <v>15372</v>
       </c>
       <c r="H24" s="145">
-        <v>22373</v>
+        <v>23008</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>20707</v>
+        <v>21351</v>
       </c>
       <c r="K24" s="151">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>388610</v>
+        <v>365009</v>
       </c>
       <c r="C26" s="158">
-        <v>57313</v>
+        <v>57006</v>
       </c>
       <c r="D26" s="158">
-        <v>1596</v>
+        <v>1947</v>
       </c>
       <c r="E26" s="158">
-        <v>275462</v>
+        <v>255178</v>
       </c>
       <c r="F26" s="158">
-        <v>28629</v>
+        <v>27670</v>
       </c>
       <c r="G26" s="158">
-        <v>8888</v>
+        <v>7071</v>
       </c>
       <c r="H26" s="158">
-        <v>16722</v>
+        <v>16137</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>13222</v>
+        <v>12637</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>71057</v>
+        <v>101750</v>
       </c>
       <c r="C28" s="158">
-        <v>67482</v>
+        <v>98444</v>
       </c>
       <c r="D28" s="158">
-        <v>450</v>
+        <v>379</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="H28" s="158">
-        <v>2950</v>
+        <v>2871</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1243</v>
+        <v>1166</v>
       </c>
       <c r="K28" s="162">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>96827</v>
+        <v>89726</v>
       </c>
       <c r="C30" s="158">
-        <v>71725</v>
+        <v>65256</v>
       </c>
       <c r="D30" s="158">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>22605</v>
+        <v>20926</v>
       </c>
       <c r="G30" s="158">
-        <v>410</v>
+        <v>381</v>
       </c>
       <c r="H30" s="158">
-        <v>1882</v>
+        <v>2969</v>
       </c>
       <c r="I30" s="158">
-        <v>1750</v>
+        <v>2840</v>
       </c>
       <c r="J30" s="160">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>133978</v>
+        <v>148665</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>398</v>
+        <v>462</v>
       </c>
       <c r="E32" s="164">
-        <v>8701</v>
+        <v>9548</v>
       </c>
       <c r="F32" s="164">
-        <v>118181</v>
+        <v>132017</v>
       </c>
       <c r="G32" s="164">
-        <v>601</v>
+        <v>558</v>
       </c>
       <c r="H32" s="164">
-        <v>6097</v>
+        <v>6080</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="K32" s="168">
         <v>-4</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
@@ -9413,56 +9413,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -9536,228 +9536,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>151238</v>
+        <v>167962</v>
       </c>
       <c r="C9" s="145">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D9" s="145">
-        <v>2685</v>
+        <v>1021</v>
       </c>
       <c r="E9" s="145">
-        <v>20957</v>
+        <v>20081</v>
       </c>
       <c r="F9" s="172">
         <v>299</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>37767</v>
+        <v>37274</v>
       </c>
       <c r="I9" s="145">
-        <v>9085</v>
+        <v>6837</v>
       </c>
       <c r="J9" s="148">
-        <v>59432</v>
+        <v>66798</v>
       </c>
       <c r="K9" s="151">
-        <v>20914</v>
+        <v>35550</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>23074</v>
+        <v>23076</v>
       </c>
       <c r="C11" s="158">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="D11" s="158">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E11" s="158">
-        <v>1529</v>
+        <v>1430</v>
       </c>
       <c r="F11" s="178">
-        <v>698</v>
+        <v>797</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>12981</v>
+        <v>2879</v>
       </c>
       <c r="J11" s="160">
-        <v>7238</v>
+        <v>7202</v>
       </c>
       <c r="K11" s="162">
-        <v>568</v>
+        <v>10681</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>12530</v>
+        <v>13119</v>
       </c>
       <c r="C13" s="158">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="D13" s="158">
-        <v>7166</v>
+        <v>8234</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>421</v>
+        <v>569</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="J13" s="160">
-        <v>1701</v>
+        <v>1740</v>
       </c>
       <c r="K13" s="162">
-        <v>3037</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>8409</v>
+        <v>8776</v>
       </c>
       <c r="C15" s="158">
-        <v>518</v>
+        <v>482</v>
       </c>
       <c r="D15" s="158">
-        <v>1824</v>
+        <v>1520</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="J15" s="160">
-        <v>6075</v>
+        <v>6769</v>
       </c>
       <c r="K15" s="162">
-        <v>-30</v>
+        <v>-41</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -9881,225 +9881,225 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>151238</v>
+        <v>167962</v>
       </c>
       <c r="C24" s="145">
-        <v>35580</v>
+        <v>34887</v>
       </c>
       <c r="D24" s="145">
-        <v>538</v>
+        <v>668</v>
       </c>
       <c r="E24" s="145">
-        <v>50519</v>
+        <v>44646</v>
       </c>
       <c r="F24" s="145">
-        <v>39648</v>
+        <v>62913</v>
       </c>
       <c r="G24" s="145">
-        <v>19815</v>
+        <v>19662</v>
       </c>
       <c r="H24" s="145">
-        <v>5138</v>
+        <v>5186</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1226</v>
+        <v>1274</v>
       </c>
       <c r="K24" s="151">
         <v>-88</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>23074</v>
+        <v>23076</v>
       </c>
       <c r="C26" s="158">
-        <v>14491</v>
+        <v>14421</v>
       </c>
       <c r="D26" s="158">
-        <v>264</v>
+        <v>346</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>3817</v>
+        <v>3799</v>
       </c>
       <c r="G26" s="158">
-        <v>3899</v>
+        <v>3852</v>
       </c>
       <c r="H26" s="158">
-        <v>603</v>
+        <v>659</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="K26" s="162">
         <v>-1</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>12530</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13119</v>
+      </c>
+      <c r="C28" s="158">
+        <v>1267</v>
       </c>
       <c r="D28" s="158">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E28" s="158">
-        <v>998</v>
+        <v>1112</v>
       </c>
       <c r="F28" s="158">
-        <v>6051</v>
+        <v>5385</v>
       </c>
       <c r="G28" s="158">
-        <v>4152</v>
+        <v>4004</v>
       </c>
       <c r="H28" s="158">
-        <v>1308</v>
+        <v>1328</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>229</v>
+      </c>
+      <c r="K28" s="162">
+        <v>-1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>8409</v>
+        <v>8776</v>
       </c>
       <c r="C30" s="158">
-        <v>805</v>
+        <v>1010</v>
       </c>
       <c r="D30" s="158">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E30" s="158">
-        <v>2676</v>
+        <v>2405</v>
       </c>
       <c r="F30" s="158">
-        <v>4192</v>
+        <v>4611</v>
       </c>
       <c r="G30" s="158">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H30" s="158">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-149</v>
+        <v>-148</v>
       </c>
       <c r="K30" s="212">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
@@ -10381,56 +10381,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -10504,228 +10504,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1642005</v>
+        <v>1622962</v>
       </c>
       <c r="C9" s="146">
-        <v>26711</v>
+        <v>10109</v>
       </c>
       <c r="D9" s="146">
-        <v>398324</v>
+        <v>409752</v>
       </c>
       <c r="E9" s="146">
-        <v>20932</v>
+        <v>53851</v>
       </c>
       <c r="F9" s="173">
-        <v>50744</v>
+        <v>56011</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>23788</v>
+        <v>26944</v>
       </c>
       <c r="I9" s="146">
-        <v>13236</v>
+        <v>13100</v>
       </c>
       <c r="J9" s="149">
-        <v>235433</v>
+        <v>256237</v>
       </c>
       <c r="K9" s="152">
-        <v>872838</v>
+        <v>796958</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>622692</v>
+        <v>633187</v>
       </c>
       <c r="C11" s="158">
-        <v>26294</v>
+        <v>8307</v>
       </c>
       <c r="D11" s="158">
-        <v>194397</v>
+        <v>245363</v>
       </c>
       <c r="E11" s="158">
-        <v>19310</v>
+        <v>53432</v>
       </c>
       <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>9784</v>
+        <v>10758</v>
       </c>
       <c r="I11" s="158">
-        <v>8562</v>
+        <v>6881</v>
       </c>
       <c r="J11" s="160">
-        <v>108517</v>
+        <v>117051</v>
       </c>
       <c r="K11" s="162">
-        <v>255829</v>
+        <v>191394</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>195778</v>
+        <v>199528</v>
       </c>
       <c r="C13" s="158">
-        <v>34</v>
+        <v>1431</v>
       </c>
       <c r="D13" s="158">
-        <v>4037</v>
+        <v>16357</v>
       </c>
       <c r="E13" s="158">
-        <v>524</v>
+        <v>100</v>
       </c>
       <c r="F13" s="183">
-        <v>96</v>
+        <v>2830</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>5499</v>
+        <v>5999</v>
       </c>
       <c r="I13" s="158">
-        <v>726</v>
+        <v>946</v>
       </c>
       <c r="J13" s="160">
-        <v>41694</v>
+        <v>52753</v>
       </c>
       <c r="K13" s="162">
-        <v>143169</v>
+        <v>119112</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>823535</v>
+        <v>790247</v>
       </c>
       <c r="C15" s="158">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="D15" s="158">
-        <v>199890</v>
+        <v>148031</v>
       </c>
       <c r="E15" s="158">
-        <v>1098</v>
+        <v>319</v>
       </c>
       <c r="F15" s="183">
-        <v>50648</v>
+        <v>53182</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>8505</v>
+        <v>10186</v>
       </c>
       <c r="I15" s="158">
-        <v>3949</v>
+        <v>5273</v>
       </c>
       <c r="J15" s="160">
-        <v>85222</v>
+        <v>86433</v>
       </c>
       <c r="K15" s="162">
-        <v>473840</v>
+        <v>486451</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -10849,228 +10849,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1642005</v>
+        <v>1622962</v>
       </c>
       <c r="C24" s="146">
-        <v>1040353</v>
+        <v>983026</v>
       </c>
       <c r="D24" s="146">
-        <v>9390</v>
+        <v>7771</v>
       </c>
       <c r="E24" s="146">
-        <v>137046</v>
+        <v>117884</v>
       </c>
       <c r="F24" s="146">
-        <v>392704</v>
+        <v>417980</v>
       </c>
       <c r="G24" s="146">
-        <v>27145</v>
+        <v>60787</v>
       </c>
       <c r="H24" s="146">
-        <v>35366</v>
+        <v>35515</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>29146</v>
+        <v>29448</v>
       </c>
       <c r="K24" s="152">
-        <v>312</v>
+        <v>159</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>622692</v>
+        <v>633187</v>
       </c>
       <c r="C26" s="158">
-        <v>464781</v>
+        <v>412135</v>
       </c>
       <c r="D26" s="158">
-        <v>5242</v>
+        <v>3296</v>
       </c>
       <c r="E26" s="158">
-        <v>50692</v>
+        <v>52000</v>
       </c>
       <c r="F26" s="158">
-        <v>68600</v>
+        <v>97716</v>
       </c>
       <c r="G26" s="158">
-        <v>22391</v>
+        <v>57055</v>
       </c>
       <c r="H26" s="158">
-        <v>10988</v>
+        <v>10984</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>8048</v>
+        <v>8044</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>195778</v>
+        <v>199528</v>
       </c>
       <c r="C28" s="158">
-        <v>145430</v>
+        <v>153011</v>
       </c>
       <c r="D28" s="158">
-        <v>674</v>
+        <v>619</v>
       </c>
       <c r="E28" s="158">
-        <v>30673</v>
+        <v>19607</v>
       </c>
       <c r="F28" s="158">
-        <v>11966</v>
+        <v>18924</v>
       </c>
       <c r="G28" s="158">
-        <v>517</v>
+        <v>974</v>
       </c>
       <c r="H28" s="158">
-        <v>6517</v>
+        <v>6393</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>5050</v>
+        <v>4922</v>
       </c>
       <c r="K28" s="162">
-        <v>-7</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>823535</v>
+        <v>790247</v>
       </c>
       <c r="C30" s="158">
-        <v>430142</v>
+        <v>417880</v>
       </c>
       <c r="D30" s="158">
-        <v>3475</v>
+        <v>3855</v>
       </c>
       <c r="E30" s="158">
-        <v>55681</v>
+        <v>46278</v>
       </c>
       <c r="F30" s="158">
-        <v>312138</v>
+        <v>301339</v>
       </c>
       <c r="G30" s="158">
-        <v>4238</v>
+        <v>2757</v>
       </c>
       <c r="H30" s="158">
-        <v>17861</v>
+        <v>18138</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>16048</v>
+        <v>16482</v>
       </c>
       <c r="K30" s="162">
-        <v>319</v>
+        <v>162</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -11351,56 +11351,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -11466,278 +11466,278 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1314390</v>
+        <v>1391517</v>
       </c>
       <c r="C9" s="146">
-        <v>2705</v>
+        <v>3787</v>
       </c>
       <c r="D9" s="146">
-        <v>711666</v>
+        <v>798652</v>
       </c>
       <c r="E9" s="173">
-        <v>547988</v>
+        <v>537194</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5966</v>
+        <v>5962</v>
       </c>
       <c r="H9" s="146">
-        <v>13753</v>
+        <v>13567</v>
       </c>
       <c r="I9" s="216">
-        <v>11677</v>
+        <v>10771</v>
       </c>
       <c r="J9" s="146">
-        <v>1818</v>
+        <v>1789</v>
       </c>
       <c r="K9" s="173">
-        <v>18818</v>
+        <v>19794</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>351629</v>
+        <v>380307</v>
       </c>
       <c r="C11" s="158">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="D11" s="158">
-        <v>170487</v>
+        <v>203213</v>
       </c>
       <c r="E11" s="178">
-        <v>173112</v>
+        <v>167228</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>473</v>
+      </c>
+      <c r="H11" s="158">
+        <v>1351</v>
       </c>
       <c r="I11" s="158">
-        <v>2600</v>
+        <v>3009</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>4463</v>
+        <v>4533</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>273157</v>
+        <v>278851</v>
       </c>
       <c r="C13" s="158">
-        <v>347</v>
+        <v>1182</v>
       </c>
       <c r="D13" s="158">
-        <v>160981</v>
+        <v>169727</v>
       </c>
       <c r="E13" s="183">
-        <v>98233</v>
+        <v>93236</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
         <v>2894</v>
       </c>
       <c r="H13" s="158">
-        <v>7759</v>
+        <v>7657</v>
       </c>
       <c r="I13" s="158">
-        <v>1582</v>
+        <v>2513</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>1362</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>296172</v>
+        <v>317710</v>
       </c>
       <c r="C15" s="158">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="D15" s="158">
-        <v>155778</v>
+        <v>178919</v>
       </c>
       <c r="E15" s="183">
-        <v>126337</v>
+        <v>126504</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>5052</v>
+        <v>2847</v>
       </c>
       <c r="J15" s="158">
-        <v>1818</v>
+        <v>1789</v>
       </c>
       <c r="K15" s="218">
-        <v>5751</v>
+        <v>6199</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>81557</v>
+        <v>92409</v>
       </c>
       <c r="C17" s="164">
-        <v>200</v>
+        <v>391</v>
       </c>
       <c r="D17" s="164">
-        <v>45477</v>
+        <v>55027</v>
       </c>
       <c r="E17" s="183">
-        <v>32679</v>
+        <v>33584</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>614</v>
+        <v>757</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>2587</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="103"/>
       <c r="F18" s="104"/>
       <c r="G18" s="98"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="98"/>
       <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -11831,272 +11831,272 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="125"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1314390</v>
+        <v>1391517</v>
       </c>
       <c r="C24" s="146">
-        <v>148678</v>
+        <v>137040</v>
       </c>
       <c r="D24" s="146">
-        <v>1890</v>
+        <v>1511</v>
       </c>
       <c r="E24" s="146">
-        <v>997317</v>
+        <v>1091380</v>
       </c>
       <c r="F24" s="146">
-        <v>7275</v>
+        <v>3858</v>
       </c>
       <c r="G24" s="213">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>11711</v>
+        <v>12184</v>
       </c>
       <c r="I24" s="216">
-        <v>147519</v>
+        <v>145544</v>
       </c>
       <c r="J24" s="146">
         <v>70864</v>
       </c>
       <c r="K24" s="173">
         <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>351629</v>
+        <v>380307</v>
       </c>
       <c r="C26" s="158">
-        <v>28519</v>
+        <v>34160</v>
       </c>
       <c r="D26" s="158">
-        <v>149</v>
+        <v>43</v>
       </c>
       <c r="E26" s="158">
-        <v>274272</v>
+        <v>298983</v>
       </c>
       <c r="F26" s="158">
-        <v>1544</v>
+        <v>807</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3483</v>
+        <v>3410</v>
       </c>
       <c r="I26" s="158">
-        <v>43661</v>
+        <v>42903</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
       <c r="K26" s="218">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>273157</v>
+        <v>278851</v>
       </c>
       <c r="C28" s="158">
-        <v>34711</v>
+        <v>27562</v>
       </c>
       <c r="D28" s="158">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E28" s="158">
-        <v>206346</v>
+        <v>220143</v>
       </c>
       <c r="F28" s="158">
-        <v>1955</v>
+        <v>1131</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2235</v>
+        <v>2467</v>
       </c>
       <c r="I28" s="158">
-        <v>27873</v>
+        <v>27510</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
       <c r="K28" s="218">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>296172</v>
+        <v>317710</v>
       </c>
       <c r="C30" s="158">
-        <v>23857</v>
+        <v>20649</v>
       </c>
       <c r="D30" s="158">
-        <v>1635</v>
+        <v>1422</v>
       </c>
       <c r="E30" s="158">
-        <v>232312</v>
+        <v>259162</v>
       </c>
       <c r="F30" s="158">
-        <v>2265</v>
+        <v>804</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2331</v>
+        <v>2550</v>
       </c>
       <c r="I30" s="158">
-        <v>33772</v>
+        <v>33123</v>
       </c>
       <c r="J30" s="158">
         <v>18730</v>
       </c>
       <c r="K30" s="218">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>81557</v>
+        <v>92409</v>
       </c>
       <c r="C32" s="164">
-        <v>10436</v>
+        <v>12212</v>
       </c>
       <c r="D32" s="164">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="E32" s="164">
-        <v>60542</v>
+        <v>69632</v>
       </c>
       <c r="F32" s="164">
-        <v>241</v>
+        <v>336</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>964</v>
+        <v>1005</v>
       </c>
       <c r="I32" s="164">
-        <v>9359</v>
+        <v>9222</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="98"/>
       <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
@@ -12402,56 +12402,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -12517,228 +12517,228 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>71309</v>
+        <v>76591</v>
       </c>
       <c r="C9" s="145">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D9" s="145">
-        <v>43968</v>
+        <v>49682</v>
       </c>
       <c r="E9" s="172">
-        <v>25324</v>
+        <v>24897</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="215">
-        <v>423</v>
+        <v>405</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1449</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>90539</v>
+        <v>88391</v>
       </c>
       <c r="C11" s="158">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="D11" s="158">
-        <v>52127</v>
+        <v>53238</v>
       </c>
       <c r="E11" s="178">
-        <v>31289</v>
+        <v>29478</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>5994</v>
+        <v>4559</v>
       </c>
       <c r="I11" s="158">
-        <v>508</v>
+        <v>439</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>388</v>
+        <v>411</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>77276</v>
+        <v>81398</v>
       </c>
       <c r="C13" s="158">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D13" s="158">
-        <v>37026</v>
+        <v>38865</v>
       </c>
       <c r="E13" s="183">
-        <v>37377</v>
+        <v>39646</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>471</v>
+        <v>442</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>2040</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>72752</v>
+        <v>75860</v>
       </c>
       <c r="C15" s="158">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D15" s="158">
-        <v>45822</v>
+        <v>49982</v>
       </c>
       <c r="E15" s="183">
-        <v>23637</v>
+        <v>22621</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>1896</v>
+        <v>1895</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>428</v>
+        <v>358</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
       <c r="K15" s="218">
-        <v>779</v>
+        <v>805</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
       <c r="G17" s="97"/>
@@ -12858,222 +12858,222 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="66"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>71309</v>
+        <v>76591</v>
       </c>
       <c r="C24" s="145">
-        <v>12141</v>
+        <v>12975</v>
       </c>
       <c r="D24" s="145">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="E24" s="145">
-        <v>50467</v>
+        <v>55610</v>
       </c>
       <c r="F24" s="145">
-        <v>619</v>
+        <v>119</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>651</v>
+        <v>592</v>
       </c>
       <c r="I24" s="215">
-        <v>7406</v>
+        <v>7293</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>90539</v>
+        <v>88391</v>
       </c>
       <c r="C26" s="158">
-        <v>13804</v>
+        <v>10405</v>
       </c>
       <c r="D26" s="158">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="E26" s="158">
-        <v>66009</v>
+        <v>67338</v>
       </c>
       <c r="F26" s="158">
-        <v>280</v>
+        <v>233</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>890</v>
+        <v>933</v>
       </c>
       <c r="I26" s="158">
-        <v>9543</v>
+        <v>9479</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
       <c r="K26" s="218">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>77276</v>
+        <v>81398</v>
       </c>
       <c r="C28" s="158">
-        <v>16152</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>11237</v>
+      </c>
+      <c r="D28" s="193">
+        <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>52174</v>
+        <v>61143</v>
       </c>
       <c r="F28" s="158">
-        <v>238</v>
+        <v>279</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="I28" s="158">
-        <v>8094</v>
+        <v>8113</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
       <c r="K28" s="218">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>72752</v>
+        <v>75860</v>
       </c>
       <c r="C30" s="158">
-        <v>9058</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>7840</v>
+      </c>
+      <c r="D30" s="193">
+        <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>55194</v>
+        <v>59368</v>
       </c>
       <c r="F30" s="158">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>548</v>
+        <v>602</v>
       </c>
       <c r="I30" s="158">
-        <v>7809</v>
+        <v>7900</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
       <c r="K30" s="218">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
@@ -13406,56 +13406,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -13552,297 +13552,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>990892</v>
+        <v>999479</v>
       </c>
       <c r="C10" s="146">
-        <v>220453</v>
+        <v>214596</v>
       </c>
       <c r="D10" s="146">
-        <v>46148</v>
+        <v>44436</v>
       </c>
       <c r="E10" s="146">
-        <v>395</v>
+        <v>431</v>
       </c>
       <c r="F10" s="146">
-        <v>3144</v>
+        <v>10156</v>
       </c>
       <c r="G10" s="146">
-        <v>1223</v>
+        <v>1506</v>
       </c>
       <c r="H10" s="146">
-        <v>684053</v>
+        <v>688456</v>
       </c>
       <c r="I10" s="146">
-        <v>11233</v>
+        <v>11681</v>
       </c>
       <c r="J10" s="146">
-        <v>6640</v>
+        <v>7036</v>
       </c>
       <c r="K10" s="146">
-        <v>11692</v>
+        <v>11827</v>
       </c>
       <c r="L10" s="173">
-        <v>5911</v>
+        <v>9355</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29386</v>
+        <v>29458</v>
       </c>
       <c r="C12" s="158">
-        <v>7292</v>
+        <v>7259</v>
       </c>
       <c r="D12" s="158">
-        <v>1207</v>
+        <v>1149</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="H12" s="158">
-        <v>19430</v>
+        <v>19663</v>
       </c>
       <c r="I12" s="158">
-        <v>505</v>
+        <v>532</v>
       </c>
       <c r="J12" s="158">
-        <v>610</v>
+        <v>510</v>
       </c>
       <c r="K12" s="158">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="L12" s="218">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41630</v>
+        <v>41898</v>
       </c>
       <c r="C14" s="158">
-        <v>8546</v>
+        <v>8069</v>
       </c>
       <c r="D14" s="158">
-        <v>1634</v>
+        <v>1625</v>
       </c>
       <c r="E14" s="158">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>85</v>
+      </c>
+      <c r="F14" s="158">
+        <v>798</v>
       </c>
       <c r="G14" s="158">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H14" s="158">
-        <v>31034</v>
+        <v>30960</v>
       </c>
       <c r="I14" s="158">
-        <v>1253</v>
+        <v>1288</v>
       </c>
       <c r="J14" s="158">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="K14" s="158">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="L14" s="218">
-        <v>-1910</v>
+        <v>-1918</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>43833</v>
+        <v>44090</v>
       </c>
       <c r="C16" s="158">
-        <v>8929</v>
+        <v>8310</v>
       </c>
       <c r="D16" s="158">
-        <v>2579</v>
+        <v>2295</v>
       </c>
       <c r="E16" s="158">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F16" s="158">
+        <v>300</v>
       </c>
       <c r="G16" s="158">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H16" s="158">
-        <v>30622</v>
+        <v>30890</v>
       </c>
       <c r="I16" s="158">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="J16" s="158">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="K16" s="158">
         <v>641</v>
       </c>
       <c r="L16" s="218">
-        <v>489</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>118660</v>
+        <v>119849</v>
       </c>
       <c r="C18" s="164">
-        <v>28273</v>
+        <v>27739</v>
       </c>
       <c r="D18" s="164">
-        <v>5403</v>
+        <v>5463</v>
       </c>
       <c r="E18" s="164">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F18" s="164">
-        <v>299</v>
+        <v>999</v>
       </c>
       <c r="G18" s="164">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="H18" s="164">
-        <v>81292</v>
+        <v>82191</v>
       </c>
       <c r="I18" s="164">
-        <v>2081</v>
+        <v>2146</v>
       </c>
       <c r="J18" s="164">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K18" s="164">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="L18" s="183">
-        <v>345</v>
+        <v>305</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -13948,287 +13948,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>990892</v>
+        <v>999479</v>
       </c>
       <c r="C25" s="146">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D25" s="213">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>3331</v>
+        <v>3577</v>
       </c>
       <c r="F25" s="173">
-        <v>913392</v>
+        <v>920191</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>2384</v>
+        <v>2541</v>
       </c>
       <c r="I25" s="146">
-        <v>71761</v>
+        <v>73155</v>
       </c>
       <c r="J25" s="146">
-        <v>17491</v>
+        <v>17523</v>
       </c>
       <c r="K25" s="146">
         <v>4011</v>
       </c>
       <c r="L25" s="173">
-        <v>42658</v>
+        <v>43672</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29386</v>
+        <v>29458</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F27" s="178">
-        <v>26651</v>
+        <v>26643</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
         <v>75</v>
       </c>
       <c r="I27" s="158">
-        <v>2559</v>
+        <v>2617</v>
       </c>
       <c r="J27" s="158">
         <v>571</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
       <c r="L27" s="218">
-        <v>1528</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41630</v>
+        <v>41898</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="F29" s="178">
-        <v>36483</v>
+        <v>36659</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>24</v>
       </c>
       <c r="I29" s="158">
-        <v>4935</v>
+        <v>5022</v>
       </c>
       <c r="J29" s="158">
         <v>712</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
       <c r="L29" s="218">
-        <v>2530</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>43833</v>
+        <v>44090</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
         <v>213</v>
       </c>
       <c r="F31" s="178">
-        <v>40020</v>
+        <v>40219</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="I31" s="158">
-        <v>3242</v>
+        <v>3301</v>
       </c>
       <c r="J31" s="158">
         <v>925</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
       <c r="L31" s="218">
-        <v>2047</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>118660</v>
+        <v>119849</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>417</v>
+        <v>455</v>
       </c>
       <c r="F33" s="183">
-        <v>110978</v>
+        <v>111991</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>8</v>
       </c>
       <c r="I33" s="164">
-        <v>7257</v>
+        <v>7395</v>
       </c>
       <c r="J33" s="164">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4908</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -14540,56 +14540,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -14686,297 +14686,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>28995</v>
+        <v>29259</v>
       </c>
       <c r="C10" s="145">
-        <v>6454</v>
+        <v>6807</v>
       </c>
       <c r="D10" s="145">
-        <v>1018</v>
+        <v>1195</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>998</v>
+        <v>647</v>
       </c>
       <c r="G10" s="145">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="H10" s="145">
-        <v>20036</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>19970</v>
+      </c>
+      <c r="I10" s="145">
+        <v>98</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
         <v>138</v>
       </c>
       <c r="L10" s="172">
-        <v>279</v>
+        <v>343</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>16950</v>
+        <v>17211</v>
       </c>
       <c r="C12" s="158">
-        <v>4012</v>
+        <v>4318</v>
       </c>
       <c r="D12" s="158">
-        <v>784</v>
+        <v>726</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
-      <c r="F12" s="193">
-        <v>0</v>
+      <c r="F12" s="158">
+        <v>150</v>
       </c>
       <c r="G12" s="158">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="H12" s="158">
-        <v>11653</v>
+        <v>11539</v>
       </c>
       <c r="I12" s="158">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J12" s="158">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K12" s="158">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="L12" s="218">
-        <v>191</v>
+        <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23960</v>
+        <v>23661</v>
       </c>
       <c r="C14" s="158">
-        <v>7297</v>
+        <v>6814</v>
       </c>
       <c r="D14" s="158">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H14" s="158">
-        <v>14702</v>
+        <v>14880</v>
       </c>
       <c r="I14" s="158">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
         <v>361</v>
       </c>
       <c r="L14" s="218">
-        <v>249</v>
+        <v>241</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>89596</v>
+        <v>92103</v>
       </c>
       <c r="C16" s="158">
-        <v>26457</v>
+        <v>28375</v>
       </c>
       <c r="D16" s="158">
-        <v>4417</v>
+        <v>3920</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="H16" s="158">
-        <v>55286</v>
+        <v>55898</v>
       </c>
       <c r="I16" s="158">
-        <v>1037</v>
+        <v>1066</v>
       </c>
       <c r="J16" s="158">
-        <v>3000</v>
+        <v>3400</v>
       </c>
       <c r="K16" s="158">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="L16" s="218">
-        <v>-1239</v>
+        <v>-1254</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>40476</v>
+        <v>40361</v>
       </c>
       <c r="C18" s="164">
-        <v>8802</v>
+        <v>8495</v>
       </c>
       <c r="D18" s="164">
-        <v>1565</v>
+        <v>1623</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H18" s="164">
-        <v>29340</v>
+        <v>29271</v>
       </c>
       <c r="I18" s="164">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="J18" s="164">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="K18" s="164">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="L18" s="183">
-        <v>-243</v>
+        <v>-252</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -15082,287 +15082,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>28995</v>
+        <v>29259</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F25" s="172">
-        <v>26768</v>
+        <v>26982</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>42</v>
       </c>
       <c r="I25" s="145">
-        <v>2116</v>
+        <v>2159</v>
       </c>
       <c r="J25" s="145">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1389</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>16950</v>
+        <v>17211</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F27" s="178">
-        <v>15776</v>
+        <v>16010</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I27" s="158">
-        <v>1105</v>
+        <v>1133</v>
       </c>
       <c r="J27" s="158">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
       <c r="L27" s="218">
-        <v>419</v>
+        <v>438</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23960</v>
+        <v>23661</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="F29" s="178">
-        <v>21054</v>
+        <v>20878</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>252</v>
+        <v>72</v>
       </c>
       <c r="I29" s="158">
-        <v>2567</v>
+        <v>2614</v>
       </c>
       <c r="J29" s="158">
         <v>720</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
       <c r="L29" s="218">
-        <v>1470</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>89596</v>
+        <v>92103</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="F31" s="178">
-        <v>82689</v>
+        <v>85030</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I31" s="158">
-        <v>6565</v>
+        <v>6709</v>
       </c>
       <c r="J31" s="158">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
       <c r="L31" s="218">
-        <v>4423</v>
+        <v>4537</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>40476</v>
+        <v>40361</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="F33" s="183">
-        <v>37563</v>
+        <v>37388</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>26</v>
       </c>
       <c r="I33" s="164">
-        <v>2767</v>
+        <v>2814</v>
       </c>
       <c r="J33" s="164">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1699</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -15674,56 +15674,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -15798,278 +15798,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4391012</v>
+        <v>4525734</v>
       </c>
       <c r="C9" s="145">
-        <v>40520</v>
+        <v>31156</v>
       </c>
       <c r="D9" s="145">
-        <v>262204</v>
+        <v>282320</v>
       </c>
       <c r="E9" s="145">
-        <v>215997</v>
+        <v>211264</v>
       </c>
       <c r="F9" s="172">
-        <v>389356</v>
+        <v>373875</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>826835</v>
+        <v>846710</v>
       </c>
       <c r="I9" s="145">
-        <v>60331</v>
+        <v>48079</v>
       </c>
       <c r="J9" s="148">
-        <v>2570338</v>
+        <v>2700862</v>
       </c>
       <c r="K9" s="151">
-        <v>25432</v>
+        <v>31469</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3496676</v>
+        <v>3524869</v>
       </c>
       <c r="C11" s="158">
-        <v>36700</v>
+        <v>34102</v>
       </c>
       <c r="D11" s="158">
-        <v>222471</v>
+        <v>223970</v>
       </c>
       <c r="E11" s="158">
-        <v>119813</v>
+        <v>114897</v>
       </c>
       <c r="F11" s="178">
-        <v>315780</v>
+        <v>309987</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>531063</v>
+        <v>547675</v>
       </c>
       <c r="I11" s="158">
-        <v>28965</v>
+        <v>28835</v>
       </c>
       <c r="J11" s="160">
-        <v>2205835</v>
+        <v>2228321</v>
       </c>
       <c r="K11" s="162">
-        <v>36048</v>
+        <v>37083</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1665889</v>
+        <v>1685693</v>
       </c>
       <c r="C13" s="158">
-        <v>21229</v>
+        <v>16956</v>
       </c>
       <c r="D13" s="158">
-        <v>95780</v>
+        <v>102830</v>
       </c>
       <c r="E13" s="158">
-        <v>6234</v>
+        <v>4628</v>
       </c>
       <c r="F13" s="183">
-        <v>284179</v>
+        <v>274478</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>156687</v>
+        <v>152516</v>
       </c>
       <c r="I13" s="158">
-        <v>16363</v>
+        <v>16006</v>
       </c>
       <c r="J13" s="160">
-        <v>929402</v>
+        <v>959765</v>
       </c>
       <c r="K13" s="162">
-        <v>156016</v>
+        <v>158514</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4877197</v>
+        <v>5057881</v>
       </c>
       <c r="C15" s="158">
-        <v>29714</v>
+        <v>62167</v>
       </c>
       <c r="D15" s="158">
-        <v>463289</v>
+        <v>443823</v>
       </c>
       <c r="E15" s="158">
-        <v>266612</v>
+        <v>277349</v>
       </c>
       <c r="F15" s="183">
-        <v>228335</v>
+        <v>230926</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>864608</v>
+        <v>890238</v>
       </c>
       <c r="I15" s="158">
-        <v>158814</v>
+        <v>140627</v>
       </c>
       <c r="J15" s="160">
-        <v>2730054</v>
+        <v>2876043</v>
       </c>
       <c r="K15" s="162">
-        <v>135771</v>
+        <v>136708</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>5237346</v>
+        <v>5304561</v>
       </c>
       <c r="C17" s="164">
-        <v>73101</v>
+        <v>79628</v>
       </c>
       <c r="D17" s="164">
-        <v>350596</v>
+        <v>413319</v>
       </c>
       <c r="E17" s="164">
-        <v>350320</v>
+        <v>278547</v>
       </c>
       <c r="F17" s="183">
-        <v>408715</v>
+        <v>430143</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>698445</v>
+        <v>596176</v>
       </c>
       <c r="I17" s="164">
-        <v>197718</v>
+        <v>179546</v>
       </c>
       <c r="J17" s="166">
-        <v>3058714</v>
+        <v>3239746</v>
       </c>
       <c r="K17" s="168">
-        <v>99738</v>
+        <v>87457</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -16167,278 +16167,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4391012</v>
+        <v>4525734</v>
       </c>
       <c r="C24" s="145">
-        <v>249629</v>
+        <v>206311</v>
       </c>
       <c r="D24" s="145">
-        <v>50192</v>
+        <v>90128</v>
       </c>
       <c r="E24" s="145">
-        <v>3568628</v>
+        <v>3711384</v>
       </c>
       <c r="F24" s="145">
         <v>46000</v>
       </c>
       <c r="G24" s="145">
-        <v>224116</v>
+        <v>213917</v>
       </c>
       <c r="H24" s="145">
-        <v>252447</v>
+        <v>257994</v>
       </c>
       <c r="I24" s="145">
         <v>106517</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>108252</v>
+        <v>114482</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3496676</v>
+        <v>3524869</v>
       </c>
       <c r="C26" s="158">
-        <v>226081</v>
+        <v>220951</v>
       </c>
       <c r="D26" s="158">
-        <v>155110</v>
+        <v>200110</v>
       </c>
       <c r="E26" s="158">
-        <v>2742699</v>
+        <v>2713993</v>
       </c>
       <c r="F26" s="158">
-        <v>42775</v>
+        <v>42772</v>
       </c>
       <c r="G26" s="158">
-        <v>100310</v>
+        <v>116674</v>
       </c>
       <c r="H26" s="158">
-        <v>229700</v>
+        <v>230369</v>
       </c>
       <c r="I26" s="158">
         <v>120602</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>86533</v>
+        <v>91099</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1665889</v>
+        <v>1685693</v>
       </c>
       <c r="C28" s="158">
-        <v>35629</v>
+        <v>37208</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1272267</v>
+        <v>1290447</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>87467</v>
+        <v>86192</v>
       </c>
       <c r="H28" s="158">
-        <v>214933</v>
+        <v>216254</v>
       </c>
       <c r="I28" s="158">
-        <v>48616</v>
+        <v>49102</v>
       </c>
       <c r="J28" s="160">
-        <v>27867</v>
+        <v>27381</v>
       </c>
       <c r="K28" s="162">
-        <v>118945</v>
+        <v>123835</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4877197</v>
+        <v>5057881</v>
       </c>
       <c r="C30" s="158">
-        <v>137521</v>
+        <v>189065</v>
       </c>
       <c r="D30" s="158">
         <v>24034</v>
       </c>
       <c r="E30" s="158">
-        <v>4033883</v>
+        <v>4141263</v>
       </c>
       <c r="F30" s="158">
-        <v>125478</v>
+        <v>123749</v>
       </c>
       <c r="G30" s="158">
-        <v>225150</v>
+        <v>241220</v>
       </c>
       <c r="H30" s="158">
-        <v>331132</v>
+        <v>338549</v>
       </c>
       <c r="I30" s="158">
         <v>172146</v>
       </c>
       <c r="J30" s="160">
         <v>1712</v>
       </c>
       <c r="K30" s="162">
-        <v>136429</v>
+        <v>145042</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>5237346</v>
+        <v>5304561</v>
       </c>
       <c r="C32" s="164">
-        <v>93100</v>
+        <v>137196</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4548754</v>
+        <v>4486080</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>226084</v>
+        <v>308190</v>
       </c>
       <c r="H32" s="164">
-        <v>333099</v>
+        <v>336786</v>
       </c>
       <c r="I32" s="164">
         <v>137626</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>149193</v>
+        <v>156917</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -16705,56 +16705,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -16851,297 +16851,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>120015</v>
+        <v>122427</v>
       </c>
       <c r="C10" s="145">
-        <v>22980</v>
+        <v>18412</v>
       </c>
       <c r="D10" s="145">
-        <v>4903</v>
+        <v>5523</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
-      <c r="F10" s="189">
-        <v>0</v>
+      <c r="F10" s="145">
+        <v>3091</v>
       </c>
       <c r="G10" s="145">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="H10" s="145">
-        <v>90762</v>
+        <v>91068</v>
       </c>
       <c r="I10" s="145">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
         <v>1520</v>
       </c>
       <c r="L10" s="172">
-        <v>-729</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21515</v>
+        <v>21582</v>
       </c>
       <c r="C12" s="158">
-        <v>4734</v>
+        <v>4412</v>
       </c>
       <c r="D12" s="158">
-        <v>813</v>
+        <v>899</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H12" s="158">
-        <v>14326</v>
+        <v>14309</v>
       </c>
       <c r="I12" s="158">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>446</v>
       </c>
       <c r="L12" s="218">
-        <v>801</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18238</v>
+        <v>18292</v>
       </c>
       <c r="C14" s="158">
-        <v>3354</v>
+        <v>3308</v>
       </c>
       <c r="D14" s="158">
-        <v>919</v>
+        <v>1022</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H14" s="158">
-        <v>12200</v>
+        <v>12240</v>
       </c>
       <c r="I14" s="158">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="J14" s="158">
-        <v>820</v>
+        <v>720</v>
       </c>
       <c r="K14" s="158">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="L14" s="218">
-        <v>135</v>
+        <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>43426</v>
+        <v>43284</v>
       </c>
       <c r="C16" s="158">
-        <v>6969</v>
+        <v>6997</v>
       </c>
       <c r="D16" s="158">
-        <v>2700</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2302</v>
+      </c>
+      <c r="E16" s="158">
+        <v>100</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H16" s="158">
-        <v>31916</v>
+        <v>32038</v>
       </c>
       <c r="I16" s="158">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>977</v>
+        <v>996</v>
       </c>
       <c r="L16" s="218">
-        <v>598</v>
+        <v>578</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19505</v>
+        <v>19631</v>
       </c>
       <c r="C18" s="164">
-        <v>7054</v>
+        <v>6520</v>
       </c>
       <c r="D18" s="164">
-        <v>1203</v>
+        <v>736</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
-      <c r="F18" s="197">
-        <v>0</v>
+      <c r="F18" s="164">
+        <v>1227</v>
       </c>
       <c r="G18" s="164">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H18" s="164">
-        <v>10526</v>
+        <v>10415</v>
       </c>
       <c r="I18" s="164">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="L18" s="183">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -17247,287 +17247,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>120015</v>
+        <v>122427</v>
       </c>
       <c r="C25" s="145">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="F25" s="172">
-        <v>112171</v>
+        <v>114514</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>43</v>
       </c>
       <c r="I25" s="145">
-        <v>7543</v>
+        <v>7601</v>
       </c>
       <c r="J25" s="145">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="K25" s="145">
         <v>1717</v>
       </c>
       <c r="L25" s="172">
-        <v>3545</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21515</v>
+        <v>21582</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="F27" s="178">
-        <v>19316</v>
+        <v>19185</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>291</v>
+        <v>481</v>
       </c>
       <c r="I27" s="158">
-        <v>1813</v>
+        <v>1835</v>
       </c>
       <c r="J27" s="158">
         <v>365</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
       <c r="L27" s="218">
-        <v>1037</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18238</v>
+        <v>18292</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F29" s="178">
-        <v>16977</v>
+        <v>16981</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>28</v>
       </c>
       <c r="I29" s="158">
-        <v>1181</v>
+        <v>1228</v>
       </c>
       <c r="J29" s="158">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
       <c r="L29" s="218">
-        <v>822</v>
+        <v>843</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>43426</v>
+        <v>43284</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="F31" s="178">
-        <v>39482</v>
+        <v>39239</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I31" s="158">
-        <v>3710</v>
+        <v>3805</v>
       </c>
       <c r="J31" s="158">
         <v>493</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
       <c r="L31" s="218">
-        <v>2930</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19505</v>
+        <v>19631</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="F33" s="183">
-        <v>17756</v>
+        <v>17843</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I33" s="164">
-        <v>1651</v>
+        <v>1683</v>
       </c>
       <c r="J33" s="164">
         <v>133</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1308</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -17837,56 +17837,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -17983,297 +17983,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>32659</v>
+        <v>32693</v>
       </c>
       <c r="C10" s="145">
-        <v>9084</v>
+        <v>9177</v>
       </c>
       <c r="D10" s="145">
-        <v>1386</v>
+        <v>1336</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="H10" s="145">
-        <v>20251</v>
+        <v>20471</v>
       </c>
       <c r="I10" s="145">
-        <v>575</v>
+        <v>553</v>
       </c>
       <c r="J10" s="145">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="K10" s="145">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="L10" s="172">
-        <v>-68</v>
+        <v>-84</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>15905</v>
+        <v>16028</v>
       </c>
       <c r="C12" s="158">
-        <v>3989</v>
+        <v>3930</v>
       </c>
       <c r="D12" s="158">
-        <v>541</v>
+        <v>512</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H12" s="158">
-        <v>10482</v>
+        <v>10681</v>
       </c>
       <c r="I12" s="158">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="L12" s="218">
-        <v>608</v>
+        <v>611</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>29448</v>
+        <v>29508</v>
       </c>
       <c r="C14" s="158">
-        <v>4164</v>
+        <v>4178</v>
       </c>
       <c r="D14" s="158">
-        <v>1376</v>
+        <v>1318</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>1697</v>
+        <v>1696</v>
       </c>
       <c r="G14" s="158">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H14" s="158">
-        <v>21041</v>
+        <v>21019</v>
       </c>
       <c r="I14" s="158">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>330</v>
+      </c>
+      <c r="J14" s="158">
+        <v>100</v>
       </c>
       <c r="K14" s="158">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="L14" s="218">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>98010</v>
+        <v>98468</v>
       </c>
       <c r="C16" s="158">
-        <v>19648</v>
+        <v>18518</v>
       </c>
       <c r="D16" s="158">
-        <v>5106</v>
+        <v>4734</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
         <v>150</v>
       </c>
       <c r="G16" s="158">
-        <v>93</v>
+        <v>132</v>
       </c>
       <c r="H16" s="158">
-        <v>67028</v>
+        <v>68852</v>
       </c>
       <c r="I16" s="158">
-        <v>1001</v>
+        <v>1055</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1370</v>
+        <v>1445</v>
       </c>
       <c r="L16" s="218">
-        <v>3615</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>38975</v>
+        <v>39203</v>
       </c>
       <c r="C18" s="164">
-        <v>8393</v>
+        <v>8113</v>
       </c>
       <c r="D18" s="164">
-        <v>2186</v>
+        <v>1920</v>
       </c>
       <c r="E18" s="164">
         <v>31</v>
       </c>
-      <c r="F18" s="197">
-        <v>0</v>
+      <c r="F18" s="164">
+        <v>499</v>
       </c>
       <c r="G18" s="164">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H18" s="164">
-        <v>27804</v>
+        <v>28086</v>
       </c>
       <c r="I18" s="164">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="L18" s="183">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -18379,287 +18379,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>32659</v>
+        <v>32693</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F25" s="172">
-        <v>29742</v>
+        <v>29737</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
         <v>33</v>
       </c>
       <c r="I25" s="145">
-        <v>2804</v>
+        <v>2839</v>
       </c>
       <c r="J25" s="145">
         <v>854</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1690</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>15905</v>
+        <v>16028</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F27" s="178">
-        <v>14934</v>
+        <v>14728</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="I27" s="158">
-        <v>929</v>
+        <v>952</v>
       </c>
       <c r="J27" s="158">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
       <c r="L27" s="218">
-        <v>622</v>
+        <v>643</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>29448</v>
+        <v>29508</v>
       </c>
       <c r="C29" s="158">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F29" s="178">
-        <v>27622</v>
+        <v>27617</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I29" s="158">
-        <v>1632</v>
+        <v>1666</v>
       </c>
       <c r="J29" s="158">
         <v>642</v>
       </c>
       <c r="K29" s="158">
         <v>11</v>
       </c>
       <c r="L29" s="218">
-        <v>730</v>
+        <v>754</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>98010</v>
+        <v>98468</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="F31" s="178">
-        <v>90730</v>
+        <v>90990</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="I31" s="158">
-        <v>6701</v>
+        <v>6925</v>
       </c>
       <c r="J31" s="158">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
       <c r="L31" s="218">
-        <v>3505</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>38975</v>
+        <v>39203</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F33" s="183">
-        <v>36758</v>
+        <v>36960</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I33" s="164">
-        <v>2011</v>
+        <v>2037</v>
       </c>
       <c r="J33" s="164">
         <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1195</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -18969,56 +18969,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -19115,243 +19115,243 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>95555</v>
+        <v>95961</v>
       </c>
       <c r="C10" s="145">
-        <v>19665</v>
+        <v>20106</v>
       </c>
       <c r="D10" s="145">
-        <v>4538</v>
+        <v>4190</v>
       </c>
       <c r="E10" s="145">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>186</v>
+      </c>
+      <c r="F10" s="145">
+        <v>599</v>
       </c>
       <c r="G10" s="145">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="H10" s="145">
-        <v>67073</v>
+        <v>66722</v>
       </c>
       <c r="I10" s="145">
-        <v>1690</v>
+        <v>1737</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="L10" s="172">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6415</v>
+        <v>6604</v>
       </c>
       <c r="C12" s="158">
-        <v>1535</v>
+        <v>1841</v>
       </c>
       <c r="D12" s="158">
-        <v>364</v>
+        <v>413</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H12" s="158">
-        <v>4100</v>
+        <v>4115</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>121</v>
       </c>
       <c r="L12" s="218">
-        <v>288</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11142</v>
+        <v>11301</v>
       </c>
       <c r="C14" s="158">
-        <v>1425</v>
+        <v>1506</v>
       </c>
       <c r="D14" s="158">
-        <v>452</v>
+        <v>496</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H14" s="158">
-        <v>8525</v>
+        <v>8552</v>
       </c>
       <c r="I14" s="158">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="L14" s="218">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6597</v>
+        <v>6608</v>
       </c>
       <c r="C16" s="158">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="D16" s="158">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H16" s="158">
-        <v>4623</v>
+        <v>4628</v>
       </c>
       <c r="I16" s="158">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="L16" s="218">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
       <c r="B18" s="97"/>
       <c r="C18" s="97"/>
       <c r="D18" s="97"/>
       <c r="E18" s="97"/>
       <c r="F18" s="97"/>
@@ -19485,235 +19485,235 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>95555</v>
+        <v>95961</v>
       </c>
       <c r="C25" s="145">
         <v>8</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>282</v>
+        <v>353</v>
       </c>
       <c r="F25" s="172">
-        <v>87823</v>
+        <v>88024</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>468</v>
+        <v>496</v>
       </c>
       <c r="I25" s="145">
-        <v>6973</v>
+        <v>7080</v>
       </c>
       <c r="J25" s="145">
         <v>1389</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4143</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6415</v>
+        <v>6604</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F27" s="178">
-        <v>5782</v>
+        <v>6126</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>179</v>
+        <v>9</v>
       </c>
       <c r="I27" s="158">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="J27" s="158">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
       <c r="L27" s="218">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11142</v>
+        <v>11301</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F29" s="178">
-        <v>10299</v>
+        <v>10435</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>51</v>
       </c>
       <c r="I29" s="158">
-        <v>748</v>
+        <v>767</v>
       </c>
       <c r="J29" s="158">
         <v>369</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
       <c r="L29" s="218">
-        <v>302</v>
+        <v>319</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6597</v>
+        <v>6608</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="F31" s="178">
-        <v>6016</v>
+        <v>6012</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
         <v>8</v>
       </c>
       <c r="I31" s="158">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="J31" s="158">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
       <c r="L31" s="218">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
       <c r="B33" s="97"/>
       <c r="C33" s="97"/>
       <c r="D33" s="97"/>
       <c r="E33" s="97"/>
       <c r="F33" s="95"/>
@@ -20051,56 +20051,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -20175,278 +20175,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>257592</v>
+        <v>283291</v>
       </c>
       <c r="C9" s="145">
-        <v>374</v>
+        <v>320</v>
       </c>
       <c r="D9" s="145">
-        <v>508</v>
+        <v>1207</v>
       </c>
       <c r="E9" s="145">
-        <v>250</v>
+        <v>27</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1107</v>
+        <v>1503</v>
       </c>
       <c r="J9" s="148">
-        <v>249320</v>
+        <v>274007</v>
       </c>
       <c r="K9" s="151">
-        <v>-2089</v>
+        <v>-1895</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>351270</v>
+        <v>358094</v>
       </c>
       <c r="C11" s="158">
-        <v>3192</v>
+        <v>4605</v>
       </c>
       <c r="D11" s="158">
-        <v>15921</v>
+        <v>26873</v>
       </c>
       <c r="E11" s="158">
-        <v>4073</v>
+        <v>4164</v>
       </c>
       <c r="F11" s="178">
-        <v>32659</v>
+        <v>30257</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>56099</v>
+        <v>51861</v>
       </c>
       <c r="I11" s="158">
-        <v>1720</v>
+        <v>1599</v>
       </c>
       <c r="J11" s="160">
-        <v>225048</v>
+        <v>227195</v>
       </c>
       <c r="K11" s="162">
-        <v>12557</v>
+        <v>11541</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4607341</v>
+        <v>4844991</v>
       </c>
       <c r="C13" s="158">
-        <v>103986</v>
+        <v>213008</v>
       </c>
       <c r="D13" s="158">
-        <v>707039</v>
+        <v>727909</v>
       </c>
       <c r="E13" s="158">
-        <v>72029</v>
+        <v>70645</v>
       </c>
       <c r="F13" s="183">
-        <v>617600</v>
+        <v>671917</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>392996</v>
+        <v>365991</v>
       </c>
       <c r="I13" s="158">
-        <v>56890</v>
+        <v>46291</v>
       </c>
       <c r="J13" s="160">
-        <v>2641366</v>
+        <v>2730832</v>
       </c>
       <c r="K13" s="162">
-        <v>15436</v>
+        <v>18397</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>583819</v>
+        <v>593963</v>
       </c>
       <c r="C15" s="158">
-        <v>36064</v>
+        <v>26439</v>
       </c>
       <c r="D15" s="158">
-        <v>268392</v>
+        <v>268848</v>
       </c>
       <c r="E15" s="158">
-        <v>12107</v>
+        <v>9096</v>
       </c>
       <c r="F15" s="183">
-        <v>140811</v>
+        <v>150780</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>11261</v>
+        <v>11123</v>
       </c>
       <c r="J15" s="160">
-        <v>60659</v>
+        <v>64680</v>
       </c>
       <c r="K15" s="162">
-        <v>54525</v>
+        <v>62998</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>445540</v>
+        <v>448806</v>
       </c>
       <c r="C17" s="164">
-        <v>3215</v>
+        <v>1686</v>
       </c>
       <c r="D17" s="164">
-        <v>30504</v>
+        <v>31136</v>
       </c>
       <c r="E17" s="164">
-        <v>27800</v>
+        <v>28908</v>
       </c>
       <c r="F17" s="183">
-        <v>63154</v>
+        <v>55798</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>31365</v>
+        <v>31818</v>
       </c>
       <c r="I17" s="164">
-        <v>4228</v>
+        <v>2620</v>
       </c>
       <c r="J17" s="166">
-        <v>244843</v>
+        <v>255659</v>
       </c>
       <c r="K17" s="168">
-        <v>40431</v>
+        <v>41180</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -20544,278 +20544,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>257592</v>
+        <v>283291</v>
       </c>
       <c r="C24" s="145">
-        <v>110248</v>
+        <v>124922</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>96362</v>
+        <v>107215</v>
       </c>
       <c r="H24" s="145">
-        <v>48182</v>
+        <v>48354</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>9403</v>
+        <v>9652</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>351270</v>
+        <v>358094</v>
       </c>
       <c r="C26" s="158">
-        <v>17598</v>
+        <v>13537</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>279864</v>
+        <v>286856</v>
       </c>
       <c r="F26" s="158">
         <v>6827</v>
       </c>
       <c r="G26" s="158">
-        <v>18993</v>
+        <v>22648</v>
       </c>
       <c r="H26" s="158">
-        <v>27978</v>
+        <v>28217</v>
       </c>
       <c r="I26" s="158">
         <v>18983</v>
       </c>
       <c r="J26" s="160">
         <v>1344</v>
       </c>
       <c r="K26" s="162">
-        <v>5210</v>
+        <v>5554</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4607341</v>
+        <v>4844991</v>
       </c>
       <c r="C28" s="158">
-        <v>614198</v>
+        <v>627546</v>
       </c>
       <c r="D28" s="158">
-        <v>42504</v>
+        <v>71002</v>
       </c>
       <c r="E28" s="158">
-        <v>3350412</v>
+        <v>3533032</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>186978</v>
+        <v>194466</v>
       </c>
       <c r="H28" s="158">
-        <v>383049</v>
+        <v>388745</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
         <v>72805</v>
       </c>
       <c r="K28" s="162">
-        <v>185856</v>
+        <v>193032</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>583819</v>
+        <v>593963</v>
       </c>
       <c r="C30" s="158">
-        <v>7495</v>
+        <v>10676</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>460631</v>
+        <v>460633</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>47308</v>
+        <v>51809</v>
       </c>
       <c r="H30" s="158">
-        <v>68385</v>
+        <v>70846</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>34065</v>
+        <v>36604</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>445540</v>
+        <v>448806</v>
       </c>
       <c r="C32" s="164">
-        <v>14911</v>
+        <v>17117</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>315207</v>
+        <v>317138</v>
       </c>
       <c r="F32" s="164">
         <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>43521</v>
+        <v>43148</v>
       </c>
       <c r="H32" s="164">
-        <v>45240</v>
+        <v>44743</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
         <v>581</v>
       </c>
       <c r="K32" s="168">
-        <v>14179</v>
+        <v>14528</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -21078,56 +21078,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -21202,278 +21202,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2574687</v>
+        <v>2620064</v>
       </c>
       <c r="C9" s="145">
-        <v>31267</v>
+        <v>26520</v>
       </c>
       <c r="D9" s="145">
-        <v>154232</v>
+        <v>163214</v>
       </c>
       <c r="E9" s="145">
-        <v>107097</v>
+        <v>106677</v>
       </c>
       <c r="F9" s="172">
-        <v>226685</v>
+        <v>216164</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>252354</v>
+        <v>275913</v>
       </c>
       <c r="I9" s="145">
-        <v>11859</v>
+        <v>10686</v>
       </c>
       <c r="J9" s="148">
-        <v>1751485</v>
+        <v>1787677</v>
       </c>
       <c r="K9" s="151">
-        <v>39709</v>
+        <v>33211</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>789314</v>
+        <v>815912</v>
       </c>
       <c r="C11" s="158">
-        <v>12246</v>
+        <v>11946</v>
       </c>
       <c r="D11" s="158">
-        <v>177315</v>
+        <v>192541</v>
       </c>
       <c r="E11" s="158">
-        <v>72328</v>
+        <v>90369</v>
       </c>
       <c r="F11" s="178">
-        <v>138151</v>
+        <v>121585</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1900</v>
+        <v>1700</v>
       </c>
       <c r="I11" s="158">
-        <v>29115</v>
+        <v>33116</v>
       </c>
       <c r="J11" s="160">
-        <v>326136</v>
+        <v>328822</v>
       </c>
       <c r="K11" s="162">
-        <v>32124</v>
+        <v>35834</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>1001234</v>
+        <v>1007320</v>
       </c>
       <c r="C13" s="158">
-        <v>15539</v>
+        <v>12121</v>
       </c>
       <c r="D13" s="158">
-        <v>43429</v>
+        <v>53012</v>
       </c>
       <c r="E13" s="158">
-        <v>42712</v>
+        <v>45604</v>
       </c>
       <c r="F13" s="183">
-        <v>104657</v>
+        <v>104284</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>90613</v>
+        <v>85919</v>
       </c>
       <c r="I13" s="158">
-        <v>5631</v>
+        <v>5448</v>
       </c>
       <c r="J13" s="160">
-        <v>653667</v>
+        <v>660722</v>
       </c>
       <c r="K13" s="162">
-        <v>44987</v>
+        <v>40210</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>380117</v>
+        <v>388946</v>
       </c>
       <c r="C15" s="158">
-        <v>2374</v>
+        <v>3108</v>
       </c>
       <c r="D15" s="158">
-        <v>42714</v>
+        <v>39185</v>
       </c>
       <c r="E15" s="158">
-        <v>6279</v>
+        <v>5212</v>
       </c>
       <c r="F15" s="183">
-        <v>50135</v>
+        <v>50046</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>29107</v>
+        <v>30534</v>
       </c>
       <c r="I15" s="158">
-        <v>1949</v>
+        <v>1783</v>
       </c>
       <c r="J15" s="160">
-        <v>242198</v>
+        <v>253142</v>
       </c>
       <c r="K15" s="162">
-        <v>5361</v>
+        <v>5936</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>863036</v>
+        <v>857687</v>
       </c>
       <c r="C17" s="164">
-        <v>8782</v>
+        <v>8080</v>
       </c>
       <c r="D17" s="164">
-        <v>192282</v>
+        <v>189685</v>
       </c>
       <c r="E17" s="164">
-        <v>73657</v>
+        <v>73296</v>
       </c>
       <c r="F17" s="183">
-        <v>88105</v>
+        <v>75744</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>63928</v>
+        <v>64344</v>
       </c>
       <c r="I17" s="164">
-        <v>35631</v>
+        <v>36850</v>
       </c>
       <c r="J17" s="166">
-        <v>361419</v>
+        <v>372696</v>
       </c>
       <c r="K17" s="168">
-        <v>39233</v>
+        <v>36993</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -21571,278 +21571,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2574687</v>
+        <v>2620064</v>
       </c>
       <c r="C24" s="145">
-        <v>85162</v>
+        <v>71185</v>
       </c>
       <c r="D24" s="145">
-        <v>161099</v>
+        <v>172099</v>
       </c>
       <c r="E24" s="145">
-        <v>2071940</v>
+        <v>2114246</v>
       </c>
       <c r="F24" s="145">
         <v>53910</v>
       </c>
       <c r="G24" s="145">
-        <v>48055</v>
+        <v>51665</v>
       </c>
       <c r="H24" s="145">
-        <v>154520</v>
+        <v>156959</v>
       </c>
       <c r="I24" s="145">
         <v>103983</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>42238</v>
+        <v>46689</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>789314</v>
+        <v>815912</v>
       </c>
       <c r="C26" s="158">
-        <v>5509</v>
+        <v>12798</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>643081</v>
+        <v>647975</v>
       </c>
       <c r="F26" s="158">
-        <v>9558</v>
+        <v>9508</v>
       </c>
       <c r="G26" s="158">
-        <v>76830</v>
+        <v>90891</v>
       </c>
       <c r="H26" s="158">
-        <v>54336</v>
+        <v>54741</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>19573</v>
+        <v>20702</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>1001234</v>
+        <v>1007320</v>
       </c>
       <c r="C28" s="158">
-        <v>6121</v>
+        <v>5118</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>840572</v>
+        <v>851178</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>38506</v>
+        <v>34974</v>
       </c>
       <c r="H28" s="158">
-        <v>95873</v>
+        <v>95887</v>
       </c>
       <c r="I28" s="158">
         <v>64251</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>27386</v>
+        <v>28979</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>380117</v>
+        <v>388946</v>
       </c>
       <c r="C30" s="158">
-        <v>19271</v>
+        <v>11923</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>298779</v>
+        <v>311722</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>7307</v>
+        <v>9450</v>
       </c>
       <c r="H30" s="158">
-        <v>54759</v>
+        <v>55851</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>39349</v>
+        <v>40460</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>863036</v>
+        <v>857687</v>
       </c>
       <c r="C32" s="164">
-        <v>11324</v>
+        <v>19553</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>710567</v>
+        <v>697252</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>71522</v>
+        <v>69189</v>
       </c>
       <c r="H32" s="164">
-        <v>69624</v>
+        <v>71693</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>33337</v>
+        <v>35954</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -22105,56 +22105,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -22229,278 +22229,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>101016</v>
+        <v>103167</v>
       </c>
       <c r="C9" s="145">
-        <v>1305</v>
+        <v>1268</v>
       </c>
       <c r="D9" s="145">
-        <v>5924</v>
+        <v>5801</v>
       </c>
       <c r="E9" s="145">
-        <v>696</v>
+        <v>614</v>
       </c>
       <c r="F9" s="172">
-        <v>8521</v>
+        <v>8529</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14220</v>
+        <v>13938</v>
       </c>
       <c r="I9" s="145">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="J9" s="148">
-        <v>65378</v>
+        <v>67352</v>
       </c>
       <c r="K9" s="151">
-        <v>4711</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>267627</v>
+        <v>271505</v>
       </c>
       <c r="C11" s="158">
-        <v>2350</v>
+        <v>2519</v>
       </c>
       <c r="D11" s="158">
-        <v>20722</v>
+        <v>23377</v>
       </c>
       <c r="E11" s="158">
-        <v>3249</v>
+        <v>3074</v>
       </c>
       <c r="F11" s="178">
-        <v>7032</v>
+        <v>7011</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>27995</v>
+        <v>25532</v>
       </c>
       <c r="I11" s="158">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="J11" s="160">
-        <v>193843</v>
+        <v>196954</v>
       </c>
       <c r="K11" s="162">
-        <v>11928</v>
+        <v>12509</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1424156</v>
+        <v>1431567</v>
       </c>
       <c r="C13" s="158">
-        <v>27330</v>
+        <v>16603</v>
       </c>
       <c r="D13" s="158">
-        <v>79193</v>
+        <v>97699</v>
       </c>
       <c r="E13" s="158">
-        <v>46391</v>
+        <v>50706</v>
       </c>
       <c r="F13" s="183">
-        <v>188482</v>
+        <v>173402</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>119635</v>
+        <v>138325</v>
       </c>
       <c r="I13" s="158">
-        <v>15569</v>
+        <v>14623</v>
       </c>
       <c r="J13" s="160">
-        <v>942781</v>
+        <v>934499</v>
       </c>
       <c r="K13" s="162">
-        <v>4776</v>
+        <v>5711</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>840693</v>
+        <v>851298</v>
       </c>
       <c r="C15" s="158">
-        <v>7649</v>
+        <v>7460</v>
       </c>
       <c r="D15" s="158">
-        <v>40895</v>
+        <v>42802</v>
       </c>
       <c r="E15" s="158">
-        <v>43588</v>
+        <v>42250</v>
       </c>
       <c r="F15" s="183">
-        <v>123994</v>
+        <v>131188</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>34331</v>
+        <v>34847</v>
       </c>
       <c r="I15" s="158">
-        <v>3942</v>
+        <v>3894</v>
       </c>
       <c r="J15" s="160">
-        <v>563289</v>
+        <v>565966</v>
       </c>
       <c r="K15" s="162">
-        <v>23006</v>
+        <v>22891</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>352195</v>
+        <v>351225</v>
       </c>
       <c r="C17" s="164">
-        <v>3561</v>
+        <v>3334</v>
       </c>
       <c r="D17" s="164">
-        <v>18688</v>
+        <v>18072</v>
       </c>
       <c r="E17" s="164">
-        <v>4265</v>
+        <v>11999</v>
       </c>
       <c r="F17" s="183">
-        <v>24831</v>
+        <v>20615</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>41485</v>
+        <v>40402</v>
       </c>
       <c r="I17" s="164">
-        <v>1201</v>
+        <v>1328</v>
       </c>
       <c r="J17" s="166">
-        <v>233366</v>
+        <v>234207</v>
       </c>
       <c r="K17" s="168">
-        <v>24797</v>
+        <v>21268</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -22598,278 +22598,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>101016</v>
+        <v>103167</v>
       </c>
       <c r="C24" s="145">
-        <v>5269</v>
+        <v>5078</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>85776</v>
+        <v>88364</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2207</v>
+        <v>1970</v>
       </c>
       <c r="H24" s="145">
-        <v>6154</v>
+        <v>6144</v>
       </c>
       <c r="I24" s="145">
         <v>3266</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1508</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>267627</v>
+        <v>271505</v>
       </c>
       <c r="C26" s="158">
         <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>239923</v>
+        <v>244015</v>
       </c>
       <c r="F26" s="158">
         <v>6450</v>
       </c>
       <c r="G26" s="158">
-        <v>3210</v>
+        <v>2682</v>
       </c>
       <c r="H26" s="158">
-        <v>18029</v>
+        <v>18344</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3412</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1424156</v>
+        <v>1431567</v>
       </c>
       <c r="C28" s="158">
-        <v>31327</v>
+        <v>17000</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1193577</v>
+        <v>1202251</v>
       </c>
       <c r="F28" s="158">
         <v>25000</v>
       </c>
       <c r="G28" s="158">
-        <v>90137</v>
+        <v>102958</v>
       </c>
       <c r="H28" s="158">
-        <v>83802</v>
+        <v>84045</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>36555</v>
+        <v>38822</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>840693</v>
+        <v>851298</v>
       </c>
       <c r="C30" s="158">
-        <v>8291</v>
+        <v>2829</v>
       </c>
       <c r="D30" s="158">
-        <v>4799</v>
+        <v>6299</v>
       </c>
       <c r="E30" s="158">
-        <v>738434</v>
+        <v>750468</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>17614</v>
+        <v>20066</v>
       </c>
       <c r="H30" s="158">
-        <v>58036</v>
+        <v>58116</v>
       </c>
       <c r="I30" s="158">
         <v>42827</v>
       </c>
       <c r="J30" s="160">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="K30" s="162">
-        <v>15379</v>
+        <v>16212</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>352195</v>
+        <v>351225</v>
       </c>
       <c r="C32" s="164">
-        <v>7522</v>
+        <v>11176</v>
       </c>
       <c r="D32" s="164">
-        <v>8003</v>
+        <v>11003</v>
       </c>
       <c r="E32" s="164">
-        <v>293925</v>
+        <v>287505</v>
       </c>
       <c r="F32" s="164">
-        <v>4789</v>
+        <v>5889</v>
       </c>
       <c r="G32" s="164">
-        <v>12360</v>
+        <v>9887</v>
       </c>
       <c r="H32" s="164">
-        <v>25595</v>
+        <v>25765</v>
       </c>
       <c r="I32" s="164">
         <v>20936</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>4781</v>
+        <v>5169</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -23132,56 +23132,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -23256,278 +23256,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>222922</v>
+        <v>223532</v>
       </c>
       <c r="C9" s="145">
-        <v>2552</v>
+        <v>2338</v>
       </c>
       <c r="D9" s="145">
-        <v>11860</v>
+        <v>10910</v>
       </c>
       <c r="E9" s="145">
-        <v>4353</v>
+        <v>6130</v>
       </c>
       <c r="F9" s="172">
-        <v>21517</v>
+        <v>21047</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19271</v>
+        <v>18643</v>
       </c>
       <c r="I9" s="145">
-        <v>801</v>
+        <v>821</v>
       </c>
       <c r="J9" s="148">
-        <v>154782</v>
+        <v>154311</v>
       </c>
       <c r="K9" s="151">
-        <v>7787</v>
+        <v>9332</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1027139</v>
+        <v>1064863</v>
       </c>
       <c r="C11" s="158">
-        <v>7919</v>
+        <v>7868</v>
       </c>
       <c r="D11" s="158">
-        <v>41540</v>
+        <v>45102</v>
       </c>
       <c r="E11" s="158">
-        <v>67814</v>
+        <v>79831</v>
       </c>
       <c r="F11" s="178">
-        <v>66471</v>
+        <v>67019</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>77794</v>
+        <v>77637</v>
       </c>
       <c r="I11" s="158">
-        <v>39965</v>
+        <v>38204</v>
       </c>
       <c r="J11" s="160">
-        <v>662513</v>
+        <v>671434</v>
       </c>
       <c r="K11" s="162">
-        <v>63123</v>
+        <v>77768</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>898683</v>
+        <v>921848</v>
       </c>
       <c r="C13" s="158">
-        <v>4771</v>
+        <v>4163</v>
       </c>
       <c r="D13" s="158">
-        <v>69936</v>
+        <v>60189</v>
       </c>
       <c r="E13" s="158">
-        <v>60778</v>
+        <v>65876</v>
       </c>
       <c r="F13" s="183">
-        <v>57646</v>
+        <v>49575</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>142079</v>
+        <v>169508</v>
       </c>
       <c r="I13" s="158">
-        <v>21954</v>
+        <v>17933</v>
       </c>
       <c r="J13" s="160">
-        <v>523655</v>
+        <v>535600</v>
       </c>
       <c r="K13" s="162">
-        <v>17863</v>
+        <v>19005</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2619948</v>
+        <v>2660857</v>
       </c>
       <c r="C15" s="158">
-        <v>11228</v>
+        <v>8873</v>
       </c>
       <c r="D15" s="158">
-        <v>150044</v>
+        <v>148430</v>
       </c>
       <c r="E15" s="158">
-        <v>292324</v>
+        <v>261612</v>
       </c>
       <c r="F15" s="183">
-        <v>258953</v>
+        <v>247253</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>251195</v>
+        <v>285599</v>
       </c>
       <c r="I15" s="158">
-        <v>44737</v>
+        <v>36247</v>
       </c>
       <c r="J15" s="160">
-        <v>1559945</v>
+        <v>1619586</v>
       </c>
       <c r="K15" s="162">
-        <v>51523</v>
+        <v>53258</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2960513</v>
+        <v>3109703</v>
       </c>
       <c r="C17" s="164">
-        <v>38283</v>
+        <v>24097</v>
       </c>
       <c r="D17" s="164">
-        <v>217093</v>
+        <v>258923</v>
       </c>
       <c r="E17" s="164">
-        <v>84576</v>
+        <v>82086</v>
       </c>
       <c r="F17" s="183">
-        <v>328119</v>
+        <v>330608</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>324129</v>
+        <v>331524</v>
       </c>
       <c r="I17" s="164">
-        <v>67967</v>
+        <v>69690</v>
       </c>
       <c r="J17" s="166">
-        <v>1778215</v>
+        <v>1850532</v>
       </c>
       <c r="K17" s="168">
-        <v>122131</v>
+        <v>162243</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -23625,278 +23625,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>222922</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>223532</v>
+      </c>
+      <c r="C24" s="189">
+        <v>0</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>199134</v>
+        <v>200164</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>3012</v>
+        <v>2495</v>
       </c>
       <c r="H24" s="145">
-        <v>19086</v>
+        <v>19197</v>
       </c>
       <c r="I24" s="145">
         <v>13815</v>
       </c>
       <c r="J24" s="148">
         <v>924</v>
       </c>
       <c r="K24" s="151">
-        <v>3966</v>
+        <v>4298</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1027139</v>
+        <v>1064863</v>
       </c>
       <c r="C26" s="158">
-        <v>4833</v>
+        <v>20360</v>
       </c>
       <c r="D26" s="158">
-        <v>7575</v>
+        <v>8075</v>
       </c>
       <c r="E26" s="158">
-        <v>837264</v>
+        <v>852021</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>84048</v>
+        <v>89513</v>
       </c>
       <c r="H26" s="158">
-        <v>87419</v>
+        <v>88894</v>
       </c>
       <c r="I26" s="158">
-        <v>48145</v>
+        <v>48078</v>
       </c>
       <c r="J26" s="160">
-        <v>8237</v>
+        <v>8304</v>
       </c>
       <c r="K26" s="162">
-        <v>21745</v>
+        <v>23204</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>898683</v>
+        <v>921848</v>
       </c>
       <c r="C28" s="158">
-        <v>5043</v>
+        <v>4858</v>
       </c>
       <c r="D28" s="158">
-        <v>35150</v>
+        <v>36150</v>
       </c>
       <c r="E28" s="158">
-        <v>702723</v>
+        <v>725731</v>
       </c>
       <c r="F28" s="158">
-        <v>25302</v>
+        <v>23302</v>
       </c>
       <c r="G28" s="158">
-        <v>58739</v>
+        <v>59943</v>
       </c>
       <c r="H28" s="158">
-        <v>71727</v>
+        <v>71864</v>
       </c>
       <c r="I28" s="158">
         <v>49234</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>19040</v>
+        <v>20194</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2619948</v>
+        <v>2660857</v>
       </c>
       <c r="C30" s="158">
-        <v>26514</v>
+        <v>3443</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2339707</v>
+        <v>2371179</v>
       </c>
       <c r="F30" s="158">
-        <v>33500</v>
+        <v>48500</v>
       </c>
       <c r="G30" s="158">
-        <v>57137</v>
+        <v>73320</v>
       </c>
       <c r="H30" s="158">
-        <v>163090</v>
+        <v>164415</v>
       </c>
       <c r="I30" s="158">
         <v>92277</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>40439</v>
+        <v>44173</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2960513</v>
+        <v>3109703</v>
       </c>
       <c r="C32" s="164">
-        <v>81814</v>
+        <v>82127</v>
       </c>
       <c r="D32" s="164">
         <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2396145</v>
+        <v>2520566</v>
       </c>
       <c r="F32" s="164">
-        <v>50940</v>
+        <v>49190</v>
       </c>
       <c r="G32" s="164">
-        <v>216717</v>
+        <v>239948</v>
       </c>
       <c r="H32" s="164">
-        <v>204884</v>
+        <v>207858</v>
       </c>
       <c r="I32" s="164">
         <v>119145</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>76194</v>
+        <v>80129</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -24159,56 +24159,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -24283,278 +24283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4661889</v>
+        <v>4855496</v>
       </c>
       <c r="C9" s="145">
-        <v>43930</v>
+        <v>56641</v>
       </c>
       <c r="D9" s="145">
-        <v>376721</v>
+        <v>404854</v>
       </c>
       <c r="E9" s="145">
-        <v>267405</v>
+        <v>279604</v>
       </c>
       <c r="F9" s="172">
-        <v>394008</v>
+        <v>380986</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>536309</v>
+        <v>584887</v>
       </c>
       <c r="I9" s="145">
-        <v>185776</v>
+        <v>165682</v>
       </c>
       <c r="J9" s="148">
-        <v>2767493</v>
+        <v>2884452</v>
       </c>
       <c r="K9" s="151">
-        <v>90249</v>
+        <v>98389</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>990472</v>
+        <v>978069</v>
       </c>
       <c r="C11" s="158">
-        <v>5931</v>
+        <v>5886</v>
       </c>
       <c r="D11" s="158">
-        <v>99788</v>
+        <v>76985</v>
       </c>
       <c r="E11" s="158">
-        <v>40131</v>
+        <v>38535</v>
       </c>
       <c r="F11" s="178">
-        <v>139675</v>
+        <v>139254</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>75362</v>
+        <v>74754</v>
       </c>
       <c r="I11" s="158">
-        <v>31556</v>
+        <v>32780</v>
       </c>
       <c r="J11" s="160">
-        <v>542711</v>
+        <v>554265</v>
       </c>
       <c r="K11" s="162">
-        <v>55316</v>
+        <v>55609</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>1142374</v>
+        <v>1094881</v>
       </c>
       <c r="C13" s="158">
-        <v>17529</v>
+        <v>13556</v>
       </c>
       <c r="D13" s="158">
-        <v>217680</v>
+        <v>195055</v>
       </c>
       <c r="E13" s="158">
-        <v>64251</v>
+        <v>60911</v>
       </c>
       <c r="F13" s="183">
-        <v>138403</v>
+        <v>136483</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>524</v>
+        <v>544</v>
       </c>
       <c r="I13" s="158">
-        <v>97334</v>
+        <v>92162</v>
       </c>
       <c r="J13" s="160">
-        <v>570496</v>
+        <v>560730</v>
       </c>
       <c r="K13" s="162">
-        <v>36157</v>
+        <v>35441</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3346817</v>
+        <v>3502952</v>
       </c>
       <c r="C15" s="158">
-        <v>30131</v>
+        <v>30560</v>
       </c>
       <c r="D15" s="158">
-        <v>154528</v>
+        <v>211049</v>
       </c>
       <c r="E15" s="158">
-        <v>173566</v>
+        <v>173340</v>
       </c>
       <c r="F15" s="183">
-        <v>192292</v>
+        <v>184639</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>570003</v>
+        <v>614859</v>
       </c>
       <c r="I15" s="158">
-        <v>177861</v>
+        <v>170347</v>
       </c>
       <c r="J15" s="160">
-        <v>2016013</v>
+        <v>2054264</v>
       </c>
       <c r="K15" s="162">
-        <v>32422</v>
+        <v>63894</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>406192</v>
+        <v>407643</v>
       </c>
       <c r="C17" s="164">
-        <v>2735</v>
+        <v>2513</v>
       </c>
       <c r="D17" s="164">
-        <v>18515</v>
+        <v>18066</v>
       </c>
       <c r="E17" s="164">
-        <v>27746</v>
+        <v>29584</v>
       </c>
       <c r="F17" s="183">
-        <v>50404</v>
+        <v>49423</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>35538</v>
+        <v>33163</v>
       </c>
       <c r="I17" s="164">
-        <v>5636</v>
+        <v>5590</v>
       </c>
       <c r="J17" s="166">
-        <v>265187</v>
+        <v>268739</v>
       </c>
       <c r="K17" s="168">
-        <v>431</v>
+        <v>566</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -24652,278 +24652,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4661889</v>
+        <v>4855496</v>
       </c>
       <c r="C24" s="145">
-        <v>99894</v>
+        <v>143952</v>
       </c>
       <c r="D24" s="145">
         <v>12276</v>
       </c>
       <c r="E24" s="145">
-        <v>3882023</v>
+        <v>4023085</v>
       </c>
       <c r="F24" s="145">
-        <v>23820</v>
+        <v>29320</v>
       </c>
       <c r="G24" s="145">
-        <v>344292</v>
+        <v>341261</v>
       </c>
       <c r="H24" s="145">
-        <v>299583</v>
+        <v>305602</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>37214</v>
+        <v>37341</v>
       </c>
       <c r="K24" s="151">
-        <v>99503</v>
+        <v>105003</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>990472</v>
+        <v>978069</v>
       </c>
       <c r="C26" s="158">
-        <v>8686</v>
+        <v>13598</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>725894</v>
+        <v>716333</v>
       </c>
       <c r="F26" s="158">
-        <v>26723</v>
+        <v>26634</v>
       </c>
       <c r="G26" s="158">
-        <v>153640</v>
+        <v>146276</v>
       </c>
       <c r="H26" s="158">
-        <v>75349</v>
+        <v>75046</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8028</v>
+        <v>8029</v>
       </c>
       <c r="K26" s="162">
-        <v>20970</v>
+        <v>21349</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>1142374</v>
+        <v>1094881</v>
       </c>
       <c r="C28" s="158">
-        <v>22154</v>
+        <v>27372</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>932453</v>
+        <v>893045</v>
       </c>
       <c r="F28" s="158">
-        <v>3185</v>
+        <v>6948</v>
       </c>
       <c r="G28" s="158">
-        <v>76122</v>
+        <v>57219</v>
       </c>
       <c r="H28" s="158">
-        <v>108460</v>
+        <v>110297</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>23943</v>
+        <v>26074</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3346817</v>
+        <v>3502952</v>
       </c>
       <c r="C30" s="158">
-        <v>10373</v>
+        <v>51944</v>
       </c>
       <c r="D30" s="158">
         <v>6695</v>
       </c>
       <c r="E30" s="158">
-        <v>2807633</v>
+        <v>2911580</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>287245</v>
+        <v>295437</v>
       </c>
       <c r="H30" s="158">
-        <v>214820</v>
+        <v>217246</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
         <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>58730</v>
+        <v>63433</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>406192</v>
+        <v>407643</v>
       </c>
       <c r="C32" s="164">
-        <v>971</v>
+        <v>1425</v>
       </c>
       <c r="D32" s="164">
         <v>5005</v>
       </c>
       <c r="E32" s="164">
-        <v>352573</v>
+        <v>353869</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>11525</v>
+        <v>11213</v>
       </c>
       <c r="H32" s="164">
-        <v>36118</v>
+        <v>36131</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
         <v>407</v>
       </c>
       <c r="K32" s="168">
-        <v>16292</v>
+        <v>16566</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -25186,56 +25186,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -25310,228 +25310,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>6430359</v>
+        <v>6639601</v>
       </c>
       <c r="C9" s="145">
-        <v>60730</v>
+        <v>110102</v>
       </c>
       <c r="D9" s="145">
-        <v>413139</v>
+        <v>394919</v>
       </c>
       <c r="E9" s="145">
-        <v>314486</v>
+        <v>332857</v>
       </c>
       <c r="F9" s="172">
-        <v>365500</v>
+        <v>415284</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>918719</v>
+        <v>1028453</v>
       </c>
       <c r="I9" s="145">
-        <v>286148</v>
+        <v>233953</v>
       </c>
       <c r="J9" s="148">
-        <v>3887614</v>
+        <v>3937724</v>
       </c>
       <c r="K9" s="151">
-        <v>184024</v>
+        <v>186308</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>80093</v>
+        <v>85537</v>
       </c>
       <c r="C11" s="158">
-        <v>201</v>
+        <v>1211</v>
       </c>
       <c r="D11" s="158">
-        <v>11707</v>
+        <v>8703</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>9843</v>
+        <v>10845</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1120</v>
+        <v>1465</v>
       </c>
       <c r="I11" s="158">
-        <v>1170</v>
+        <v>1218</v>
       </c>
       <c r="J11" s="160">
-        <v>53356</v>
+        <v>56614</v>
       </c>
       <c r="K11" s="162">
-        <v>2695</v>
+        <v>5482</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>118661</v>
+        <v>125686</v>
       </c>
       <c r="C13" s="158">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D13" s="158">
-        <v>10752</v>
+        <v>9890</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>16323</v>
+        <v>19605</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>4000</v>
+        <v>3550</v>
       </c>
       <c r="I13" s="158">
-        <v>369</v>
+        <v>459</v>
       </c>
       <c r="J13" s="160">
-        <v>83921</v>
+        <v>89012</v>
       </c>
       <c r="K13" s="162">
-        <v>3190</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>60315</v>
+        <v>63069</v>
       </c>
       <c r="C15" s="158">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" s="158">
-        <v>2826</v>
+        <v>2832</v>
       </c>
       <c r="E15" s="158">
-        <v>3312</v>
+        <v>3287</v>
       </c>
       <c r="F15" s="183">
-        <v>14909</v>
+        <v>14234</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>760</v>
+        <v>594</v>
       </c>
       <c r="J15" s="160">
-        <v>30312</v>
+        <v>34996</v>
       </c>
       <c r="K15" s="162">
-        <v>7595</v>
+        <v>6523</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -25655,228 +25655,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>6430359</v>
+        <v>6639601</v>
       </c>
       <c r="C24" s="145">
-        <v>55953</v>
+        <v>99882</v>
       </c>
       <c r="D24" s="145">
-        <v>60063</v>
+        <v>80062</v>
       </c>
       <c r="E24" s="145">
-        <v>5323452</v>
+        <v>5497331</v>
       </c>
       <c r="F24" s="145">
         <v>85100</v>
       </c>
       <c r="G24" s="145">
-        <v>442195</v>
+        <v>414456</v>
       </c>
       <c r="H24" s="145">
-        <v>463595</v>
+        <v>462770</v>
       </c>
       <c r="I24" s="145">
         <v>186844</v>
       </c>
       <c r="J24" s="148">
-        <v>31600</v>
+        <v>31731</v>
       </c>
       <c r="K24" s="151">
-        <v>228100</v>
+        <v>250345</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>80093</v>
+        <v>85537</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>70913</v>
+        <v>76148</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>1878</v>
+        <v>2249</v>
       </c>
       <c r="H26" s="158">
-        <v>7302</v>
+        <v>7141</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2701</v>
+        <v>-2829</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>118661</v>
+        <v>125686</v>
       </c>
       <c r="C28" s="158">
-        <v>506</v>
+        <v>570</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>101114</v>
+        <v>108225</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>952</v>
+        <v>760</v>
       </c>
       <c r="H28" s="158">
-        <v>16090</v>
+        <v>16131</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-3905</v>
+        <v>-3855</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>60315</v>
+        <v>63069</v>
       </c>
       <c r="C30" s="158">
-        <v>4750</v>
+        <v>5200</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>44150</v>
+        <v>46359</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>1749</v>
+        <v>1947</v>
       </c>
       <c r="H30" s="158">
-        <v>9666</v>
+        <v>9564</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-267</v>
+        <v>-360</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -26283,275 +26283,275 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>4210312</v>
+        <v>4263581</v>
       </c>
       <c r="C9" s="146">
-        <v>15235</v>
+        <v>25507</v>
       </c>
       <c r="D9" s="146">
-        <v>261961</v>
+        <v>244684</v>
       </c>
       <c r="E9" s="146">
-        <v>300152</v>
+        <v>298507</v>
       </c>
       <c r="F9" s="173">
-        <v>149967</v>
+        <v>136925</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>61694</v>
+        <v>60910</v>
       </c>
       <c r="I9" s="146">
-        <v>444732</v>
+        <v>368509</v>
       </c>
       <c r="J9" s="149">
-        <v>1552189</v>
+        <v>1697281</v>
       </c>
       <c r="K9" s="152">
-        <v>1424382</v>
+        <v>1431257</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>632759</v>
+        <v>632310</v>
       </c>
       <c r="C11" s="158">
-        <v>2467</v>
+        <v>7069</v>
       </c>
       <c r="D11" s="158">
-        <v>31011</v>
+        <v>33234</v>
       </c>
       <c r="E11" s="158">
-        <v>13075</v>
+        <v>8718</v>
       </c>
       <c r="F11" s="178">
-        <v>40678</v>
+        <v>38269</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>15923</v>
+        <v>18556</v>
       </c>
       <c r="J11" s="160">
-        <v>194054</v>
+        <v>202553</v>
       </c>
       <c r="K11" s="162">
-        <v>335550</v>
+        <v>323911</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>129415</v>
+        <v>112097</v>
       </c>
       <c r="C13" s="158">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="D13" s="158">
-        <v>6989</v>
+        <v>7879</v>
       </c>
       <c r="E13" s="158">
-        <v>11237</v>
+        <v>12324</v>
       </c>
       <c r="F13" s="183">
-        <v>11646</v>
+        <v>9665</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>16666</v>
+        <v>507</v>
       </c>
       <c r="J13" s="160">
-        <v>65106</v>
+        <v>66319</v>
       </c>
       <c r="K13" s="162">
-        <v>17379</v>
+        <v>15023</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>21345</v>
+        <v>22724</v>
       </c>
       <c r="C15" s="158">
-        <v>164</v>
+        <v>131</v>
       </c>
       <c r="D15" s="158">
-        <v>2599</v>
+        <v>2596</v>
       </c>
       <c r="E15" s="158">
-        <v>173</v>
+        <v>78</v>
       </c>
       <c r="F15" s="183">
-        <v>1683</v>
+        <v>1966</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="J15" s="160">
-        <v>17125</v>
+        <v>18330</v>
       </c>
       <c r="K15" s="162">
-        <v>-435</v>
+        <v>-531</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>15206</v>
+        <v>14762</v>
       </c>
       <c r="C17" s="164">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D17" s="164">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="E17" s="164">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1910</v>
+        <v>1760</v>
       </c>
       <c r="I17" s="164">
-        <v>163</v>
+        <v>249</v>
       </c>
       <c r="J17" s="166">
-        <v>12781</v>
+        <v>12470</v>
       </c>
       <c r="K17" s="168">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
@@ -26652,275 +26652,275 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>4210312</v>
+        <v>4263581</v>
       </c>
       <c r="C24" s="146">
-        <v>721976</v>
+        <v>815670</v>
       </c>
       <c r="D24" s="146">
-        <v>30179</v>
+        <v>28833</v>
       </c>
       <c r="E24" s="146">
-        <v>1721509</v>
+        <v>1709679</v>
       </c>
       <c r="F24" s="146">
-        <v>1237319</v>
+        <v>1187622</v>
       </c>
       <c r="G24" s="146">
-        <v>330853</v>
+        <v>348733</v>
       </c>
       <c r="H24" s="146">
-        <v>168476</v>
+        <v>173044</v>
       </c>
       <c r="I24" s="146">
-        <v>43995</v>
+        <v>47571</v>
       </c>
       <c r="J24" s="149">
-        <v>124185</v>
+        <v>125311</v>
       </c>
       <c r="K24" s="152">
-        <v>296</v>
+        <v>162</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>632759</v>
+        <v>632310</v>
       </c>
       <c r="C26" s="158">
-        <v>60509</v>
+        <v>72896</v>
       </c>
       <c r="D26" s="158">
-        <v>2293</v>
+        <v>2277</v>
       </c>
       <c r="E26" s="158">
-        <v>451072</v>
+        <v>445886</v>
       </c>
       <c r="F26" s="158">
-        <v>76601</v>
+        <v>65729</v>
       </c>
       <c r="G26" s="158">
-        <v>11648</v>
+        <v>14250</v>
       </c>
       <c r="H26" s="158">
-        <v>30636</v>
+        <v>31273</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>26294</v>
+        <v>26952</v>
       </c>
       <c r="K26" s="162">
-        <v>-112</v>
+        <v>-133</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>129415</v>
-[...1 lines deleted...]
-      <c r="C28" s="158">
+        <v>112097</v>
+      </c>
+      <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>615</v>
+        <v>759</v>
       </c>
       <c r="E28" s="158">
-        <v>61659</v>
+        <v>57716</v>
       </c>
       <c r="F28" s="158">
-        <v>44325</v>
+        <v>28625</v>
       </c>
       <c r="G28" s="158">
-        <v>8727</v>
+        <v>10539</v>
       </c>
       <c r="H28" s="158">
-        <v>14088</v>
+        <v>14459</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>13688</v>
+        <v>14059</v>
       </c>
       <c r="K28" s="162">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>21345</v>
+        <v>22724</v>
       </c>
       <c r="C30" s="158">
-        <v>3502</v>
+        <v>3325</v>
       </c>
       <c r="D30" s="158">
-        <v>121</v>
+        <v>243</v>
       </c>
       <c r="E30" s="158">
-        <v>8328</v>
+        <v>8093</v>
       </c>
       <c r="F30" s="158">
-        <v>3502</v>
+        <v>5097</v>
       </c>
       <c r="G30" s="158">
-        <v>557</v>
+        <v>631</v>
       </c>
       <c r="H30" s="158">
-        <v>5334</v>
+        <v>5336</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4271</v>
+        <v>4280</v>
       </c>
       <c r="K30" s="162">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>15206</v>
+        <v>14762</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="E32" s="164">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F32" s="164">
-        <v>13642</v>
+        <v>13046</v>
       </c>
       <c r="G32" s="164">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="H32" s="164">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="K32" s="168">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>