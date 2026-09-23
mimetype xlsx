--- v2 (2026-07-26)
+++ v3 (2026-09-23)
@@ -126,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of May  2026</t>
+    <t xml:space="preserve"> End of July 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國115年 5月底</t>
+    <t>民國115年 7月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -2270,69 +2270,68 @@
     <t>The First Credit Cooperative of Hualien</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="18">
+  <numFmts count="17">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;             －&quot;"/>
     <numFmt numFmtId="178" formatCode="\-##,###,###,##0"/>
     <numFmt numFmtId="179" formatCode="[$€-2]\ #,##0.00_);[Red]\([$€-2]\ #,##0.00\)"/>
     <numFmt numFmtId="180" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
-    <numFmt numFmtId="181" formatCode="-##,###,###,##0"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -4178,120 +4177,114 @@
     </xf>
     <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="263" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="268" numFmtId="180" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="269" numFmtId="180" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="270" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="270" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="271" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="271" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="274" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="274" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="275" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="275" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="276" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="276" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="277" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="277" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="278" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="278" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="279" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="279" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="280" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="282" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="280" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="283" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="281" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="284" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="282" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="285" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="283" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="286" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="284" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="287" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="285" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="288" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="286" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="289" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="287" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="290" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="288" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="291" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="289" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="292" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="290" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="293" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="291" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4506,278 +4499,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>81202243</v>
+        <v>82509297</v>
       </c>
       <c r="C9" s="146">
-        <v>1127712</v>
+        <v>1125749</v>
       </c>
       <c r="D9" s="146">
-        <v>6952471</v>
+        <v>6633452</v>
       </c>
       <c r="E9" s="146">
-        <v>4181728</v>
+        <v>3990584</v>
       </c>
       <c r="F9" s="173">
-        <v>8442362</v>
+        <v>8541761</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>9881506</v>
+        <v>9898357</v>
       </c>
       <c r="I9" s="146">
-        <v>1461049</v>
+        <v>1675838</v>
       </c>
       <c r="J9" s="149">
-        <v>47299563</v>
+        <v>48799247</v>
       </c>
       <c r="K9" s="152">
-        <v>1855850</v>
+        <v>1844308</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>7489579</v>
+        <v>7580967</v>
       </c>
       <c r="C11" s="158">
-        <v>105335</v>
+        <v>99415</v>
       </c>
       <c r="D11" s="158">
-        <v>649630</v>
+        <v>543085</v>
       </c>
       <c r="E11" s="158">
-        <v>808129</v>
+        <v>797313</v>
       </c>
       <c r="F11" s="178">
-        <v>1686175</v>
+        <v>1739720</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>235995</v>
+        <v>235483</v>
       </c>
       <c r="I11" s="158">
-        <v>64115</v>
+        <v>57603</v>
       </c>
       <c r="J11" s="160">
-        <v>3720335</v>
+        <v>3884098</v>
       </c>
       <c r="K11" s="162">
-        <v>219865</v>
+        <v>224251</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3795240</v>
+        <v>3893915</v>
       </c>
       <c r="C13" s="158">
-        <v>31241</v>
+        <v>27121</v>
       </c>
       <c r="D13" s="158">
-        <v>268807</v>
+        <v>263784</v>
       </c>
       <c r="E13" s="158">
-        <v>4749</v>
+        <v>7843</v>
       </c>
       <c r="F13" s="183">
-        <v>333779</v>
+        <v>353112</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>554869</v>
+        <v>566034</v>
       </c>
       <c r="I13" s="158">
-        <v>22104</v>
+        <v>18887</v>
       </c>
       <c r="J13" s="160">
-        <v>2551688</v>
+        <v>2629656</v>
       </c>
       <c r="K13" s="162">
-        <v>28004</v>
+        <v>27478</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5184924</v>
+        <v>5154902</v>
       </c>
       <c r="C15" s="158">
-        <v>90850</v>
+        <v>80361</v>
       </c>
       <c r="D15" s="158">
-        <v>427175</v>
+        <v>438767</v>
       </c>
       <c r="E15" s="158">
-        <v>157979</v>
+        <v>149921</v>
       </c>
       <c r="F15" s="183">
-        <v>521333</v>
+        <v>498554</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>716863</v>
+        <v>681851</v>
       </c>
       <c r="I15" s="158">
-        <v>23983</v>
+        <v>28830</v>
       </c>
       <c r="J15" s="160">
-        <v>3227243</v>
+        <v>3258384</v>
       </c>
       <c r="K15" s="162">
-        <v>19499</v>
+        <v>18232</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>5066997</v>
+        <v>5214440</v>
       </c>
       <c r="C17" s="164">
-        <v>85963</v>
+        <v>69814</v>
       </c>
       <c r="D17" s="164">
-        <v>301932</v>
+        <v>308553</v>
       </c>
       <c r="E17" s="164">
-        <v>200786</v>
+        <v>215076</v>
       </c>
       <c r="F17" s="183">
-        <v>425613</v>
+        <v>422690</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1043891</v>
+        <v>1109307</v>
       </c>
       <c r="I17" s="164">
-        <v>51390</v>
+        <v>55501</v>
       </c>
       <c r="J17" s="166">
-        <v>2930840</v>
+        <v>3010167</v>
       </c>
       <c r="K17" s="168">
-        <v>26582</v>
+        <v>23331</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -4875,278 +4868,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>81202243</v>
+        <v>82509297</v>
       </c>
       <c r="C24" s="146">
-        <v>3405843</v>
+        <v>3553698</v>
       </c>
       <c r="D24" s="146">
-        <v>1229520</v>
+        <v>1541962</v>
       </c>
       <c r="E24" s="146">
-        <v>64870050</v>
+        <v>65442159</v>
       </c>
       <c r="F24" s="146">
-        <v>919652</v>
+        <v>954503</v>
       </c>
       <c r="G24" s="146">
-        <v>4999586</v>
+        <v>5201972</v>
       </c>
       <c r="H24" s="146">
-        <v>5777592</v>
+        <v>5815002</v>
       </c>
       <c r="I24" s="146">
-        <v>2594219</v>
+        <v>2612891</v>
       </c>
       <c r="J24" s="149">
-        <v>576773</v>
+        <v>577117</v>
       </c>
       <c r="K24" s="152">
-        <v>2262327</v>
+        <v>2301540</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>7489579</v>
+        <v>7580967</v>
       </c>
       <c r="C26" s="158">
-        <v>325984</v>
+        <v>254906</v>
       </c>
       <c r="D26" s="158">
-        <v>60077</v>
+        <v>125077</v>
       </c>
       <c r="E26" s="158">
-        <v>5443856</v>
+        <v>5534254</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>1095294</v>
+        <v>1075841</v>
       </c>
       <c r="H26" s="158">
-        <v>561368</v>
+        <v>587889</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>210369</v>
+        <v>217742</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3795240</v>
+        <v>3893915</v>
       </c>
       <c r="C28" s="158">
-        <v>209761</v>
+        <v>217571</v>
       </c>
       <c r="D28" s="158">
-        <v>373872</v>
+        <v>388860</v>
       </c>
       <c r="E28" s="158">
-        <v>2781043</v>
+        <v>2866523</v>
       </c>
       <c r="F28" s="158">
         <v>71400</v>
       </c>
       <c r="G28" s="158">
-        <v>101205</v>
+        <v>86503</v>
       </c>
       <c r="H28" s="158">
-        <v>257959</v>
+        <v>263059</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>125137</v>
+        <v>128931</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5184924</v>
+        <v>5154902</v>
       </c>
       <c r="C30" s="158">
-        <v>334580</v>
+        <v>356345</v>
       </c>
       <c r="D30" s="158">
-        <v>170596</v>
+        <v>185596</v>
       </c>
       <c r="E30" s="158">
-        <v>4200373</v>
+        <v>4146315</v>
       </c>
       <c r="F30" s="158">
-        <v>60240</v>
+        <v>59240</v>
       </c>
       <c r="G30" s="158">
-        <v>107911</v>
+        <v>92632</v>
       </c>
       <c r="H30" s="158">
-        <v>311225</v>
+        <v>314775</v>
       </c>
       <c r="I30" s="158">
         <v>141161</v>
       </c>
       <c r="J30" s="160">
-        <v>58767</v>
+        <v>58769</v>
       </c>
       <c r="K30" s="162">
-        <v>99500</v>
+        <v>104943</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>5066997</v>
+        <v>5214440</v>
       </c>
       <c r="C32" s="164">
-        <v>366170</v>
+        <v>384765</v>
       </c>
       <c r="D32" s="164">
         <v>75000</v>
       </c>
       <c r="E32" s="164">
-        <v>4049760</v>
+        <v>4173652</v>
       </c>
       <c r="F32" s="164">
-        <v>55800</v>
+        <v>57300</v>
       </c>
       <c r="G32" s="164">
-        <v>211001</v>
+        <v>204884</v>
       </c>
       <c r="H32" s="164">
-        <v>309266</v>
+        <v>318839</v>
       </c>
       <c r="I32" s="164">
         <v>125543</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>117793</v>
+        <v>127023</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -5399,56 +5392,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -5522,278 +5515,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>5236</v>
+        <v>6997</v>
       </c>
       <c r="C9" s="145">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D9" s="145">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="E9" s="145">
-        <v>2986</v>
+        <v>4742</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="I9" s="145">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>978</v>
+        <v>954</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>205626</v>
+        <v>270758</v>
       </c>
       <c r="C11" s="158">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="D11" s="158">
-        <v>51548</v>
+        <v>52657</v>
       </c>
       <c r="E11" s="158">
-        <v>4359</v>
+        <v>11172</v>
       </c>
       <c r="F11" s="178">
-        <v>9248</v>
+        <v>9826</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>6816</v>
+        <v>9049</v>
       </c>
       <c r="J11" s="160">
-        <v>91864</v>
+        <v>135367</v>
       </c>
       <c r="K11" s="162">
-        <v>41562</v>
+        <v>52430</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>11888</v>
+        <v>16506</v>
       </c>
       <c r="C13" s="158">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="D13" s="158">
-        <v>1348</v>
+        <v>496</v>
       </c>
       <c r="E13" s="158">
-        <v>9476</v>
+        <v>14059</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>940</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>83703</v>
+        <v>79299</v>
       </c>
       <c r="C15" s="158">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D15" s="158">
-        <v>160</v>
+        <v>62</v>
       </c>
       <c r="E15" s="158">
-        <v>21013</v>
+        <v>22351</v>
       </c>
       <c r="F15" s="183">
-        <v>2274</v>
+        <v>2257</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>300</v>
+        <v>450</v>
       </c>
       <c r="I15" s="158">
-        <v>819</v>
+        <v>412</v>
       </c>
       <c r="J15" s="160">
-        <v>14468</v>
+        <v>14527</v>
       </c>
       <c r="K15" s="162">
-        <v>44638</v>
+        <v>39207</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>172222</v>
+        <v>249577</v>
       </c>
       <c r="C17" s="164">
-        <v>72</v>
+        <v>189</v>
       </c>
       <c r="D17" s="164">
-        <v>22741</v>
+        <v>20881</v>
       </c>
       <c r="E17" s="164">
-        <v>27142</v>
+        <v>31529</v>
       </c>
       <c r="F17" s="183">
-        <v>9350</v>
+        <v>8234</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>6038</v>
+        <v>2314</v>
       </c>
       <c r="J17" s="166">
-        <v>9873</v>
+        <v>9664</v>
       </c>
       <c r="K17" s="168">
-        <v>97006</v>
+        <v>176766</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -5891,278 +5884,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>5236</v>
+        <v>6997</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>3122</v>
+        <v>4793</v>
       </c>
       <c r="H24" s="145">
-        <v>2044</v>
+        <v>2117</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1844</v>
+        <v>1917</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>205626</v>
+        <v>270758</v>
       </c>
       <c r="C26" s="158">
-        <v>44770</v>
+        <v>75254</v>
       </c>
       <c r="D26" s="158">
-        <v>518</v>
+        <v>559</v>
       </c>
       <c r="E26" s="158">
-        <v>1430</v>
+        <v>3770</v>
       </c>
       <c r="F26" s="158">
-        <v>134655</v>
+        <v>158473</v>
       </c>
       <c r="G26" s="158">
-        <v>17199</v>
+        <v>25805</v>
       </c>
       <c r="H26" s="158">
-        <v>7054</v>
+        <v>6896</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>6880</v>
+        <v>6663</v>
       </c>
       <c r="K26" s="162">
-        <v>-26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>11888</v>
+        <v>16506</v>
       </c>
       <c r="C28" s="158">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D28" s="158">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>295</v>
+        <v>840</v>
       </c>
       <c r="G28" s="158">
-        <v>6578</v>
+        <v>10465</v>
       </c>
       <c r="H28" s="158">
-        <v>3961</v>
+        <v>4320</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3761</v>
+        <v>4120</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>83703</v>
+        <v>79299</v>
       </c>
       <c r="C30" s="158">
-        <v>43970</v>
+        <v>38767</v>
       </c>
       <c r="D30" s="158">
-        <v>878</v>
+        <v>848</v>
       </c>
       <c r="E30" s="158">
-        <v>2110</v>
+        <v>1570</v>
       </c>
       <c r="F30" s="158">
-        <v>4009</v>
+        <v>3230</v>
       </c>
       <c r="G30" s="158">
-        <v>30476</v>
+        <v>32757</v>
       </c>
       <c r="H30" s="158">
-        <v>2260</v>
+        <v>2127</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>656</v>
+        <v>539</v>
       </c>
       <c r="K30" s="162">
-        <v>-46</v>
+        <v>-63</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>172222</v>
+        <v>249577</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>2794</v>
+        <v>2457</v>
       </c>
       <c r="E32" s="164">
-        <v>110295</v>
+        <v>154279</v>
       </c>
       <c r="F32" s="164">
-        <v>32409</v>
+        <v>61955</v>
       </c>
       <c r="G32" s="164">
-        <v>23824</v>
+        <v>27833</v>
       </c>
       <c r="H32" s="164">
-        <v>2901</v>
+        <v>3053</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>2354</v>
+        <v>2498</v>
       </c>
       <c r="K32" s="168">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -6404,56 +6397,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -6527,278 +6520,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>39800</v>
+        <v>44336</v>
       </c>
       <c r="C9" s="145">
-        <v>50</v>
+        <v>117</v>
       </c>
       <c r="D9" s="145">
-        <v>901</v>
+        <v>1278</v>
       </c>
       <c r="E9" s="145">
-        <v>2</v>
+        <v>233</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>2000</v>
+        <v>1700</v>
       </c>
       <c r="I9" s="145">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="J9" s="148">
-        <v>36949</v>
+        <v>41178</v>
       </c>
       <c r="K9" s="151">
-        <v>-233</v>
+        <v>-269</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>106142</v>
+        <v>144696</v>
       </c>
       <c r="C11" s="158">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D11" s="158">
-        <v>17726</v>
+        <v>13528</v>
       </c>
       <c r="E11" s="158">
-        <v>27528</v>
+        <v>40833</v>
       </c>
       <c r="F11" s="178">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3135</v>
+        <v>3398</v>
       </c>
       <c r="J11" s="160">
-        <v>17211</v>
+        <v>17510</v>
       </c>
       <c r="K11" s="162">
-        <v>40293</v>
+        <v>69170</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>209675</v>
+        <v>222742</v>
       </c>
       <c r="C13" s="158">
-        <v>8661</v>
+        <v>389</v>
       </c>
       <c r="D13" s="158">
-        <v>6511</v>
+        <v>16565</v>
       </c>
       <c r="E13" s="158">
-        <v>12054</v>
+        <v>14314</v>
       </c>
       <c r="F13" s="183">
-        <v>6787</v>
+        <v>7085</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>16005</v>
+        <v>10595</v>
       </c>
       <c r="J13" s="160">
-        <v>160876</v>
+        <v>174533</v>
       </c>
       <c r="K13" s="162">
-        <v>-1219</v>
+        <v>-738</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>228354</v>
+        <v>243461</v>
       </c>
       <c r="C15" s="158">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="D15" s="158">
-        <v>3368</v>
+        <v>7225</v>
       </c>
       <c r="E15" s="158">
-        <v>76157</v>
+        <v>93497</v>
       </c>
       <c r="F15" s="183">
-        <v>5409</v>
+        <v>2207</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>4346</v>
+        <v>4133</v>
       </c>
       <c r="J15" s="160">
-        <v>77815</v>
+        <v>77674</v>
       </c>
       <c r="K15" s="162">
-        <v>60606</v>
+        <v>58057</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>18879</v>
+        <v>23261</v>
       </c>
       <c r="C17" s="164">
-        <v>510</v>
+        <v>491</v>
       </c>
       <c r="D17" s="164">
-        <v>1674</v>
+        <v>2294</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>264</v>
+        <v>338</v>
       </c>
       <c r="J17" s="166">
-        <v>16424</v>
+        <v>19831</v>
       </c>
       <c r="K17" s="168">
-        <v>8</v>
+        <v>307</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -6896,278 +6889,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>39800</v>
+        <v>44336</v>
       </c>
       <c r="C24" s="145">
-        <v>12565</v>
+        <v>10273</v>
       </c>
       <c r="D24" s="145">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E24" s="145">
-        <v>9102</v>
+        <v>7364</v>
       </c>
       <c r="F24" s="145">
-        <v>14702</v>
+        <v>23478</v>
       </c>
       <c r="G24" s="145">
-        <v>264</v>
+        <v>204</v>
       </c>
       <c r="H24" s="145">
-        <v>3089</v>
+        <v>2945</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>2128</v>
+        <v>1926</v>
       </c>
       <c r="K24" s="151">
-        <v>80</v>
+        <v>138</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>106142</v>
+        <v>144696</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>787</v>
+        <v>898</v>
       </c>
       <c r="E26" s="158">
-        <v>62526</v>
+        <v>87205</v>
       </c>
       <c r="F26" s="158">
-        <v>10893</v>
+        <v>10474</v>
       </c>
       <c r="G26" s="158">
-        <v>27532</v>
+        <v>41752</v>
       </c>
       <c r="H26" s="158">
-        <v>4404</v>
+        <v>4367</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2409</v>
+        <v>2374</v>
       </c>
       <c r="K26" s="162">
-        <v>-5</v>
+        <v>-6</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>209675</v>
+        <v>222742</v>
       </c>
       <c r="C28" s="158">
-        <v>145669</v>
+        <v>173841</v>
       </c>
       <c r="D28" s="158">
-        <v>3064</v>
+        <v>792</v>
       </c>
       <c r="E28" s="158">
-        <v>41778</v>
+        <v>26350</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>10744</v>
+        <v>13015</v>
       </c>
       <c r="H28" s="158">
-        <v>8420</v>
+        <v>8744</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>8136</v>
+        <v>8408</v>
       </c>
       <c r="K28" s="162">
-        <v>84</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>228354</v>
+        <v>243461</v>
       </c>
       <c r="C30" s="158">
-        <v>54514</v>
+        <v>43660</v>
       </c>
       <c r="D30" s="158">
-        <v>1816</v>
+        <v>1897</v>
       </c>
       <c r="E30" s="158">
-        <v>78228</v>
+        <v>91825</v>
       </c>
       <c r="F30" s="158">
-        <v>645</v>
+        <v>945</v>
       </c>
       <c r="G30" s="158">
-        <v>87281</v>
+        <v>101316</v>
       </c>
       <c r="H30" s="158">
-        <v>5870</v>
+        <v>3818</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>4981</v>
+        <v>2919</v>
       </c>
       <c r="K30" s="162">
-        <v>-1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>18879</v>
+        <v>23261</v>
       </c>
       <c r="C32" s="164">
-        <v>15321</v>
+        <v>20020</v>
       </c>
       <c r="D32" s="164">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="E32" s="164">
-        <v>542</v>
+        <v>200</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>717</v>
+        <v>760</v>
       </c>
       <c r="H32" s="164">
-        <v>2213</v>
+        <v>2208</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>635</v>
+        <v>607</v>
       </c>
       <c r="K32" s="168">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -7394,56 +7387,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -7517,278 +7510,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>165134</v>
+        <v>162494</v>
       </c>
       <c r="C9" s="145">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="D9" s="145">
-        <v>44309</v>
+        <v>40332</v>
       </c>
       <c r="E9" s="145">
-        <v>6163</v>
+        <v>9404</v>
       </c>
       <c r="F9" s="172">
-        <v>30388</v>
+        <v>30023</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>909</v>
+        <v>853</v>
       </c>
       <c r="J9" s="148">
-        <v>64263</v>
+        <v>79504</v>
       </c>
       <c r="K9" s="151">
-        <v>19034</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>288651</v>
+        <v>215798</v>
       </c>
       <c r="C11" s="158">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="D11" s="158">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E11" s="158">
-        <v>15468</v>
+        <v>18934</v>
       </c>
       <c r="F11" s="178">
         <v>310</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
         <v>1040</v>
       </c>
       <c r="I11" s="158">
-        <v>72755</v>
+        <v>63771</v>
       </c>
       <c r="J11" s="160">
-        <v>99007</v>
+        <v>96408</v>
       </c>
       <c r="K11" s="162">
-        <v>99941</v>
+        <v>35238</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>171866</v>
+        <v>171832</v>
       </c>
       <c r="C13" s="158">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="D13" s="158">
-        <v>1356</v>
+        <v>1558</v>
       </c>
       <c r="E13" s="158">
-        <v>2550</v>
+        <v>2617</v>
       </c>
       <c r="F13" s="183">
-        <v>3199</v>
+        <v>3146</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>964</v>
+        <v>865</v>
       </c>
       <c r="J13" s="160">
-        <v>80995</v>
+        <v>81460</v>
       </c>
       <c r="K13" s="162">
-        <v>82591</v>
+        <v>81952</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>324696</v>
+        <v>367126</v>
       </c>
       <c r="C15" s="158">
-        <v>317</v>
+        <v>137</v>
       </c>
       <c r="D15" s="158">
-        <v>376</v>
+        <v>222</v>
       </c>
       <c r="E15" s="158">
-        <v>19855</v>
+        <v>21622</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>147058</v>
+        <v>189157</v>
       </c>
       <c r="J15" s="160">
-        <v>67192</v>
+        <v>63632</v>
       </c>
       <c r="K15" s="162">
-        <v>89897</v>
+        <v>92356</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>965</v>
+        <v>809</v>
       </c>
       <c r="C17" s="164">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
         <v>4</v>
       </c>
-      <c r="J17" s="210">
+      <c r="J17" s="208">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>631</v>
+        <v>491</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -7886,278 +7879,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>165134</v>
+        <v>162494</v>
       </c>
       <c r="C24" s="145">
-        <v>900</v>
+        <v>2620</v>
       </c>
       <c r="D24" s="145">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="E24" s="145">
-        <v>3535</v>
+        <v>2649</v>
       </c>
       <c r="F24" s="145">
-        <v>148949</v>
+        <v>144108</v>
       </c>
       <c r="G24" s="145">
-        <v>7257</v>
+        <v>8602</v>
       </c>
       <c r="H24" s="145">
-        <v>3606</v>
+        <v>3645</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>672</v>
+        <v>730</v>
       </c>
       <c r="K24" s="151">
-        <v>31</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>288651</v>
+        <v>215798</v>
       </c>
       <c r="C26" s="158">
-        <v>43100</v>
+        <v>59738</v>
       </c>
       <c r="D26" s="158">
-        <v>1720</v>
+        <v>1311</v>
       </c>
       <c r="E26" s="158">
-        <v>49843</v>
+        <v>65948</v>
       </c>
       <c r="F26" s="158">
-        <v>159558</v>
+        <v>50900</v>
       </c>
       <c r="G26" s="158">
-        <v>27715</v>
+        <v>30965</v>
       </c>
       <c r="H26" s="158">
-        <v>6715</v>
+        <v>6936</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3826</v>
+        <v>4161</v>
       </c>
       <c r="K26" s="162">
-        <v>128</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>171866</v>
+        <v>171832</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1535</v>
+        <v>1132</v>
       </c>
       <c r="E28" s="158">
-        <v>108352</v>
+        <v>108497</v>
       </c>
       <c r="F28" s="158">
-        <v>49890</v>
+        <v>52040</v>
       </c>
       <c r="G28" s="158">
-        <v>7828</v>
+        <v>6976</v>
       </c>
       <c r="H28" s="158">
-        <v>4261</v>
+        <v>3187</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>3046</v>
+        <v>1975</v>
       </c>
       <c r="K28" s="162">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>324696</v>
-[...2 lines deleted...]
-        <v>1826</v>
+        <v>367126</v>
+      </c>
+      <c r="C30" s="193">
+        <v>0</v>
       </c>
       <c r="D30" s="158">
-        <v>1723</v>
+        <v>2365</v>
       </c>
       <c r="E30" s="158">
-        <v>103916</v>
+        <v>109605</v>
       </c>
       <c r="F30" s="158">
-        <v>207177</v>
+        <v>243253</v>
       </c>
       <c r="G30" s="158">
-        <v>5926</v>
+        <v>7381</v>
       </c>
       <c r="H30" s="158">
-        <v>4128</v>
+        <v>4523</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2548</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2941</v>
+      </c>
+      <c r="K30" s="162">
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>965</v>
+        <v>809</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E32" s="164">
-        <v>277</v>
+        <v>90</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H32" s="164">
-        <v>479</v>
+        <v>511</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="K32" s="168">
-        <v>-98</v>
+        <v>-81</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -8397,56 +8390,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -8520,278 +8513,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>341398</v>
+        <v>381083</v>
       </c>
       <c r="C9" s="145">
-        <v>480</v>
+        <v>846</v>
       </c>
       <c r="D9" s="145">
-        <v>9601</v>
+        <v>18079</v>
       </c>
       <c r="E9" s="145">
-        <v>10871</v>
+        <v>13415</v>
       </c>
       <c r="F9" s="172">
-        <v>17539</v>
+        <v>18755</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>5752</v>
+        <v>4994</v>
       </c>
       <c r="J9" s="148">
-        <v>108637</v>
+        <v>119752</v>
       </c>
       <c r="K9" s="151">
-        <v>188518</v>
+        <v>205241</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>422023</v>
+        <v>387704</v>
       </c>
       <c r="C11" s="158">
-        <v>7185</v>
+        <v>7335</v>
       </c>
       <c r="D11" s="158">
-        <v>20636</v>
+        <v>33420</v>
       </c>
       <c r="E11" s="158">
-        <v>7475</v>
-[...1 lines deleted...]
-      <c r="F11" s="212">
+        <v>8328</v>
+      </c>
+      <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>16950</v>
+        <v>17200</v>
       </c>
       <c r="I11" s="158">
-        <v>10958</v>
+        <v>10832</v>
       </c>
       <c r="J11" s="160">
-        <v>82447</v>
+        <v>86664</v>
       </c>
       <c r="K11" s="162">
-        <v>276371</v>
+        <v>223926</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>73016</v>
+        <v>86084</v>
       </c>
       <c r="C13" s="158">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="D13" s="158">
-        <v>7478</v>
+        <v>3486</v>
       </c>
       <c r="E13" s="158">
         <v>3</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>422</v>
+        <v>482</v>
       </c>
       <c r="J13" s="160">
-        <v>65651</v>
+        <v>82754</v>
       </c>
       <c r="K13" s="162">
-        <v>-746</v>
+        <v>-876</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>99479</v>
+        <v>81763</v>
       </c>
       <c r="C15" s="158">
-        <v>65</v>
+        <v>134</v>
       </c>
       <c r="D15" s="158">
-        <v>5391</v>
+        <v>8260</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>390</v>
+        <v>315</v>
       </c>
       <c r="J15" s="160">
-        <v>94382</v>
+        <v>73665</v>
       </c>
       <c r="K15" s="162">
-        <v>-749</v>
+        <v>-612</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>115427</v>
+        <v>132385</v>
       </c>
       <c r="C17" s="164">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="D17" s="164">
-        <v>787</v>
+        <v>933</v>
       </c>
       <c r="E17" s="164">
-        <v>256</v>
+        <v>370</v>
       </c>
       <c r="F17" s="183">
-        <v>2540</v>
+        <v>2594</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>62760</v>
+        <v>73491</v>
       </c>
       <c r="J17" s="166">
-        <v>40608</v>
+        <v>46153</v>
       </c>
       <c r="K17" s="168">
-        <v>8378</v>
+        <v>8733</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -8889,278 +8882,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>341398</v>
+        <v>381083</v>
       </c>
       <c r="C24" s="145">
-        <v>54555</v>
+        <v>47216</v>
       </c>
       <c r="D24" s="145">
-        <v>2098</v>
+        <v>1370</v>
       </c>
       <c r="E24" s="145">
-        <v>200629</v>
+        <v>204643</v>
       </c>
       <c r="F24" s="145">
-        <v>46704</v>
+        <v>85553</v>
       </c>
       <c r="G24" s="145">
-        <v>15166</v>
+        <v>19634</v>
       </c>
       <c r="H24" s="145">
-        <v>22244</v>
+        <v>22666</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>20626</v>
+        <v>20952</v>
       </c>
       <c r="K24" s="151">
-        <v>-2</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>422023</v>
+        <v>387704</v>
       </c>
       <c r="C26" s="158">
-        <v>56497</v>
+        <v>59639</v>
       </c>
       <c r="D26" s="158">
-        <v>1942</v>
+        <v>1646</v>
       </c>
       <c r="E26" s="158">
-        <v>311414</v>
+        <v>270780</v>
       </c>
       <c r="F26" s="158">
-        <v>27211</v>
+        <v>28341</v>
       </c>
       <c r="G26" s="158">
-        <v>8387</v>
+        <v>10421</v>
       </c>
       <c r="H26" s="158">
-        <v>16571</v>
+        <v>16877</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>13071</v>
+        <v>13377</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>73016</v>
+        <v>86084</v>
       </c>
       <c r="C28" s="158">
-        <v>69651</v>
+        <v>82754</v>
       </c>
       <c r="D28" s="158">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H28" s="158">
-        <v>2882</v>
+        <v>2827</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1183</v>
+        <v>1113</v>
       </c>
       <c r="K28" s="162">
-        <v>-1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>99479</v>
+        <v>81763</v>
       </c>
       <c r="C30" s="158">
-        <v>74695</v>
+        <v>56584</v>
       </c>
       <c r="D30" s="158">
-        <v>243</v>
+        <v>201</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>22266</v>
+        <v>21392</v>
       </c>
       <c r="G30" s="158">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="H30" s="158">
-        <v>1858</v>
+        <v>3165</v>
       </c>
       <c r="I30" s="158">
-        <v>1750</v>
+        <v>2840</v>
       </c>
       <c r="J30" s="160">
-        <v>108</v>
+        <v>325</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>115427</v>
+        <v>132385</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>556</v>
+        <v>448</v>
       </c>
       <c r="E32" s="164">
-        <v>8696</v>
+        <v>9568</v>
       </c>
       <c r="F32" s="164">
-        <v>99517</v>
+        <v>115502</v>
       </c>
       <c r="G32" s="164">
-        <v>542</v>
+        <v>737</v>
       </c>
       <c r="H32" s="164">
-        <v>6115</v>
+        <v>6129</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="K32" s="168">
-        <v>-4</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -9413,56 +9406,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -9536,228 +9529,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>163212</v>
+        <v>170176</v>
       </c>
       <c r="C9" s="145">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D9" s="145">
-        <v>924</v>
+        <v>649</v>
       </c>
       <c r="E9" s="145">
-        <v>19217</v>
+        <v>26220</v>
       </c>
       <c r="F9" s="172">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>40764</v>
+        <v>37270</v>
       </c>
       <c r="I9" s="145">
-        <v>2785</v>
+        <v>5408</v>
       </c>
       <c r="J9" s="148">
-        <v>49008</v>
+        <v>72153</v>
       </c>
       <c r="K9" s="151">
-        <v>50105</v>
+        <v>28080</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>22819</v>
+        <v>23857</v>
       </c>
       <c r="C11" s="158">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D11" s="158">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="E11" s="158">
-        <v>1238</v>
+        <v>2153</v>
       </c>
       <c r="F11" s="178">
         <v>698</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>13043</v>
+        <v>9583</v>
       </c>
       <c r="J11" s="160">
-        <v>7419</v>
+        <v>7202</v>
       </c>
       <c r="K11" s="162">
-        <v>358</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>11656</v>
+        <v>12679</v>
       </c>
       <c r="C13" s="158">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="D13" s="158">
-        <v>6855</v>
+        <v>8235</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>494</v>
+        <v>573</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="J13" s="160">
-        <v>1686</v>
+        <v>1716</v>
       </c>
       <c r="K13" s="162">
-        <v>2424</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>8055</v>
+        <v>8376</v>
       </c>
       <c r="C15" s="158">
-        <v>454</v>
+        <v>498</v>
       </c>
       <c r="D15" s="158">
-        <v>1444</v>
+        <v>1332</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="J15" s="160">
-        <v>6146</v>
+        <v>6555</v>
       </c>
       <c r="K15" s="162">
-        <v>-35</v>
+        <v>-39</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -9881,227 +9874,227 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>163212</v>
+        <v>170176</v>
       </c>
       <c r="C24" s="145">
-        <v>34010</v>
+        <v>32757</v>
       </c>
       <c r="D24" s="145">
-        <v>865</v>
+        <v>618</v>
       </c>
       <c r="E24" s="145">
-        <v>35757</v>
+        <v>45786</v>
       </c>
       <c r="F24" s="145">
-        <v>68602</v>
+        <v>61595</v>
       </c>
       <c r="G24" s="145">
-        <v>18891</v>
+        <v>24266</v>
       </c>
       <c r="H24" s="145">
-        <v>5088</v>
+        <v>5153</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1172</v>
+        <v>1245</v>
       </c>
       <c r="K24" s="151">
-        <v>-84</v>
+        <v>-92</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>22819</v>
+        <v>23857</v>
       </c>
       <c r="C26" s="158">
-        <v>14287</v>
+        <v>14687</v>
       </c>
       <c r="D26" s="158">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>3915</v>
+        <v>3869</v>
       </c>
       <c r="G26" s="158">
-        <v>3733</v>
+        <v>4386</v>
       </c>
       <c r="H26" s="158">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>140</v>
+        <v>181</v>
       </c>
       <c r="K26" s="162">
         <v>-1</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>11656</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>12679</v>
+      </c>
+      <c r="C28" s="158">
+        <v>1292</v>
       </c>
       <c r="D28" s="158">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E28" s="158">
-        <v>1024</v>
+        <v>1083</v>
       </c>
       <c r="F28" s="158">
-        <v>5176</v>
+        <v>4846</v>
       </c>
       <c r="G28" s="158">
-        <v>4143</v>
+        <v>4119</v>
       </c>
       <c r="H28" s="158">
-        <v>1290</v>
+        <v>1318</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>191</v>
+        <v>220</v>
       </c>
       <c r="K28" s="162">
-        <v>-1</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>8055</v>
+        <v>8376</v>
       </c>
       <c r="C30" s="158">
-        <v>636</v>
+        <v>501</v>
       </c>
       <c r="D30" s="158">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="E30" s="158">
-        <v>2394</v>
+        <v>2479</v>
       </c>
       <c r="F30" s="158">
-        <v>4262</v>
+        <v>4656</v>
       </c>
       <c r="G30" s="158">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H30" s="158">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-154</v>
-[...1 lines deleted...]
-      <c r="K30" s="208">
+        <v>-149</v>
+      </c>
+      <c r="K30" s="162">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
@@ -10381,56 +10374,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -10504,228 +10497,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1554286</v>
+        <v>1660520</v>
       </c>
       <c r="C9" s="146">
-        <v>32463</v>
+        <v>13075</v>
       </c>
       <c r="D9" s="146">
-        <v>373505</v>
+        <v>413185</v>
       </c>
       <c r="E9" s="146">
-        <v>19381</v>
+        <v>33328</v>
       </c>
       <c r="F9" s="173">
-        <v>49532</v>
+        <v>54236</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>24127</v>
+        <v>21699</v>
       </c>
       <c r="I9" s="146">
-        <v>10652</v>
+        <v>13943</v>
       </c>
       <c r="J9" s="149">
-        <v>187170</v>
+        <v>229231</v>
       </c>
       <c r="K9" s="152">
-        <v>857456</v>
+        <v>881823</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>580526</v>
+        <v>599696</v>
       </c>
       <c r="C11" s="158">
-        <v>24895</v>
+        <v>9431</v>
       </c>
       <c r="D11" s="158">
-        <v>176286</v>
+        <v>202478</v>
       </c>
       <c r="E11" s="158">
-        <v>19046</v>
-[...1 lines deleted...]
-      <c r="F11" s="212">
+        <v>32828</v>
+      </c>
+      <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>9676</v>
+        <v>6151</v>
       </c>
       <c r="I11" s="158">
-        <v>5489</v>
+        <v>8267</v>
       </c>
       <c r="J11" s="160">
-        <v>85428</v>
+        <v>101550</v>
       </c>
       <c r="K11" s="162">
-        <v>259707</v>
+        <v>238991</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>227820</v>
+        <v>231558</v>
       </c>
       <c r="C13" s="158">
-        <v>5874</v>
+        <v>3272</v>
       </c>
       <c r="D13" s="158">
-        <v>37615</v>
+        <v>10483</v>
       </c>
       <c r="E13" s="158">
-        <v>126</v>
+        <v>159</v>
       </c>
       <c r="F13" s="183">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>3499</v>
+        <v>5999</v>
       </c>
       <c r="I13" s="158">
-        <v>840</v>
+        <v>980</v>
       </c>
       <c r="J13" s="160">
-        <v>41266</v>
+        <v>48808</v>
       </c>
       <c r="K13" s="162">
-        <v>138504</v>
+        <v>161759</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>745940</v>
+        <v>829266</v>
       </c>
       <c r="C15" s="158">
-        <v>1694</v>
+        <v>372</v>
       </c>
       <c r="D15" s="158">
-        <v>159605</v>
+        <v>200224</v>
       </c>
       <c r="E15" s="158">
-        <v>209</v>
+        <v>340</v>
       </c>
       <c r="F15" s="183">
-        <v>49436</v>
+        <v>54138</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>10952</v>
+        <v>9550</v>
       </c>
       <c r="I15" s="158">
-        <v>4323</v>
+        <v>4696</v>
       </c>
       <c r="J15" s="160">
-        <v>60476</v>
+        <v>78873</v>
       </c>
       <c r="K15" s="162">
-        <v>459245</v>
+        <v>481073</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -10849,228 +10842,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1554286</v>
+        <v>1660520</v>
       </c>
       <c r="C24" s="146">
-        <v>1112744</v>
+        <v>1089338</v>
       </c>
       <c r="D24" s="146">
-        <v>8997</v>
+        <v>8889</v>
       </c>
       <c r="E24" s="146">
-        <v>114365</v>
+        <v>131285</v>
       </c>
       <c r="F24" s="146">
-        <v>257281</v>
+        <v>356131</v>
       </c>
       <c r="G24" s="146">
-        <v>25605</v>
+        <v>39331</v>
       </c>
       <c r="H24" s="146">
-        <v>35293</v>
+        <v>35546</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>29090</v>
+        <v>29426</v>
       </c>
       <c r="K24" s="152">
-        <v>295</v>
+        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>580526</v>
+        <v>599696</v>
       </c>
       <c r="C26" s="158">
-        <v>447381</v>
+        <v>460293</v>
       </c>
       <c r="D26" s="158">
-        <v>5353</v>
+        <v>4687</v>
       </c>
       <c r="E26" s="158">
-        <v>58244</v>
+        <v>51021</v>
       </c>
       <c r="F26" s="158">
-        <v>36415</v>
+        <v>36654</v>
       </c>
       <c r="G26" s="158">
-        <v>22064</v>
+        <v>35918</v>
       </c>
       <c r="H26" s="158">
-        <v>11070</v>
+        <v>11123</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>8130</v>
+        <v>8183</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>227820</v>
+        <v>231558</v>
       </c>
       <c r="C28" s="158">
-        <v>181934</v>
+        <v>180363</v>
       </c>
       <c r="D28" s="158">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="E28" s="158">
-        <v>23783</v>
+        <v>30273</v>
       </c>
       <c r="F28" s="158">
-        <v>14127</v>
+        <v>13014</v>
       </c>
       <c r="G28" s="158">
-        <v>912</v>
+        <v>775</v>
       </c>
       <c r="H28" s="158">
-        <v>6345</v>
+        <v>6428</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>4874</v>
+        <v>4956</v>
       </c>
       <c r="K28" s="162">
-        <v>-3</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>745940</v>
+        <v>829266</v>
       </c>
       <c r="C30" s="158">
-        <v>483429</v>
+        <v>448682</v>
       </c>
       <c r="D30" s="158">
-        <v>2925</v>
+        <v>3497</v>
       </c>
       <c r="E30" s="158">
-        <v>32339</v>
+        <v>49991</v>
       </c>
       <c r="F30" s="158">
-        <v>206739</v>
+        <v>306463</v>
       </c>
       <c r="G30" s="158">
-        <v>2629</v>
+        <v>2638</v>
       </c>
       <c r="H30" s="158">
-        <v>17879</v>
+        <v>17995</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>16086</v>
+        <v>16288</v>
       </c>
       <c r="K30" s="162">
-        <v>298</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -11351,56 +11344,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -11466,278 +11459,278 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1347709</v>
+        <v>1404867</v>
       </c>
       <c r="C9" s="146">
-        <v>3157</v>
+        <v>2876</v>
       </c>
       <c r="D9" s="146">
-        <v>751681</v>
+        <v>803235</v>
       </c>
       <c r="E9" s="173">
-        <v>543216</v>
+        <v>544854</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5957</v>
+        <v>5975</v>
       </c>
       <c r="H9" s="146">
-        <v>9720</v>
-[...2 lines deleted...]
-        <v>15315</v>
+        <v>13584</v>
+      </c>
+      <c r="I9" s="214">
+        <v>12994</v>
       </c>
       <c r="J9" s="146">
-        <v>1908</v>
+        <v>1764</v>
       </c>
       <c r="K9" s="173">
-        <v>16755</v>
+        <v>19587</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>365413</v>
+        <v>386738</v>
       </c>
       <c r="C11" s="158">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="D11" s="158">
-        <v>188235</v>
+        <v>205581</v>
       </c>
       <c r="E11" s="178">
-        <v>169027</v>
+        <v>171135</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>486</v>
+      </c>
+      <c r="H11" s="158">
+        <v>950</v>
       </c>
       <c r="I11" s="158">
-        <v>3624</v>
+        <v>3494</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="218">
-        <v>3593</v>
+      <c r="K11" s="216">
+        <v>4648</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>266843</v>
+        <v>287879</v>
       </c>
       <c r="C13" s="158">
-        <v>769</v>
+        <v>346</v>
       </c>
       <c r="D13" s="158">
-        <v>155289</v>
+        <v>177378</v>
       </c>
       <c r="E13" s="183">
-        <v>96234</v>
+        <v>95884</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="H13" s="158">
-        <v>7217</v>
+        <v>7681</v>
       </c>
       <c r="I13" s="158">
-        <v>3029</v>
+        <v>2165</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="218">
-        <v>1412</v>
+      <c r="K13" s="216">
+        <v>1530</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>318300</v>
+        <v>317253</v>
       </c>
       <c r="C15" s="158">
-        <v>837</v>
+        <v>754</v>
       </c>
       <c r="D15" s="158">
-        <v>177798</v>
+        <v>176879</v>
       </c>
       <c r="E15" s="183">
-        <v>127395</v>
+        <v>126882</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>4060</v>
+        <v>4249</v>
       </c>
       <c r="J15" s="158">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>5603</v>
+        <v>1764</v>
+      </c>
+      <c r="K15" s="216">
+        <v>6025</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>85892</v>
+        <v>88963</v>
       </c>
       <c r="C17" s="164">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D17" s="164">
-        <v>49354</v>
+        <v>51486</v>
       </c>
       <c r="E17" s="183">
-        <v>32837</v>
+        <v>33622</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1617</v>
+        <v>1022</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>1921</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="103"/>
       <c r="F18" s="104"/>
       <c r="G18" s="98"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="98"/>
       <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -11831,272 +11824,272 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="125"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1347709</v>
+        <v>1404867</v>
       </c>
       <c r="C24" s="146">
-        <v>174671</v>
+        <v>161955</v>
       </c>
       <c r="D24" s="146">
-        <v>1625</v>
+        <v>1740</v>
       </c>
       <c r="E24" s="146">
-        <v>1005207</v>
+        <v>1080033</v>
       </c>
       <c r="F24" s="146">
-        <v>5461</v>
-[...1 lines deleted...]
-      <c r="G24" s="213">
+        <v>4714</v>
+      </c>
+      <c r="G24" s="211">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>12083</v>
-[...2 lines deleted...]
-        <v>148662</v>
+        <v>12142</v>
+      </c>
+      <c r="I24" s="214">
+        <v>144283</v>
       </c>
       <c r="J24" s="146">
         <v>70864</v>
       </c>
       <c r="K24" s="173">
         <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>365413</v>
+        <v>386738</v>
       </c>
       <c r="C26" s="158">
-        <v>35414</v>
+        <v>41637</v>
       </c>
       <c r="D26" s="158">
-        <v>23</v>
+        <v>297</v>
       </c>
       <c r="E26" s="158">
-        <v>281750</v>
+        <v>298158</v>
       </c>
       <c r="F26" s="158">
-        <v>1065</v>
+        <v>762</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3456</v>
+        <v>3412</v>
       </c>
       <c r="I26" s="158">
-        <v>43706</v>
+        <v>42473</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
-      <c r="K26" s="218">
+      <c r="K26" s="216">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>266843</v>
+        <v>287879</v>
       </c>
       <c r="C28" s="158">
-        <v>35514</v>
+        <v>35916</v>
       </c>
       <c r="D28" s="158">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="E28" s="158">
-        <v>198899</v>
+        <v>221184</v>
       </c>
       <c r="F28" s="158">
-        <v>1233</v>
+        <v>1129</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2309</v>
+        <v>2335</v>
       </c>
       <c r="I28" s="158">
-        <v>28876</v>
+        <v>27271</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
-      <c r="K28" s="218">
+      <c r="K28" s="216">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>318300</v>
+        <v>317253</v>
       </c>
       <c r="C30" s="158">
-        <v>31295</v>
+        <v>22828</v>
       </c>
       <c r="D30" s="158">
-        <v>1585</v>
+        <v>1323</v>
       </c>
       <c r="E30" s="158">
-        <v>248285</v>
+        <v>256881</v>
       </c>
       <c r="F30" s="158">
-        <v>853</v>
+        <v>804</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2646</v>
+        <v>2553</v>
       </c>
       <c r="I30" s="158">
-        <v>33636</v>
+        <v>32865</v>
       </c>
       <c r="J30" s="158">
         <v>18730</v>
       </c>
-      <c r="K30" s="218">
+      <c r="K30" s="216">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>85892</v>
+        <v>88963</v>
       </c>
       <c r="C32" s="164">
-        <v>15460</v>
+        <v>13703</v>
       </c>
       <c r="D32" s="164">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E32" s="164">
-        <v>59426</v>
+        <v>64835</v>
       </c>
       <c r="F32" s="164">
-        <v>722</v>
+        <v>244</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>981</v>
+        <v>942</v>
       </c>
       <c r="I32" s="164">
-        <v>9301</v>
+        <v>9218</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="98"/>
       <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
@@ -12402,56 +12395,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -12517,228 +12510,228 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>73871</v>
+        <v>76439</v>
       </c>
       <c r="C9" s="145">
-        <v>214</v>
+        <v>147</v>
       </c>
       <c r="D9" s="145">
-        <v>46586</v>
+        <v>49278</v>
       </c>
       <c r="E9" s="172">
-        <v>25092</v>
+        <v>25121</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
-      <c r="I9" s="215">
-        <v>503</v>
+      <c r="I9" s="213">
+        <v>422</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1476</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>87847</v>
+        <v>91560</v>
       </c>
       <c r="C11" s="158">
-        <v>217</v>
+        <v>362</v>
       </c>
       <c r="D11" s="158">
-        <v>52150</v>
+        <v>54823</v>
       </c>
       <c r="E11" s="178">
-        <v>31680</v>
+        <v>30571</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>2503</v>
+        <v>4952</v>
       </c>
       <c r="I11" s="158">
-        <v>920</v>
+        <v>453</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="218">
-        <v>377</v>
+      <c r="K11" s="216">
+        <v>399</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>75557</v>
+        <v>80884</v>
       </c>
       <c r="C13" s="158">
-        <v>353</v>
+        <v>425</v>
       </c>
       <c r="D13" s="158">
-        <v>35884</v>
+        <v>39068</v>
       </c>
       <c r="E13" s="183">
-        <v>36656</v>
+        <v>38763</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>634</v>
+        <v>548</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="218">
-        <v>2029</v>
+      <c r="K13" s="216">
+        <v>2081</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>73988</v>
+        <v>75151</v>
       </c>
       <c r="C15" s="158">
-        <v>139</v>
+        <v>203</v>
       </c>
       <c r="D15" s="158">
-        <v>46383</v>
+        <v>48741</v>
       </c>
       <c r="E15" s="183">
-        <v>24295</v>
+        <v>22877</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>1896</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>930</v>
+        <v>641</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
-      <c r="K15" s="218">
-        <v>345</v>
+      <c r="K15" s="216">
+        <v>794</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
       <c r="G17" s="97"/>
@@ -12858,227 +12851,227 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="66"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>73871</v>
+        <v>76439</v>
       </c>
       <c r="C24" s="145">
-        <v>14020</v>
+        <v>14002</v>
       </c>
       <c r="D24" s="145">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="E24" s="145">
-        <v>50915</v>
+        <v>53964</v>
       </c>
       <c r="F24" s="145">
-        <v>437</v>
+        <v>640</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>7793</v>
+        <v>555</v>
+      </c>
+      <c r="I24" s="213">
+        <v>7249</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>87847</v>
+        <v>91560</v>
       </c>
       <c r="C26" s="158">
-        <v>13554</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9888</v>
+      </c>
+      <c r="D26" s="158">
+        <v>19</v>
       </c>
       <c r="E26" s="158">
-        <v>63368</v>
+        <v>70891</v>
       </c>
       <c r="F26" s="158">
-        <v>576</v>
+        <v>345</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>861</v>
+        <v>1031</v>
       </c>
       <c r="I26" s="158">
-        <v>9488</v>
+        <v>9385</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
-      <c r="K26" s="218">
+      <c r="K26" s="216">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>75557</v>
+        <v>80884</v>
       </c>
       <c r="C28" s="158">
-        <v>14991</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14276</v>
+      </c>
+      <c r="D28" s="158">
+        <v>2</v>
       </c>
       <c r="E28" s="158">
-        <v>51725</v>
+        <v>57306</v>
       </c>
       <c r="F28" s="158">
-        <v>202</v>
+        <v>655</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>572</v>
+        <v>624</v>
       </c>
       <c r="I28" s="158">
-        <v>8067</v>
+        <v>8021</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
-      <c r="K28" s="218">
+      <c r="K28" s="216">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>73988</v>
+        <v>75151</v>
       </c>
       <c r="C30" s="158">
-        <v>14423</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9705</v>
+      </c>
+      <c r="D30" s="158">
+        <v>9</v>
       </c>
       <c r="E30" s="158">
-        <v>50840</v>
+        <v>56812</v>
       </c>
       <c r="F30" s="158">
-        <v>372</v>
+        <v>135</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>557</v>
+        <v>690</v>
       </c>
       <c r="I30" s="158">
-        <v>7796</v>
+        <v>7801</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
-      <c r="K30" s="218">
+      <c r="K30" s="216">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
@@ -13406,56 +13399,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -13548,305 +13541,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="221" t="s">
+      <c r="A10" s="219" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>999401</v>
+        <v>990031</v>
       </c>
       <c r="C10" s="146">
-        <v>226409</v>
+        <v>213936</v>
       </c>
       <c r="D10" s="146">
-        <v>44721</v>
+        <v>44089</v>
       </c>
       <c r="E10" s="146">
-        <v>1045</v>
+        <v>336</v>
       </c>
       <c r="F10" s="146">
-        <v>9574</v>
+        <v>4222</v>
       </c>
       <c r="G10" s="146">
-        <v>1398</v>
+        <v>1331</v>
       </c>
       <c r="H10" s="146">
-        <v>680762</v>
+        <v>686800</v>
       </c>
       <c r="I10" s="146">
-        <v>10526</v>
+        <v>12361</v>
       </c>
       <c r="J10" s="146">
-        <v>7677</v>
+        <v>5990</v>
       </c>
       <c r="K10" s="146">
-        <v>11632</v>
+        <v>11734</v>
       </c>
       <c r="L10" s="173">
-        <v>5658</v>
+        <v>9233</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="224" t="s">
+      <c r="A11" s="222" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="223" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29543</v>
+        <v>29460</v>
       </c>
       <c r="C12" s="158">
-        <v>7376</v>
+        <v>7309</v>
       </c>
       <c r="D12" s="158">
-        <v>1125</v>
+        <v>1186</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
-      <c r="F12" s="158">
-        <v>10</v>
+      <c r="F12" s="193">
+        <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H12" s="158">
-        <v>19471</v>
+        <v>19562</v>
       </c>
       <c r="I12" s="158">
-        <v>465</v>
+        <v>561</v>
       </c>
       <c r="J12" s="158">
-        <v>810</v>
+        <v>510</v>
       </c>
       <c r="K12" s="158">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>-33</v>
+        <v>274</v>
+      </c>
+      <c r="L12" s="216">
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="221" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="223" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41638</v>
+        <v>41691</v>
       </c>
       <c r="C14" s="158">
-        <v>7928</v>
+        <v>7464</v>
       </c>
       <c r="D14" s="158">
-        <v>1641</v>
+        <v>1795</v>
       </c>
       <c r="E14" s="158">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="F14" s="158">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="G14" s="158">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="H14" s="158">
-        <v>30985</v>
+        <v>31068</v>
       </c>
       <c r="I14" s="158">
-        <v>1152</v>
+        <v>1390</v>
       </c>
       <c r="J14" s="158">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="K14" s="158">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>-1897</v>
+        <v>289</v>
+      </c>
+      <c r="L14" s="216">
+        <v>-1910</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="221" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="223" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>44751</v>
+        <v>43423</v>
       </c>
       <c r="C16" s="158">
-        <v>8923</v>
+        <v>8371</v>
       </c>
       <c r="D16" s="158">
-        <v>2414</v>
+        <v>1968</v>
       </c>
       <c r="E16" s="158">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1298</v>
+        <v>9</v>
+      </c>
+      <c r="F16" s="193">
+        <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="H16" s="158">
-        <v>30441</v>
+        <v>30869</v>
       </c>
       <c r="I16" s="158">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="J16" s="158">
         <v>300</v>
       </c>
       <c r="K16" s="158">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>642</v>
+      </c>
+      <c r="L16" s="216">
+        <v>1032</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="221" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="223" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>119869</v>
+        <v>118611</v>
       </c>
       <c r="C18" s="164">
-        <v>28731</v>
+        <v>28258</v>
       </c>
       <c r="D18" s="164">
-        <v>5473</v>
+        <v>4768</v>
       </c>
       <c r="E18" s="164">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F18" s="164">
-        <v>1197</v>
+        <v>300</v>
       </c>
       <c r="G18" s="164">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="H18" s="164">
-        <v>81144</v>
+        <v>81826</v>
       </c>
       <c r="I18" s="164">
-        <v>1987</v>
+        <v>2165</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
         <v>706</v>
       </c>
       <c r="L18" s="183">
-        <v>348</v>
+        <v>321</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="225" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -13944,295 +13937,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="221" t="s">
+      <c r="A25" s="219" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>999401</v>
+        <v>990031</v>
       </c>
       <c r="C25" s="146">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D25" s="213">
+        <v>11</v>
+      </c>
+      <c r="D25" s="211">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>6518</v>
+        <v>3470</v>
       </c>
       <c r="F25" s="173">
-        <v>920583</v>
+        <v>909813</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>1915</v>
+        <v>3473</v>
       </c>
       <c r="I25" s="146">
-        <v>70368</v>
+        <v>73264</v>
       </c>
       <c r="J25" s="146">
-        <v>17446</v>
+        <v>17509</v>
       </c>
       <c r="K25" s="146">
         <v>4011</v>
       </c>
       <c r="L25" s="173">
-        <v>42073</v>
+        <v>43119</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="224" t="s">
+      <c r="A26" s="222" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="223" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29543</v>
+        <v>29460</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>203</v>
+        <v>114</v>
       </c>
       <c r="F27" s="178">
-        <v>26749</v>
+        <v>26647</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
         <v>75</v>
       </c>
       <c r="I27" s="158">
-        <v>2517</v>
+        <v>2624</v>
       </c>
       <c r="J27" s="158">
         <v>571</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
-      <c r="L27" s="218">
-        <v>1527</v>
+      <c r="L27" s="216">
+        <v>1537</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="221" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="223" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41638</v>
+        <v>41691</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>280</v>
+        <v>198</v>
       </c>
       <c r="F29" s="178">
-        <v>36540</v>
+        <v>36373</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>24</v>
       </c>
       <c r="I29" s="158">
-        <v>4794</v>
+        <v>5096</v>
       </c>
       <c r="J29" s="158">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
-      <c r="L29" s="218">
-        <v>2490</v>
+      <c r="L29" s="216">
+        <v>2555</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="221" t="s">
         <v>320</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="223" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>44751</v>
+        <v>43423</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>289</v>
+        <v>212</v>
       </c>
       <c r="F31" s="178">
-        <v>40899</v>
+        <v>39564</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="I31" s="158">
-        <v>3204</v>
+        <v>3291</v>
       </c>
       <c r="J31" s="158">
         <v>925</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
-      <c r="L31" s="218">
-        <v>2024</v>
+      <c r="L31" s="216">
+        <v>2077</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="221" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="223" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>119869</v>
+        <v>118611</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>715</v>
+        <v>440</v>
       </c>
       <c r="F33" s="183">
-        <v>112033</v>
+        <v>110777</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="I33" s="164">
-        <v>7112</v>
+        <v>7379</v>
       </c>
       <c r="J33" s="164">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4862</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="225" t="s">
         <v>324</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
@@ -14540,56 +14533,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -14682,305 +14675,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
+      <c r="A10" s="218" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>29541</v>
+        <v>28892</v>
       </c>
       <c r="C10" s="145">
-        <v>6583</v>
+        <v>6803</v>
       </c>
       <c r="D10" s="145">
-        <v>1108</v>
+        <v>1217</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>848</v>
+        <v>349</v>
       </c>
       <c r="G10" s="145">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H10" s="145">
-        <v>20337</v>
+        <v>19941</v>
       </c>
       <c r="I10" s="145">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
         <v>138</v>
       </c>
       <c r="L10" s="172">
-        <v>353</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
+      <c r="A11" s="221" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="223" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>17075</v>
+        <v>17050</v>
       </c>
       <c r="C12" s="158">
-        <v>4208</v>
+        <v>4224</v>
       </c>
       <c r="D12" s="158">
-        <v>694</v>
+        <v>743</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
-      <c r="F12" s="158">
-        <v>100</v>
+      <c r="F12" s="193">
+        <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="H12" s="158">
-        <v>11599</v>
+        <v>11600</v>
       </c>
       <c r="I12" s="158">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="J12" s="158">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K12" s="158">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>237</v>
+      </c>
+      <c r="L12" s="216">
+        <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="221" t="s">
         <v>326</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="223" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23925</v>
+        <v>23455</v>
       </c>
       <c r="C14" s="158">
-        <v>7485</v>
+        <v>6685</v>
       </c>
       <c r="D14" s="158">
-        <v>730</v>
+        <v>642</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H14" s="158">
-        <v>14515</v>
+        <v>14823</v>
       </c>
       <c r="I14" s="158">
-        <v>554</v>
+        <v>667</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="L14" s="218">
+        <v>360</v>
+      </c>
+      <c r="L14" s="216">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="221" t="s">
         <v>328</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="223" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>90981</v>
+        <v>89615</v>
       </c>
       <c r="C16" s="158">
-        <v>28059</v>
+        <v>27220</v>
       </c>
       <c r="D16" s="158">
-        <v>4105</v>
+        <v>3673</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="H16" s="158">
-        <v>55153</v>
+        <v>55561</v>
       </c>
       <c r="I16" s="158">
-        <v>953</v>
+        <v>1151</v>
       </c>
       <c r="J16" s="158">
-        <v>3300</v>
+        <v>2600</v>
       </c>
       <c r="K16" s="158">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>-1183</v>
+        <v>562</v>
+      </c>
+      <c r="L16" s="216">
+        <v>-1271</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="221" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="223" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>40735</v>
+        <v>40318</v>
       </c>
       <c r="C18" s="164">
-        <v>9009</v>
+        <v>8509</v>
       </c>
       <c r="D18" s="164">
-        <v>1710</v>
+        <v>1682</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H18" s="164">
-        <v>29252</v>
+        <v>29341</v>
       </c>
       <c r="I18" s="164">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="J18" s="164">
         <v>200</v>
       </c>
       <c r="K18" s="164">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="L18" s="183">
-        <v>-251</v>
+        <v>-246</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="225" t="s">
         <v>332</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -15078,295 +15071,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
+      <c r="A25" s="218" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>29541</v>
+        <v>28892</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>170</v>
+        <v>79</v>
       </c>
       <c r="F25" s="172">
-        <v>27174</v>
+        <v>26630</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I25" s="145">
-        <v>2155</v>
+        <v>2142</v>
       </c>
       <c r="J25" s="145">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1371</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
+      <c r="A26" s="221" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="223" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>17075</v>
+        <v>17050</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>104</v>
+        <v>45</v>
       </c>
       <c r="F27" s="178">
-        <v>15865</v>
+        <v>15866</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I27" s="158">
-        <v>1090</v>
+        <v>1123</v>
       </c>
       <c r="J27" s="158">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
-      <c r="L27" s="218">
-        <v>412</v>
+      <c r="L27" s="216">
+        <v>428</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="221" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="223" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23925</v>
+        <v>23455</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="F29" s="178">
-        <v>21189</v>
+        <v>20656</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>72</v>
       </c>
       <c r="I29" s="158">
-        <v>2509</v>
+        <v>2644</v>
       </c>
       <c r="J29" s="158">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
-      <c r="L29" s="218">
-        <v>1459</v>
+      <c r="L29" s="216">
+        <v>1481</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="221" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="223" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>90981</v>
+        <v>89615</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="F31" s="178">
-        <v>83957</v>
+        <v>82527</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I31" s="158">
-        <v>6412</v>
+        <v>6734</v>
       </c>
       <c r="J31" s="158">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
-      <c r="L31" s="218">
-        <v>4363</v>
+      <c r="L31" s="216">
+        <v>4477</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="221" t="s">
         <v>330</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="223" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>40735</v>
+        <v>40318</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>221</v>
+        <v>121</v>
       </c>
       <c r="F33" s="183">
-        <v>37762</v>
+        <v>37366</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>26</v>
       </c>
       <c r="I33" s="164">
-        <v>2726</v>
+        <v>2804</v>
       </c>
       <c r="J33" s="164">
         <v>957</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1670</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="225" t="s">
         <v>332</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
@@ -15674,56 +15667,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -15798,278 +15791,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4379213</v>
+        <v>4537613</v>
       </c>
       <c r="C9" s="145">
-        <v>41433</v>
+        <v>32143</v>
       </c>
       <c r="D9" s="145">
-        <v>307340</v>
+        <v>308810</v>
       </c>
       <c r="E9" s="145">
-        <v>209201</v>
+        <v>216160</v>
       </c>
       <c r="F9" s="172">
-        <v>389537</v>
+        <v>383645</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>829615</v>
+        <v>848142</v>
       </c>
       <c r="I9" s="145">
-        <v>50383</v>
+        <v>62042</v>
       </c>
       <c r="J9" s="148">
-        <v>2528129</v>
+        <v>2657915</v>
       </c>
       <c r="K9" s="151">
-        <v>23575</v>
+        <v>28756</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3472657</v>
+        <v>3589635</v>
       </c>
       <c r="C11" s="158">
-        <v>45840</v>
+        <v>34619</v>
       </c>
       <c r="D11" s="158">
-        <v>203728</v>
+        <v>231326</v>
       </c>
       <c r="E11" s="158">
-        <v>136985</v>
+        <v>123451</v>
       </c>
       <c r="F11" s="178">
-        <v>317147</v>
+        <v>307556</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>550372</v>
+        <v>573450</v>
       </c>
       <c r="I11" s="158">
-        <v>27869</v>
+        <v>28406</v>
       </c>
       <c r="J11" s="160">
-        <v>2154122</v>
+        <v>2254505</v>
       </c>
       <c r="K11" s="162">
-        <v>36593</v>
+        <v>36321</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1654445</v>
+        <v>1670505</v>
       </c>
       <c r="C13" s="158">
-        <v>19628</v>
+        <v>18834</v>
       </c>
       <c r="D13" s="158">
-        <v>123456</v>
+        <v>98673</v>
       </c>
       <c r="E13" s="158">
-        <v>5044</v>
+        <v>3743</v>
       </c>
       <c r="F13" s="183">
-        <v>278938</v>
+        <v>276730</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>143905</v>
+        <v>154354</v>
       </c>
       <c r="I13" s="158">
-        <v>16351</v>
+        <v>17834</v>
       </c>
       <c r="J13" s="160">
-        <v>907139</v>
+        <v>943439</v>
       </c>
       <c r="K13" s="162">
-        <v>159984</v>
+        <v>156897</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4959262</v>
+        <v>5010716</v>
       </c>
       <c r="C15" s="158">
-        <v>58805</v>
+        <v>60138</v>
       </c>
       <c r="D15" s="158">
-        <v>470054</v>
+        <v>474037</v>
       </c>
       <c r="E15" s="158">
-        <v>268144</v>
+        <v>257528</v>
       </c>
       <c r="F15" s="183">
-        <v>238152</v>
+        <v>227286</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>881125</v>
+        <v>875079</v>
       </c>
       <c r="I15" s="158">
-        <v>135456</v>
+        <v>140654</v>
       </c>
       <c r="J15" s="160">
-        <v>2764008</v>
+        <v>2827967</v>
       </c>
       <c r="K15" s="162">
-        <v>143518</v>
+        <v>148028</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>5359753</v>
+        <v>5247365</v>
       </c>
       <c r="C17" s="164">
-        <v>74780</v>
+        <v>74206</v>
       </c>
       <c r="D17" s="164">
-        <v>475704</v>
+        <v>413108</v>
       </c>
       <c r="E17" s="164">
-        <v>379575</v>
+        <v>285615</v>
       </c>
       <c r="F17" s="183">
-        <v>399344</v>
+        <v>425520</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>737061</v>
+        <v>599308</v>
       </c>
       <c r="I17" s="164">
-        <v>148366</v>
+        <v>180213</v>
       </c>
       <c r="J17" s="166">
-        <v>3042403</v>
+        <v>3179363</v>
       </c>
       <c r="K17" s="168">
-        <v>102520</v>
+        <v>90033</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -16167,278 +16160,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4379213</v>
+        <v>4537613</v>
       </c>
       <c r="C24" s="145">
-        <v>270564</v>
+        <v>291352</v>
       </c>
       <c r="D24" s="145">
-        <v>50176</v>
+        <v>90134</v>
       </c>
       <c r="E24" s="145">
-        <v>3521538</v>
+        <v>3616097</v>
       </c>
       <c r="F24" s="145">
         <v>46000</v>
       </c>
       <c r="G24" s="145">
-        <v>244052</v>
+        <v>238218</v>
       </c>
       <c r="H24" s="145">
-        <v>246883</v>
+        <v>255811</v>
       </c>
       <c r="I24" s="145">
         <v>106517</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>104355</v>
+        <v>111469</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3472657</v>
+        <v>3589635</v>
       </c>
       <c r="C26" s="158">
-        <v>225276</v>
+        <v>237594</v>
       </c>
       <c r="D26" s="158">
-        <v>135110</v>
+        <v>200110</v>
       </c>
       <c r="E26" s="158">
-        <v>2723551</v>
+        <v>2764972</v>
       </c>
       <c r="F26" s="158">
-        <v>42777</v>
+        <v>42773</v>
       </c>
       <c r="G26" s="158">
-        <v>109348</v>
+        <v>116898</v>
       </c>
       <c r="H26" s="158">
-        <v>236595</v>
+        <v>227287</v>
       </c>
       <c r="I26" s="158">
-        <v>117660</v>
+        <v>120602</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>96451</v>
+        <v>88899</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1654445</v>
+        <v>1670505</v>
       </c>
       <c r="C28" s="158">
-        <v>28754</v>
+        <v>37791</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1268342</v>
+        <v>1274076</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>81244</v>
+        <v>90172</v>
       </c>
       <c r="H28" s="158">
-        <v>220514</v>
+        <v>212875</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
         <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>125902</v>
+        <v>122038</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4959262</v>
+        <v>5010716</v>
       </c>
       <c r="C30" s="158">
-        <v>192917</v>
+        <v>196011</v>
       </c>
       <c r="D30" s="158">
         <v>24034</v>
       </c>
       <c r="E30" s="158">
-        <v>4056007</v>
+        <v>4085581</v>
       </c>
       <c r="F30" s="158">
-        <v>113439</v>
+        <v>124177</v>
       </c>
       <c r="G30" s="158">
-        <v>248184</v>
+        <v>248338</v>
       </c>
       <c r="H30" s="158">
-        <v>324681</v>
+        <v>332576</v>
       </c>
       <c r="I30" s="158">
         <v>172146</v>
       </c>
       <c r="J30" s="160">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="K30" s="162">
-        <v>129984</v>
+        <v>140603</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>5359753</v>
+        <v>5247365</v>
       </c>
       <c r="C32" s="164">
-        <v>94234</v>
+        <v>167825</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4628356</v>
+        <v>4403210</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>274192</v>
+        <v>308833</v>
       </c>
       <c r="H32" s="164">
-        <v>326663</v>
+        <v>331188</v>
       </c>
       <c r="I32" s="164">
         <v>137626</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>143478</v>
+        <v>152883</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -16705,56 +16698,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -16847,305 +16840,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
+      <c r="A10" s="218" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>120614</v>
+        <v>121287</v>
       </c>
       <c r="C10" s="145">
-        <v>23772</v>
+        <v>19780</v>
       </c>
       <c r="D10" s="145">
-        <v>5304</v>
+        <v>6032</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
-      <c r="F10" s="145">
-        <v>100</v>
+      <c r="F10" s="189">
+        <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="H10" s="145">
-        <v>90070</v>
+        <v>91043</v>
       </c>
       <c r="I10" s="145">
-        <v>418</v>
+        <v>505</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="L10" s="172">
-        <v>-727</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
+      <c r="A11" s="221" t="s">
         <v>155</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="223" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21637</v>
+        <v>21535</v>
       </c>
       <c r="C12" s="158">
-        <v>4798</v>
+        <v>4431</v>
       </c>
       <c r="D12" s="158">
-        <v>893</v>
+        <v>775</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H12" s="158">
-        <v>14328</v>
+        <v>14335</v>
       </c>
       <c r="I12" s="158">
-        <v>340</v>
+        <v>410</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>447</v>
       </c>
-      <c r="L12" s="218">
-        <v>802</v>
+      <c r="L12" s="216">
+        <v>1110</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="221" t="s">
         <v>334</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="223" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18316</v>
+        <v>18164</v>
       </c>
       <c r="C14" s="158">
-        <v>3448</v>
+        <v>3346</v>
       </c>
       <c r="D14" s="158">
-        <v>948</v>
+        <v>978</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H14" s="158">
-        <v>12082</v>
+        <v>12177</v>
       </c>
       <c r="I14" s="158">
-        <v>229</v>
+        <v>294</v>
       </c>
       <c r="J14" s="158">
-        <v>940</v>
+        <v>670</v>
       </c>
       <c r="K14" s="158">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>528</v>
+      </c>
+      <c r="L14" s="216">
+        <v>147</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="221" t="s">
         <v>336</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="223" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>43656</v>
+        <v>43044</v>
       </c>
       <c r="C16" s="158">
-        <v>7133</v>
+        <v>6971</v>
       </c>
       <c r="D16" s="158">
-        <v>2215</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>2094</v>
+      </c>
+      <c r="E16" s="193">
+        <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="H16" s="158">
-        <v>31874</v>
+        <v>32117</v>
       </c>
       <c r="I16" s="158">
-        <v>189</v>
+        <v>223</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>982</v>
+      </c>
+      <c r="L16" s="216">
+        <v>594</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="221" t="s">
         <v>338</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="223" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19850</v>
+        <v>19384</v>
       </c>
       <c r="C18" s="164">
-        <v>6621</v>
+        <v>6762</v>
       </c>
       <c r="D18" s="164">
-        <v>701</v>
+        <v>845</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="164">
-        <v>1238</v>
+        <v>798</v>
       </c>
       <c r="G18" s="164">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H18" s="164">
-        <v>10582</v>
+        <v>10474</v>
       </c>
       <c r="I18" s="164">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
         <v>182</v>
       </c>
       <c r="L18" s="183">
-        <v>288</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="225" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -17243,295 +17236,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
+      <c r="A25" s="218" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>120614</v>
+        <v>121287</v>
       </c>
       <c r="C25" s="145">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>753</v>
+        <v>302</v>
       </c>
       <c r="F25" s="172">
-        <v>112398</v>
+        <v>112629</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>44</v>
+        <v>743</v>
       </c>
       <c r="I25" s="145">
-        <v>7409</v>
+        <v>7609</v>
       </c>
       <c r="J25" s="145">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="K25" s="145">
         <v>1717</v>
       </c>
       <c r="L25" s="172">
-        <v>3449</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
+      <c r="A26" s="221" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="223" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21637</v>
+        <v>21535</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>259</v>
+        <v>96</v>
       </c>
       <c r="F27" s="178">
-        <v>19546</v>
+        <v>19117</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>61</v>
+        <v>461</v>
       </c>
       <c r="I27" s="158">
-        <v>1771</v>
+        <v>1862</v>
       </c>
       <c r="J27" s="158">
         <v>365</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
-      <c r="L27" s="218">
-        <v>1026</v>
+      <c r="L27" s="216">
+        <v>1046</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="221" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="223" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18316</v>
+        <v>18164</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>164</v>
+        <v>53</v>
       </c>
       <c r="F29" s="178">
-        <v>16987</v>
+        <v>16861</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I29" s="158">
-        <v>1136</v>
+        <v>1221</v>
       </c>
       <c r="J29" s="158">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
-      <c r="L29" s="218">
-        <v>812</v>
+      <c r="L29" s="216">
+        <v>830</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="221" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="223" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>43656</v>
+        <v>43044</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>420</v>
+        <v>206</v>
       </c>
       <c r="F31" s="178">
-        <v>39557</v>
+        <v>39030</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I31" s="158">
-        <v>3650</v>
+        <v>3775</v>
       </c>
       <c r="J31" s="158">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
-      <c r="L31" s="218">
-        <v>2886</v>
+      <c r="L31" s="216">
+        <v>2975</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="221" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="223" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19850</v>
+        <v>19384</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>198</v>
+        <v>76</v>
       </c>
       <c r="F33" s="183">
-        <v>18006</v>
+        <v>17598</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I33" s="164">
-        <v>1621</v>
+        <v>1687</v>
       </c>
       <c r="J33" s="164">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1298</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="225" t="s">
         <v>340</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -17837,56 +17830,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -17979,305 +17972,305 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
+      <c r="A10" s="218" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>32892</v>
+        <v>32649</v>
       </c>
       <c r="C10" s="145">
-        <v>9205</v>
+        <v>9139</v>
       </c>
       <c r="D10" s="145">
-        <v>1315</v>
+        <v>1261</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H10" s="145">
-        <v>20047</v>
+        <v>20409</v>
       </c>
       <c r="I10" s="145">
-        <v>553</v>
+        <v>574</v>
       </c>
       <c r="J10" s="145">
-        <v>1400</v>
+        <v>900</v>
       </c>
       <c r="K10" s="145">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="L10" s="172">
         <v>-67</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
+      <c r="A11" s="221" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="223" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16147</v>
+        <v>15747</v>
       </c>
       <c r="C12" s="158">
-        <v>4161</v>
+        <v>3724</v>
       </c>
       <c r="D12" s="158">
-        <v>660</v>
+        <v>573</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H12" s="158">
-        <v>10432</v>
+        <v>10546</v>
       </c>
       <c r="I12" s="158">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>224</v>
+      </c>
+      <c r="L12" s="216">
+        <v>610</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="221" t="s">
         <v>342</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="223" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>29765</v>
+        <v>29486</v>
       </c>
       <c r="C14" s="158">
-        <v>4258</v>
+        <v>4244</v>
       </c>
       <c r="D14" s="158">
-        <v>1312</v>
+        <v>1297</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>2115</v>
+        <v>1626</v>
       </c>
       <c r="G14" s="158">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H14" s="158">
-        <v>20924</v>
+        <v>21006</v>
       </c>
       <c r="I14" s="158">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>356</v>
+      </c>
+      <c r="J14" s="158">
+        <v>100</v>
       </c>
       <c r="K14" s="158">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>422</v>
+      </c>
+      <c r="L14" s="216">
+        <v>403</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="221" t="s">
         <v>344</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="223" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>98348</v>
+        <v>97682</v>
       </c>
       <c r="C16" s="158">
-        <v>21048</v>
+        <v>18529</v>
       </c>
       <c r="D16" s="158">
-        <v>4666</v>
+        <v>4725</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>823</v>
+        <v>150</v>
       </c>
       <c r="G16" s="158">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="H16" s="158">
-        <v>65783</v>
+        <v>68097</v>
       </c>
       <c r="I16" s="158">
-        <v>920</v>
+        <v>1112</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>3624</v>
+        <v>1386</v>
+      </c>
+      <c r="L16" s="216">
+        <v>3588</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="221" t="s">
         <v>346</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="225" t="s">
+      <c r="A18" s="223" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>39380</v>
+        <v>38675</v>
       </c>
       <c r="C18" s="164">
-        <v>8407</v>
+        <v>8330</v>
       </c>
       <c r="D18" s="164">
-        <v>2055</v>
+        <v>1683</v>
       </c>
       <c r="E18" s="164">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="F18" s="164">
-        <v>649</v>
+        <v>200</v>
       </c>
       <c r="G18" s="164">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="H18" s="164">
-        <v>27565</v>
+        <v>27867</v>
       </c>
       <c r="I18" s="164">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="L18" s="183">
-        <v>79</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="227" t="s">
+      <c r="A19" s="225" t="s">
         <v>348</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
@@ -18375,295 +18368,295 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
+      <c r="A25" s="218" t="s">
         <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>32892</v>
+        <v>32649</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>209</v>
+        <v>76</v>
       </c>
       <c r="F25" s="172">
-        <v>29884</v>
+        <v>29712</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I25" s="145">
-        <v>2765</v>
+        <v>2827</v>
       </c>
       <c r="J25" s="145">
         <v>854</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1673</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
+      <c r="A26" s="221" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="223" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16147</v>
+        <v>15747</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="F27" s="178">
-        <v>14993</v>
+        <v>14661</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I27" s="158">
-        <v>920</v>
+        <v>939</v>
       </c>
       <c r="J27" s="158">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
-      <c r="L27" s="218">
-        <v>617</v>
+      <c r="L27" s="216">
+        <v>627</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="221" t="s">
         <v>342</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="223" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>29765</v>
+        <v>29486</v>
       </c>
       <c r="C29" s="158">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>196</v>
+        <v>122</v>
       </c>
       <c r="F29" s="178">
-        <v>27898</v>
+        <v>27604</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I29" s="158">
-        <v>1593</v>
+        <v>1680</v>
       </c>
       <c r="J29" s="158">
         <v>642</v>
       </c>
       <c r="K29" s="158">
         <v>11</v>
       </c>
-      <c r="L29" s="218">
-        <v>717</v>
+      <c r="L29" s="216">
+        <v>742</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="221" t="s">
         <v>344</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="223" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>98348</v>
+        <v>97682</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>692</v>
+        <v>317</v>
       </c>
       <c r="F31" s="178">
-        <v>90864</v>
+        <v>90267</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="I31" s="158">
-        <v>6559</v>
+        <v>6873</v>
       </c>
       <c r="J31" s="158">
-        <v>1995</v>
+        <v>2013</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
-      <c r="L31" s="218">
-        <v>3456</v>
+      <c r="L31" s="216">
+        <v>3561</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="221" t="s">
         <v>346</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="225" t="s">
+      <c r="A33" s="223" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>39380</v>
+        <v>38675</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>225</v>
+        <v>182</v>
       </c>
       <c r="F33" s="183">
-        <v>37151</v>
+        <v>36445</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>15</v>
       </c>
       <c r="I33" s="164">
-        <v>1989</v>
+        <v>2033</v>
       </c>
       <c r="J33" s="164">
         <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1180</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="227" t="s">
+      <c r="A34" s="225" t="s">
         <v>348</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -18969,56 +18962,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -19111,251 +19104,251 @@
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="220" t="s">
+      <c r="A10" s="218" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>96600</v>
+        <v>95546</v>
       </c>
       <c r="C10" s="145">
-        <v>20612</v>
+        <v>19071</v>
       </c>
       <c r="D10" s="145">
-        <v>4497</v>
+        <v>5152</v>
       </c>
       <c r="E10" s="145">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>192</v>
+      </c>
+      <c r="F10" s="189">
+        <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="H10" s="145">
-        <v>67052</v>
+        <v>66833</v>
       </c>
       <c r="I10" s="145">
-        <v>1554</v>
+        <v>1877</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>885</v>
+        <v>862</v>
       </c>
       <c r="L10" s="172">
-        <v>1208</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="223" t="s">
+      <c r="A11" s="221" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="225" t="s">
+      <c r="A12" s="223" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6306</v>
+        <v>6510</v>
       </c>
       <c r="C12" s="158">
-        <v>1727</v>
+        <v>1980</v>
       </c>
       <c r="D12" s="158">
-        <v>281</v>
+        <v>184</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H12" s="158">
-        <v>4073</v>
+        <v>4110</v>
       </c>
       <c r="I12" s="158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
         <v>121</v>
       </c>
-      <c r="L12" s="218">
-        <v>94</v>
+      <c r="L12" s="216">
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="223" t="s">
+      <c r="A13" s="221" t="s">
         <v>350</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="225" t="s">
+      <c r="A14" s="223" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11262</v>
+        <v>11190</v>
       </c>
       <c r="C14" s="158">
-        <v>1494</v>
+        <v>1388</v>
       </c>
       <c r="D14" s="158">
-        <v>555</v>
+        <v>494</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H14" s="158">
-        <v>8475</v>
+        <v>8557</v>
       </c>
       <c r="I14" s="158">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>385</v>
+      </c>
+      <c r="L14" s="216">
+        <v>257</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="223" t="s">
+      <c r="A15" s="221" t="s">
         <v>352</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="225" t="s">
+      <c r="A16" s="223" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6571</v>
+        <v>6616</v>
       </c>
       <c r="C16" s="158">
-        <v>1424</v>
+        <v>1396</v>
       </c>
       <c r="D16" s="158">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H16" s="158">
-        <v>4580</v>
+        <v>4638</v>
       </c>
       <c r="I16" s="158">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
         <v>79</v>
       </c>
-      <c r="L16" s="218">
-        <v>120</v>
+      <c r="L16" s="216">
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="223" t="s">
+      <c r="A17" s="221" t="s">
         <v>354</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
       <c r="B18" s="97"/>
       <c r="C18" s="97"/>
       <c r="D18" s="97"/>
       <c r="E18" s="97"/>
       <c r="F18" s="97"/>
       <c r="G18" s="97"/>
       <c r="H18" s="97"/>
       <c r="I18" s="97"/>
       <c r="J18" s="97"/>
@@ -19481,243 +19474,243 @@
       </c>
       <c r="K23" s="138" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="220" t="s">
+      <c r="A25" s="218" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>96600</v>
+        <v>95546</v>
       </c>
       <c r="C25" s="145">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>500</v>
+        <v>327</v>
       </c>
       <c r="F25" s="172">
-        <v>88861</v>
+        <v>87183</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>481</v>
+        <v>845</v>
       </c>
       <c r="I25" s="145">
-        <v>6756</v>
+        <v>7188</v>
       </c>
       <c r="J25" s="145">
-        <v>1375</v>
+        <v>1389</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4076</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="223" t="s">
+      <c r="A26" s="221" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="225" t="s">
+      <c r="A27" s="223" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6306</v>
+        <v>6510</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F27" s="178">
-        <v>5843</v>
+        <v>6035</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
         <v>9</v>
       </c>
       <c r="I27" s="158">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="J27" s="158">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
-      <c r="L27" s="218">
-        <v>200</v>
+      <c r="L27" s="216">
+        <v>208</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="223" t="s">
+      <c r="A28" s="221" t="s">
         <v>350</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="225" t="s">
+      <c r="A29" s="223" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11262</v>
+        <v>11190</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F29" s="178">
-        <v>10439</v>
+        <v>10240</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="I29" s="158">
-        <v>737</v>
+        <v>764</v>
       </c>
       <c r="J29" s="158">
         <v>369</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
-      <c r="L29" s="218">
-        <v>298</v>
+      <c r="L29" s="216">
+        <v>309</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="223" t="s">
+      <c r="A30" s="221" t="s">
         <v>352</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="225" t="s">
+      <c r="A31" s="223" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6571</v>
+        <v>6616</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F31" s="178">
-        <v>5990</v>
+        <v>6025</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
         <v>8</v>
       </c>
       <c r="I31" s="158">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="J31" s="158">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
-      <c r="L31" s="218">
-        <v>210</v>
+      <c r="L31" s="216">
+        <v>215</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="223" t="s">
+      <c r="A32" s="221" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
       <c r="B33" s="97"/>
       <c r="C33" s="97"/>
       <c r="D33" s="97"/>
       <c r="E33" s="97"/>
       <c r="F33" s="95"/>
       <c r="G33" s="96"/>
       <c r="H33" s="97"/>
       <c r="I33" s="97"/>
       <c r="J33" s="97"/>
@@ -20051,56 +20044,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -20175,278 +20168,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>251664</v>
+        <v>273218</v>
       </c>
       <c r="C9" s="145">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="D9" s="145">
-        <v>591</v>
+        <v>1440</v>
       </c>
       <c r="E9" s="145">
-        <v>95</v>
+        <v>162</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1312</v>
+        <v>1379</v>
       </c>
       <c r="J9" s="148">
-        <v>243001</v>
+        <v>263575</v>
       </c>
       <c r="K9" s="151">
-        <v>-1786</v>
+        <v>-1890</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>362737</v>
+        <v>350532</v>
       </c>
       <c r="C11" s="158">
-        <v>5349</v>
+        <v>3409</v>
       </c>
       <c r="D11" s="158">
-        <v>19859</v>
+        <v>20510</v>
       </c>
       <c r="E11" s="158">
-        <v>3899</v>
+        <v>4244</v>
       </c>
       <c r="F11" s="178">
-        <v>32999</v>
+        <v>29575</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>61274</v>
+        <v>52741</v>
       </c>
       <c r="I11" s="158">
-        <v>1693</v>
+        <v>2254</v>
       </c>
       <c r="J11" s="160">
-        <v>223685</v>
+        <v>226109</v>
       </c>
       <c r="K11" s="162">
-        <v>13980</v>
+        <v>11690</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4589305</v>
+        <v>4744815</v>
       </c>
       <c r="C13" s="158">
-        <v>145384</v>
+        <v>214032</v>
       </c>
       <c r="D13" s="158">
-        <v>703064</v>
+        <v>650725</v>
       </c>
       <c r="E13" s="158">
-        <v>70476</v>
+        <v>71264</v>
       </c>
       <c r="F13" s="183">
-        <v>621039</v>
+        <v>660336</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>432544</v>
+        <v>392084</v>
       </c>
       <c r="I13" s="158">
-        <v>44256</v>
+        <v>59608</v>
       </c>
       <c r="J13" s="160">
-        <v>2550723</v>
+        <v>2681623</v>
       </c>
       <c r="K13" s="162">
-        <v>21820</v>
+        <v>15143</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>549744</v>
+        <v>624991</v>
       </c>
       <c r="C15" s="158">
-        <v>32217</v>
+        <v>41944</v>
       </c>
       <c r="D15" s="158">
-        <v>249003</v>
+        <v>318453</v>
       </c>
       <c r="E15" s="158">
-        <v>11092</v>
+        <v>13698</v>
       </c>
       <c r="F15" s="183">
-        <v>126929</v>
+        <v>126881</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>12207</v>
+        <v>9839</v>
       </c>
       <c r="J15" s="160">
-        <v>68052</v>
+        <v>56043</v>
       </c>
       <c r="K15" s="162">
-        <v>50245</v>
+        <v>58132</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>436754</v>
+        <v>452193</v>
       </c>
       <c r="C17" s="164">
-        <v>1783</v>
+        <v>1412</v>
       </c>
       <c r="D17" s="164">
-        <v>27651</v>
+        <v>34812</v>
       </c>
       <c r="E17" s="164">
-        <v>30137</v>
+        <v>26786</v>
       </c>
       <c r="F17" s="183">
-        <v>63613</v>
+        <v>59270</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>31167</v>
+        <v>32272</v>
       </c>
       <c r="I17" s="164">
-        <v>2695</v>
+        <v>4407</v>
       </c>
       <c r="J17" s="166">
-        <v>238930</v>
+        <v>252218</v>
       </c>
       <c r="K17" s="168">
-        <v>40779</v>
+        <v>41016</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -20544,278 +20537,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>251664</v>
+        <v>273218</v>
       </c>
       <c r="C24" s="145">
-        <v>103038</v>
+        <v>113341</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>97902</v>
+        <v>108528</v>
       </c>
       <c r="H24" s="145">
-        <v>47924</v>
+        <v>48549</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>9339</v>
+        <v>9553</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>362737</v>
+        <v>350532</v>
       </c>
       <c r="C26" s="158">
-        <v>17085</v>
+        <v>16701</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>290683</v>
+        <v>280055</v>
       </c>
       <c r="F26" s="158">
         <v>6827</v>
       </c>
       <c r="G26" s="158">
-        <v>20924</v>
+        <v>19180</v>
       </c>
       <c r="H26" s="158">
-        <v>27209</v>
+        <v>27760</v>
       </c>
       <c r="I26" s="158">
         <v>18983</v>
       </c>
       <c r="J26" s="160">
         <v>1344</v>
       </c>
       <c r="K26" s="162">
-        <v>5092</v>
+        <v>5418</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4589305</v>
+        <v>4744815</v>
       </c>
       <c r="C28" s="158">
-        <v>649643</v>
+        <v>551344</v>
       </c>
       <c r="D28" s="158">
-        <v>30004</v>
+        <v>70002</v>
       </c>
       <c r="E28" s="158">
-        <v>3328409</v>
+        <v>3511936</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>174263</v>
+        <v>198361</v>
       </c>
       <c r="H28" s="158">
-        <v>376786</v>
+        <v>382973</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
-        <v>72804</v>
+        <v>72805</v>
       </c>
       <c r="K28" s="162">
-        <v>183304</v>
+        <v>190484</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>549744</v>
+        <v>624991</v>
       </c>
       <c r="C30" s="158">
-        <v>17133</v>
+        <v>27087</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>412353</v>
+        <v>474679</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>46542</v>
+        <v>53370</v>
       </c>
       <c r="H30" s="158">
-        <v>73716</v>
+        <v>69856</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>39323</v>
+        <v>35613</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>436754</v>
+        <v>452193</v>
       </c>
       <c r="C32" s="164">
-        <v>21865</v>
+        <v>16786</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>301508</v>
+        <v>321023</v>
       </c>
       <c r="F32" s="164">
-        <v>17160</v>
+        <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>37867</v>
+        <v>43034</v>
       </c>
       <c r="H32" s="164">
-        <v>46355</v>
+        <v>44689</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
         <v>581</v>
       </c>
       <c r="K32" s="168">
-        <v>15144</v>
+        <v>14351</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -21078,56 +21071,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -21202,278 +21195,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2566463</v>
+        <v>2574642</v>
       </c>
       <c r="C9" s="145">
-        <v>35531</v>
+        <v>29167</v>
       </c>
       <c r="D9" s="145">
-        <v>136313</v>
+        <v>151639</v>
       </c>
       <c r="E9" s="145">
-        <v>109610</v>
+        <v>107573</v>
       </c>
       <c r="F9" s="172">
-        <v>226273</v>
+        <v>220957</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>266539</v>
+        <v>244086</v>
       </c>
       <c r="I9" s="145">
-        <v>12637</v>
+        <v>12550</v>
       </c>
       <c r="J9" s="148">
-        <v>1732788</v>
+        <v>1768679</v>
       </c>
       <c r="K9" s="151">
-        <v>46773</v>
+        <v>39990</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>769863</v>
+        <v>844142</v>
       </c>
       <c r="C11" s="158">
-        <v>11117</v>
+        <v>11349</v>
       </c>
       <c r="D11" s="158">
-        <v>183067</v>
+        <v>198728</v>
       </c>
       <c r="E11" s="158">
-        <v>75798</v>
+        <v>95473</v>
       </c>
       <c r="F11" s="178">
-        <v>117470</v>
+        <v>143083</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1900</v>
+        <v>1700</v>
       </c>
       <c r="I11" s="158">
-        <v>21198</v>
+        <v>31247</v>
       </c>
       <c r="J11" s="160">
-        <v>322664</v>
+        <v>324945</v>
       </c>
       <c r="K11" s="162">
-        <v>36650</v>
+        <v>37617</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>998651</v>
+        <v>999251</v>
       </c>
       <c r="C13" s="158">
-        <v>12579</v>
+        <v>9540</v>
       </c>
       <c r="D13" s="158">
-        <v>47819</v>
+        <v>50220</v>
       </c>
       <c r="E13" s="158">
-        <v>45161</v>
+        <v>46268</v>
       </c>
       <c r="F13" s="183">
-        <v>108944</v>
+        <v>105016</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>85718</v>
+        <v>86308</v>
       </c>
       <c r="I13" s="158">
-        <v>6193</v>
+        <v>5308</v>
       </c>
       <c r="J13" s="160">
-        <v>650901</v>
+        <v>656091</v>
       </c>
       <c r="K13" s="162">
-        <v>41336</v>
+        <v>40501</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>377866</v>
+        <v>380266</v>
       </c>
       <c r="C15" s="158">
-        <v>3401</v>
+        <v>2582</v>
       </c>
       <c r="D15" s="158">
-        <v>35515</v>
+        <v>37178</v>
       </c>
       <c r="E15" s="158">
-        <v>13137</v>
+        <v>7833</v>
       </c>
       <c r="F15" s="183">
-        <v>50599</v>
+        <v>49954</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>28427</v>
+        <v>29304</v>
       </c>
       <c r="I15" s="158">
-        <v>1877</v>
+        <v>1743</v>
       </c>
       <c r="J15" s="160">
-        <v>239485</v>
+        <v>246554</v>
       </c>
       <c r="K15" s="162">
-        <v>5426</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>872670</v>
+        <v>856647</v>
       </c>
       <c r="C17" s="164">
-        <v>10220</v>
+        <v>6795</v>
       </c>
       <c r="D17" s="164">
-        <v>224658</v>
+        <v>174757</v>
       </c>
       <c r="E17" s="164">
-        <v>73600</v>
+        <v>80592</v>
       </c>
       <c r="F17" s="183">
-        <v>81771</v>
+        <v>79948</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>58341</v>
+        <v>67563</v>
       </c>
       <c r="I17" s="164">
-        <v>30851</v>
+        <v>36141</v>
       </c>
       <c r="J17" s="166">
-        <v>354857</v>
+        <v>362419</v>
       </c>
       <c r="K17" s="168">
-        <v>38372</v>
+        <v>48432</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -21571,278 +21564,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2566463</v>
+        <v>2574642</v>
       </c>
       <c r="C24" s="145">
-        <v>71743</v>
+        <v>89849</v>
       </c>
       <c r="D24" s="145">
-        <v>161099</v>
+        <v>172099</v>
       </c>
       <c r="E24" s="145">
-        <v>2063298</v>
+        <v>2049950</v>
       </c>
       <c r="F24" s="145">
         <v>53910</v>
       </c>
       <c r="G24" s="145">
-        <v>61664</v>
+        <v>54347</v>
       </c>
       <c r="H24" s="145">
-        <v>154749</v>
+        <v>154486</v>
       </c>
       <c r="I24" s="145">
-        <v>97181</v>
+        <v>103983</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>50454</v>
+        <v>44371</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>769863</v>
+        <v>844142</v>
       </c>
       <c r="C26" s="158">
-        <v>3208</v>
+        <v>12181</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>621510</v>
+        <v>670678</v>
       </c>
       <c r="F26" s="158">
-        <v>9416</v>
+        <v>9699</v>
       </c>
       <c r="G26" s="158">
-        <v>77913</v>
+        <v>97352</v>
       </c>
       <c r="H26" s="158">
-        <v>57817</v>
+        <v>54232</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>23331</v>
+        <v>20098</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>998651</v>
+        <v>999251</v>
       </c>
       <c r="C28" s="158">
-        <v>8449</v>
+        <v>7077</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>832151</v>
+        <v>839802</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>43239</v>
+        <v>36835</v>
       </c>
       <c r="H28" s="158">
-        <v>94650</v>
+        <v>95375</v>
       </c>
       <c r="I28" s="158">
         <v>64251</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>25972</v>
+        <v>28460</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>377866</v>
+        <v>380266</v>
       </c>
       <c r="C30" s="158">
-        <v>13896</v>
+        <v>18292</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>300291</v>
+        <v>296052</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>9419</v>
+        <v>11124</v>
       </c>
       <c r="H30" s="158">
-        <v>54260</v>
+        <v>54798</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>38332</v>
+        <v>39942</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>872670</v>
+        <v>856647</v>
       </c>
       <c r="C32" s="164">
-        <v>32563</v>
+        <v>9202</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>696050</v>
+        <v>699918</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>75862</v>
+        <v>76850</v>
       </c>
       <c r="H32" s="164">
-        <v>68195</v>
+        <v>70677</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>32193</v>
+        <v>34821</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -22105,56 +22098,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -22229,278 +22222,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>101060</v>
+        <v>101975</v>
       </c>
       <c r="C9" s="145">
-        <v>2017</v>
+        <v>1292</v>
       </c>
       <c r="D9" s="145">
-        <v>5749</v>
+        <v>5933</v>
       </c>
       <c r="E9" s="145">
-        <v>714</v>
+        <v>551</v>
       </c>
       <c r="F9" s="172">
-        <v>8153</v>
+        <v>8624</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14241</v>
+        <v>14049</v>
       </c>
       <c r="I9" s="145">
-        <v>270</v>
+        <v>336</v>
       </c>
       <c r="J9" s="148">
-        <v>64519</v>
+        <v>66291</v>
       </c>
       <c r="K9" s="151">
-        <v>5396</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>271359</v>
+        <v>271058</v>
       </c>
       <c r="C11" s="158">
-        <v>2504</v>
+        <v>2558</v>
       </c>
       <c r="D11" s="158">
-        <v>24168</v>
+        <v>22099</v>
       </c>
       <c r="E11" s="158">
-        <v>3224</v>
+        <v>3076</v>
       </c>
       <c r="F11" s="178">
-        <v>6816</v>
+        <v>7032</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>30181</v>
+        <v>26423</v>
       </c>
       <c r="I11" s="158">
-        <v>590</v>
+        <v>518</v>
       </c>
       <c r="J11" s="160">
-        <v>192617</v>
+        <v>195561</v>
       </c>
       <c r="K11" s="162">
-        <v>11259</v>
+        <v>13791</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1434415</v>
+        <v>1423988</v>
       </c>
       <c r="C13" s="158">
-        <v>20914</v>
+        <v>21965</v>
       </c>
       <c r="D13" s="158">
-        <v>93952</v>
+        <v>85507</v>
       </c>
       <c r="E13" s="158">
-        <v>57034</v>
+        <v>47339</v>
       </c>
       <c r="F13" s="183">
-        <v>188571</v>
+        <v>178495</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>128705</v>
+        <v>133444</v>
       </c>
       <c r="I13" s="158">
-        <v>16036</v>
+        <v>14866</v>
       </c>
       <c r="J13" s="160">
-        <v>924164</v>
+        <v>937337</v>
       </c>
       <c r="K13" s="162">
-        <v>5039</v>
+        <v>5035</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>841389</v>
+        <v>848231</v>
       </c>
       <c r="C15" s="158">
-        <v>9323</v>
+        <v>8082</v>
       </c>
       <c r="D15" s="158">
-        <v>41398</v>
+        <v>44982</v>
       </c>
       <c r="E15" s="158">
-        <v>46421</v>
+        <v>38792</v>
       </c>
       <c r="F15" s="183">
-        <v>122509</v>
+        <v>128877</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>36926</v>
+        <v>34594</v>
       </c>
       <c r="I15" s="158">
-        <v>3700</v>
+        <v>4036</v>
       </c>
       <c r="J15" s="160">
-        <v>557268</v>
+        <v>565733</v>
       </c>
       <c r="K15" s="162">
-        <v>23844</v>
+        <v>23135</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>342969</v>
+        <v>350282</v>
       </c>
       <c r="C17" s="164">
-        <v>3907</v>
+        <v>3251</v>
       </c>
       <c r="D17" s="164">
-        <v>14574</v>
+        <v>16456</v>
       </c>
       <c r="E17" s="164">
-        <v>4518</v>
+        <v>7782</v>
       </c>
       <c r="F17" s="183">
-        <v>24448</v>
+        <v>24861</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>40213</v>
+        <v>40247</v>
       </c>
       <c r="I17" s="164">
-        <v>1289</v>
+        <v>1230</v>
       </c>
       <c r="J17" s="166">
-        <v>230874</v>
+        <v>232903</v>
       </c>
       <c r="K17" s="168">
-        <v>23145</v>
+        <v>23551</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -22598,278 +22591,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>101060</v>
+        <v>101975</v>
       </c>
       <c r="C24" s="145">
-        <v>6813</v>
+        <v>6250</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>84195</v>
+        <v>86051</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2230</v>
+        <v>1931</v>
       </c>
       <c r="H24" s="145">
-        <v>6211</v>
+        <v>6134</v>
       </c>
       <c r="I24" s="145">
-        <v>3202</v>
+        <v>3266</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1679</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>271359</v>
+        <v>271058</v>
       </c>
       <c r="C26" s="158">
         <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>242543</v>
+        <v>243216</v>
       </c>
       <c r="F26" s="158">
         <v>6450</v>
       </c>
       <c r="G26" s="158">
-        <v>3718</v>
+        <v>3240</v>
       </c>
       <c r="H26" s="158">
-        <v>18634</v>
+        <v>18137</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>4053</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1434415</v>
+        <v>1423988</v>
       </c>
       <c r="C28" s="158">
-        <v>17904</v>
+        <v>26066</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1204759</v>
+        <v>1188316</v>
       </c>
       <c r="F28" s="158">
-        <v>26000</v>
+        <v>25000</v>
       </c>
       <c r="G28" s="158">
-        <v>97736</v>
+        <v>100998</v>
       </c>
       <c r="H28" s="158">
-        <v>87702</v>
+        <v>83296</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>39436</v>
+        <v>37861</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>841389</v>
+        <v>848231</v>
       </c>
       <c r="C30" s="158">
-        <v>10233</v>
+        <v>6677</v>
       </c>
       <c r="D30" s="158">
-        <v>3299</v>
+        <v>6299</v>
       </c>
       <c r="E30" s="158">
-        <v>737135</v>
+        <v>744954</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>19043</v>
+        <v>19455</v>
       </c>
       <c r="H30" s="158">
-        <v>58160</v>
+        <v>57326</v>
       </c>
       <c r="I30" s="158">
-        <v>40403</v>
+        <v>42827</v>
       </c>
       <c r="J30" s="160">
         <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>17825</v>
+        <v>15814</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>342969</v>
+        <v>350282</v>
       </c>
       <c r="C32" s="164">
-        <v>8260</v>
+        <v>8204</v>
       </c>
       <c r="D32" s="164">
-        <v>5003</v>
+        <v>11003</v>
       </c>
       <c r="E32" s="164">
-        <v>288053</v>
+        <v>288432</v>
       </c>
       <c r="F32" s="164">
-        <v>5449</v>
+        <v>4789</v>
       </c>
       <c r="G32" s="164">
-        <v>10784</v>
+        <v>12345</v>
       </c>
       <c r="H32" s="164">
-        <v>25421</v>
+        <v>25509</v>
       </c>
       <c r="I32" s="164">
-        <v>19403</v>
+        <v>20936</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>6179</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -23132,56 +23125,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -23256,278 +23249,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>225651</v>
+        <v>222627</v>
       </c>
       <c r="C9" s="145">
-        <v>2869</v>
+        <v>2407</v>
       </c>
       <c r="D9" s="145">
-        <v>11636</v>
+        <v>12047</v>
       </c>
       <c r="E9" s="145">
-        <v>7619</v>
+        <v>6723</v>
       </c>
       <c r="F9" s="172">
-        <v>21567</v>
+        <v>21260</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19372</v>
+        <v>18845</v>
       </c>
       <c r="I9" s="145">
-        <v>863</v>
+        <v>807</v>
       </c>
       <c r="J9" s="148">
-        <v>154886</v>
+        <v>153195</v>
       </c>
       <c r="K9" s="151">
-        <v>6839</v>
+        <v>7343</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1048616</v>
+        <v>1052173</v>
       </c>
       <c r="C11" s="158">
-        <v>9810</v>
+        <v>7028</v>
       </c>
       <c r="D11" s="158">
-        <v>43887</v>
+        <v>45333</v>
       </c>
       <c r="E11" s="158">
-        <v>86847</v>
+        <v>76977</v>
       </c>
       <c r="F11" s="178">
-        <v>68037</v>
+        <v>68018</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>80807</v>
+        <v>78262</v>
       </c>
       <c r="I11" s="158">
-        <v>33624</v>
+        <v>38464</v>
       </c>
       <c r="J11" s="160">
-        <v>659541</v>
+        <v>667871</v>
       </c>
       <c r="K11" s="162">
-        <v>66064</v>
+        <v>70218</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>904642</v>
+        <v>920056</v>
       </c>
       <c r="C13" s="158">
-        <v>5235</v>
+        <v>5658</v>
       </c>
       <c r="D13" s="158">
-        <v>71595</v>
+        <v>67738</v>
       </c>
       <c r="E13" s="158">
-        <v>59219</v>
+        <v>62253</v>
       </c>
       <c r="F13" s="183">
-        <v>65827</v>
+        <v>47792</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>131863</v>
+        <v>158914</v>
       </c>
       <c r="I13" s="158">
-        <v>22286</v>
+        <v>20868</v>
       </c>
       <c r="J13" s="160">
-        <v>529266</v>
+        <v>536889</v>
       </c>
       <c r="K13" s="162">
-        <v>19352</v>
+        <v>19944</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2662427</v>
+        <v>2575334</v>
       </c>
       <c r="C15" s="158">
-        <v>11261</v>
+        <v>11905</v>
       </c>
       <c r="D15" s="158">
-        <v>163199</v>
+        <v>127416</v>
       </c>
       <c r="E15" s="158">
-        <v>320171</v>
+        <v>233434</v>
       </c>
       <c r="F15" s="183">
-        <v>248347</v>
+        <v>253727</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>265614</v>
+        <v>264671</v>
       </c>
       <c r="I15" s="158">
-        <v>41511</v>
+        <v>33106</v>
       </c>
       <c r="J15" s="160">
-        <v>1560583</v>
+        <v>1598773</v>
       </c>
       <c r="K15" s="162">
-        <v>51742</v>
+        <v>52301</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>3023326</v>
+        <v>3091356</v>
       </c>
       <c r="C17" s="164">
-        <v>29497</v>
+        <v>42272</v>
       </c>
       <c r="D17" s="164">
-        <v>249862</v>
+        <v>245630</v>
       </c>
       <c r="E17" s="164">
-        <v>81565</v>
+        <v>82967</v>
       </c>
       <c r="F17" s="183">
-        <v>335302</v>
+        <v>334540</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>328163</v>
+        <v>329029</v>
       </c>
       <c r="I17" s="164">
-        <v>69151</v>
+        <v>82369</v>
       </c>
       <c r="J17" s="166">
-        <v>1804409</v>
+        <v>1838547</v>
       </c>
       <c r="K17" s="168">
-        <v>125377</v>
+        <v>136002</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -23625,278 +23618,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>225651</v>
+        <v>222627</v>
       </c>
       <c r="C24" s="145">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>201205</v>
+        <v>198992</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>3114</v>
+        <v>3128</v>
       </c>
       <c r="H24" s="145">
-        <v>19642</v>
+        <v>18820</v>
       </c>
       <c r="I24" s="145">
         <v>13815</v>
       </c>
       <c r="J24" s="148">
         <v>924</v>
       </c>
       <c r="K24" s="151">
-        <v>4554</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1048616</v>
+        <v>1052173</v>
       </c>
       <c r="C26" s="158">
-        <v>14579</v>
+        <v>24819</v>
       </c>
       <c r="D26" s="158">
-        <v>5575</v>
+        <v>8075</v>
       </c>
       <c r="E26" s="158">
-        <v>839636</v>
+        <v>838992</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>97365</v>
+        <v>86332</v>
       </c>
       <c r="H26" s="158">
-        <v>85461</v>
+        <v>87954</v>
       </c>
       <c r="I26" s="158">
-        <v>48145</v>
+        <v>48078</v>
       </c>
       <c r="J26" s="160">
-        <v>8237</v>
+        <v>8304</v>
       </c>
       <c r="K26" s="162">
-        <v>20993</v>
+        <v>22090</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>904642</v>
+        <v>920056</v>
       </c>
       <c r="C28" s="158">
-        <v>6804</v>
+        <v>4896</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>705868</v>
+        <v>725852</v>
       </c>
       <c r="F28" s="158">
-        <v>25302</v>
+        <v>23302</v>
       </c>
       <c r="G28" s="158">
-        <v>60399</v>
+        <v>59681</v>
       </c>
       <c r="H28" s="158">
-        <v>71120</v>
+        <v>71175</v>
       </c>
       <c r="I28" s="158">
         <v>49234</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>18320</v>
+        <v>19779</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2662427</v>
+        <v>2575334</v>
       </c>
       <c r="C30" s="158">
-        <v>4505</v>
+        <v>24253</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2404941</v>
+        <v>2260485</v>
       </c>
       <c r="F30" s="158">
-        <v>32500</v>
+        <v>48500</v>
       </c>
       <c r="G30" s="158">
-        <v>52675</v>
+        <v>81028</v>
       </c>
       <c r="H30" s="158">
-        <v>167806</v>
+        <v>161068</v>
       </c>
       <c r="I30" s="158">
-        <v>87303</v>
+        <v>92277</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>50515</v>
+        <v>42675</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>3023326</v>
+        <v>3091356</v>
       </c>
       <c r="C32" s="164">
-        <v>91130</v>
+        <v>101606</v>
       </c>
       <c r="D32" s="164">
         <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2471659</v>
+        <v>2440897</v>
       </c>
       <c r="F32" s="164">
         <v>50940</v>
       </c>
       <c r="G32" s="164">
-        <v>197374</v>
+        <v>281652</v>
       </c>
       <c r="H32" s="164">
-        <v>202209</v>
+        <v>206249</v>
       </c>
       <c r="I32" s="164">
         <v>119145</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>73750</v>
+        <v>78188</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -24159,56 +24152,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -24283,278 +24276,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4652438</v>
+        <v>4782043</v>
       </c>
       <c r="C9" s="145">
-        <v>38039</v>
+        <v>45197</v>
       </c>
       <c r="D9" s="145">
-        <v>401325</v>
+        <v>352900</v>
       </c>
       <c r="E9" s="145">
-        <v>312946</v>
+        <v>278480</v>
       </c>
       <c r="F9" s="172">
-        <v>396858</v>
+        <v>394061</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>531587</v>
+        <v>576208</v>
       </c>
       <c r="I9" s="145">
-        <v>139775</v>
+        <v>168811</v>
       </c>
       <c r="J9" s="148">
-        <v>2738039</v>
+        <v>2869362</v>
       </c>
       <c r="K9" s="151">
-        <v>93870</v>
+        <v>97023</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>980332</v>
+        <v>991165</v>
       </c>
       <c r="C11" s="158">
-        <v>5128</v>
+        <v>4763</v>
       </c>
       <c r="D11" s="158">
-        <v>90011</v>
+        <v>86570</v>
       </c>
       <c r="E11" s="158">
-        <v>42326</v>
+        <v>43942</v>
       </c>
       <c r="F11" s="178">
-        <v>138529</v>
+        <v>140757</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>71916</v>
+        <v>78258</v>
       </c>
       <c r="I11" s="158">
-        <v>27290</v>
+        <v>29420</v>
       </c>
       <c r="J11" s="160">
-        <v>540869</v>
+        <v>547685</v>
       </c>
       <c r="K11" s="162">
-        <v>64264</v>
+        <v>59771</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>1072560</v>
+        <v>1094677</v>
       </c>
       <c r="C13" s="158">
-        <v>13592</v>
+        <v>12439</v>
       </c>
       <c r="D13" s="158">
-        <v>176649</v>
+        <v>171102</v>
       </c>
       <c r="E13" s="158">
-        <v>70470</v>
+        <v>71894</v>
       </c>
       <c r="F13" s="183">
-        <v>140701</v>
+        <v>142808</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="I13" s="158">
-        <v>85983</v>
+        <v>90147</v>
       </c>
       <c r="J13" s="160">
-        <v>547790</v>
+        <v>569903</v>
       </c>
       <c r="K13" s="162">
-        <v>36840</v>
+        <v>35842</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3401963</v>
+        <v>3446388</v>
       </c>
       <c r="C15" s="158">
-        <v>33504</v>
+        <v>29859</v>
       </c>
       <c r="D15" s="158">
-        <v>184818</v>
+        <v>187968</v>
       </c>
       <c r="E15" s="158">
-        <v>174206</v>
+        <v>180504</v>
       </c>
       <c r="F15" s="183">
-        <v>198983</v>
+        <v>192412</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>554364</v>
+        <v>572603</v>
       </c>
       <c r="I15" s="158">
-        <v>132783</v>
+        <v>165296</v>
       </c>
       <c r="J15" s="160">
-        <v>2050058</v>
+        <v>2072338</v>
       </c>
       <c r="K15" s="162">
-        <v>73247</v>
+        <v>45408</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>402216</v>
+        <v>407543</v>
       </c>
       <c r="C17" s="164">
-        <v>3097</v>
+        <v>2583</v>
       </c>
       <c r="D17" s="164">
-        <v>16871</v>
+        <v>17659</v>
       </c>
       <c r="E17" s="164">
-        <v>28989</v>
+        <v>27823</v>
       </c>
       <c r="F17" s="183">
-        <v>48783</v>
+        <v>50184</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>34294</v>
+        <v>33918</v>
       </c>
       <c r="I17" s="164">
-        <v>5275</v>
+        <v>5523</v>
       </c>
       <c r="J17" s="166">
-        <v>264755</v>
+        <v>268342</v>
       </c>
       <c r="K17" s="168">
-        <v>152</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -24652,278 +24645,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4652438</v>
+        <v>4782043</v>
       </c>
       <c r="C24" s="145">
-        <v>94387</v>
+        <v>118291</v>
       </c>
       <c r="D24" s="145">
-        <v>2276</v>
+        <v>12276</v>
       </c>
       <c r="E24" s="145">
-        <v>3889507</v>
+        <v>3983450</v>
       </c>
       <c r="F24" s="145">
         <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>347603</v>
+        <v>342367</v>
       </c>
       <c r="H24" s="145">
-        <v>294845</v>
+        <v>301838</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>37099</v>
+        <v>37231</v>
       </c>
       <c r="K24" s="151">
-        <v>95704</v>
+        <v>102391</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>980332</v>
+        <v>991165</v>
       </c>
       <c r="C26" s="158">
-        <v>6500</v>
+        <v>14278</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>726626</v>
+        <v>719390</v>
       </c>
       <c r="F26" s="158">
-        <v>26638</v>
+        <v>26630</v>
       </c>
       <c r="G26" s="158">
-        <v>138705</v>
+        <v>155033</v>
       </c>
       <c r="H26" s="158">
-        <v>81683</v>
+        <v>75652</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8026</v>
+        <v>8028</v>
       </c>
       <c r="K26" s="162">
-        <v>27546</v>
+        <v>21648</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>1072560</v>
+        <v>1094677</v>
       </c>
       <c r="C28" s="158">
-        <v>31285</v>
+        <v>47738</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>848628</v>
+        <v>858534</v>
       </c>
       <c r="F28" s="158">
-        <v>3134</v>
+        <v>7036</v>
       </c>
       <c r="G28" s="158">
-        <v>82259</v>
+        <v>72019</v>
       </c>
       <c r="H28" s="158">
-        <v>107254</v>
+        <v>109351</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>22898</v>
+        <v>24909</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3401963</v>
+        <v>3446388</v>
       </c>
       <c r="C30" s="158">
-        <v>29923</v>
+        <v>49413</v>
       </c>
       <c r="D30" s="158">
         <v>6695</v>
       </c>
       <c r="E30" s="158">
-        <v>2821798</v>
+        <v>2845258</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>294706</v>
+        <v>309309</v>
       </c>
       <c r="H30" s="158">
-        <v>228791</v>
+        <v>215663</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
         <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>73454</v>
+        <v>61392</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>402216</v>
+        <v>407543</v>
       </c>
       <c r="C32" s="164">
-        <v>2151</v>
+        <v>4343</v>
       </c>
       <c r="D32" s="164">
         <v>5005</v>
       </c>
       <c r="E32" s="164">
-        <v>346960</v>
+        <v>350375</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>11278</v>
+        <v>11807</v>
       </c>
       <c r="H32" s="164">
-        <v>36822</v>
+        <v>36014</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
         <v>407</v>
       </c>
       <c r="K32" s="168">
-        <v>17120</v>
+        <v>16403</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -25186,56 +25179,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 5月底</v>
+        <v>民國115年 7月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of May  2026</v>
+        <v> End of July 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -25310,228 +25303,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>6449991</v>
+        <v>6663091</v>
       </c>
       <c r="C9" s="145">
-        <v>124893</v>
+        <v>106829</v>
       </c>
       <c r="D9" s="145">
-        <v>486008</v>
+        <v>402728</v>
       </c>
       <c r="E9" s="145">
-        <v>278299</v>
+        <v>314213</v>
       </c>
       <c r="F9" s="172">
-        <v>368118</v>
+        <v>394743</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>940028</v>
+        <v>975862</v>
       </c>
       <c r="I9" s="145">
-        <v>201441</v>
+        <v>263303</v>
       </c>
       <c r="J9" s="148">
-        <v>3870002</v>
+        <v>4020614</v>
       </c>
       <c r="K9" s="151">
-        <v>181202</v>
+        <v>184799</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>78845</v>
+        <v>83024</v>
       </c>
       <c r="C11" s="158">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="D11" s="158">
-        <v>10560</v>
+        <v>10383</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>10038</v>
+        <v>10047</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>1043</v>
+        <v>1270</v>
       </c>
       <c r="I11" s="158">
-        <v>2179</v>
+        <v>1225</v>
       </c>
       <c r="J11" s="160">
-        <v>49738</v>
+        <v>55267</v>
       </c>
       <c r="K11" s="162">
-        <v>5064</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>112182</v>
+        <v>122054</v>
       </c>
       <c r="C13" s="158">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D13" s="158">
-        <v>8139</v>
+        <v>9510</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>14997</v>
+        <v>17954</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>3850</v>
+        <v>3950</v>
       </c>
       <c r="I13" s="158">
-        <v>449</v>
+        <v>396</v>
       </c>
       <c r="J13" s="160">
-        <v>81455</v>
+        <v>87013</v>
       </c>
       <c r="K13" s="162">
-        <v>3178</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>58075</v>
+        <v>61474</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>2704</v>
+        <v>2885</v>
       </c>
       <c r="E15" s="158">
-        <v>3567</v>
+        <v>3289</v>
       </c>
       <c r="F15" s="183">
-        <v>15604</v>
+        <v>15215</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>1617</v>
+        <v>670</v>
       </c>
       <c r="J15" s="160">
-        <v>27739</v>
+        <v>31872</v>
       </c>
       <c r="K15" s="162">
-        <v>6243</v>
+        <v>6940</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -25655,228 +25648,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>6449991</v>
+        <v>6663091</v>
       </c>
       <c r="C24" s="145">
-        <v>88010</v>
+        <v>104174</v>
       </c>
       <c r="D24" s="145">
-        <v>40063</v>
+        <v>80062</v>
       </c>
       <c r="E24" s="145">
-        <v>5330986</v>
+        <v>5437544</v>
       </c>
       <c r="F24" s="145">
-        <v>75500</v>
+        <v>85100</v>
       </c>
       <c r="G24" s="145">
-        <v>456819</v>
+        <v>496023</v>
       </c>
       <c r="H24" s="145">
-        <v>458611</v>
+        <v>460188</v>
       </c>
       <c r="I24" s="145">
         <v>186844</v>
       </c>
       <c r="J24" s="148">
-        <v>31526</v>
+        <v>31667</v>
       </c>
       <c r="K24" s="151">
-        <v>222404</v>
+        <v>233574</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>78845</v>
+        <v>83024</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>68986</v>
+        <v>73992</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>2463</v>
+        <v>1818</v>
       </c>
       <c r="H26" s="158">
-        <v>7396</v>
+        <v>7214</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2627</v>
+        <v>-2765</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>112182</v>
+        <v>122054</v>
       </c>
       <c r="C28" s="158">
-        <v>767</v>
+        <v>1194</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>94603</v>
+        <v>104003</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H28" s="158">
-        <v>16061</v>
+        <v>16105</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-3943</v>
+        <v>-3882</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>58075</v>
+        <v>61474</v>
       </c>
       <c r="C30" s="158">
-        <v>5700</v>
+        <v>5450</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>42887</v>
+        <v>44655</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>2539</v>
+        <v>1755</v>
       </c>
       <c r="H30" s="158">
-        <v>6950</v>
+        <v>9614</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2990</v>
+        <v>-311</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -26283,278 +26276,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>4057708</v>
+        <v>4266822</v>
       </c>
       <c r="C9" s="146">
-        <v>22681</v>
+        <v>15389</v>
       </c>
       <c r="D9" s="146">
-        <v>238793</v>
+        <v>283093</v>
       </c>
       <c r="E9" s="146">
-        <v>287049</v>
+        <v>365398</v>
       </c>
       <c r="F9" s="173">
-        <v>147927</v>
+        <v>138608</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>64181</v>
+        <v>60967</v>
       </c>
       <c r="I9" s="146">
-        <v>371424</v>
+        <v>407592</v>
       </c>
       <c r="J9" s="149">
-        <v>1459805</v>
+        <v>1568588</v>
       </c>
       <c r="K9" s="152">
-        <v>1465849</v>
+        <v>1427187</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>628308</v>
+        <v>632388</v>
       </c>
       <c r="C11" s="158">
-        <v>2342</v>
+        <v>2459</v>
       </c>
       <c r="D11" s="158">
-        <v>22137</v>
+        <v>41214</v>
       </c>
       <c r="E11" s="158">
-        <v>11269</v>
+        <v>14887</v>
       </c>
       <c r="F11" s="178">
-        <v>40982</v>
+        <v>39250</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>15163</v>
+        <v>16007</v>
       </c>
       <c r="J11" s="160">
-        <v>196940</v>
+        <v>187641</v>
       </c>
       <c r="K11" s="162">
-        <v>339475</v>
+        <v>330929</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>103373</v>
+        <v>92851</v>
       </c>
       <c r="C13" s="158">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="D13" s="158">
-        <v>8123</v>
+        <v>8209</v>
       </c>
       <c r="E13" s="158">
-        <v>11883</v>
+        <v>14366</v>
       </c>
       <c r="F13" s="183">
-        <v>16634</v>
+        <v>11652</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>572</v>
+        <v>897</v>
       </c>
       <c r="J13" s="160">
-        <v>40296</v>
+        <v>41111</v>
       </c>
       <c r="K13" s="162">
-        <v>25466</v>
+        <v>16209</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>23778</v>
+        <v>22693</v>
       </c>
       <c r="C15" s="158">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="D15" s="158">
-        <v>3035</v>
+        <v>1845</v>
       </c>
       <c r="E15" s="158">
-        <v>84</v>
+        <v>238</v>
       </c>
       <c r="F15" s="183">
-        <v>1568</v>
+        <v>1495</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="J15" s="160">
-        <v>19335</v>
+        <v>19248</v>
       </c>
       <c r="K15" s="162">
-        <v>-407</v>
+        <v>-394</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>12328</v>
+        <v>15093</v>
       </c>
       <c r="C17" s="164">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="D17" s="164">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="E17" s="164">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1705</v>
+        <v>1870</v>
       </c>
       <c r="I17" s="164">
-        <v>29</v>
+        <v>156</v>
       </c>
       <c r="J17" s="166">
-        <v>10310</v>
+        <v>12689</v>
       </c>
       <c r="K17" s="168">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -26652,275 +26645,275 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>4057708</v>
+        <v>4266822</v>
       </c>
       <c r="C24" s="146">
-        <v>752010</v>
+        <v>801534</v>
       </c>
       <c r="D24" s="146">
-        <v>26200</v>
+        <v>21966</v>
       </c>
       <c r="E24" s="146">
-        <v>1600937</v>
+        <v>1710193</v>
       </c>
       <c r="F24" s="146">
-        <v>1181243</v>
+        <v>1158176</v>
       </c>
       <c r="G24" s="146">
-        <v>327646</v>
+        <v>403803</v>
       </c>
       <c r="H24" s="146">
-        <v>169672</v>
+        <v>171150</v>
       </c>
       <c r="I24" s="146">
-        <v>43995</v>
+        <v>45085</v>
       </c>
       <c r="J24" s="149">
-        <v>125423</v>
+        <v>125641</v>
       </c>
       <c r="K24" s="152">
-        <v>254</v>
+        <v>425</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>628308</v>
+        <v>632388</v>
       </c>
       <c r="C26" s="158">
-        <v>79022</v>
+        <v>76609</v>
       </c>
       <c r="D26" s="158">
-        <v>2112</v>
+        <v>2472</v>
       </c>
       <c r="E26" s="158">
-        <v>409087</v>
+        <v>453837</v>
       </c>
       <c r="F26" s="158">
-        <v>98516</v>
+        <v>54069</v>
       </c>
       <c r="G26" s="158">
-        <v>9319</v>
+        <v>14192</v>
       </c>
       <c r="H26" s="158">
-        <v>30251</v>
+        <v>31210</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>25902</v>
+        <v>26900</v>
       </c>
       <c r="K26" s="162">
-        <v>-105</v>
+        <v>-144</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>103373</v>
+        <v>92851</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1471</v>
+        <v>687</v>
       </c>
       <c r="E28" s="158">
-        <v>52066</v>
+        <v>55118</v>
       </c>
       <c r="F28" s="158">
-        <v>25966</v>
+        <v>10396</v>
       </c>
       <c r="G28" s="158">
-        <v>9420</v>
+        <v>11871</v>
       </c>
       <c r="H28" s="158">
-        <v>14450</v>
+        <v>14780</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>14047</v>
+        <v>14384</v>
       </c>
       <c r="K28" s="162">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>23778</v>
+        <v>22693</v>
       </c>
       <c r="C30" s="158">
-        <v>5021</v>
+        <v>4521</v>
       </c>
       <c r="D30" s="158">
-        <v>135</v>
+        <v>208</v>
       </c>
       <c r="E30" s="158">
-        <v>7705</v>
+        <v>7294</v>
       </c>
       <c r="F30" s="158">
-        <v>5021</v>
+        <v>4747</v>
       </c>
       <c r="G30" s="158">
-        <v>585</v>
+        <v>564</v>
       </c>
       <c r="H30" s="158">
-        <v>5310</v>
+        <v>5359</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4267</v>
+        <v>4276</v>
       </c>
       <c r="K30" s="162">
-        <v>43</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>12328</v>
+        <v>15093</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>25</v>
+        <v>146</v>
       </c>
       <c r="E32" s="164">
-        <v>222</v>
+        <v>248</v>
       </c>
       <c r="F32" s="164">
-        <v>10906</v>
+        <v>13514</v>
       </c>
       <c r="G32" s="164">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="H32" s="164">
-        <v>992</v>
+        <v>1006</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="K32" s="168">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>