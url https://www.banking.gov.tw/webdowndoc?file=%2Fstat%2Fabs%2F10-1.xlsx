--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -19,53 +19,50 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
-  <bookViews>
-[...1 lines deleted...]
-  </bookViews>
   <sheets>
     <sheet name="10-1" sheetId="1" r:id="rId1"/>
     <sheet name="10-1(續一)" sheetId="2" r:id="rId2"/>
     <sheet name="10-1(續二)" sheetId="3" r:id="rId3"/>
     <sheet name="10-1(續三)" sheetId="4" r:id="rId4"/>
     <sheet name="10-1(續四)" sheetId="5" r:id="rId5"/>
     <sheet name="10-1(續五)" sheetId="6" r:id="rId6"/>
     <sheet name="10-1(續六)" sheetId="7" r:id="rId7"/>
     <sheet name="10-1(續七)" sheetId="8" r:id="rId8"/>
     <sheet name="10-1(續八)" sheetId="9" r:id="rId9"/>
     <sheet name="10-1(續九)" sheetId="10" r:id="rId10"/>
     <sheet name="10-1(續十)" sheetId="11" r:id="rId11"/>
     <sheet name="10-1(續十一)" sheetId="12" r:id="rId12"/>
     <sheet name="10-1(續十二)" sheetId="13" r:id="rId13"/>
     <sheet name="10-1(續十三)" sheetId="14" r:id="rId14"/>
     <sheet name="10-1(續十四)" sheetId="15" r:id="rId15"/>
     <sheet name="10-1(續十五)" sheetId="16" r:id="rId16"/>
     <sheet name="10-1(續十六)" sheetId="17" r:id="rId17"/>
     <sheet name="10-1(續十七)" sheetId="18" r:id="rId18"/>
     <sheet name="10-1(續十八)" sheetId="19" r:id="rId19"/>
     <sheet name="10-1(續十九)" sheetId="20" r:id="rId20"/>
     <sheet name="10-1(續二十)" sheetId="21" r:id="rId21"/>
     <sheet name="10-1(續二十一完)" sheetId="22" r:id="rId22"/>
   </sheets>
   <definedNames>
@@ -129,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -1280,53 +1277,50 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.19</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
-    <t>資料來源：金融機構申報資料。</t>
-[...1 lines deleted...]
-  <si>
     <t>不動產</t>
   </si>
   <si>
     <t>及設備</t>
   </si>
   <si>
     <t>透過損益按公允價值衡量之金融資產</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">權益 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Equities</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">         負債及權益</t>
   </si>
@@ -1798,50 +1792,53 @@
 負債</t>
   </si>
   <si>
     <t>Amounts
 Payable</t>
   </si>
   <si>
     <t>透過其他綜合損益按公允價值衡量之金融資產</t>
   </si>
   <si>
     <t>Financial Assets Measured at Fair Value through Other Comprehensive Income</t>
   </si>
   <si>
     <t>按攤銷後成本衡量之債務工具投資</t>
   </si>
   <si>
     <t>Debt Instrument Investments Measured at Amortized Cost</t>
   </si>
   <si>
     <t>透支、貼現及放款</t>
   </si>
   <si>
     <t>專撥營業資金</t>
   </si>
   <si>
+    <t>資料來源：金融機構申報資料（自結數）。</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
@@ -1885,51 +1882,51 @@
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Shin Kong Commercial Bank</t>
   </si>
   <si>
     <t>陽信商業銀行</t>
   </si>
@@ -2273,68 +2270,69 @@
     <t>The First Credit Cooperative of Hualien</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="17">
+  <numFmts count="18">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;             －&quot;"/>
     <numFmt numFmtId="178" formatCode="\-##,###,###,##0"/>
     <numFmt numFmtId="179" formatCode="[$€-2]\ #,##0.00_);[Red]\([$€-2]\ #,##0.00\)"/>
     <numFmt numFmtId="180" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="181" formatCode="-##,###,###,##0"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -3160,137 +3158,157 @@
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
         <color indexed="8"/>
-      </top>
-[...27 lines deleted...]
-      <right/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
@@ -3300,121 +3318,101 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...42 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -3756,538 +3754,544 @@
     </xf>
     <xf xxid="120" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="121" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf xxid="122" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf xxid="123" numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="124" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="125" numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="126" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="127" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="128" numFmtId="0" fontId="19" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="128" numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="129" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="130" numFmtId="0" fontId="19" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="129" numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="131" numFmtId="0" fontId="19" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="130" numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf xxid="132" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf xxid="131" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="133" numFmtId="175" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="175" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="137" numFmtId="175" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="138" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="137" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="140" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="138" numFmtId="175" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="175" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="175" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="175" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="175" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="175" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="175" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="143" numFmtId="175" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="175" fontId="6" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="145" numFmtId="175" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="175" fontId="6" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="175" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="148" numFmtId="175" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="175" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="175" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="175" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="0" fontId="19" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="153" numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="154" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="151" numFmtId="175" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="155" numFmtId="175" fontId="6" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="152" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf xxid="156" numFmtId="175" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="156" numFmtId="175" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="157" numFmtId="175" fontId="6" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="157" numFmtId="175" fontId="6" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="158" numFmtId="175" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="158" numFmtId="175" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="159" numFmtId="175" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="160" numFmtId="175" fontId="6" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="160" numFmtId="175" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="161" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="161" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="162" numFmtId="0" fontId="19" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="162" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="163" numFmtId="175" fontId="6" fillId="2" borderId="45" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="164" numFmtId="175" fontId="6" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="165" numFmtId="175" fontId="6" fillId="2" borderId="47" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="166" numFmtId="175" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="167" numFmtId="175" fontId="6" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="168" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="169" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="170" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="171" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="172" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="173" numFmtId="0" fontId="19" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="163" numFmtId="175" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf xxid="170" numFmtId="0" fontId="19" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="171" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf xxid="175" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="172" numFmtId="175" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf xxid="176" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="173" numFmtId="175" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf xxid="177" numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="178" numFmtId="0" fontId="5" fillId="2" borderId="50" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="180" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="181" numFmtId="0" fontId="3" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="181" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="183" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="184" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="185" numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="182" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="186" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="187" numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="189" numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="190" numFmtId="3" fontId="9" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="191" numFmtId="3" fontId="9" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="192" numFmtId="0" fontId="9" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="193" numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="194" numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="195" numFmtId="175" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="183" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="196" numFmtId="175" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="197" numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="198" numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="199" numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="200" numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="201" numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="202" numFmtId="0" fontId="9" fillId="2" borderId="52" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="203" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="204" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="205" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="206" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="208" numFmtId="176" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="209" numFmtId="176" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="210" numFmtId="176" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="211" numFmtId="176" fontId="40" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="212" numFmtId="176" fontId="41" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="213" numFmtId="176" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="213" numFmtId="176" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="214" numFmtId="176" fontId="40" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="214" numFmtId="176" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="215" numFmtId="176" fontId="41" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="215" numFmtId="176" fontId="41" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="217" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="218" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="219" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="176" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="221" numFmtId="176" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="222" numFmtId="176" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="223" numFmtId="176" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="176" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="176" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="176" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="176" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="226" numFmtId="176" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="227" numFmtId="176" fontId="40" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="176" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="176" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="230" numFmtId="176" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="230" numFmtId="176" fontId="6" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="231" numFmtId="176" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="231" numFmtId="176" fontId="40" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="232" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="233" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="234" numFmtId="176" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="176" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="236" numFmtId="176" fontId="41" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="237" numFmtId="180" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="238" numFmtId="180" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="239" numFmtId="180" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="240" numFmtId="176" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="240" numFmtId="176" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="241" numFmtId="176" fontId="40" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="241" numFmtId="176" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="242" numFmtId="180" fontId="6" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="242" numFmtId="180" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="243" numFmtId="180" fontId="40" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="243" numFmtId="180" fontId="40" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="244" numFmtId="0" fontId="44" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="245" numFmtId="176" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="245" numFmtId="176" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="246" numFmtId="176" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="246" numFmtId="176" fontId="40" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="247" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="248" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="249" numFmtId="0" fontId="40" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="250" numFmtId="0" fontId="42" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="251" numFmtId="180" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="252" numFmtId="180" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="253" numFmtId="180" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="254" numFmtId="180" fontId="40" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="255" numFmtId="180" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="256" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="257" numFmtId="180" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="258" numFmtId="180" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="259" numFmtId="180" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="260" numFmtId="180" fontId="40" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="261" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="180" fontId="6" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="263" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="268" numFmtId="180" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="269" numFmtId="180" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="270" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="271" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="274" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="274" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="275" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="275" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="276" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="276" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="277" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="277" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="278" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="278" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="279" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="279" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="280" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="280" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="281" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="282" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="281" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="283" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="282" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="284" numFmtId="0" fontId="39" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="283" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="285" numFmtId="0" fontId="47" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="284" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="286" numFmtId="0" fontId="42" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="285" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="287" numFmtId="0" fontId="43" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="286" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="288" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="287" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="289" numFmtId="0" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="288" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="290" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="289" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="291" numFmtId="0" fontId="37" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="290" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="292" numFmtId="0" fontId="40" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="291" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="293" numFmtId="0" fontId="40" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4330,839 +4334,839 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="s">
+      <c r="D4" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="108"/>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>75260862</v>
+        <v>78377557</v>
       </c>
       <c r="C9" s="146">
-        <v>970841</v>
+        <v>1238211</v>
       </c>
       <c r="D9" s="146">
-        <v>6266364</v>
+        <v>6088461</v>
       </c>
       <c r="E9" s="146">
-        <v>3426073</v>
+        <v>3920301</v>
       </c>
       <c r="F9" s="173">
-        <v>7542248</v>
+        <v>7996207</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>9803176</v>
+        <v>9999871</v>
       </c>
       <c r="I9" s="146">
-        <v>1424048</v>
+        <v>1480794</v>
       </c>
       <c r="J9" s="149">
-        <v>44078482</v>
+        <v>45814649</v>
       </c>
       <c r="K9" s="152">
-        <v>1749630</v>
+        <v>1839064</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>6945969</v>
+        <v>7112143</v>
       </c>
       <c r="C11" s="158">
-        <v>116111</v>
+        <v>130624</v>
       </c>
       <c r="D11" s="158">
-        <v>698461</v>
+        <v>553111</v>
       </c>
       <c r="E11" s="158">
-        <v>531850</v>
+        <v>658202</v>
       </c>
       <c r="F11" s="178">
-        <v>1648942</v>
+        <v>1597011</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>238415</v>
+        <v>237856</v>
       </c>
       <c r="I11" s="158">
-        <v>61301</v>
+        <v>62713</v>
       </c>
       <c r="J11" s="160">
-        <v>3450211</v>
+        <v>3651971</v>
       </c>
       <c r="K11" s="162">
-        <v>200678</v>
+        <v>220655</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3696302</v>
+        <v>3776992</v>
       </c>
       <c r="C13" s="158">
-        <v>27238</v>
+        <v>36140</v>
       </c>
       <c r="D13" s="158">
-        <v>207684</v>
+        <v>223071</v>
       </c>
       <c r="E13" s="158">
-        <v>3087</v>
+        <v>4796</v>
       </c>
       <c r="F13" s="183">
-        <v>299590</v>
+        <v>336472</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>593879</v>
+        <v>589158</v>
       </c>
       <c r="I13" s="158">
-        <v>15502</v>
+        <v>18891</v>
       </c>
       <c r="J13" s="160">
-        <v>2518170</v>
+        <v>2540202</v>
       </c>
       <c r="K13" s="162">
-        <v>31151</v>
+        <v>28261</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5169062</v>
+        <v>5176966</v>
       </c>
       <c r="C15" s="158">
-        <v>96288</v>
+        <v>85357</v>
       </c>
       <c r="D15" s="158">
-        <v>443554</v>
+        <v>425777</v>
       </c>
       <c r="E15" s="158">
-        <v>112941</v>
+        <v>136127</v>
       </c>
       <c r="F15" s="183">
-        <v>451115</v>
+        <v>490875</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>817435</v>
+        <v>767396</v>
       </c>
       <c r="I15" s="158">
-        <v>27713</v>
+        <v>22803</v>
       </c>
       <c r="J15" s="160">
-        <v>3197710</v>
+        <v>3229398</v>
       </c>
       <c r="K15" s="162">
-        <v>22305</v>
+        <v>19232</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>4737960</v>
+        <v>4915588</v>
       </c>
       <c r="C17" s="164">
-        <v>53651</v>
+        <v>79403</v>
       </c>
       <c r="D17" s="164">
-        <v>337960</v>
+        <v>295928</v>
       </c>
       <c r="E17" s="164">
-        <v>187428</v>
+        <v>209187</v>
       </c>
       <c r="F17" s="183">
-        <v>405973</v>
+        <v>419525</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>933697</v>
+        <v>935911</v>
       </c>
       <c r="I17" s="164">
-        <v>46345</v>
+        <v>49125</v>
       </c>
       <c r="J17" s="166">
-        <v>2744055</v>
+        <v>2902657</v>
       </c>
       <c r="K17" s="168">
-        <v>28850</v>
+        <v>23853</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="84"/>
-      <c r="K19" s="84"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="105"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>75260862</v>
+        <v>78377557</v>
       </c>
       <c r="C24" s="146">
-        <v>2894287</v>
+        <v>3286124</v>
       </c>
       <c r="D24" s="146">
-        <v>1249355</v>
+        <v>1144544</v>
       </c>
       <c r="E24" s="146">
-        <v>60670692</v>
+        <v>62822920</v>
       </c>
       <c r="F24" s="146">
-        <v>911535</v>
+        <v>916005</v>
       </c>
       <c r="G24" s="146">
-        <v>4108594</v>
+        <v>4451577</v>
       </c>
       <c r="H24" s="146">
-        <v>5426400</v>
+        <v>5756386</v>
       </c>
       <c r="I24" s="146">
-        <v>2521382</v>
+        <v>2539584</v>
       </c>
       <c r="J24" s="149">
-        <v>589923</v>
+        <v>576377</v>
       </c>
       <c r="K24" s="152">
-        <v>2136472</v>
+        <v>2344289</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>6945969</v>
+        <v>7112143</v>
       </c>
       <c r="C26" s="158">
-        <v>292996</v>
+        <v>214393</v>
       </c>
       <c r="D26" s="158">
-        <v>80077</v>
+        <v>60077</v>
       </c>
       <c r="E26" s="158">
-        <v>5256482</v>
+        <v>5344451</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>789921</v>
+        <v>943536</v>
       </c>
       <c r="H26" s="158">
-        <v>523493</v>
+        <v>546685</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>197855</v>
+        <v>203194</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3696302</v>
+        <v>3776992</v>
       </c>
       <c r="C28" s="158">
-        <v>164906</v>
+        <v>209483</v>
       </c>
       <c r="D28" s="158">
-        <v>377117</v>
+        <v>375892</v>
       </c>
       <c r="E28" s="158">
-        <v>2745780</v>
+        <v>2776726</v>
       </c>
       <c r="F28" s="158">
-        <v>76400</v>
+        <v>71400</v>
       </c>
       <c r="G28" s="158">
-        <v>88260</v>
+        <v>92966</v>
       </c>
       <c r="H28" s="158">
-        <v>243840</v>
+        <v>250525</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>115165</v>
+        <v>120273</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5169062</v>
+        <v>5176966</v>
       </c>
       <c r="C30" s="158">
-        <v>352318</v>
+        <v>347261</v>
       </c>
       <c r="D30" s="158">
-        <v>167096</v>
+        <v>175596</v>
       </c>
       <c r="E30" s="158">
-        <v>4171216</v>
+        <v>4201773</v>
       </c>
       <c r="F30" s="158">
         <v>60240</v>
       </c>
       <c r="G30" s="158">
-        <v>126180</v>
+        <v>81830</v>
       </c>
       <c r="H30" s="158">
-        <v>292012</v>
+        <v>310267</v>
       </c>
       <c r="I30" s="158">
         <v>130694</v>
       </c>
       <c r="J30" s="160">
         <v>58767</v>
       </c>
       <c r="K30" s="162">
-        <v>103670</v>
+        <v>114523</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>4737960</v>
+        <v>4915588</v>
       </c>
       <c r="C32" s="164">
-        <v>295817</v>
+        <v>354234</v>
       </c>
       <c r="D32" s="164">
-        <v>85000</v>
+        <v>55000</v>
       </c>
       <c r="E32" s="164">
-        <v>3825926</v>
+        <v>3944516</v>
       </c>
       <c r="F32" s="164">
         <v>55800</v>
       </c>
       <c r="G32" s="164">
-        <v>177419</v>
+        <v>187201</v>
       </c>
       <c r="H32" s="164">
-        <v>297999</v>
+        <v>318838</v>
       </c>
       <c r="I32" s="164">
         <v>122846</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>113798</v>
+        <v>124816</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -5186,995 +5190,995 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="B15:B16"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C20:C21"/>
-    <mergeCell ref="B20:B21"/>
-[...113 lines deleted...]
-    <mergeCell ref="D28:D29"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="116" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>7883</v>
+        <v>5396</v>
       </c>
       <c r="C9" s="145">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D9" s="145">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="E9" s="145">
-        <v>3574</v>
+        <v>3219</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>1185</v>
+        <v>1085</v>
       </c>
       <c r="I9" s="145">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>3011</v>
+        <v>904</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>157379</v>
+        <v>201428</v>
       </c>
       <c r="C11" s="158">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="D11" s="158">
-        <v>40443</v>
+        <v>51091</v>
       </c>
       <c r="E11" s="158">
-        <v>10658</v>
+        <v>8103</v>
       </c>
       <c r="F11" s="178">
-        <v>12598</v>
+        <v>10755</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>15730</v>
+        <v>6824</v>
       </c>
       <c r="J11" s="160">
-        <v>42016</v>
+        <v>76579</v>
       </c>
       <c r="K11" s="162">
-        <v>35677</v>
+        <v>47810</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>16780</v>
+        <v>12047</v>
       </c>
       <c r="C13" s="158">
-        <v>136</v>
+        <v>36</v>
       </c>
       <c r="D13" s="158">
-        <v>1609</v>
+        <v>560</v>
       </c>
       <c r="E13" s="158">
-        <v>14454</v>
+        <v>9799</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>502</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>98230</v>
+        <v>90465</v>
       </c>
       <c r="C15" s="158">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D15" s="158">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E15" s="158">
-        <v>25501</v>
+        <v>19338</v>
       </c>
       <c r="F15" s="183">
-        <v>2301</v>
+        <v>2295</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>600</v>
+        <v>700</v>
       </c>
       <c r="I15" s="158">
-        <v>479</v>
+        <v>737</v>
       </c>
       <c r="J15" s="160">
-        <v>16715</v>
+        <v>16749</v>
       </c>
       <c r="K15" s="162">
-        <v>52513</v>
+        <v>50532</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>222019</v>
+        <v>204448</v>
       </c>
       <c r="C17" s="164">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="D17" s="164">
-        <v>10849</v>
+        <v>24584</v>
       </c>
       <c r="E17" s="164">
-        <v>20557</v>
+        <v>24116</v>
       </c>
       <c r="F17" s="183">
-        <v>7853</v>
+        <v>8951</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>4013</v>
+        <v>2966</v>
       </c>
       <c r="J17" s="166">
-        <v>13152</v>
+        <v>8691</v>
       </c>
       <c r="K17" s="168">
-        <v>165528</v>
+        <v>135082</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>7883</v>
+        <v>5396</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
-      <c r="F24" s="145">
-        <v>2285</v>
+      <c r="F24" s="189">
+        <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>3615</v>
+        <v>3349</v>
       </c>
       <c r="H24" s="145">
-        <v>1916</v>
+        <v>1994</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1716</v>
+        <v>1794</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>157379</v>
+        <v>201428</v>
       </c>
       <c r="C26" s="158">
-        <v>68101</v>
+        <v>53563</v>
       </c>
       <c r="D26" s="158">
-        <v>532</v>
+        <v>510</v>
       </c>
       <c r="E26" s="158">
-        <v>2943</v>
+        <v>3304</v>
       </c>
       <c r="F26" s="158">
-        <v>65069</v>
+        <v>123023</v>
       </c>
       <c r="G26" s="158">
-        <v>13397</v>
+        <v>13880</v>
       </c>
       <c r="H26" s="158">
-        <v>7338</v>
+        <v>7148</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>7367</v>
+        <v>6975</v>
       </c>
       <c r="K26" s="162">
-        <v>-230</v>
+        <v>-27</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>16780</v>
+        <v>12047</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>3170</v>
+        <v>1965</v>
       </c>
       <c r="G28" s="158">
-        <v>10484</v>
+        <v>6589</v>
       </c>
       <c r="H28" s="158">
-        <v>3056</v>
+        <v>3388</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>2856</v>
+        <v>3188</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>98230</v>
+        <v>90465</v>
       </c>
       <c r="C30" s="158">
-        <v>51794</v>
+        <v>50614</v>
       </c>
       <c r="D30" s="158">
-        <v>768</v>
+        <v>896</v>
       </c>
       <c r="E30" s="158">
-        <v>2031</v>
+        <v>2117</v>
       </c>
       <c r="F30" s="158">
-        <v>7897</v>
+        <v>5635</v>
       </c>
       <c r="G30" s="158">
-        <v>33790</v>
+        <v>29186</v>
       </c>
       <c r="H30" s="158">
-        <v>1950</v>
+        <v>2017</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>323</v>
+        <v>394</v>
       </c>
       <c r="K30" s="162">
-        <v>-23</v>
+        <v>-27</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>222019</v>
+        <v>204448</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>4799</v>
+        <v>3174</v>
       </c>
       <c r="E32" s="164">
-        <v>161387</v>
+        <v>157951</v>
       </c>
       <c r="F32" s="164">
-        <v>35094</v>
+        <v>18804</v>
       </c>
       <c r="G32" s="164">
-        <v>18038</v>
+        <v>21969</v>
       </c>
       <c r="H32" s="164">
-        <v>2701</v>
+        <v>2551</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>2175</v>
+        <v>2003</v>
       </c>
       <c r="K32" s="168">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
@@ -6187,1989 +6191,1989 @@
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="9"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="B30:B31"/>
-[...13 lines deleted...]
-    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="K30:K31"/>
-    <mergeCell ref="J13:J14"/>
-[...102 lines deleted...]
-    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="125" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>118</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>37565</v>
+        <v>38980</v>
       </c>
       <c r="C9" s="145">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D9" s="145">
-        <v>1021</v>
+        <v>856</v>
       </c>
       <c r="E9" s="145">
-        <v>104</v>
+        <v>1</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>2000</v>
+        <v>2100</v>
       </c>
       <c r="I9" s="145">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="J9" s="148">
-        <v>34564</v>
+        <v>36001</v>
       </c>
       <c r="K9" s="151">
-        <v>-273</v>
+        <v>-146</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>90985</v>
+        <v>93308</v>
       </c>
       <c r="C11" s="158">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="D11" s="158">
-        <v>24450</v>
+        <v>20367</v>
       </c>
       <c r="E11" s="158">
-        <v>27476</v>
+        <v>26754</v>
       </c>
       <c r="F11" s="178">
         <v>206</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>2361</v>
+        <v>3084</v>
       </c>
       <c r="J11" s="160">
-        <v>3367</v>
+        <v>8217</v>
       </c>
       <c r="K11" s="162">
-        <v>33080</v>
+        <v>34625</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>197940</v>
+        <v>204396</v>
       </c>
       <c r="C13" s="158">
-        <v>2366</v>
+        <v>532</v>
       </c>
       <c r="D13" s="158">
-        <v>19681</v>
+        <v>32076</v>
       </c>
       <c r="E13" s="158">
-        <v>14329</v>
+        <v>12252</v>
       </c>
       <c r="F13" s="183">
-        <v>6761</v>
+        <v>6494</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>25860</v>
+        <v>12499</v>
       </c>
       <c r="J13" s="160">
-        <v>130263</v>
+        <v>141302</v>
       </c>
       <c r="K13" s="162">
-        <v>-1320</v>
+        <v>-759</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>219506</v>
+        <v>233834</v>
       </c>
       <c r="C15" s="158">
-        <v>202</v>
+        <v>633</v>
       </c>
       <c r="D15" s="158">
-        <v>2211</v>
+        <v>1951</v>
       </c>
       <c r="E15" s="158">
-        <v>53242</v>
+        <v>63939</v>
       </c>
       <c r="F15" s="183">
-        <v>6011</v>
+        <v>5415</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>10086</v>
+        <v>3433</v>
       </c>
       <c r="J15" s="160">
-        <v>65177</v>
+        <v>75851</v>
       </c>
       <c r="K15" s="162">
-        <v>82241</v>
+        <v>82275</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>21533</v>
+        <v>23185</v>
       </c>
       <c r="C17" s="164">
-        <v>96</v>
+        <v>774</v>
       </c>
       <c r="D17" s="164">
-        <v>1806</v>
+        <v>2322</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="J17" s="166">
-        <v>18831</v>
+        <v>20493</v>
       </c>
       <c r="K17" s="168">
-        <v>778</v>
+        <v>-449</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>37565</v>
+        <v>38980</v>
       </c>
       <c r="C24" s="145">
-        <v>7263</v>
+        <v>8596</v>
       </c>
       <c r="D24" s="145">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="E24" s="145">
-        <v>14209</v>
+        <v>12262</v>
       </c>
       <c r="F24" s="145">
-        <v>13041</v>
+        <v>14763</v>
       </c>
       <c r="G24" s="145">
-        <v>115</v>
+        <v>239</v>
       </c>
       <c r="H24" s="145">
-        <v>2854</v>
+        <v>3024</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>1954</v>
+        <v>2066</v>
       </c>
       <c r="K24" s="151">
-        <v>19</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>90985</v>
+        <v>93308</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>780</v>
+        <v>672</v>
       </c>
       <c r="E26" s="158">
-        <v>59946</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>62698</v>
+      </c>
+      <c r="F26" s="158">
+        <v>609</v>
       </c>
       <c r="G26" s="158">
-        <v>25544</v>
+        <v>25048</v>
       </c>
       <c r="H26" s="158">
-        <v>4715</v>
+        <v>4280</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2720</v>
+        <v>2285</v>
       </c>
       <c r="K26" s="162">
-        <v>-5</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>197940</v>
+        <v>204396</v>
       </c>
       <c r="C28" s="158">
-        <v>129549</v>
+        <v>128057</v>
       </c>
       <c r="D28" s="158">
-        <v>4518</v>
+        <v>7400</v>
       </c>
       <c r="E28" s="158">
-        <v>42101</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>34021</v>
+      </c>
+      <c r="F28" s="158">
+        <v>14761</v>
       </c>
       <c r="G28" s="158">
-        <v>14578</v>
+        <v>12028</v>
       </c>
       <c r="H28" s="158">
-        <v>7194</v>
+        <v>8128</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>6952</v>
+        <v>7819</v>
       </c>
       <c r="K28" s="162">
-        <v>42</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>219506</v>
+        <v>233834</v>
       </c>
       <c r="C30" s="158">
-        <v>64396</v>
+        <v>59211</v>
       </c>
       <c r="D30" s="158">
-        <v>1760</v>
+        <v>2395</v>
       </c>
       <c r="E30" s="158">
-        <v>82094</v>
+        <v>88159</v>
       </c>
       <c r="F30" s="158">
-        <v>619</v>
+        <v>379</v>
       </c>
       <c r="G30" s="158">
-        <v>66986</v>
+        <v>78697</v>
       </c>
       <c r="H30" s="158">
-        <v>3650</v>
+        <v>4994</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>2769</v>
+        <v>4098</v>
       </c>
       <c r="K30" s="162">
-        <v>-9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>21533</v>
+        <v>23185</v>
       </c>
       <c r="C32" s="164">
-        <v>18177</v>
+        <v>19481</v>
       </c>
       <c r="D32" s="164">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="E32" s="164">
-        <v>510</v>
+        <v>774</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>699</v>
+        <v>763</v>
       </c>
       <c r="H32" s="164">
-        <v>2047</v>
+        <v>2099</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="K32" s="168">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K26:K27"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
-    <mergeCell ref="J17:J18"/>
-[...117 lines deleted...]
-    <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="126" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>120</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>157455</v>
+        <v>160508</v>
       </c>
       <c r="C9" s="145">
-        <v>59</v>
+        <v>526</v>
       </c>
       <c r="D9" s="145">
-        <v>27325</v>
+        <v>31819</v>
       </c>
       <c r="E9" s="145">
-        <v>6378</v>
+        <v>6207</v>
       </c>
       <c r="F9" s="172">
-        <v>32695</v>
+        <v>32089</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>611</v>
+        <v>727</v>
       </c>
       <c r="J9" s="148">
-        <v>80905</v>
+        <v>75840</v>
       </c>
       <c r="K9" s="151">
-        <v>9481</v>
+        <v>13299</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>188686</v>
+        <v>173345</v>
       </c>
       <c r="C11" s="158">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" s="158">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E11" s="158">
-        <v>17076</v>
+        <v>16009</v>
       </c>
       <c r="F11" s="178">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>6087</v>
+        <v>2040</v>
       </c>
       <c r="I11" s="158">
-        <v>34382</v>
+        <v>44758</v>
       </c>
       <c r="J11" s="160">
-        <v>72225</v>
+        <v>83687</v>
       </c>
       <c r="K11" s="162">
-        <v>58524</v>
+        <v>26461</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>172068</v>
+        <v>175100</v>
       </c>
       <c r="C13" s="158">
-        <v>305</v>
+        <v>204</v>
       </c>
       <c r="D13" s="158">
-        <v>4237</v>
+        <v>1381</v>
       </c>
       <c r="E13" s="158">
-        <v>4966</v>
+        <v>4164</v>
       </c>
       <c r="F13" s="183">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>872</v>
+        <v>944</v>
       </c>
       <c r="J13" s="160">
-        <v>74735</v>
+        <v>77547</v>
       </c>
       <c r="K13" s="162">
-        <v>83805</v>
+        <v>87711</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>269775</v>
+        <v>317981</v>
       </c>
       <c r="C15" s="158">
-        <v>462</v>
+        <v>3598</v>
       </c>
       <c r="D15" s="158">
-        <v>533</v>
+        <v>124</v>
       </c>
       <c r="E15" s="158">
-        <v>20116</v>
+        <v>20596</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>114185</v>
+        <v>123757</v>
       </c>
       <c r="J15" s="160">
-        <v>40789</v>
+        <v>46521</v>
       </c>
       <c r="K15" s="162">
-        <v>93688</v>
+        <v>123385</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C17" s="164">
-        <v>546</v>
+        <v>495</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J17" s="208">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>364</v>
+        <v>415</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>157455</v>
+        <v>160508</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>751</v>
+        <v>827</v>
       </c>
       <c r="E24" s="145">
-        <v>7018</v>
+        <v>4356</v>
       </c>
       <c r="F24" s="145">
-        <v>137784</v>
+        <v>143581</v>
       </c>
       <c r="G24" s="145">
-        <v>8644</v>
+        <v>8294</v>
       </c>
       <c r="H24" s="145">
-        <v>3259</v>
+        <v>3449</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>338</v>
+        <v>485</v>
       </c>
       <c r="K24" s="151">
-        <v>17</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>188686</v>
+        <v>173345</v>
       </c>
       <c r="C26" s="158">
-        <v>1500</v>
+        <v>11729</v>
       </c>
       <c r="D26" s="158">
-        <v>2035</v>
+        <v>1473</v>
       </c>
       <c r="E26" s="158">
-        <v>96476</v>
+        <v>115599</v>
       </c>
       <c r="F26" s="158">
-        <v>57271</v>
+        <v>11062</v>
       </c>
       <c r="G26" s="158">
-        <v>24783</v>
+        <v>26734</v>
       </c>
       <c r="H26" s="158">
-        <v>6622</v>
+        <v>6748</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3854</v>
+        <v>3978</v>
       </c>
       <c r="K26" s="162">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>172068</v>
+        <v>175100</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1478</v>
+        <v>3365</v>
       </c>
       <c r="E28" s="158">
-        <v>109050</v>
+        <v>107143</v>
       </c>
       <c r="F28" s="158">
-        <v>45564</v>
+        <v>50860</v>
       </c>
       <c r="G28" s="158">
-        <v>12851</v>
+        <v>9782</v>
       </c>
       <c r="H28" s="158">
-        <v>3126</v>
+        <v>3951</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>1942</v>
+        <v>2735</v>
       </c>
       <c r="K28" s="162">
-        <v>144</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>269775</v>
+        <v>317981</v>
       </c>
       <c r="C30" s="193">
         <v>0</v>
       </c>
       <c r="D30" s="158">
-        <v>1870</v>
+        <v>3670</v>
       </c>
       <c r="E30" s="158">
-        <v>112991</v>
+        <v>148880</v>
       </c>
       <c r="F30" s="158">
-        <v>144160</v>
+        <v>154770</v>
       </c>
       <c r="G30" s="158">
-        <v>7982</v>
+        <v>6437</v>
       </c>
       <c r="H30" s="158">
-        <v>2771</v>
+        <v>4224</v>
       </c>
       <c r="I30" s="158">
-        <v>430</v>
+        <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2341</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2645</v>
+      </c>
+      <c r="K30" s="162">
+        <v>-1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E32" s="164">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="H32" s="164">
-        <v>524</v>
+        <v>484</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>436</v>
+        <v>383</v>
       </c>
       <c r="K32" s="168">
-        <v>-113</v>
+        <v>-99</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -8180,999 +8184,999 @@
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="9"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="C5:C6"/>
-[...4 lines deleted...]
-    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="F22:F23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="B20:B21"/>
-[...111 lines deleted...]
-    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="127" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>124</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>346842</v>
+        <v>335342</v>
       </c>
       <c r="C9" s="145">
-        <v>501</v>
+        <v>229</v>
       </c>
       <c r="D9" s="145">
-        <v>9192</v>
+        <v>7870</v>
       </c>
       <c r="E9" s="145">
-        <v>7381</v>
+        <v>9667</v>
       </c>
       <c r="F9" s="172">
-        <v>20337</v>
+        <v>20346</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>6766</v>
+        <v>7161</v>
       </c>
       <c r="J9" s="148">
-        <v>117056</v>
+        <v>113657</v>
       </c>
       <c r="K9" s="151">
-        <v>185610</v>
+        <v>176412</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>474317</v>
+        <v>544757</v>
       </c>
       <c r="C11" s="158">
-        <v>7111</v>
+        <v>7051</v>
       </c>
       <c r="D11" s="158">
-        <v>27053</v>
+        <v>20475</v>
       </c>
       <c r="E11" s="158">
-        <v>7588</v>
+        <v>7145</v>
       </c>
       <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>16615</v>
+        <v>17850</v>
       </c>
       <c r="I11" s="158">
-        <v>15564</v>
+        <v>11666</v>
       </c>
       <c r="J11" s="160">
-        <v>78881</v>
+        <v>67240</v>
       </c>
       <c r="K11" s="162">
-        <v>321506</v>
+        <v>413329</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>46490</v>
+        <v>57226</v>
       </c>
       <c r="C13" s="158">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="D13" s="158">
-        <v>4318</v>
+        <v>11864</v>
       </c>
       <c r="E13" s="158">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>194</v>
+        <v>367</v>
       </c>
       <c r="J13" s="160">
-        <v>42354</v>
+        <v>45343</v>
       </c>
       <c r="K13" s="162">
-        <v>-555</v>
+        <v>-580</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>50241</v>
+        <v>69187</v>
       </c>
       <c r="C15" s="158">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D15" s="158">
-        <v>3761</v>
+        <v>7937</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>137</v>
+        <v>320</v>
       </c>
       <c r="J15" s="160">
-        <v>46556</v>
+        <v>61324</v>
       </c>
       <c r="K15" s="162">
-        <v>-272</v>
+        <v>-445</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>67220</v>
+        <v>89358</v>
       </c>
       <c r="C17" s="164">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="D17" s="164">
-        <v>152</v>
+        <v>541</v>
       </c>
       <c r="E17" s="164">
-        <v>636</v>
+        <v>443</v>
       </c>
       <c r="F17" s="183">
-        <v>3046</v>
+        <v>2344</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>37060</v>
+        <v>47339</v>
       </c>
       <c r="J17" s="166">
-        <v>25304</v>
+        <v>36046</v>
       </c>
       <c r="K17" s="168">
-        <v>970</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>346842</v>
+        <v>335342</v>
       </c>
       <c r="C24" s="145">
-        <v>55564</v>
+        <v>60495</v>
       </c>
       <c r="D24" s="145">
-        <v>5018</v>
+        <v>2527</v>
       </c>
       <c r="E24" s="145">
-        <v>181373</v>
+        <v>176285</v>
       </c>
       <c r="F24" s="145">
-        <v>69680</v>
+        <v>58836</v>
       </c>
       <c r="G24" s="145">
-        <v>15834</v>
+        <v>16291</v>
       </c>
       <c r="H24" s="145">
-        <v>19374</v>
+        <v>20908</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>17790</v>
+        <v>19293</v>
       </c>
       <c r="K24" s="151">
-        <v>-35</v>
+        <v>-6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>474317</v>
+        <v>544757</v>
       </c>
       <c r="C26" s="158">
-        <v>60948</v>
+        <v>64023</v>
       </c>
       <c r="D26" s="158">
-        <v>2572</v>
+        <v>2416</v>
       </c>
       <c r="E26" s="158">
-        <v>350043</v>
+        <v>428975</v>
       </c>
       <c r="F26" s="158">
-        <v>36857</v>
+        <v>25502</v>
       </c>
       <c r="G26" s="158">
-        <v>9084</v>
+        <v>8368</v>
       </c>
       <c r="H26" s="158">
-        <v>14812</v>
+        <v>15472</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>11312</v>
+        <v>11972</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>46490</v>
+        <v>57226</v>
       </c>
       <c r="C28" s="158">
-        <v>43260</v>
+        <v>53770</v>
       </c>
       <c r="D28" s="158">
-        <v>157</v>
+        <v>280</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H28" s="158">
-        <v>3036</v>
+        <v>3114</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1379</v>
+        <v>1417</v>
       </c>
       <c r="K28" s="162">
-        <v>-44</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>50241</v>
+        <v>69187</v>
       </c>
       <c r="C30" s="158">
-        <v>32671</v>
+        <v>47422</v>
       </c>
       <c r="D30" s="158">
-        <v>131</v>
+        <v>268</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>15091</v>
+        <v>19085</v>
       </c>
       <c r="G30" s="158">
-        <v>367</v>
+        <v>398</v>
       </c>
       <c r="H30" s="158">
-        <v>1981</v>
+        <v>2015</v>
       </c>
       <c r="I30" s="158">
         <v>1750</v>
       </c>
       <c r="J30" s="160">
-        <v>231</v>
+        <v>264</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>67220</v>
+        <v>89358</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>376</v>
+        <v>801</v>
       </c>
       <c r="E32" s="164">
-        <v>980</v>
+        <v>2633</v>
       </c>
       <c r="F32" s="164">
-        <v>61822</v>
+        <v>79162</v>
       </c>
       <c r="G32" s="164">
-        <v>1064</v>
+        <v>507</v>
       </c>
       <c r="H32" s="164">
-        <v>2977</v>
+        <v>6255</v>
       </c>
       <c r="I32" s="164">
-        <v>2621</v>
+        <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>356</v>
+        <v>430</v>
       </c>
       <c r="K32" s="168">
-        <v>1</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -9196,951 +9200,951 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="K26:K27"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
-    <mergeCell ref="J17:J18"/>
-[...117 lines deleted...]
-    <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="128" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>127</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>126909</v>
+        <v>192132</v>
       </c>
       <c r="C9" s="145">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="D9" s="145">
-        <v>904</v>
+        <v>1000</v>
       </c>
       <c r="E9" s="145">
-        <v>21554</v>
+        <v>19472</v>
       </c>
       <c r="F9" s="172">
-        <v>402</v>
+        <v>300</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>59411</v>
+        <v>51895</v>
       </c>
       <c r="I9" s="145">
-        <v>1414</v>
+        <v>31198</v>
       </c>
       <c r="J9" s="148">
-        <v>33383</v>
+        <v>49155</v>
       </c>
       <c r="K9" s="151">
-        <v>9704</v>
+        <v>39009</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>26691</v>
+        <v>24711</v>
       </c>
       <c r="C11" s="158">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D11" s="158">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="E11" s="158">
-        <v>1638</v>
+        <v>1388</v>
       </c>
       <c r="F11" s="178">
-        <v>744</v>
+        <v>544</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>9411</v>
+        <v>8090</v>
       </c>
       <c r="J11" s="160">
-        <v>8764</v>
+        <v>9335</v>
       </c>
       <c r="K11" s="162">
-        <v>6029</v>
+        <v>5224</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>10470</v>
+        <v>11420</v>
       </c>
       <c r="C13" s="158">
-        <v>63</v>
+        <v>135</v>
       </c>
       <c r="D13" s="158">
-        <v>6473</v>
+        <v>3266</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>531</v>
+        <v>495</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="J13" s="160">
-        <v>1438</v>
+        <v>1699</v>
       </c>
       <c r="K13" s="162">
-        <v>1929</v>
+        <v>5768</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>6377</v>
+        <v>7627</v>
       </c>
       <c r="C15" s="158">
-        <v>474</v>
+        <v>649</v>
       </c>
       <c r="D15" s="158">
-        <v>1278</v>
+        <v>862</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>85</v>
+        <v>160</v>
       </c>
       <c r="I15" s="158">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="J15" s="160">
-        <v>4521</v>
+        <v>5884</v>
       </c>
       <c r="K15" s="162">
-        <v>1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...2 lines deleted...]
-      <c r="E17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
-      <c r="H17" s="72"/>
-[...2 lines deleted...]
-      <c r="K17" s="78"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>126909</v>
+        <v>192132</v>
       </c>
       <c r="C24" s="145">
-        <v>39323</v>
+        <v>48724</v>
       </c>
       <c r="D24" s="145">
-        <v>537</v>
+        <v>644</v>
       </c>
       <c r="E24" s="145">
-        <v>46003</v>
+        <v>73444</v>
       </c>
       <c r="F24" s="145">
-        <v>13261</v>
+        <v>43096</v>
       </c>
       <c r="G24" s="145">
-        <v>22860</v>
+        <v>21176</v>
       </c>
       <c r="H24" s="145">
-        <v>4926</v>
+        <v>5047</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1002</v>
+        <v>1132</v>
       </c>
       <c r="K24" s="151">
-        <v>-76</v>
+        <v>-84</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>26691</v>
+        <v>24711</v>
       </c>
       <c r="C26" s="158">
-        <v>16469</v>
+        <v>14257</v>
       </c>
       <c r="D26" s="158">
-        <v>202</v>
+        <v>341</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>7153</v>
+        <v>5978</v>
       </c>
       <c r="G26" s="158">
-        <v>2441</v>
+        <v>3558</v>
       </c>
       <c r="H26" s="158">
-        <v>427</v>
+        <v>577</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>25</v>
+        <v>176</v>
       </c>
       <c r="K26" s="162">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>10470</v>
+        <v>11420</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E28" s="158">
-        <v>897</v>
+        <v>1153</v>
       </c>
       <c r="F28" s="158">
-        <v>4873</v>
+        <v>4998</v>
       </c>
       <c r="G28" s="158">
-        <v>3453</v>
+        <v>3982</v>
       </c>
       <c r="H28" s="158">
-        <v>1223</v>
+        <v>1263</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>164</v>
+      </c>
+      <c r="K28" s="212">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>6377</v>
+        <v>7627</v>
       </c>
       <c r="C30" s="158">
-        <v>472</v>
+        <v>744</v>
       </c>
       <c r="D30" s="158">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E30" s="158">
-        <v>2088</v>
+        <v>1863</v>
       </c>
       <c r="F30" s="158">
-        <v>3102</v>
+        <v>4255</v>
       </c>
       <c r="G30" s="158">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H30" s="158">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-174</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-165</v>
+      </c>
+      <c r="K30" s="212">
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...8 lines deleted...]
-      <c r="K32" s="78"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -10164,955 +10168,955 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="H5:H6"/>
-[...5 lines deleted...]
-    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="F22:F23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="B20:B21"/>
-[...110 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="129" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>170</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+    </row>
+    <row r="2" spans="1:11" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>171</v>
       </c>
-      <c r="B1" s="102"/>
-[...11 lines deleted...]
-      <c r="A2" s="102" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+    </row>
+    <row r="3" spans="1:11" ht="18.6" customHeight="1">
+      <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
-      <c r="B2" s="103"/>
-[...23 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1298716</v>
+        <v>1392533</v>
       </c>
       <c r="C9" s="146">
-        <v>15214</v>
+        <v>26143</v>
       </c>
       <c r="D9" s="146">
-        <v>274277</v>
+        <v>307502</v>
       </c>
       <c r="E9" s="146">
-        <v>49926</v>
+        <v>17318</v>
       </c>
       <c r="F9" s="173">
-        <v>39214</v>
+        <v>55797</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>40944</v>
+        <v>23833</v>
       </c>
       <c r="I9" s="146">
-        <v>8841</v>
+        <v>11045</v>
       </c>
       <c r="J9" s="149">
-        <v>185376</v>
+        <v>175026</v>
       </c>
       <c r="K9" s="152">
-        <v>684924</v>
+        <v>775869</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>530644</v>
+        <v>531085</v>
       </c>
       <c r="C11" s="158">
-        <v>14792</v>
+        <v>25792</v>
       </c>
       <c r="D11" s="158">
-        <v>112798</v>
+        <v>137000</v>
       </c>
       <c r="E11" s="158">
-        <v>49038</v>
+        <v>16554</v>
       </c>
       <c r="F11" s="210">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>10259</v>
+        <v>9982</v>
       </c>
       <c r="I11" s="158">
-        <v>3271</v>
+        <v>5093</v>
       </c>
       <c r="J11" s="160">
-        <v>80498</v>
+        <v>78396</v>
       </c>
       <c r="K11" s="162">
-        <v>259989</v>
+        <v>258267</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-      <c r="I12" s="75"/>
+        <v>174</v>
+      </c>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>189500</v>
+        <v>292911</v>
       </c>
       <c r="C13" s="158">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="D13" s="158">
-        <v>32453</v>
+        <v>76728</v>
       </c>
       <c r="E13" s="158">
-        <v>57</v>
+        <v>388</v>
       </c>
       <c r="F13" s="183">
-        <v>1878</v>
+        <v>3463</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>7608</v>
+        <v>2699</v>
       </c>
       <c r="I13" s="158">
-        <v>1848</v>
+        <v>1492</v>
       </c>
       <c r="J13" s="160">
-        <v>31859</v>
+        <v>41557</v>
       </c>
       <c r="K13" s="162">
-        <v>113752</v>
+        <v>166556</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>578572</v>
+        <v>568536</v>
       </c>
       <c r="C15" s="158">
-        <v>377</v>
+        <v>324</v>
       </c>
       <c r="D15" s="158">
-        <v>129025</v>
+        <v>93773</v>
       </c>
       <c r="E15" s="158">
-        <v>831</v>
+        <v>376</v>
       </c>
       <c r="F15" s="183">
-        <v>37336</v>
+        <v>52334</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>23077</v>
+        <v>11151</v>
       </c>
       <c r="I15" s="158">
-        <v>3723</v>
+        <v>4459</v>
       </c>
       <c r="J15" s="160">
-        <v>73019</v>
+        <v>55073</v>
       </c>
       <c r="K15" s="162">
-        <v>311184</v>
+        <v>351046</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...2 lines deleted...]
-      <c r="E17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
-      <c r="H17" s="72"/>
-[...2 lines deleted...]
-      <c r="K17" s="78"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1298716</v>
+        <v>1392533</v>
       </c>
       <c r="C24" s="146">
-        <v>903073</v>
+        <v>1028978</v>
       </c>
       <c r="D24" s="146">
-        <v>7249</v>
+        <v>9553</v>
       </c>
       <c r="E24" s="146">
-        <v>142193</v>
+        <v>103214</v>
       </c>
       <c r="F24" s="146">
-        <v>156233</v>
+        <v>189732</v>
       </c>
       <c r="G24" s="146">
-        <v>53825</v>
+        <v>26260</v>
       </c>
       <c r="H24" s="146">
-        <v>36144</v>
+        <v>34796</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>29952</v>
+        <v>28493</v>
       </c>
       <c r="K24" s="152">
-        <v>283</v>
+        <v>394</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>530644</v>
+        <v>531085</v>
       </c>
       <c r="C26" s="158">
-        <v>386970</v>
+        <v>422820</v>
       </c>
       <c r="D26" s="158">
-        <v>2960</v>
+        <v>4819</v>
       </c>
       <c r="E26" s="158">
-        <v>61649</v>
+        <v>48022</v>
       </c>
       <c r="F26" s="158">
-        <v>16758</v>
+        <v>25040</v>
       </c>
       <c r="G26" s="158">
-        <v>51604</v>
+        <v>19342</v>
       </c>
       <c r="H26" s="158">
-        <v>10702</v>
+        <v>11042</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>7762</v>
+        <v>8102</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-      <c r="I27" s="75"/>
+        <v>174</v>
+      </c>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>189500</v>
+        <v>292911</v>
       </c>
       <c r="C28" s="158">
-        <v>150684</v>
+        <v>262805</v>
       </c>
       <c r="D28" s="158">
-        <v>1094</v>
+        <v>1032</v>
       </c>
       <c r="E28" s="158">
-        <v>23439</v>
+        <v>11761</v>
       </c>
       <c r="F28" s="158">
-        <v>6346</v>
+        <v>9688</v>
       </c>
       <c r="G28" s="158">
-        <v>734</v>
+        <v>1501</v>
       </c>
       <c r="H28" s="158">
-        <v>7202</v>
+        <v>6125</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>5730</v>
+        <v>4622</v>
       </c>
       <c r="K28" s="162">
-        <v>-2</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>578572</v>
+        <v>568536</v>
       </c>
       <c r="C30" s="158">
-        <v>365418</v>
+        <v>343354</v>
       </c>
       <c r="D30" s="158">
-        <v>3194</v>
+        <v>3703</v>
       </c>
       <c r="E30" s="158">
-        <v>57104</v>
+        <v>43430</v>
       </c>
       <c r="F30" s="158">
-        <v>133129</v>
+        <v>155004</v>
       </c>
       <c r="G30" s="158">
-        <v>1487</v>
+        <v>5416</v>
       </c>
       <c r="H30" s="158">
-        <v>18240</v>
+        <v>17629</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>16460</v>
+        <v>15769</v>
       </c>
       <c r="K30" s="162">
-        <v>285</v>
+        <v>366</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...8 lines deleted...]
-      <c r="K32" s="78"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="9" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1">
@@ -11134,991 +11138,991 @@
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="8"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="129">
-    <mergeCell ref="F11:G12"/>
-[...11 lines deleted...]
-    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
-    <mergeCell ref="J28:J29"/>
-[...104 lines deleted...]
-    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="130" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="9.625" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="10.625" customWidth="1"/>
     <col min="6" max="6" width="9.125" customWidth="1"/>
     <col min="7" max="7" width="15.125" customWidth="1"/>
     <col min="8" max="8" width="10.625" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+    </row>
+    <row r="2" spans="1:11" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>167</v>
       </c>
-      <c r="B1" s="102"/>
-[...23 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="E5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="F5" s="112"/>
       <c r="G5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="I5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
-      <c r="E6" s="70"/>
-      <c r="F6" s="71"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="114"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14"/>
       <c r="J6" s="29"/>
       <c r="K6" s="64"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="105" t="s">
+      <c r="A7" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>55</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="65" t="s">
-[...4 lines deleted...]
-        <v>195</v>
+      <c r="E7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="110"/>
+      <c r="G7" s="67" t="s">
+        <v>194</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="31" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="128" t="s">
+      <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A8" s="106"/>
-[...3 lines deleted...]
-      <c r="E8" s="67"/>
+      <c r="A8" s="66"/>
+      <c r="B8" s="126"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
-      <c r="H8" s="127"/>
-[...2 lines deleted...]
-      <c r="K8" s="129"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1305035</v>
+        <v>1318981</v>
       </c>
       <c r="C9" s="146">
-        <v>2515</v>
+        <v>3586</v>
       </c>
       <c r="D9" s="146">
-        <v>743892</v>
+        <v>728188</v>
       </c>
       <c r="E9" s="173">
-        <v>517710</v>
+        <v>538466</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5544</v>
+        <v>5556</v>
       </c>
       <c r="H9" s="146">
-        <v>6028</v>
-[...2 lines deleted...]
-        <v>11053</v>
+        <v>8533</v>
+      </c>
+      <c r="I9" s="216">
+        <v>14925</v>
       </c>
       <c r="J9" s="146">
-        <v>1823</v>
+        <v>1892</v>
       </c>
       <c r="K9" s="173">
-        <v>16469</v>
+        <v>17836</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...8 lines deleted...]
-      <c r="K10" s="111"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>347433</v>
+        <v>356445</v>
       </c>
       <c r="C11" s="158">
-        <v>469</v>
+        <v>600</v>
       </c>
       <c r="D11" s="158">
-        <v>187140</v>
+        <v>181375</v>
       </c>
       <c r="E11" s="178">
-        <v>153120</v>
+        <v>167322</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>2823</v>
+        <v>3237</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="216">
-        <v>3427</v>
+      <c r="K11" s="218">
+        <v>3446</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
-        <v>174</v>
-[...10 lines deleted...]
-      <c r="K12" s="97"/>
+        <v>173</v>
+      </c>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>257194</v>
+        <v>260803</v>
       </c>
       <c r="C13" s="158">
-        <v>306</v>
+        <v>352</v>
       </c>
       <c r="D13" s="158">
-        <v>147999</v>
+        <v>147801</v>
       </c>
       <c r="E13" s="183">
-        <v>99937</v>
+        <v>98737</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="H13" s="158">
-        <v>3629</v>
+        <v>7631</v>
       </c>
       <c r="I13" s="158">
-        <v>1106</v>
+        <v>1799</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="216">
-        <v>1527</v>
+      <c r="K13" s="218">
+        <v>1791</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
-      <c r="B14" s="75"/>
-[...8 lines deleted...]
-      <c r="K14" s="97"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="81"/>
+      <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>304632</v>
+        <v>300196</v>
       </c>
       <c r="C15" s="158">
-        <v>701</v>
+        <v>1421</v>
       </c>
       <c r="D15" s="158">
-        <v>174796</v>
+        <v>162479</v>
       </c>
       <c r="E15" s="183">
-        <v>117744</v>
+        <v>121422</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>3741</v>
+        <v>6061</v>
       </c>
       <c r="J15" s="158">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>5127</v>
+        <v>1892</v>
+      </c>
+      <c r="K15" s="218">
+        <v>6222</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
-      <c r="B16" s="75"/>
-[...8 lines deleted...]
-      <c r="K16" s="97"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>88543</v>
+        <v>87306</v>
       </c>
       <c r="C17" s="164">
-        <v>143</v>
+        <v>239</v>
       </c>
       <c r="D17" s="164">
-        <v>52653</v>
+        <v>49580</v>
       </c>
       <c r="E17" s="183">
-        <v>32479</v>
+        <v>34264</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1264</v>
+        <v>1246</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>2006</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="100"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="104"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="28" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>36</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="I20" s="116" t="s">
-        <v>143</v>
+      <c r="I20" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="29"/>
       <c r="I21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="K21" s="27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="K22" s="130" t="s">
+      <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A23" s="133"/>
-[...6 lines deleted...]
-      <c r="H23" s="127"/>
+      <c r="A23" s="125"/>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J23" s="127"/>
-      <c r="K23" s="131"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1305035</v>
+        <v>1318981</v>
       </c>
       <c r="C24" s="146">
-        <v>133699</v>
+        <v>171772</v>
       </c>
       <c r="D24" s="146">
-        <v>573</v>
+        <v>851</v>
       </c>
       <c r="E24" s="146">
-        <v>1007996</v>
+        <v>974922</v>
       </c>
       <c r="F24" s="146">
-        <v>4039</v>
-[...1 lines deleted...]
-      <c r="G24" s="211">
+        <v>5212</v>
+      </c>
+      <c r="G24" s="213">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>11104</v>
-[...2 lines deleted...]
-        <v>147624</v>
+        <v>12030</v>
+      </c>
+      <c r="I24" s="216">
+        <v>154194</v>
       </c>
       <c r="J24" s="146">
         <v>70614</v>
       </c>
       <c r="K24" s="173">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...8 lines deleted...]
-      <c r="K25" s="111"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>347433</v>
+        <v>356445</v>
       </c>
       <c r="C26" s="158">
-        <v>21967</v>
+        <v>30215</v>
       </c>
       <c r="D26" s="158">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E26" s="158">
-        <v>276703</v>
+        <v>274945</v>
       </c>
       <c r="F26" s="158">
-        <v>790</v>
+        <v>1072</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3158</v>
+        <v>3392</v>
       </c>
       <c r="I26" s="158">
-        <v>44767</v>
+        <v>46813</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
-      <c r="K26" s="216">
+      <c r="K26" s="218">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
-        <v>174</v>
-[...10 lines deleted...]
-      <c r="K27" s="97"/>
+        <v>173</v>
+      </c>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>257194</v>
+        <v>260803</v>
       </c>
       <c r="C28" s="158">
-        <v>35442</v>
+        <v>38439</v>
       </c>
       <c r="D28" s="158">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E28" s="158">
-        <v>191831</v>
+        <v>190211</v>
       </c>
       <c r="F28" s="158">
-        <v>570</v>
+        <v>1194</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2178</v>
+        <v>2618</v>
       </c>
       <c r="I28" s="158">
-        <v>27153</v>
+        <v>28337</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
-      <c r="K28" s="216">
+      <c r="K28" s="218">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
-      <c r="B29" s="75"/>
-[...8 lines deleted...]
-      <c r="K29" s="97"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>304632</v>
+        <v>300196</v>
       </c>
       <c r="C30" s="158">
-        <v>20886</v>
+        <v>28385</v>
       </c>
       <c r="D30" s="158">
-        <v>482</v>
+        <v>840</v>
       </c>
       <c r="E30" s="158">
-        <v>245483</v>
+        <v>231227</v>
       </c>
       <c r="F30" s="158">
-        <v>1598</v>
+        <v>1841</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2197</v>
+        <v>2345</v>
       </c>
       <c r="I30" s="158">
-        <v>33987</v>
+        <v>35558</v>
       </c>
       <c r="J30" s="158">
         <v>18480</v>
       </c>
-      <c r="K30" s="216">
+      <c r="K30" s="218">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
-      <c r="B31" s="75"/>
-[...8 lines deleted...]
-      <c r="K31" s="97"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>88543</v>
+        <v>87306</v>
       </c>
       <c r="C32" s="164">
-        <v>12046</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>13010</v>
+      </c>
+      <c r="D32" s="197">
+        <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>66093</v>
+        <v>63425</v>
       </c>
       <c r="F32" s="164">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>847</v>
+        <v>947</v>
       </c>
       <c r="I32" s="164">
-        <v>9331</v>
+        <v>9658</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="100"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="98"/>
+      <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -12183,941 +12187,941 @@
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
     </row>
     <row r="41" spans="1:11" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E11:F12"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="E15:F16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="E17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:F10"/>
+    <mergeCell ref="E5:F6"/>
+    <mergeCell ref="E7:F8"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="H7:H8"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="D20:D21"/>
-    <mergeCell ref="J22:J23"/>
-[...119 lines deleted...]
-    <mergeCell ref="G13:G14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="131" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="9.625" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="10.625" customWidth="1"/>
     <col min="6" max="6" width="9.125" customWidth="1"/>
     <col min="7" max="7" width="15.125" customWidth="1"/>
     <col min="8" max="8" width="10.625" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+    </row>
+    <row r="2" spans="1:11" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="B1" s="102"/>
-[...23 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="E5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="F5" s="112"/>
       <c r="G5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="I5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
-      <c r="E6" s="70"/>
-      <c r="F6" s="71"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="114"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14"/>
       <c r="J6" s="29"/>
       <c r="K6" s="64"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="105" t="s">
+      <c r="A7" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>55</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="65" t="s">
-[...4 lines deleted...]
-        <v>195</v>
+      <c r="E7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="110"/>
+      <c r="G7" s="67" t="s">
+        <v>194</v>
       </c>
       <c r="H7" s="31" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="31" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="128" t="s">
+      <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A8" s="106"/>
-[...3 lines deleted...]
-      <c r="E8" s="67"/>
+      <c r="A8" s="66"/>
+      <c r="B8" s="126"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
-      <c r="H8" s="127"/>
-[...2 lines deleted...]
-      <c r="K8" s="129"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="126"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>73912</v>
+        <v>76640</v>
       </c>
       <c r="C9" s="145">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="D9" s="145">
-        <v>48848</v>
+        <v>49526</v>
       </c>
       <c r="E9" s="172">
-        <v>23165</v>
+        <v>25058</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
-      <c r="I9" s="213">
-        <v>288</v>
+      <c r="I9" s="215">
+        <v>433</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1478</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
-        <v>164</v>
-[...10 lines deleted...]
-      <c r="K10" s="111"/>
+        <v>163</v>
+      </c>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>87564</v>
+        <v>90357</v>
       </c>
       <c r="C11" s="158">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D11" s="158">
-        <v>51164</v>
+        <v>54129</v>
       </c>
       <c r="E11" s="178">
-        <v>32940</v>
+        <v>33740</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>2400</v>
+        <v>902</v>
       </c>
       <c r="I11" s="158">
-        <v>392</v>
+        <v>861</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
-      <c r="K11" s="216">
-        <v>505</v>
+      <c r="K11" s="218">
+        <v>554</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
-      <c r="B12" s="75"/>
-[...8 lines deleted...]
-      <c r="K12" s="97"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>75322</v>
+        <v>74289</v>
       </c>
       <c r="C13" s="158">
-        <v>405</v>
+        <v>363</v>
       </c>
       <c r="D13" s="158">
-        <v>36582</v>
+        <v>37153</v>
       </c>
       <c r="E13" s="183">
-        <v>35643</v>
+        <v>34269</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>653</v>
+        <v>443</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
-      <c r="K13" s="216">
-        <v>2039</v>
+      <c r="K13" s="218">
+        <v>2061</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
-      <c r="B14" s="75"/>
-[...8 lines deleted...]
-      <c r="K14" s="97"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="81"/>
+      <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>70434</v>
+        <v>72945</v>
       </c>
       <c r="C15" s="158">
-        <v>194</v>
+        <v>253</v>
       </c>
       <c r="D15" s="158">
-        <v>44711</v>
+        <v>46144</v>
       </c>
       <c r="E15" s="183">
-        <v>22683</v>
+        <v>23655</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>1700</v>
+        <v>1698</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>787</v>
+        <v>845</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
-      <c r="K15" s="216">
-        <v>359</v>
+      <c r="K15" s="218">
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
-      <c r="B16" s="75"/>
-[...8 lines deleted...]
-      <c r="K16" s="97"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="77"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...1 lines deleted...]
-      <c r="D17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
-      <c r="G17" s="72"/>
-[...2 lines deleted...]
-      <c r="J17" s="72"/>
+      <c r="G17" s="97"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="97"/>
       <c r="K17" s="95"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="100"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="104"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="28" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>36</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="I20" s="116" t="s">
-        <v>143</v>
+      <c r="I20" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="29"/>
       <c r="I21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="K21" s="27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="K22" s="130" t="s">
+      <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
-[...6 lines deleted...]
-      <c r="H23" s="127"/>
+      <c r="A23" s="66"/>
+      <c r="B23" s="126"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J23" s="127"/>
-      <c r="K23" s="131"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>73912</v>
+        <v>76640</v>
       </c>
       <c r="C24" s="145">
-        <v>11602</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>14161</v>
+      </c>
+      <c r="D24" s="189">
+        <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>54197</v>
+        <v>54024</v>
       </c>
       <c r="F24" s="145">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>7426</v>
+        <v>544</v>
+      </c>
+      <c r="I24" s="215">
+        <v>7785</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
-        <v>164</v>
-[...10 lines deleted...]
-      <c r="K25" s="111"/>
+        <v>163</v>
+      </c>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>87564</v>
+        <v>90357</v>
       </c>
       <c r="C26" s="158">
-        <v>10309</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>13060</v>
+      </c>
+      <c r="D26" s="193">
+        <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>66711</v>
+        <v>66142</v>
       </c>
       <c r="F26" s="158">
-        <v>194</v>
+        <v>337</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>1003</v>
+        <v>1084</v>
       </c>
       <c r="I26" s="158">
-        <v>9345</v>
+        <v>9735</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
-      <c r="K26" s="216">
+      <c r="K26" s="218">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
-      <c r="B27" s="75"/>
-[...8 lines deleted...]
-      <c r="K27" s="97"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
+      <c r="J27" s="81"/>
+      <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>75322</v>
+        <v>74289</v>
       </c>
       <c r="C28" s="158">
-        <v>11634</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>17026</v>
+      </c>
+      <c r="D28" s="193">
+        <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>54647</v>
+        <v>48115</v>
       </c>
       <c r="F28" s="158">
-        <v>445</v>
+        <v>202</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>599</v>
+        <v>546</v>
       </c>
       <c r="I28" s="158">
-        <v>7996</v>
+        <v>8401</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
-      <c r="K28" s="216">
+      <c r="K28" s="218">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
-      <c r="B29" s="75"/>
-[...8 lines deleted...]
-      <c r="K29" s="97"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>70434</v>
+        <v>72945</v>
       </c>
       <c r="C30" s="158">
-        <v>9813</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>17477</v>
+      </c>
+      <c r="D30" s="193">
+        <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>52331</v>
+        <v>46833</v>
       </c>
       <c r="F30" s="158">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>539</v>
+        <v>554</v>
       </c>
       <c r="I30" s="158">
-        <v>7618</v>
+        <v>7907</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
-      <c r="K30" s="216">
+      <c r="K30" s="218">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
-      <c r="B31" s="75"/>
-[...8 lines deleted...]
-      <c r="K31" s="97"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...7 lines deleted...]
-      <c r="J32" s="72"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="97"/>
       <c r="K32" s="95"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="100"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="98"/>
+      <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -13186,1066 +13190,1066 @@
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
     </row>
     <row r="41" spans="1:11" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="131">
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E17:F18"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="E9:F10"/>
+    <mergeCell ref="E11:F12"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="E5:F6"/>
+    <mergeCell ref="E7:F8"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="E15:F16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
-    <mergeCell ref="D26:D27"/>
-[...119 lines deleted...]
-    <mergeCell ref="G11:G12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="132" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="102"/>
-[...9 lines deleted...]
-      <c r="L1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="103"/>
-[...9 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="219" t="s">
+      <c r="A10" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>992588</v>
+        <v>997035</v>
       </c>
       <c r="C10" s="146">
-        <v>225229</v>
+        <v>228601</v>
       </c>
       <c r="D10" s="146">
-        <v>45610</v>
+        <v>43378</v>
       </c>
       <c r="E10" s="146">
-        <v>722</v>
+        <v>806</v>
       </c>
       <c r="F10" s="146">
-        <v>10566</v>
+        <v>10520</v>
       </c>
       <c r="G10" s="146">
-        <v>1232</v>
+        <v>1424</v>
       </c>
       <c r="H10" s="146">
-        <v>673718</v>
+        <v>677437</v>
       </c>
       <c r="I10" s="146">
-        <v>10786</v>
+        <v>10698</v>
       </c>
       <c r="J10" s="146">
-        <v>5369</v>
+        <v>6164</v>
       </c>
       <c r="K10" s="146">
-        <v>11468</v>
+        <v>11565</v>
       </c>
       <c r="L10" s="173">
-        <v>7886</v>
+        <v>6443</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="222" t="s">
+      <c r="A11" s="224" t="s">
         <v>198</v>
       </c>
-      <c r="B11" s="86"/>
-[...9 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="223" t="s">
-        <v>152</v>
+      <c r="A12" s="225" t="s">
+        <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29224</v>
+        <v>29784</v>
       </c>
       <c r="C12" s="158">
-        <v>7285</v>
+        <v>7469</v>
       </c>
       <c r="D12" s="158">
-        <v>1184</v>
+        <v>1249</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H12" s="158">
-        <v>19347</v>
+        <v>19482</v>
       </c>
       <c r="I12" s="158">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="J12" s="158">
-        <v>610</v>
+        <v>810</v>
       </c>
       <c r="K12" s="158">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>-17</v>
+        <v>277</v>
+      </c>
+      <c r="L12" s="218">
+        <v>-30</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="A13" s="223" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="223" t="s">
+      <c r="A14" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41222</v>
+        <v>41115</v>
       </c>
       <c r="C14" s="158">
-        <v>6994</v>
+        <v>7532</v>
       </c>
       <c r="D14" s="158">
-        <v>1953</v>
+        <v>1402</v>
       </c>
       <c r="E14" s="158">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>40</v>
+      </c>
+      <c r="F14" s="158">
+        <v>698</v>
       </c>
       <c r="G14" s="158">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="H14" s="158">
-        <v>31961</v>
+        <v>31226</v>
       </c>
       <c r="I14" s="158">
-        <v>1242</v>
+        <v>1209</v>
       </c>
       <c r="J14" s="158">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="K14" s="158">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>-1834</v>
+        <v>281</v>
+      </c>
+      <c r="L14" s="218">
+        <v>-1859</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="221" t="s">
+      <c r="A15" s="223" t="s">
         <v>320</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="223" t="s">
+      <c r="A16" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>42950</v>
+        <v>43826</v>
       </c>
       <c r="C16" s="158">
-        <v>8073</v>
+        <v>8759</v>
       </c>
       <c r="D16" s="158">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2138</v>
+      </c>
+      <c r="E16" s="158">
+        <v>21</v>
       </c>
       <c r="F16" s="158">
-        <v>897</v>
+        <v>799</v>
       </c>
       <c r="G16" s="158">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H16" s="158">
-        <v>29745</v>
+        <v>30259</v>
       </c>
       <c r="I16" s="158">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="J16" s="158">
         <v>200</v>
       </c>
       <c r="K16" s="158">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>1258</v>
+        <v>631</v>
+      </c>
+      <c r="L16" s="218">
+        <v>795</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="223" t="s">
         <v>322</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="223" t="s">
+      <c r="A18" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>117158</v>
+        <v>119010</v>
       </c>
       <c r="C18" s="164">
-        <v>27812</v>
+        <v>29242</v>
       </c>
       <c r="D18" s="164">
-        <v>5449</v>
+        <v>5508</v>
       </c>
       <c r="E18" s="164">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F18" s="164">
-        <v>2692</v>
+        <v>848</v>
       </c>
       <c r="G18" s="164">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="H18" s="164">
-        <v>77907</v>
+        <v>80066</v>
       </c>
       <c r="I18" s="164">
-        <v>1757</v>
+        <v>1860</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="L18" s="183">
-        <v>564</v>
+        <v>467</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="225" t="s">
+      <c r="A19" s="227" t="s">
         <v>324</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="219" t="s">
+      <c r="A25" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>992588</v>
+        <v>997035</v>
       </c>
       <c r="C25" s="146">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="D25" s="211">
+        <v>13</v>
+      </c>
+      <c r="D25" s="213">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>8125</v>
+        <v>5116</v>
       </c>
       <c r="F25" s="173">
-        <v>910961</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>919245</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>3201</v>
+        <v>1905</v>
       </c>
       <c r="I25" s="146">
-        <v>69706</v>
+        <v>70755</v>
       </c>
       <c r="J25" s="146">
-        <v>17274</v>
+        <v>17465</v>
       </c>
       <c r="K25" s="146">
-        <v>4005</v>
+        <v>4008</v>
       </c>
       <c r="L25" s="173">
-        <v>41184</v>
+        <v>42139</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="222" t="s">
+      <c r="A26" s="224" t="s">
         <v>198</v>
       </c>
-      <c r="B26" s="86"/>
-[...9 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="223" t="s">
-        <v>152</v>
+      <c r="A27" s="225" t="s">
+        <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29224</v>
+        <v>29784</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="F27" s="178">
-        <v>26468</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>27031</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I27" s="158">
-        <v>2528</v>
+        <v>2511</v>
       </c>
       <c r="J27" s="158">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
-      <c r="L27" s="216">
-        <v>1518</v>
+      <c r="L27" s="218">
+        <v>1508</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="A28" s="223" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="223" t="s">
+      <c r="A29" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41222</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>41115</v>
+      </c>
+      <c r="C29" s="193">
+        <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>239</v>
+        <v>193</v>
       </c>
       <c r="F29" s="178">
-        <v>35496</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>35953</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>26</v>
       </c>
       <c r="I29" s="158">
-        <v>4884</v>
+        <v>4943</v>
       </c>
       <c r="J29" s="158">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
-      <c r="L29" s="216">
-        <v>2480</v>
+      <c r="L29" s="218">
+        <v>2578</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="223" t="s">
         <v>320</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="223" t="s">
+      <c r="A31" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>42950</v>
+        <v>43826</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="F31" s="178">
-        <v>39185</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>39968</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="I31" s="158">
-        <v>3154</v>
+        <v>3272</v>
       </c>
       <c r="J31" s="158">
         <v>931</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
-      <c r="L31" s="216">
-        <v>1955</v>
+      <c r="L31" s="218">
+        <v>2072</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="223" t="s">
         <v>322</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="223" t="s">
+      <c r="A33" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>117158</v>
+        <v>119010</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>524</v>
+        <v>685</v>
       </c>
       <c r="F33" s="183">
-        <v>109800</v>
+        <v>111278</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I33" s="164">
-        <v>6825</v>
+        <v>7039</v>
       </c>
       <c r="J33" s="164">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4742</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="225" t="s">
+      <c r="A34" s="227" t="s">
         <v>324</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
@@ -14303,1079 +14307,1079 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:G26"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="H31:H32"/>
-    <mergeCell ref="F18:F19"/>
-[...136 lines deleted...]
-    <mergeCell ref="F23:G24"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="133" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="102"/>
+      <c r="A1" s="86" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>133</v>
       </c>
-      <c r="B2" s="103"/>
-[...9 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="218" t="s">
-        <v>151</v>
+      <c r="A10" s="220" t="s">
+        <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>28163</v>
+        <v>29052</v>
       </c>
       <c r="C10" s="145">
-        <v>5075</v>
+        <v>6349</v>
       </c>
       <c r="D10" s="145">
-        <v>1061</v>
+        <v>1035</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>685</v>
+        <v>598</v>
       </c>
       <c r="G10" s="145">
+        <v>67</v>
+      </c>
+      <c r="H10" s="145">
+        <v>20437</v>
+      </c>
+      <c r="I10" s="145">
+        <v>103</v>
+      </c>
+      <c r="J10" s="189">
+        <v>0</v>
+      </c>
+      <c r="K10" s="145">
+        <v>140</v>
+      </c>
+      <c r="L10" s="172">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A11" s="223" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
+    </row>
+    <row r="12" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A12" s="225" t="s">
+        <v>325</v>
+      </c>
+      <c r="B12" s="158">
+        <v>17361</v>
+      </c>
+      <c r="C12" s="158">
+        <v>4412</v>
+      </c>
+      <c r="D12" s="158">
+        <v>922</v>
+      </c>
+      <c r="E12" s="193">
+        <v>0</v>
+      </c>
+      <c r="F12" s="158">
+        <v>130</v>
+      </c>
+      <c r="G12" s="158">
+        <v>23</v>
+      </c>
+      <c r="H12" s="158">
+        <v>11450</v>
+      </c>
+      <c r="I12" s="158">
         <v>66</v>
-      </c>
-[...58 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J12" s="158">
         <v>2</v>
       </c>
       <c r="K12" s="158">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>218</v>
+      </c>
+      <c r="L12" s="218">
+        <v>138</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="221" t="s">
+      <c r="A13" s="223" t="s">
         <v>326</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="223" t="s">
+      <c r="A14" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23946</v>
+        <v>23859</v>
       </c>
       <c r="C14" s="158">
-        <v>7853</v>
+        <v>7906</v>
       </c>
       <c r="D14" s="158">
-        <v>715</v>
+        <v>684</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H14" s="158">
-        <v>14144</v>
+        <v>14060</v>
       </c>
       <c r="I14" s="158">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>362</v>
+      </c>
+      <c r="L14" s="218">
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="221" t="s">
+      <c r="A15" s="223" t="s">
         <v>328</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="223" t="s">
+      <c r="A16" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>90431</v>
+        <v>89504</v>
       </c>
       <c r="C16" s="158">
-        <v>28143</v>
+        <v>28306</v>
       </c>
       <c r="D16" s="158">
-        <v>3544</v>
+        <v>3597</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="H16" s="158">
-        <v>57142</v>
+        <v>55797</v>
       </c>
       <c r="I16" s="158">
-        <v>1028</v>
+        <v>1001</v>
       </c>
       <c r="J16" s="158">
-        <v>1100</v>
+        <v>1400</v>
       </c>
       <c r="K16" s="158">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>-1104</v>
+        <v>496</v>
+      </c>
+      <c r="L16" s="218">
+        <v>-1195</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="223" t="s">
         <v>330</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="223" t="s">
+      <c r="A18" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>41488</v>
+        <v>41399</v>
       </c>
       <c r="C18" s="164">
-        <v>8748</v>
+        <v>9407</v>
       </c>
       <c r="D18" s="164">
-        <v>1802</v>
+        <v>1605</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="H18" s="164">
-        <v>29683</v>
+        <v>29470</v>
       </c>
       <c r="I18" s="164">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="J18" s="164">
-        <v>600</v>
+        <v>300</v>
       </c>
       <c r="K18" s="164">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="L18" s="183">
-        <v>-171</v>
+        <v>-209</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="225" t="s">
+      <c r="A19" s="227" t="s">
         <v>332</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="218" t="s">
-        <v>151</v>
+      <c r="A25" s="220" t="s">
+        <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>28163</v>
+        <v>29052</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>89</v>
+        <v>153</v>
       </c>
       <c r="F25" s="172">
-        <v>25887</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>26733</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="I25" s="145">
-        <v>2142</v>
+        <v>2106</v>
       </c>
       <c r="J25" s="145">
         <v>685</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1380</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="223" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="223" t="s">
+      <c r="A27" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>16621</v>
+        <v>17361</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="F27" s="178">
-        <v>15513</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>16164</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I27" s="158">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="J27" s="158">
-        <v>614</v>
+        <v>650</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
-      <c r="L27" s="216">
-        <v>406</v>
+      <c r="L27" s="218">
+        <v>416</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="221" t="s">
+      <c r="A28" s="223" t="s">
         <v>326</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="223" t="s">
+      <c r="A29" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23946</v>
+        <v>23859</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="F29" s="178">
-        <v>21192</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>21091</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I29" s="158">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="J29" s="158">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
-      <c r="L29" s="216">
-        <v>1463</v>
+      <c r="L29" s="218">
+        <v>1479</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="223" t="s">
         <v>328</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="223" t="s">
+      <c r="A31" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>90431</v>
+        <v>89504</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>585</v>
+        <v>368</v>
       </c>
       <c r="F31" s="178">
-        <v>83299</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>82581</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I31" s="158">
-        <v>6473</v>
+        <v>6483</v>
       </c>
       <c r="J31" s="158">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
-      <c r="L31" s="216">
-        <v>4338</v>
+      <c r="L31" s="218">
+        <v>4373</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="223" t="s">
         <v>330</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="223" t="s">
+      <c r="A33" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>41488</v>
+        <v>41399</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="F33" s="183">
-        <v>38528</v>
+        <v>38426</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I33" s="164">
-        <v>2761</v>
+        <v>2748</v>
       </c>
       <c r="J33" s="164">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="K33" s="164">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1690</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="225" t="s">
+      <c r="A34" s="227" t="s">
         <v>332</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
@@ -15437,1020 +15441,1020 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
-    <mergeCell ref="F18:F19"/>
-[...7 lines deleted...]
-    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="F25:G26"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K8:K9"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="A1:L1"/>
-[...127 lines deleted...]
-    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="134" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4123094</v>
+        <v>4262334</v>
       </c>
       <c r="C9" s="145">
-        <v>36826</v>
+        <v>55624</v>
       </c>
       <c r="D9" s="145">
-        <v>256675</v>
+        <v>251512</v>
       </c>
       <c r="E9" s="145">
-        <v>185324</v>
+        <v>202509</v>
       </c>
       <c r="F9" s="172">
-        <v>359937</v>
+        <v>373597</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>811576</v>
+        <v>853531</v>
       </c>
       <c r="I9" s="145">
-        <v>49799</v>
+        <v>53630</v>
       </c>
       <c r="J9" s="148">
-        <v>2399325</v>
+        <v>2447904</v>
       </c>
       <c r="K9" s="151">
-        <v>23633</v>
+        <v>24028</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3325964</v>
+        <v>3400708</v>
       </c>
       <c r="C11" s="158">
-        <v>35011</v>
+        <v>45800</v>
       </c>
       <c r="D11" s="158">
-        <v>249533</v>
+        <v>188397</v>
       </c>
       <c r="E11" s="158">
-        <v>122943</v>
+        <v>138932</v>
       </c>
       <c r="F11" s="178">
-        <v>325738</v>
+        <v>313960</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>513225</v>
+        <v>559771</v>
       </c>
       <c r="I11" s="158">
-        <v>23549</v>
+        <v>23955</v>
       </c>
       <c r="J11" s="160">
-        <v>2020925</v>
+        <v>2090853</v>
       </c>
       <c r="K11" s="162">
-        <v>35040</v>
+        <v>39040</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1586132</v>
+        <v>1632603</v>
       </c>
       <c r="C13" s="158">
-        <v>22246</v>
+        <v>20215</v>
       </c>
       <c r="D13" s="158">
-        <v>90799</v>
+        <v>116430</v>
       </c>
       <c r="E13" s="158">
-        <v>3985</v>
+        <v>2935</v>
       </c>
       <c r="F13" s="183">
-        <v>236161</v>
+        <v>252050</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>194832</v>
+        <v>165122</v>
       </c>
       <c r="I13" s="158">
-        <v>12901</v>
+        <v>12976</v>
       </c>
       <c r="J13" s="160">
-        <v>889094</v>
+        <v>905832</v>
       </c>
       <c r="K13" s="162">
-        <v>136114</v>
+        <v>157043</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4377032</v>
+        <v>4715339</v>
       </c>
       <c r="C15" s="158">
-        <v>51143</v>
+        <v>53739</v>
       </c>
       <c r="D15" s="158">
-        <v>376967</v>
+        <v>378670</v>
       </c>
       <c r="E15" s="158">
-        <v>205653</v>
+        <v>220768</v>
       </c>
       <c r="F15" s="183">
-        <v>196044</v>
+        <v>217390</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>828473</v>
+        <v>905743</v>
       </c>
       <c r="I15" s="158">
-        <v>143021</v>
+        <v>141950</v>
       </c>
       <c r="J15" s="160">
-        <v>2460098</v>
+        <v>2655098</v>
       </c>
       <c r="K15" s="162">
-        <v>115635</v>
+        <v>141981</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>4888295</v>
+        <v>5088093</v>
       </c>
       <c r="C17" s="164">
-        <v>64326</v>
+        <v>83278</v>
       </c>
       <c r="D17" s="164">
-        <v>484865</v>
+        <v>409436</v>
       </c>
       <c r="E17" s="164">
-        <v>335851</v>
+        <v>408852</v>
       </c>
       <c r="F17" s="183">
-        <v>308892</v>
+        <v>336766</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>726487</v>
+        <v>734574</v>
       </c>
       <c r="I17" s="164">
-        <v>151120</v>
+        <v>151319</v>
       </c>
       <c r="J17" s="166">
-        <v>2739898</v>
+        <v>2856053</v>
       </c>
       <c r="K17" s="168">
-        <v>76857</v>
+        <v>107816</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4123094</v>
+        <v>4262334</v>
       </c>
       <c r="C24" s="145">
-        <v>191757</v>
+        <v>236953</v>
       </c>
       <c r="D24" s="145">
-        <v>50213</v>
+        <v>50154</v>
       </c>
       <c r="E24" s="145">
-        <v>3365816</v>
+        <v>3451193</v>
       </c>
       <c r="F24" s="145">
         <v>47700</v>
       </c>
       <c r="G24" s="145">
-        <v>221581</v>
+        <v>216377</v>
       </c>
       <c r="H24" s="145">
-        <v>246027</v>
+        <v>259958</v>
       </c>
       <c r="I24" s="145">
         <v>106305</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>107315</v>
+        <v>116958</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3325964</v>
+        <v>3400708</v>
       </c>
       <c r="C26" s="158">
-        <v>194642</v>
+        <v>208050</v>
       </c>
       <c r="D26" s="158">
-        <v>165117</v>
+        <v>150116</v>
       </c>
       <c r="E26" s="158">
-        <v>2649631</v>
+        <v>2680969</v>
       </c>
       <c r="F26" s="158">
-        <v>41790</v>
+        <v>42782</v>
       </c>
       <c r="G26" s="158">
-        <v>62297</v>
+        <v>89325</v>
       </c>
       <c r="H26" s="158">
-        <v>212486</v>
+        <v>229466</v>
       </c>
       <c r="I26" s="158">
         <v>117660</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>82881</v>
+        <v>89851</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1586132</v>
+        <v>1632603</v>
       </c>
       <c r="C28" s="158">
-        <v>11722</v>
+        <v>19691</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1259120</v>
+        <v>1273177</v>
       </c>
       <c r="F28" s="158">
-        <v>53970</v>
+        <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>63005</v>
+        <v>73136</v>
       </c>
       <c r="H28" s="158">
-        <v>197095</v>
+        <v>211006</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
-        <v>27858</v>
+        <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>112744</v>
+        <v>119957</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4377032</v>
+        <v>4715339</v>
       </c>
       <c r="C30" s="158">
-        <v>197538</v>
+        <v>247739</v>
       </c>
       <c r="D30" s="158">
         <v>18052</v>
       </c>
       <c r="E30" s="158">
-        <v>3559063</v>
+        <v>3808780</v>
       </c>
       <c r="F30" s="158">
-        <v>105246</v>
+        <v>109047</v>
       </c>
       <c r="G30" s="158">
-        <v>190738</v>
+        <v>201156</v>
       </c>
       <c r="H30" s="158">
-        <v>306395</v>
+        <v>330565</v>
       </c>
       <c r="I30" s="158">
-        <v>157598</v>
+        <v>171800</v>
       </c>
       <c r="J30" s="160">
-        <v>15908</v>
+        <v>1709</v>
       </c>
       <c r="K30" s="162">
-        <v>128242</v>
+        <v>144140</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>4888295</v>
+        <v>5088093</v>
       </c>
       <c r="C32" s="164">
-        <v>61841</v>
+        <v>70121</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4236482</v>
+        <v>4438802</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>245564</v>
+        <v>209406</v>
       </c>
       <c r="H32" s="164">
-        <v>308099</v>
+        <v>333455</v>
       </c>
       <c r="I32" s="164">
         <v>128221</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>144075</v>
+        <v>161646</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -16491,1056 +16495,1056 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="H20:K21"/>
-[...113 lines deleted...]
-    <mergeCell ref="J13:J14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="117" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="102"/>
-[...9 lines deleted...]
-      <c r="L1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>135</v>
       </c>
-      <c r="B2" s="103"/>
-[...9 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="218" t="s">
-        <v>153</v>
+      <c r="A10" s="220" t="s">
+        <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>120420</v>
+        <v>121185</v>
       </c>
       <c r="C10" s="145">
-        <v>26949</v>
+        <v>23784</v>
       </c>
       <c r="D10" s="145">
-        <v>5613</v>
+        <v>5899</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>1399</v>
+        <v>2398</v>
       </c>
       <c r="G10" s="145">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="H10" s="145">
-        <v>84881</v>
+        <v>87672</v>
       </c>
       <c r="I10" s="145">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1523</v>
+        <v>1511</v>
       </c>
       <c r="L10" s="172">
-        <v>-524</v>
+        <v>-668</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="223" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="223" t="s">
+      <c r="A12" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21695</v>
+        <v>21706</v>
       </c>
       <c r="C12" s="158">
-        <v>4855</v>
+        <v>4881</v>
       </c>
       <c r="D12" s="158">
-        <v>951</v>
+        <v>711</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H12" s="158">
-        <v>14361</v>
+        <v>14495</v>
       </c>
       <c r="I12" s="158">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>440</v>
+      </c>
+      <c r="L12" s="218">
+        <v>794</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="221" t="s">
+      <c r="A13" s="223" t="s">
         <v>334</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="223" t="s">
+      <c r="A14" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18408</v>
+        <v>18454</v>
       </c>
       <c r="C14" s="158">
-        <v>3318</v>
+        <v>3504</v>
       </c>
       <c r="D14" s="158">
-        <v>1024</v>
+        <v>1189</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H14" s="158">
-        <v>12048</v>
+        <v>12053</v>
       </c>
       <c r="I14" s="158">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="J14" s="158">
-        <v>1160</v>
+        <v>830</v>
       </c>
       <c r="K14" s="158">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>473</v>
+      </c>
+      <c r="L14" s="218">
+        <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="221" t="s">
+      <c r="A15" s="223" t="s">
         <v>336</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="223" t="s">
+      <c r="A16" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>42664</v>
+        <v>43192</v>
       </c>
       <c r="C16" s="158">
-        <v>6992</v>
+        <v>7207</v>
       </c>
       <c r="D16" s="158">
-        <v>2147</v>
+        <v>2280</v>
       </c>
       <c r="E16" s="158">
-        <v>451</v>
+        <v>400</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H16" s="158">
-        <v>31115</v>
+        <v>31474</v>
       </c>
       <c r="I16" s="158">
-        <v>190</v>
+        <v>168</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
         <v>959</v>
       </c>
-      <c r="L16" s="216">
-        <v>744</v>
+      <c r="L16" s="218">
+        <v>631</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="223" t="s">
         <v>338</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="223" t="s">
+      <c r="A18" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19582</v>
+        <v>19634</v>
       </c>
       <c r="C18" s="164">
-        <v>6236</v>
+        <v>6575</v>
       </c>
       <c r="D18" s="164">
-        <v>767</v>
+        <v>663</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="164">
-        <v>1148</v>
+        <v>968</v>
       </c>
       <c r="G18" s="164">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H18" s="164">
-        <v>10698</v>
+        <v>10700</v>
       </c>
       <c r="I18" s="164">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="L18" s="183">
         <v>296</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="225" t="s">
+      <c r="A19" s="227" t="s">
         <v>340</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="218" t="s">
-        <v>153</v>
+      <c r="A25" s="220" t="s">
+        <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>120420</v>
+        <v>121185</v>
       </c>
       <c r="C25" s="145">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>468</v>
+        <v>550</v>
       </c>
       <c r="F25" s="172">
-        <v>112608</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>113188</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I25" s="145">
-        <v>7293</v>
+        <v>7398</v>
       </c>
       <c r="J25" s="145">
-        <v>1885</v>
+        <v>1909</v>
       </c>
       <c r="K25" s="145">
         <v>1715</v>
       </c>
       <c r="L25" s="172">
-        <v>3329</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="223" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="223" t="s">
+      <c r="A27" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21695</v>
+        <v>21706</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="F27" s="178">
-        <v>19556</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>19705</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>201</v>
+        <v>61</v>
       </c>
       <c r="I27" s="158">
-        <v>1793</v>
+        <v>1774</v>
       </c>
       <c r="J27" s="158">
         <v>367</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
-      <c r="L27" s="216">
-        <v>1018</v>
+      <c r="L27" s="218">
+        <v>1009</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="221" t="s">
+      <c r="A28" s="223" t="s">
         <v>334</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="223" t="s">
+      <c r="A29" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18408</v>
+        <v>18454</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>66</v>
+        <v>150</v>
       </c>
       <c r="F29" s="178">
-        <v>17183</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>17133</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I29" s="158">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="J29" s="158">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
-      <c r="L29" s="216">
-        <v>809</v>
+      <c r="L29" s="218">
+        <v>801</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="223" t="s">
         <v>336</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="223" t="s">
+      <c r="A31" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>42664</v>
+        <v>43192</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>241</v>
+        <v>292</v>
       </c>
       <c r="F31" s="178">
-        <v>38842</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>39286</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="I31" s="158">
-        <v>3549</v>
+        <v>3559</v>
       </c>
       <c r="J31" s="158">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
-      <c r="L31" s="216">
-        <v>2780</v>
+      <c r="L31" s="218">
+        <v>2786</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="223" t="s">
         <v>338</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="223" t="s">
+      <c r="A33" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19582</v>
+        <v>19634</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="F33" s="183">
-        <v>17822</v>
+        <v>17821</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>25</v>
       </c>
       <c r="I33" s="164">
-        <v>1613</v>
+        <v>1632</v>
       </c>
       <c r="J33" s="164">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K33" s="164">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1273</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="225" t="s">
+      <c r="A34" s="227" t="s">
         <v>340</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -17600,1079 +17604,1079 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="F25:G26"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
-    <mergeCell ref="L29:L30"/>
-[...136 lines deleted...]
-    <mergeCell ref="F25:G26"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="135" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>148</v>
       </c>
-      <c r="B1" s="102"/>
-[...25 lines deleted...]
-      <c r="L2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="218" t="s">
-        <v>155</v>
+      <c r="A10" s="220" t="s">
+        <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>32617</v>
+        <v>33100</v>
       </c>
       <c r="C10" s="145">
-        <v>7983</v>
+        <v>8808</v>
       </c>
       <c r="D10" s="145">
-        <v>1203</v>
+        <v>1131</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H10" s="145">
-        <v>21185</v>
+        <v>20350</v>
       </c>
       <c r="I10" s="145">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="J10" s="145">
-        <v>950</v>
+        <v>1900</v>
       </c>
       <c r="K10" s="145">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="L10" s="172">
-        <v>338</v>
+        <v>-71</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="223" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="223" t="s">
+      <c r="A12" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16052</v>
+        <v>16297</v>
       </c>
       <c r="C12" s="158">
-        <v>4238</v>
+        <v>4531</v>
       </c>
       <c r="D12" s="158">
-        <v>509</v>
+        <v>546</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H12" s="158">
-        <v>10321</v>
+        <v>10326</v>
       </c>
       <c r="I12" s="158">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>224</v>
+      </c>
+      <c r="L12" s="218">
+        <v>606</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="221" t="s">
+      <c r="A13" s="223" t="s">
         <v>342</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="223" t="s">
+      <c r="A14" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>28828</v>
+        <v>28940</v>
       </c>
       <c r="C14" s="158">
-        <v>4212</v>
+        <v>4352</v>
       </c>
       <c r="D14" s="158">
-        <v>1412</v>
+        <v>1268</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>1297</v>
+        <v>1158</v>
       </c>
       <c r="G14" s="158">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H14" s="158">
-        <v>20597</v>
+        <v>20902</v>
       </c>
       <c r="I14" s="158">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="J14" s="158">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="K14" s="158">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>424</v>
+      </c>
+      <c r="L14" s="218">
+        <v>414</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="221" t="s">
+      <c r="A15" s="223" t="s">
         <v>344</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="223" t="s">
+      <c r="A16" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>101344</v>
+        <v>99565</v>
       </c>
       <c r="C16" s="158">
-        <v>22909</v>
+        <v>21165</v>
       </c>
       <c r="D16" s="158">
-        <v>4849</v>
+        <v>4701</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>1848</v>
+        <v>1823</v>
       </c>
       <c r="G16" s="158">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="H16" s="158">
-        <v>65694</v>
+        <v>65685</v>
       </c>
       <c r="I16" s="158">
-        <v>990</v>
+        <v>964</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>3687</v>
+        <v>1370</v>
+      </c>
+      <c r="L16" s="218">
+        <v>3726</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="223" t="s">
         <v>346</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A18" s="223" t="s">
+      <c r="A18" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>39269</v>
+        <v>39190</v>
       </c>
       <c r="C18" s="164">
-        <v>8801</v>
+        <v>8825</v>
       </c>
       <c r="D18" s="164">
-        <v>1805</v>
+        <v>1569</v>
       </c>
       <c r="E18" s="164">
-        <v>5</v>
+        <v>122</v>
       </c>
       <c r="F18" s="164">
-        <v>449</v>
+        <v>599</v>
       </c>
       <c r="G18" s="164">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H18" s="164">
-        <v>27550</v>
+        <v>27469</v>
       </c>
       <c r="I18" s="164">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
         <v>364</v>
       </c>
       <c r="L18" s="183">
-        <v>165</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A19" s="225" t="s">
+      <c r="A19" s="227" t="s">
         <v>348</v>
       </c>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="218" t="s">
-        <v>155</v>
+      <c r="A25" s="220" t="s">
+        <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>32617</v>
+        <v>33100</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="F25" s="172">
-        <v>29774</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>30114</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="I25" s="145">
-        <v>2708</v>
+        <v>2744</v>
       </c>
       <c r="J25" s="145">
         <v>855</v>
       </c>
       <c r="K25" s="145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1647</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="223" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="223" t="s">
+      <c r="A27" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16052</v>
+        <v>16297</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F27" s="178">
-        <v>14680</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>15302</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>420</v>
+        <v>10</v>
       </c>
       <c r="I27" s="158">
-        <v>904</v>
+        <v>922</v>
       </c>
       <c r="J27" s="158">
         <v>245</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
-      <c r="L27" s="216">
-        <v>598</v>
+      <c r="L27" s="218">
+        <v>613</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="221" t="s">
+      <c r="A28" s="223" t="s">
         <v>342</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="223" t="s">
+      <c r="A29" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>28828</v>
+        <v>28940</v>
       </c>
       <c r="C29" s="158">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F29" s="178">
-        <v>27005</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>27087</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="I29" s="158">
-        <v>1580</v>
+        <v>1631</v>
       </c>
       <c r="J29" s="158">
-        <v>625</v>
+        <v>657</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
-      <c r="L29" s="216">
-        <v>698</v>
+      <c r="L29" s="218">
+        <v>725</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="223" t="s">
         <v>344</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="223" t="s">
+      <c r="A31" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>101344</v>
+        <v>99565</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>3626</v>
+        <v>517</v>
       </c>
       <c r="F31" s="178">
-        <v>91039</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>92167</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>322</v>
+        <v>267</v>
       </c>
       <c r="I31" s="158">
-        <v>6356</v>
+        <v>6614</v>
       </c>
       <c r="J31" s="158">
-        <v>1939</v>
+        <v>1993</v>
       </c>
       <c r="K31" s="158">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>3238</v>
+        <v>473</v>
+      </c>
+      <c r="L31" s="218">
+        <v>3466</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="223" t="s">
         <v>346</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A33" s="223" t="s">
+      <c r="A33" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>39269</v>
+        <v>39190</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>238</v>
+        <v>175</v>
       </c>
       <c r="F33" s="183">
-        <v>37057</v>
+        <v>36972</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>15</v>
       </c>
       <c r="I33" s="164">
-        <v>1959</v>
+        <v>2028</v>
       </c>
       <c r="J33" s="164">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1149</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A34" s="225" t="s">
+      <c r="A34" s="227" t="s">
         <v>348</v>
       </c>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -18732,1029 +18736,1029 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
-    <mergeCell ref="F18:F19"/>
-[...7 lines deleted...]
-    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="F25:G26"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="F29:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K8:K9"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="A1:L1"/>
-[...127 lines deleted...]
-    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="136" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
+        <v>144</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1">
+      <c r="A2" s="86" t="s">
         <v>145</v>
       </c>
-      <c r="B1" s="102"/>
-[...12 lines deleted...]
-      <c r="A2" s="102" t="s">
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+    </row>
+    <row r="3" spans="1:12" ht="18.6" customHeight="1">
+      <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
-      <c r="B2" s="103"/>
-[...25 lines deleted...]
-      <c r="L3" s="104"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="C4" s="108" t="str">
+      <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="D4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H5" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I5" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J5" s="28" t="s">
         <v>60</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>136</v>
+      </c>
+      <c r="L5" s="111" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L6" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1">
       <c r="A7" s="30"/>
       <c r="B7" s="13"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="15"/>
     </row>
     <row r="8" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A8" s="105" t="s">
-        <v>180</v>
+      <c r="A8" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="134" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="L8" s="128" t="s">
         <v>181</v>
       </c>
+      <c r="L8" s="130" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A9" s="106"/>
-[...8 lines deleted...]
-      <c r="J9" s="127"/>
+      <c r="A9" s="66"/>
+      <c r="B9" s="126"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="126"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="126"/>
       <c r="K9" s="135"/>
-      <c r="L9" s="129"/>
+      <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A10" s="218" t="s">
-        <v>157</v>
+      <c r="A10" s="220" t="s">
+        <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>96680</v>
+        <v>96781</v>
       </c>
       <c r="C10" s="145">
-        <v>19541</v>
+        <v>20555</v>
       </c>
       <c r="D10" s="145">
-        <v>5809</v>
+        <v>4176</v>
       </c>
       <c r="E10" s="145">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>198</v>
+      </c>
+      <c r="F10" s="145">
+        <v>500</v>
       </c>
       <c r="G10" s="145">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="H10" s="145">
-        <v>66997</v>
+        <v>67328</v>
       </c>
       <c r="I10" s="145">
-        <v>1676</v>
+        <v>1632</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>851</v>
+        <v>887</v>
       </c>
       <c r="L10" s="172">
-        <v>1411</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A11" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="111"/>
+      <c r="A11" s="223" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="79"/>
+      <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A12" s="223" t="s">
+      <c r="A12" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6231</v>
+        <v>6279</v>
       </c>
       <c r="C12" s="158">
-        <v>1782</v>
+        <v>1762</v>
       </c>
       <c r="D12" s="158">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H12" s="158">
-        <v>3933</v>
+        <v>4030</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>122</v>
+      </c>
+      <c r="L12" s="218">
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A13" s="221" t="s">
+      <c r="A13" s="223" t="s">
         <v>350</v>
       </c>
-      <c r="B13" s="75"/>
-[...9 lines deleted...]
-      <c r="L13" s="97"/>
+      <c r="B13" s="81"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="81"/>
+      <c r="E13" s="81"/>
+      <c r="F13" s="81"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="81"/>
+      <c r="I13" s="81"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A14" s="223" t="s">
+      <c r="A14" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11208</v>
+        <v>11229</v>
       </c>
       <c r="C14" s="158">
-        <v>1887</v>
+        <v>1807</v>
       </c>
       <c r="D14" s="158">
-        <v>451</v>
+        <v>505</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H14" s="158">
-        <v>8115</v>
+        <v>8166</v>
       </c>
       <c r="I14" s="158">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="L14" s="216">
+        <v>388</v>
+      </c>
+      <c r="L14" s="218">
         <v>262</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A15" s="221" t="s">
+      <c r="A15" s="223" t="s">
         <v>352</v>
       </c>
-      <c r="B15" s="75"/>
-[...9 lines deleted...]
-      <c r="L15" s="97"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="81"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A16" s="223" t="s">
+      <c r="A16" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6388</v>
+        <v>6572</v>
       </c>
       <c r="C16" s="158">
-        <v>1312</v>
+        <v>1462</v>
       </c>
       <c r="D16" s="158">
-        <v>300</v>
+        <v>327</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H16" s="158">
-        <v>4535</v>
+        <v>4539</v>
       </c>
       <c r="I16" s="158">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>79</v>
+      </c>
+      <c r="L16" s="218">
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A17" s="221" t="s">
+      <c r="A17" s="223" t="s">
         <v>354</v>
       </c>
-      <c r="B17" s="75"/>
-[...9 lines deleted...]
-      <c r="L17" s="97"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
-      <c r="B18" s="72"/>
-[...8 lines deleted...]
-      <c r="K18" s="72"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
       <c r="L18" s="95"/>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="55"/>
-      <c r="B19" s="73"/>
-[...9 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="116" t="s">
+      <c r="F21" s="124" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="I21" s="124" t="s">
+        <v>142</v>
       </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
     </row>
     <row r="22" spans="1:12" ht="15" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="124" t="s">
+      <c r="F22" s="119" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="13"/>
-      <c r="H22" s="122"/>
+      <c r="H22" s="117"/>
       <c r="I22" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J22" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K22" s="60" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="12.95" customHeight="1">
-      <c r="A23" s="105" t="s">
-        <v>180</v>
+      <c r="A23" s="65" t="s">
+        <v>179</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="31" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="31" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F23" s="130" t="s">
+        <v>187</v>
       </c>
       <c r="G23" s="134"/>
       <c r="H23" s="31" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K23" s="138" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
-      <c r="A24" s="106"/>
-[...4 lines deleted...]
-      <c r="F24" s="129"/>
+      <c r="A24" s="66"/>
+      <c r="B24" s="126"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="135"/>
-      <c r="H24" s="127"/>
+      <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="J24" s="127"/>
+      <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A25" s="218" t="s">
-        <v>157</v>
+      <c r="A25" s="220" t="s">
+        <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>96680</v>
+        <v>96781</v>
       </c>
       <c r="C25" s="145">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>580</v>
+        <v>363</v>
       </c>
       <c r="F25" s="172">
-        <v>88114</v>
-[...1 lines deleted...]
-      <c r="G25" s="110"/>
+        <v>89053</v>
+      </c>
+      <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>1218</v>
+        <v>471</v>
       </c>
       <c r="I25" s="145">
-        <v>6760</v>
+        <v>6891</v>
       </c>
       <c r="J25" s="145">
         <v>1374</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>3959</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A26" s="221" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="111"/>
+      <c r="A26" s="223" t="s">
+        <v>158</v>
+      </c>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A27" s="223" t="s">
+      <c r="A27" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6231</v>
+        <v>6279</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F27" s="178">
-        <v>5768</v>
-[...1 lines deleted...]
-      <c r="G27" s="114"/>
+        <v>5816</v>
+      </c>
+      <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I27" s="158">
         <v>414</v>
       </c>
       <c r="J27" s="158">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
-      <c r="L27" s="216">
-        <v>201</v>
+      <c r="L27" s="218">
+        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A28" s="221" t="s">
+      <c r="A28" s="223" t="s">
         <v>350</v>
       </c>
-      <c r="B28" s="75"/>
-[...9 lines deleted...]
-      <c r="L28" s="97"/>
+      <c r="B28" s="81"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A29" s="223" t="s">
+      <c r="A29" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11208</v>
+        <v>11229</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="F29" s="178">
-        <v>10339</v>
-[...1 lines deleted...]
-      <c r="G29" s="114"/>
+        <v>10403</v>
+      </c>
+      <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>52</v>
       </c>
       <c r="I29" s="158">
-        <v>758</v>
+        <v>737</v>
       </c>
       <c r="J29" s="158">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
-      <c r="L29" s="216">
-        <v>311</v>
+      <c r="L29" s="218">
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A30" s="221" t="s">
+      <c r="A30" s="223" t="s">
         <v>352</v>
       </c>
-      <c r="B30" s="75"/>
-[...9 lines deleted...]
-      <c r="L30" s="97"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
-      <c r="A31" s="223" t="s">
+      <c r="A31" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6388</v>
+        <v>6572</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F31" s="178">
-        <v>5808</v>
-[...1 lines deleted...]
-      <c r="G31" s="114"/>
+        <v>5974</v>
+      </c>
+      <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="I31" s="158">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="J31" s="158">
         <v>293</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
-      <c r="L31" s="216">
-        <v>202</v>
+      <c r="L31" s="218">
+        <v>207</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
-      <c r="A32" s="221" t="s">
+      <c r="A32" s="223" t="s">
         <v>354</v>
       </c>
-      <c r="B32" s="75"/>
-[...9 lines deleted...]
-      <c r="L32" s="97"/>
+      <c r="B32" s="81"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
-      <c r="B33" s="72"/>
-[...2 lines deleted...]
-      <c r="E33" s="72"/>
+      <c r="B33" s="97"/>
+      <c r="C33" s="97"/>
+      <c r="D33" s="97"/>
+      <c r="E33" s="97"/>
       <c r="F33" s="95"/>
       <c r="G33" s="96"/>
-      <c r="H33" s="72"/>
-[...2 lines deleted...]
-      <c r="K33" s="72"/>
+      <c r="H33" s="97"/>
+      <c r="I33" s="97"/>
+      <c r="J33" s="97"/>
+      <c r="K33" s="97"/>
       <c r="L33" s="95"/>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="57"/>
-      <c r="B34" s="73"/>
-[...9 lines deleted...]
-      <c r="L34" s="100"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="13.5" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -19814,1020 +19818,1020 @@
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
     </row>
     <row r="41" spans="1:12" ht="13.5" customHeight="1">
       <c r="A41" s="9"/>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="10"/>
     </row>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="148">
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F23:G24"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="F27:G28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="H31:H32"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="F29:G30"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="F25:G26"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="F14:F15"/>
-    <mergeCell ref="F31:G32"/>
-[...136 lines deleted...]
-    <mergeCell ref="I10:I11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="137" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>226416</v>
+        <v>235742</v>
       </c>
       <c r="C9" s="145">
-        <v>379</v>
+        <v>477</v>
       </c>
       <c r="D9" s="145">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="E9" s="145">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="F9" s="172">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1166</v>
+        <v>1364</v>
       </c>
       <c r="J9" s="148">
-        <v>218773</v>
+        <v>227496</v>
       </c>
       <c r="K9" s="151">
-        <v>-2222</v>
+        <v>-1742</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>359793</v>
+        <v>348868</v>
       </c>
       <c r="C11" s="158">
-        <v>3675</v>
+        <v>4414</v>
       </c>
       <c r="D11" s="158">
-        <v>21469</v>
+        <v>17199</v>
       </c>
       <c r="E11" s="158">
-        <v>3647</v>
+        <v>4498</v>
       </c>
       <c r="F11" s="178">
-        <v>32232</v>
+        <v>33834</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>54365</v>
+        <v>51842</v>
       </c>
       <c r="I11" s="158">
-        <v>1609</v>
+        <v>1742</v>
       </c>
       <c r="J11" s="160">
-        <v>230155</v>
+        <v>226137</v>
       </c>
       <c r="K11" s="162">
-        <v>12640</v>
+        <v>9203</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4273027</v>
+        <v>4483297</v>
       </c>
       <c r="C13" s="158">
-        <v>104961</v>
+        <v>156538</v>
       </c>
       <c r="D13" s="158">
-        <v>683308</v>
+        <v>688727</v>
       </c>
       <c r="E13" s="158">
-        <v>63164</v>
+        <v>69611</v>
       </c>
       <c r="F13" s="183">
-        <v>374767</v>
+        <v>490955</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>607441</v>
+        <v>576219</v>
       </c>
       <c r="I13" s="158">
-        <v>40528</v>
+        <v>44261</v>
       </c>
       <c r="J13" s="160">
-        <v>2373762</v>
+        <v>2438490</v>
       </c>
       <c r="K13" s="162">
-        <v>25096</v>
+        <v>18497</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>470125</v>
+        <v>614527</v>
       </c>
       <c r="C15" s="158">
-        <v>37520</v>
+        <v>70061</v>
       </c>
       <c r="D15" s="158">
-        <v>165025</v>
+        <v>301084</v>
       </c>
       <c r="E15" s="158">
-        <v>11479</v>
+        <v>8601</v>
       </c>
       <c r="F15" s="183">
-        <v>127482</v>
+        <v>129635</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>8630</v>
+        <v>14150</v>
       </c>
       <c r="J15" s="160">
-        <v>69378</v>
+        <v>50651</v>
       </c>
       <c r="K15" s="162">
-        <v>50610</v>
+        <v>40345</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>411908</v>
+        <v>427884</v>
       </c>
       <c r="C17" s="164">
-        <v>4484</v>
+        <v>3062</v>
       </c>
       <c r="D17" s="164">
-        <v>14670</v>
+        <v>22921</v>
       </c>
       <c r="E17" s="164">
-        <v>30541</v>
+        <v>30568</v>
       </c>
       <c r="F17" s="183">
-        <v>61265</v>
+        <v>61813</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>26005</v>
+        <v>29886</v>
       </c>
       <c r="I17" s="164">
-        <v>2433</v>
+        <v>2650</v>
       </c>
       <c r="J17" s="166">
-        <v>235677</v>
+        <v>237993</v>
       </c>
       <c r="K17" s="168">
-        <v>36833</v>
+        <v>38991</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>226416</v>
+        <v>235742</v>
       </c>
       <c r="C24" s="145">
-        <v>82531</v>
+        <v>92492</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>94688</v>
+        <v>93090</v>
       </c>
       <c r="H24" s="145">
-        <v>46398</v>
+        <v>47359</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>8180</v>
+        <v>8800</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>359793</v>
+        <v>348868</v>
       </c>
       <c r="C26" s="158">
-        <v>10612</v>
+        <v>13628</v>
       </c>
       <c r="D26" s="158">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>302205</v>
+        <v>286841</v>
       </c>
       <c r="F26" s="158">
         <v>6327</v>
       </c>
       <c r="G26" s="158">
-        <v>14257</v>
+        <v>14596</v>
       </c>
       <c r="H26" s="158">
-        <v>26383</v>
+        <v>27467</v>
       </c>
       <c r="I26" s="158">
         <v>18799</v>
       </c>
       <c r="J26" s="160">
         <v>1436</v>
       </c>
       <c r="K26" s="162">
-        <v>5017</v>
+        <v>5533</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4273027</v>
+        <v>4483297</v>
       </c>
       <c r="C28" s="158">
-        <v>580883</v>
+        <v>688741</v>
       </c>
       <c r="D28" s="158">
         <v>30004</v>
       </c>
       <c r="E28" s="158">
-        <v>3114567</v>
+        <v>3221278</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>151174</v>
+        <v>128503</v>
       </c>
       <c r="H28" s="158">
-        <v>366199</v>
+        <v>384571</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
         <v>72804</v>
       </c>
       <c r="K28" s="162">
-        <v>184942</v>
+        <v>196395</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>470125</v>
+        <v>614527</v>
       </c>
       <c r="C30" s="158">
-        <v>3716</v>
+        <v>14346</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>360637</v>
+        <v>444493</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>38224</v>
+        <v>84658</v>
       </c>
       <c r="H30" s="158">
-        <v>67548</v>
+        <v>71030</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>32892</v>
+        <v>36449</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>411908</v>
+        <v>427884</v>
       </c>
       <c r="C32" s="164">
-        <v>13419</v>
+        <v>22693</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>287962</v>
+        <v>298728</v>
       </c>
       <c r="F32" s="164">
         <v>14660</v>
       </c>
       <c r="G32" s="164">
-        <v>40340</v>
+        <v>34772</v>
       </c>
       <c r="H32" s="164">
-        <v>43528</v>
+        <v>45032</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="K32" s="168">
-        <v>13213</v>
+        <v>14134</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -20864,997 +20868,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="J32:J33"/>
-[...20 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D22:D23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="B24:B25"/>
-[...91 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="118" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2459288</v>
+        <v>2493776</v>
       </c>
       <c r="C9" s="145">
-        <v>25158</v>
+        <v>38492</v>
       </c>
       <c r="D9" s="145">
-        <v>176144</v>
+        <v>136993</v>
       </c>
       <c r="E9" s="145">
-        <v>98051</v>
+        <v>104064</v>
       </c>
       <c r="F9" s="172">
-        <v>193986</v>
+        <v>203608</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>240738</v>
+        <v>259505</v>
       </c>
       <c r="I9" s="145">
-        <v>9984</v>
+        <v>10011</v>
       </c>
       <c r="J9" s="148">
-        <v>1676201</v>
+        <v>1692985</v>
       </c>
       <c r="K9" s="151">
-        <v>39026</v>
+        <v>48119</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>769278</v>
+        <v>788761</v>
       </c>
       <c r="C11" s="158">
-        <v>12530</v>
+        <v>13769</v>
       </c>
       <c r="D11" s="158">
-        <v>178505</v>
+        <v>198251</v>
       </c>
       <c r="E11" s="158">
-        <v>66560</v>
+        <v>69868</v>
       </c>
       <c r="F11" s="178">
-        <v>105653</v>
+        <v>116110</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>14401</v>
+        <v>7100</v>
       </c>
       <c r="I11" s="158">
-        <v>17001</v>
+        <v>15598</v>
       </c>
       <c r="J11" s="160">
-        <v>319791</v>
+        <v>324115</v>
       </c>
       <c r="K11" s="162">
-        <v>54837</v>
+        <v>43949</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>977879</v>
+        <v>997291</v>
       </c>
       <c r="C13" s="158">
-        <v>10921</v>
+        <v>15431</v>
       </c>
       <c r="D13" s="158">
-        <v>44263</v>
+        <v>47185</v>
       </c>
       <c r="E13" s="158">
-        <v>36966</v>
+        <v>45375</v>
       </c>
       <c r="F13" s="183">
-        <v>98971</v>
+        <v>106260</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>104166</v>
+        <v>97602</v>
       </c>
       <c r="I13" s="158">
-        <v>4745</v>
+        <v>5204</v>
       </c>
       <c r="J13" s="160">
-        <v>633896</v>
+        <v>640561</v>
       </c>
       <c r="K13" s="162">
-        <v>43951</v>
+        <v>39675</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>360281</v>
+        <v>364697</v>
       </c>
       <c r="C15" s="158">
-        <v>2728</v>
+        <v>3733</v>
       </c>
       <c r="D15" s="158">
-        <v>31389</v>
+        <v>34626</v>
       </c>
       <c r="E15" s="158">
-        <v>35521</v>
+        <v>18822</v>
       </c>
       <c r="F15" s="183">
-        <v>40903</v>
+        <v>46287</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>16691</v>
+        <v>23691</v>
       </c>
       <c r="I15" s="158">
-        <v>1400</v>
+        <v>2586</v>
       </c>
       <c r="J15" s="160">
-        <v>225971</v>
+        <v>228921</v>
       </c>
       <c r="K15" s="162">
-        <v>5678</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>712618</v>
+        <v>810227</v>
       </c>
       <c r="C17" s="164">
-        <v>13501</v>
+        <v>12665</v>
       </c>
       <c r="D17" s="164">
-        <v>104972</v>
+        <v>137282</v>
       </c>
       <c r="E17" s="164">
-        <v>73261</v>
+        <v>82236</v>
       </c>
       <c r="F17" s="183">
-        <v>116240</v>
+        <v>120552</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>31053</v>
+        <v>42764</v>
       </c>
       <c r="I17" s="164">
-        <v>24233</v>
+        <v>39632</v>
       </c>
       <c r="J17" s="166">
-        <v>333153</v>
+        <v>348131</v>
       </c>
       <c r="K17" s="168">
-        <v>16203</v>
+        <v>26965</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2459288</v>
+        <v>2493776</v>
       </c>
       <c r="C24" s="145">
-        <v>52347</v>
+        <v>64413</v>
       </c>
       <c r="D24" s="145">
-        <v>170099</v>
+        <v>124099</v>
       </c>
       <c r="E24" s="145">
-        <v>1985691</v>
+        <v>2045762</v>
       </c>
       <c r="F24" s="145">
-        <v>51910</v>
+        <v>53910</v>
       </c>
       <c r="G24" s="145">
-        <v>56023</v>
+        <v>55480</v>
       </c>
       <c r="H24" s="145">
-        <v>143217</v>
+        <v>150111</v>
       </c>
       <c r="I24" s="145">
         <v>97181</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>41338</v>
+        <v>46318</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>769278</v>
+        <v>788761</v>
       </c>
       <c r="C26" s="158">
-        <v>15483</v>
+        <v>3135</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>620162</v>
+        <v>649640</v>
       </c>
       <c r="F26" s="158">
-        <v>9143</v>
+        <v>9377</v>
       </c>
       <c r="G26" s="158">
-        <v>70385</v>
+        <v>70225</v>
       </c>
       <c r="H26" s="158">
-        <v>54105</v>
+        <v>56384</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>18980</v>
+        <v>21467</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>977879</v>
+        <v>997291</v>
       </c>
       <c r="C28" s="158">
-        <v>5691</v>
+        <v>9142</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>841371</v>
+        <v>840795</v>
       </c>
       <c r="F28" s="158">
-        <v>14650</v>
+        <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>23459</v>
+        <v>33046</v>
       </c>
       <c r="H28" s="158">
-        <v>87695</v>
+        <v>94145</v>
       </c>
       <c r="I28" s="158">
-        <v>59216</v>
+        <v>60216</v>
       </c>
       <c r="J28" s="160">
-        <v>1528</v>
+        <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>25518</v>
+        <v>29445</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>360281</v>
+        <v>364697</v>
       </c>
       <c r="C30" s="158">
-        <v>9741</v>
+        <v>4930</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>282385</v>
+        <v>294231</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>8201</v>
+        <v>9366</v>
       </c>
       <c r="H30" s="158">
-        <v>59955</v>
+        <v>56170</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>41892</v>
+        <v>40302</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>712618</v>
+        <v>810227</v>
       </c>
       <c r="C32" s="164">
-        <v>9959</v>
+        <v>21917</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>566011</v>
+        <v>642921</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>69747</v>
+        <v>75128</v>
       </c>
       <c r="H32" s="164">
-        <v>66901</v>
+        <v>70260</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>29989</v>
+        <v>33818</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -21891,997 +21895,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="G22:G23"/>
-[...113 lines deleted...]
-    <mergeCell ref="G32:G33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="119" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>81</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>95440</v>
+        <v>99092</v>
       </c>
       <c r="C9" s="145">
-        <v>1375</v>
+        <v>1875</v>
       </c>
       <c r="D9" s="145">
         <v>5523</v>
       </c>
       <c r="E9" s="145">
-        <v>496</v>
+        <v>705</v>
       </c>
       <c r="F9" s="172">
-        <v>6130</v>
+        <v>7520</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14456</v>
+        <v>14238</v>
       </c>
       <c r="I9" s="145">
-        <v>205</v>
+        <v>259</v>
       </c>
       <c r="J9" s="148">
-        <v>61572</v>
+        <v>63096</v>
       </c>
       <c r="K9" s="151">
-        <v>5683</v>
+        <v>5876</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>259768</v>
+        <v>268555</v>
       </c>
       <c r="C11" s="158">
-        <v>2002</v>
+        <v>3029</v>
       </c>
       <c r="D11" s="158">
-        <v>22377</v>
+        <v>26087</v>
       </c>
       <c r="E11" s="158">
-        <v>2100</v>
+        <v>3095</v>
       </c>
       <c r="F11" s="178">
-        <v>6153</v>
+        <v>6324</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>32027</v>
+        <v>30658</v>
       </c>
       <c r="I11" s="158">
-        <v>548</v>
+        <v>601</v>
       </c>
       <c r="J11" s="160">
-        <v>187194</v>
+        <v>188381</v>
       </c>
       <c r="K11" s="162">
-        <v>7366</v>
+        <v>10380</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1386224</v>
+        <v>1404616</v>
       </c>
       <c r="C13" s="158">
-        <v>22450</v>
+        <v>24520</v>
       </c>
       <c r="D13" s="158">
-        <v>89664</v>
+        <v>86655</v>
       </c>
       <c r="E13" s="158">
-        <v>128740</v>
+        <v>55039</v>
       </c>
       <c r="F13" s="183">
-        <v>169687</v>
+        <v>181424</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>62553</v>
+        <v>134931</v>
       </c>
       <c r="I13" s="158">
-        <v>15826</v>
+        <v>16284</v>
       </c>
       <c r="J13" s="160">
-        <v>891299</v>
+        <v>901654</v>
       </c>
       <c r="K13" s="162">
-        <v>6005</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>799394</v>
+        <v>832921</v>
       </c>
       <c r="C15" s="158">
-        <v>9619</v>
+        <v>11086</v>
       </c>
       <c r="D15" s="158">
-        <v>45949</v>
+        <v>43933</v>
       </c>
       <c r="E15" s="158">
-        <v>43604</v>
+        <v>48895</v>
       </c>
       <c r="F15" s="183">
-        <v>110518</v>
+        <v>120604</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>36483</v>
+        <v>36769</v>
       </c>
       <c r="I15" s="158">
-        <v>3281</v>
+        <v>3540</v>
       </c>
       <c r="J15" s="160">
-        <v>523331</v>
+        <v>543548</v>
       </c>
       <c r="K15" s="162">
-        <v>26609</v>
+        <v>24547</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>343543</v>
+        <v>347975</v>
       </c>
       <c r="C17" s="164">
-        <v>3282</v>
+        <v>4882</v>
       </c>
       <c r="D17" s="164">
-        <v>17186</v>
+        <v>14000</v>
       </c>
       <c r="E17" s="164">
-        <v>11429</v>
+        <v>4749</v>
       </c>
       <c r="F17" s="183">
-        <v>18813</v>
+        <v>21099</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>43092</v>
+        <v>43259</v>
       </c>
       <c r="I17" s="164">
-        <v>1340</v>
+        <v>1220</v>
       </c>
       <c r="J17" s="166">
-        <v>226502</v>
+        <v>235636</v>
       </c>
       <c r="K17" s="168">
-        <v>21898</v>
+        <v>23131</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>95440</v>
+        <v>99092</v>
       </c>
       <c r="C24" s="145">
-        <v>3966</v>
+        <v>5378</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>81912</v>
+        <v>83587</v>
       </c>
       <c r="F24" s="145">
-        <v>1210</v>
+        <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2259</v>
+        <v>2294</v>
       </c>
       <c r="H24" s="145">
-        <v>6094</v>
+        <v>6223</v>
       </c>
       <c r="I24" s="145">
         <v>3202</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1517</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>259768</v>
+        <v>268555</v>
       </c>
       <c r="C26" s="158">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>234725</v>
+        <v>241624</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>2670</v>
+        <v>2798</v>
       </c>
       <c r="H26" s="158">
-        <v>16328</v>
+        <v>18119</v>
       </c>
       <c r="I26" s="158">
-        <v>13012</v>
+        <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3037</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1386224</v>
+        <v>1404616</v>
       </c>
       <c r="C28" s="158">
-        <v>19492</v>
+        <v>17540</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1183100</v>
+        <v>1184484</v>
       </c>
       <c r="F28" s="158">
-        <v>28200</v>
+        <v>26000</v>
       </c>
       <c r="G28" s="158">
-        <v>75314</v>
+        <v>92042</v>
       </c>
       <c r="H28" s="158">
-        <v>79804</v>
+        <v>84236</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>33140</v>
+        <v>36609</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>799394</v>
+        <v>832921</v>
       </c>
       <c r="C30" s="158">
-        <v>11905</v>
+        <v>13611</v>
       </c>
       <c r="D30" s="158">
         <v>1299</v>
       </c>
       <c r="E30" s="158">
-        <v>701698</v>
+        <v>726789</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>15330</v>
+        <v>20467</v>
       </c>
       <c r="H30" s="158">
-        <v>55642</v>
+        <v>57236</v>
       </c>
       <c r="I30" s="158">
         <v>40403</v>
       </c>
       <c r="J30" s="160">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>14868</v>
+        <v>16031</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>343543</v>
+        <v>347975</v>
       </c>
       <c r="C32" s="164">
-        <v>6477</v>
+        <v>6204</v>
       </c>
       <c r="D32" s="164">
-        <v>7003</v>
+        <v>5003</v>
       </c>
       <c r="E32" s="164">
-        <v>293422</v>
+        <v>297496</v>
       </c>
       <c r="F32" s="164">
         <v>5449</v>
       </c>
       <c r="G32" s="164">
-        <v>6859</v>
+        <v>8718</v>
       </c>
       <c r="H32" s="164">
-        <v>24333</v>
+        <v>25105</v>
       </c>
       <c r="I32" s="164">
         <v>19403</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>5034</v>
+        <v>5656</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -22918,997 +22922,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="J32:J33"/>
-[...20 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D22:D23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="B24:B25"/>
-[...91 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="120" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>93</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>214299</v>
+        <v>221747</v>
       </c>
       <c r="C9" s="145">
-        <v>2772</v>
+        <v>3439</v>
       </c>
       <c r="D9" s="145">
-        <v>13324</v>
+        <v>10651</v>
       </c>
       <c r="E9" s="145">
-        <v>6322</v>
+        <v>7506</v>
       </c>
       <c r="F9" s="172">
-        <v>13542</v>
+        <v>17833</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>20290</v>
+        <v>19945</v>
       </c>
       <c r="I9" s="145">
-        <v>713</v>
+        <v>830</v>
       </c>
       <c r="J9" s="148">
-        <v>150974</v>
+        <v>155052</v>
       </c>
       <c r="K9" s="151">
-        <v>6363</v>
+        <v>6492</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1022981</v>
+        <v>1049534</v>
       </c>
       <c r="C11" s="158">
-        <v>7727</v>
+        <v>10869</v>
       </c>
       <c r="D11" s="158">
-        <v>42464</v>
+        <v>40006</v>
       </c>
       <c r="E11" s="158">
-        <v>79345</v>
+        <v>86608</v>
       </c>
       <c r="F11" s="178">
-        <v>65217</v>
+        <v>66357</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>79346</v>
+        <v>80601</v>
       </c>
       <c r="I11" s="158">
-        <v>40347</v>
+        <v>44407</v>
       </c>
       <c r="J11" s="160">
-        <v>631345</v>
+        <v>649294</v>
       </c>
       <c r="K11" s="162">
-        <v>77190</v>
+        <v>71392</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>878126</v>
+        <v>864670</v>
       </c>
       <c r="C13" s="158">
-        <v>11257</v>
+        <v>6433</v>
       </c>
       <c r="D13" s="158">
-        <v>47802</v>
+        <v>44120</v>
       </c>
       <c r="E13" s="158">
-        <v>50956</v>
+        <v>61111</v>
       </c>
       <c r="F13" s="183">
-        <v>58435</v>
+        <v>64484</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>163262</v>
+        <v>140070</v>
       </c>
       <c r="I13" s="158">
-        <v>18002</v>
+        <v>17735</v>
       </c>
       <c r="J13" s="160">
-        <v>510880</v>
+        <v>512315</v>
       </c>
       <c r="K13" s="162">
-        <v>17532</v>
+        <v>18403</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2312210</v>
+        <v>2480260</v>
       </c>
       <c r="C15" s="158">
-        <v>9445</v>
+        <v>14610</v>
       </c>
       <c r="D15" s="158">
-        <v>138521</v>
+        <v>142829</v>
       </c>
       <c r="E15" s="158">
-        <v>214966</v>
+        <v>268862</v>
       </c>
       <c r="F15" s="183">
-        <v>203966</v>
+        <v>223524</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>264519</v>
+        <v>259427</v>
       </c>
       <c r="I15" s="158">
-        <v>27809</v>
+        <v>30864</v>
       </c>
       <c r="J15" s="160">
-        <v>1393894</v>
+        <v>1493244</v>
       </c>
       <c r="K15" s="162">
-        <v>59091</v>
+        <v>46900</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2781087</v>
+        <v>2935686</v>
       </c>
       <c r="C17" s="164">
-        <v>24404</v>
+        <v>35217</v>
       </c>
       <c r="D17" s="164">
-        <v>228613</v>
+        <v>211047</v>
       </c>
       <c r="E17" s="164">
-        <v>59888</v>
+        <v>71914</v>
       </c>
       <c r="F17" s="183">
-        <v>352305</v>
+        <v>362728</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>309840</v>
+        <v>328122</v>
       </c>
       <c r="I17" s="164">
-        <v>61944</v>
+        <v>59277</v>
       </c>
       <c r="J17" s="166">
-        <v>1629679</v>
+        <v>1738232</v>
       </c>
       <c r="K17" s="168">
-        <v>114414</v>
+        <v>129150</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>214299</v>
+        <v>221747</v>
       </c>
       <c r="C24" s="145">
         <v>11</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>192349</v>
+        <v>198763</v>
       </c>
       <c r="F24" s="145">
-        <v>2250</v>
+        <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>3202</v>
+        <v>2201</v>
       </c>
       <c r="H24" s="145">
-        <v>16462</v>
+        <v>19096</v>
       </c>
       <c r="I24" s="145">
-        <v>11815</v>
+        <v>13815</v>
       </c>
       <c r="J24" s="148">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="K24" s="151">
-        <v>3590</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1022981</v>
+        <v>1049534</v>
       </c>
       <c r="C26" s="158">
-        <v>4352</v>
+        <v>4216</v>
       </c>
       <c r="D26" s="158">
         <v>5575</v>
       </c>
       <c r="E26" s="158">
-        <v>829613</v>
+        <v>844565</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>95103</v>
+        <v>103524</v>
       </c>
       <c r="H26" s="158">
-        <v>82338</v>
+        <v>85654</v>
       </c>
       <c r="I26" s="158">
         <v>45406</v>
       </c>
       <c r="J26" s="160">
         <v>8237</v>
       </c>
       <c r="K26" s="162">
-        <v>20361</v>
+        <v>24213</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>878126</v>
+        <v>864670</v>
       </c>
       <c r="C28" s="158">
-        <v>6276</v>
+        <v>2717</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>680605</v>
+        <v>672539</v>
       </c>
       <c r="F28" s="158">
         <v>25302</v>
       </c>
       <c r="G28" s="158">
-        <v>62545</v>
+        <v>57638</v>
       </c>
       <c r="H28" s="158">
-        <v>68249</v>
+        <v>71325</v>
       </c>
       <c r="I28" s="158">
         <v>48653</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>18032</v>
+        <v>20142</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2312210</v>
+        <v>2480260</v>
       </c>
       <c r="C30" s="158">
-        <v>9614</v>
+        <v>328</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2061936</v>
+        <v>2235708</v>
       </c>
       <c r="F30" s="158">
         <v>33000</v>
       </c>
       <c r="G30" s="158">
-        <v>55873</v>
+        <v>50991</v>
       </c>
       <c r="H30" s="158">
-        <v>151787</v>
+        <v>160233</v>
       </c>
       <c r="I30" s="158">
         <v>87303</v>
       </c>
       <c r="J30" s="160">
-        <v>25960</v>
+        <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>39227</v>
+        <v>44016</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2781087</v>
+        <v>2935686</v>
       </c>
       <c r="C32" s="164">
-        <v>65760</v>
+        <v>87520</v>
       </c>
       <c r="D32" s="164">
-        <v>10023</v>
+        <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2301004</v>
+        <v>2412573</v>
       </c>
       <c r="F32" s="164">
-        <v>52140</v>
+        <v>51940</v>
       </c>
       <c r="G32" s="164">
-        <v>156517</v>
+        <v>167785</v>
       </c>
       <c r="H32" s="164">
-        <v>195643</v>
+        <v>205855</v>
       </c>
       <c r="I32" s="164">
         <v>110735</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>75121</v>
+        <v>84697</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -23945,997 +23949,997 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="H20:K21"/>
-[...113 lines deleted...]
-    <mergeCell ref="J13:J14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="121" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4151404</v>
+        <v>4427744</v>
       </c>
       <c r="C9" s="145">
-        <v>44716</v>
+        <v>39316</v>
       </c>
       <c r="D9" s="145">
-        <v>307720</v>
+        <v>325319</v>
       </c>
       <c r="E9" s="145">
-        <v>256064</v>
+        <v>291695</v>
       </c>
       <c r="F9" s="172">
-        <v>328896</v>
+        <v>386053</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>483671</v>
+        <v>528451</v>
       </c>
       <c r="I9" s="145">
-        <v>149089</v>
+        <v>146414</v>
       </c>
       <c r="J9" s="148">
-        <v>2492681</v>
+        <v>2611133</v>
       </c>
       <c r="K9" s="151">
-        <v>88567</v>
+        <v>99362</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>895902</v>
+        <v>946853</v>
       </c>
       <c r="C11" s="158">
-        <v>5595</v>
+        <v>6416</v>
       </c>
       <c r="D11" s="158">
-        <v>50203</v>
+        <v>69538</v>
       </c>
       <c r="E11" s="158">
-        <v>37104</v>
+        <v>45407</v>
       </c>
       <c r="F11" s="178">
-        <v>117596</v>
+        <v>125182</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>76888</v>
+        <v>76333</v>
       </c>
       <c r="I11" s="158">
-        <v>21744</v>
+        <v>23711</v>
       </c>
       <c r="J11" s="160">
-        <v>518449</v>
+        <v>526710</v>
       </c>
       <c r="K11" s="162">
-        <v>68323</v>
+        <v>73557</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>988715</v>
+        <v>1003133</v>
       </c>
       <c r="C13" s="158">
-        <v>17878</v>
+        <v>12709</v>
       </c>
       <c r="D13" s="158">
-        <v>124171</v>
+        <v>108537</v>
       </c>
       <c r="E13" s="158">
-        <v>41103</v>
+        <v>74839</v>
       </c>
       <c r="F13" s="183">
-        <v>124521</v>
+        <v>134953</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>93901</v>
+        <v>98695</v>
       </c>
       <c r="J13" s="160">
-        <v>550819</v>
+        <v>536923</v>
       </c>
       <c r="K13" s="162">
-        <v>36321</v>
+        <v>36477</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3021222</v>
+        <v>3170520</v>
       </c>
       <c r="C15" s="158">
-        <v>31341</v>
+        <v>39444</v>
       </c>
       <c r="D15" s="158">
-        <v>115383</v>
+        <v>138292</v>
       </c>
       <c r="E15" s="158">
-        <v>139260</v>
+        <v>174697</v>
       </c>
       <c r="F15" s="183">
-        <v>156583</v>
+        <v>176739</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>524310</v>
+        <v>507652</v>
       </c>
       <c r="I15" s="158">
-        <v>132649</v>
+        <v>133334</v>
       </c>
       <c r="J15" s="160">
-        <v>1885334</v>
+        <v>1946088</v>
       </c>
       <c r="K15" s="162">
-        <v>36363</v>
+        <v>54275</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>384558</v>
+        <v>396347</v>
       </c>
       <c r="C17" s="164">
-        <v>2524</v>
+        <v>3345</v>
       </c>
       <c r="D17" s="164">
-        <v>17774</v>
+        <v>16364</v>
       </c>
       <c r="E17" s="164">
-        <v>27312</v>
+        <v>28522</v>
       </c>
       <c r="F17" s="183">
-        <v>43739</v>
+        <v>48636</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>33216</v>
+        <v>36432</v>
       </c>
       <c r="I17" s="164">
-        <v>6750</v>
+        <v>5760</v>
       </c>
       <c r="J17" s="166">
-        <v>252824</v>
+        <v>257794</v>
       </c>
       <c r="K17" s="168">
-        <v>418</v>
+        <v>-506</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4151404</v>
+        <v>4427744</v>
       </c>
       <c r="C24" s="145">
-        <v>90826</v>
+        <v>85505</v>
       </c>
       <c r="D24" s="145">
         <v>2276</v>
       </c>
       <c r="E24" s="145">
-        <v>3477096</v>
+        <v>3700411</v>
       </c>
       <c r="F24" s="145">
-        <v>21510</v>
+        <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>278969</v>
+        <v>312808</v>
       </c>
       <c r="H24" s="145">
-        <v>280727</v>
+        <v>302924</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>36349</v>
+        <v>36779</v>
       </c>
       <c r="K24" s="151">
-        <v>93783</v>
+        <v>107936</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>895902</v>
+        <v>946853</v>
       </c>
       <c r="C26" s="158">
-        <v>17541</v>
+        <v>6951</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>659547</v>
+        <v>705737</v>
       </c>
       <c r="F26" s="158">
-        <v>23920</v>
+        <v>26681</v>
       </c>
       <c r="G26" s="158">
-        <v>118650</v>
+        <v>127190</v>
       </c>
       <c r="H26" s="158">
-        <v>76062</v>
+        <v>80114</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8050</v>
+        <v>8057</v>
       </c>
       <c r="K26" s="162">
-        <v>22561</v>
+        <v>25453</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>988715</v>
+        <v>1003133</v>
       </c>
       <c r="C28" s="158">
-        <v>14775</v>
+        <v>47473</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>811589</v>
+        <v>789328</v>
       </c>
       <c r="F28" s="158">
-        <v>3048</v>
+        <v>3121</v>
       </c>
       <c r="G28" s="158">
-        <v>58853</v>
+        <v>58541</v>
       </c>
       <c r="H28" s="158">
-        <v>100451</v>
+        <v>104671</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>15842</v>
+        <v>20030</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3021222</v>
+        <v>3170520</v>
       </c>
       <c r="C30" s="158">
-        <v>20031</v>
+        <v>40080</v>
       </c>
       <c r="D30" s="158">
-        <v>6711</v>
+        <v>6699</v>
       </c>
       <c r="E30" s="158">
-        <v>2506185</v>
+        <v>2614399</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>260651</v>
+        <v>268317</v>
       </c>
       <c r="H30" s="158">
-        <v>207595</v>
+        <v>220975</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
-        <v>30186</v>
+        <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>54408</v>
+        <v>65408</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>384558</v>
+        <v>396347</v>
       </c>
       <c r="C32" s="164">
-        <v>4833</v>
+        <v>3018</v>
       </c>
       <c r="D32" s="164">
-        <v>2006</v>
+        <v>3005</v>
       </c>
       <c r="E32" s="164">
-        <v>333489</v>
+        <v>342966</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>8697</v>
+        <v>10804</v>
       </c>
       <c r="H32" s="164">
-        <v>35533</v>
+        <v>36554</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
         <v>406</v>
       </c>
       <c r="K32" s="168">
-        <v>15806</v>
+        <v>16553</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -24972,949 +24976,949 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="J32:J33"/>
-[...20 lines deleted...]
-    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="D22:D23"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="B24:B25"/>
-[...91 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="122" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
     <col min="11" max="11" width="8.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>99</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>169</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="108" t="str">
+      <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
-[...1 lines deleted...]
-      <c r="E4" s="108"/>
+        <v>民國115年 2月底</v>
+      </c>
+      <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>5636255</v>
+        <v>6041082</v>
       </c>
       <c r="C9" s="145">
-        <v>55483</v>
+        <v>110732</v>
       </c>
       <c r="D9" s="145">
-        <v>418890</v>
+        <v>358720</v>
       </c>
       <c r="E9" s="145">
-        <v>215540</v>
+        <v>276985</v>
       </c>
       <c r="F9" s="172">
-        <v>337289</v>
+        <v>360493</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>893324</v>
+        <v>912618</v>
       </c>
       <c r="I9" s="145">
-        <v>205035</v>
+        <v>219521</v>
       </c>
       <c r="J9" s="148">
-        <v>3311303</v>
+        <v>3618744</v>
       </c>
       <c r="K9" s="151">
-        <v>199391</v>
+        <v>183269</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>62981</v>
+        <v>72781</v>
       </c>
       <c r="C11" s="158">
-        <v>154</v>
+        <v>1384</v>
       </c>
       <c r="D11" s="158">
-        <v>4551</v>
+        <v>6737</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>14909</v>
+        <v>12410</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>840</v>
+        <v>542</v>
       </c>
       <c r="I11" s="158">
-        <v>1055</v>
+        <v>2138</v>
       </c>
       <c r="J11" s="160">
-        <v>30978</v>
+        <v>41586</v>
       </c>
       <c r="K11" s="162">
-        <v>10493</v>
+        <v>7984</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>99376</v>
+        <v>111188</v>
       </c>
       <c r="C13" s="158">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="D13" s="158">
-        <v>6941</v>
+        <v>10520</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>13036</v>
+        <v>16174</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>3980</v>
+        <v>3950</v>
       </c>
       <c r="I13" s="158">
-        <v>343</v>
+        <v>384</v>
       </c>
       <c r="J13" s="160">
-        <v>71435</v>
+        <v>76413</v>
       </c>
       <c r="K13" s="162">
-        <v>3522</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>56951</v>
+        <v>57018</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>2907</v>
+        <v>2975</v>
       </c>
       <c r="E15" s="158">
-        <v>3489</v>
+        <v>3711</v>
       </c>
       <c r="F15" s="183">
-        <v>16561</v>
+        <v>16449</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>484</v>
+        <v>1260</v>
       </c>
       <c r="J15" s="160">
-        <v>21741</v>
+        <v>23358</v>
       </c>
       <c r="K15" s="162">
-        <v>11167</v>
+        <v>8663</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
-      <c r="B17" s="72"/>
-[...2 lines deleted...]
-      <c r="E17" s="72"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
-      <c r="H17" s="72"/>
-[...2 lines deleted...]
-      <c r="K17" s="78"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="42"/>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="115"/>
       <c r="K19" s="115"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="89" t="s">
-[...4 lines deleted...]
-      <c r="K20" s="90"/>
+      <c r="H20" s="106" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="107"/>
+      <c r="J20" s="107"/>
+      <c r="K20" s="107"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="31"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="91"/>
-[...2 lines deleted...]
-      <c r="K21" s="92"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K22" s="22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>5636255</v>
+        <v>6041082</v>
       </c>
       <c r="C24" s="145">
-        <v>66080</v>
+        <v>115563</v>
       </c>
       <c r="D24" s="145">
         <v>63</v>
       </c>
       <c r="E24" s="145">
-        <v>4712824</v>
+        <v>4929222</v>
       </c>
       <c r="F24" s="145">
-        <v>77500</v>
+        <v>76500</v>
       </c>
       <c r="G24" s="145">
-        <v>371028</v>
+        <v>465699</v>
       </c>
       <c r="H24" s="145">
-        <v>408758</v>
+        <v>454034</v>
       </c>
       <c r="I24" s="145">
         <v>171285</v>
       </c>
       <c r="J24" s="148">
-        <v>31002</v>
+        <v>31329</v>
       </c>
       <c r="K24" s="151">
-        <v>221197</v>
+        <v>249435</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>62981</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>72781</v>
+      </c>
+      <c r="C26" s="158">
+        <v>1000</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>53292</v>
+        <v>61792</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>1691</v>
+        <v>2327</v>
       </c>
       <c r="H26" s="158">
-        <v>7998</v>
+        <v>7662</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2047</v>
+        <v>-2403</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>99376</v>
+        <v>111188</v>
       </c>
       <c r="C28" s="158">
-        <v>384</v>
+        <v>880</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>82424</v>
+        <v>93599</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>610</v>
+        <v>728</v>
       </c>
       <c r="H28" s="158">
-        <v>15958</v>
+        <v>15982</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-4046</v>
+        <v>-4033</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>56951</v>
+        <v>57018</v>
       </c>
       <c r="C30" s="158">
-        <v>4000</v>
+        <v>4750</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>43377</v>
+        <v>42261</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>2312</v>
+        <v>2909</v>
       </c>
       <c r="H30" s="158">
-        <v>7262</v>
+        <v>7098</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2667</v>
+        <v>-2854</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
-      <c r="B32" s="72"/>
-[...8 lines deleted...]
-      <c r="K32" s="78"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="99"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="42"/>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
@@ -25951,995 +25955,995 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F15:G16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="F9:G10"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H20:K21"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:G12"/>
+    <mergeCell ref="F13:G14"/>
+    <mergeCell ref="J11:J12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="G22:G23"/>
-[...113 lines deleted...]
-    <mergeCell ref="K28:K29"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="123" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="86" t="s">
         <v>76</v>
       </c>
-      <c r="B1" s="102"/>
-[...8 lines deleted...]
-      <c r="K1" s="102"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="86" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="103"/>
-[...8 lines deleted...]
-      <c r="K2" s="103"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
-      <c r="A3" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="A3" s="88" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="200" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="120"/>
+      <c r="D4" s="121"/>
       <c r="E4" s="58" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="G5" s="69"/>
+        <v>138</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="G5" s="112"/>
       <c r="H5" s="28" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="I5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
-      <c r="F6" s="70"/>
-      <c r="G6" s="71"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="114"/>
       <c r="H6" s="29"/>
       <c r="I6" s="61"/>
       <c r="J6" s="29"/>
       <c r="K6" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="21" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="99" t="s">
+      <c r="C7" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="99" t="s">
+      <c r="D7" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="99" t="s">
+      <c r="E7" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="65" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="99" t="s">
+      <c r="F7" s="89" t="s">
+        <v>192</v>
+      </c>
+      <c r="G7" s="110"/>
+      <c r="H7" s="67" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="65" t="s">
+      <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
-      <c r="F8" s="67"/>
+      <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>3791185</v>
+        <v>3963008</v>
       </c>
       <c r="C9" s="146">
-        <v>18194</v>
+        <v>21632</v>
       </c>
       <c r="D9" s="146">
-        <v>218357</v>
+        <v>258431</v>
       </c>
       <c r="E9" s="146">
-        <v>276493</v>
+        <v>275895</v>
       </c>
       <c r="F9" s="173">
-        <v>152768</v>
+        <v>162718</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>87999</v>
+        <v>77891</v>
       </c>
       <c r="I9" s="146">
-        <v>301660</v>
+        <v>318177</v>
       </c>
       <c r="J9" s="149">
-        <v>1271901</v>
+        <v>1352139</v>
       </c>
       <c r="K9" s="152">
-        <v>1463812</v>
+        <v>1496123</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B10" s="86"/>
-[...7 lines deleted...]
-      <c r="J10" s="88"/>
+      <c r="B10" s="79"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>655671</v>
+        <v>575132</v>
       </c>
       <c r="C11" s="158">
-        <v>3892</v>
+        <v>4902</v>
       </c>
       <c r="D11" s="158">
-        <v>18108</v>
+        <v>28782</v>
       </c>
       <c r="E11" s="158">
-        <v>10338</v>
+        <v>12052</v>
       </c>
       <c r="F11" s="178">
-        <v>43289</v>
+        <v>46655</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>16665</v>
+        <v>11284</v>
       </c>
       <c r="J11" s="160">
-        <v>268623</v>
+        <v>245499</v>
       </c>
       <c r="K11" s="162">
-        <v>294757</v>
+        <v>225958</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
-      <c r="B12" s="75"/>
-[...6 lines deleted...]
-      <c r="I12" s="75"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="81"/>
       <c r="J12" s="83"/>
-      <c r="K12" s="81"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>88069</v>
+        <v>84801</v>
       </c>
       <c r="C13" s="158">
-        <v>425</v>
+        <v>545</v>
       </c>
       <c r="D13" s="158">
-        <v>9024</v>
+        <v>5174</v>
       </c>
       <c r="E13" s="158">
-        <v>8672</v>
+        <v>11146</v>
       </c>
       <c r="F13" s="183">
-        <v>10973</v>
+        <v>20892</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>5444</v>
+        <v>344</v>
       </c>
       <c r="J13" s="160">
-        <v>26989</v>
+        <v>20227</v>
       </c>
       <c r="K13" s="162">
-        <v>26543</v>
+        <v>26474</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
-      <c r="B14" s="75"/>
-[...6 lines deleted...]
-      <c r="I14" s="75"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
       <c r="J14" s="83"/>
-      <c r="K14" s="81"/>
+      <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>24432</v>
+        <v>23095</v>
       </c>
       <c r="C15" s="158">
-        <v>455</v>
+        <v>167</v>
       </c>
       <c r="D15" s="158">
-        <v>3535</v>
+        <v>2984</v>
       </c>
       <c r="E15" s="158">
-        <v>190</v>
+        <v>80</v>
       </c>
       <c r="F15" s="183">
-        <v>1565</v>
+        <v>1477</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="J15" s="160">
-        <v>18709</v>
+        <v>18639</v>
       </c>
       <c r="K15" s="162">
-        <v>-63</v>
+        <v>-324</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
-      <c r="B16" s="75"/>
-[...6 lines deleted...]
-      <c r="I16" s="75"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="77"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
       <c r="J16" s="83"/>
-      <c r="K16" s="81"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>8740</v>
+        <v>12886</v>
       </c>
       <c r="C17" s="164">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D17" s="164">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="E17" s="164">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1680</v>
+        <v>1725</v>
       </c>
       <c r="I17" s="164">
-        <v>121</v>
+        <v>228</v>
       </c>
       <c r="J17" s="166">
-        <v>6588</v>
+        <v>10614</v>
       </c>
       <c r="K17" s="168">
-        <v>54</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
-      <c r="B18" s="73"/>
-[...8 lines deleted...]
-      <c r="K18" s="79"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="104"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
-      <c r="J19" s="84"/>
-      <c r="K19" s="84"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="105"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C20" s="117" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="122" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="H20" s="116" t="s">
-        <v>140</v>
+      <c r="H20" s="124" t="s">
+        <v>139</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="29"/>
-      <c r="C21" s="118"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="17"/>
       <c r="E21" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="29"/>
       <c r="G21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="I21" s="121" t="s">
-        <v>197</v>
+      <c r="I21" s="116" t="s">
+        <v>196</v>
       </c>
       <c r="J21" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="123" t="s">
+      <c r="K21" s="118" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="99" t="s">
+      <c r="C22" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="99" t="s">
+      <c r="D22" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="99" t="s">
+      <c r="E22" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="99" t="s">
+      <c r="F22" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="G22" s="99" t="s">
+      <c r="G22" s="67" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="122"/>
+      <c r="I22" s="117"/>
       <c r="J22" s="31"/>
-      <c r="K22" s="124"/>
+      <c r="K22" s="119"/>
     </row>
     <row r="23" spans="1:11" ht="30" customHeight="1" thickBot="1">
-      <c r="A23" s="106"/>
+      <c r="A23" s="66"/>
       <c r="B23" s="45"/>
-      <c r="C23" s="107"/>
+      <c r="C23" s="68"/>
       <c r="D23" s="45"/>
-      <c r="E23" s="107"/>
+      <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>3791185</v>
+        <v>3963008</v>
       </c>
       <c r="C24" s="146">
-        <v>683199</v>
+        <v>702174</v>
       </c>
       <c r="D24" s="146">
-        <v>32902</v>
+        <v>35630</v>
       </c>
       <c r="E24" s="146">
-        <v>1712856</v>
+        <v>1800621</v>
       </c>
       <c r="F24" s="146">
-        <v>895486</v>
+        <v>941998</v>
       </c>
       <c r="G24" s="146">
-        <v>315716</v>
+        <v>317483</v>
       </c>
       <c r="H24" s="146">
-        <v>151025</v>
+        <v>165103</v>
       </c>
       <c r="I24" s="146">
-        <v>39639</v>
+        <v>43995</v>
       </c>
       <c r="J24" s="149">
-        <v>111624</v>
+        <v>120779</v>
       </c>
       <c r="K24" s="152">
-        <v>-238</v>
+        <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
-      <c r="B25" s="86"/>
-[...7 lines deleted...]
-      <c r="J25" s="88"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>655671</v>
+        <v>575132</v>
       </c>
       <c r="C26" s="158">
-        <v>89141</v>
+        <v>77113</v>
       </c>
       <c r="D26" s="158">
-        <v>2394</v>
+        <v>2224</v>
       </c>
       <c r="E26" s="158">
-        <v>379668</v>
+        <v>318643</v>
       </c>
       <c r="F26" s="158">
-        <v>145817</v>
+        <v>137261</v>
       </c>
       <c r="G26" s="158">
-        <v>9992</v>
+        <v>9134</v>
       </c>
       <c r="H26" s="158">
-        <v>28660</v>
+        <v>30757</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>24190</v>
+        <v>26288</v>
       </c>
       <c r="K26" s="162">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
-      <c r="B27" s="75"/>
-[...6 lines deleted...]
-      <c r="I27" s="75"/>
+      <c r="B27" s="81"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="81"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="81"/>
+      <c r="I27" s="81"/>
       <c r="J27" s="83"/>
-      <c r="K27" s="81"/>
+      <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>88069</v>
+        <v>84801</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>1285</v>
+        <v>918</v>
       </c>
       <c r="E28" s="158">
-        <v>52263</v>
+        <v>51986</v>
       </c>
       <c r="F28" s="158">
-        <v>13503</v>
+        <v>7737</v>
       </c>
       <c r="G28" s="158">
-        <v>8028</v>
+        <v>9900</v>
       </c>
       <c r="H28" s="158">
-        <v>12990</v>
+        <v>14260</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>12584</v>
+        <v>13851</v>
       </c>
       <c r="K28" s="162">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
-      <c r="B29" s="75"/>
-[...6 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
       <c r="J29" s="83"/>
-      <c r="K29" s="81"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>24432</v>
+        <v>23095</v>
       </c>
       <c r="C30" s="158">
-        <v>4570</v>
+        <v>4375</v>
       </c>
       <c r="D30" s="158">
-        <v>406</v>
+        <v>188</v>
       </c>
       <c r="E30" s="158">
-        <v>8476</v>
+        <v>7985</v>
       </c>
       <c r="F30" s="158">
-        <v>5183</v>
+        <v>4688</v>
       </c>
       <c r="G30" s="158">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="H30" s="158">
-        <v>5237</v>
+        <v>5292</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4234</v>
+        <v>4254</v>
       </c>
       <c r="K30" s="162">
-        <v>4</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
-      <c r="B31" s="75"/>
-[...6 lines deleted...]
-      <c r="I31" s="75"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
       <c r="J31" s="83"/>
-      <c r="K31" s="81"/>
+      <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>8740</v>
+        <v>12886</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>129</v>
+        <v>225</v>
       </c>
       <c r="E32" s="164">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="F32" s="164">
-        <v>7191</v>
+        <v>11188</v>
       </c>
       <c r="G32" s="164">
-        <v>247</v>
+        <v>281</v>
       </c>
       <c r="H32" s="164">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="K32" s="168">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
-      <c r="B33" s="73"/>
-[...8 lines deleted...]
-      <c r="K33" s="79"/>
+      <c r="B33" s="98"/>
+      <c r="C33" s="98"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="98"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:10" ht="13.5" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1">
@@ -26974,179 +26978,179 @@
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="9"/>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="129">
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="H20:K20"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="F17:G18"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="H28:H29"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="F15:G16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
-    <mergeCell ref="I32:I33"/>
-[...117 lines deleted...]
-    <mergeCell ref="D5:D6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="124" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>