--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -126,78 +126,78 @@
   <si>
     <t>其他負債</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>保留盈餘</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>應收款項</t>
   </si>
   <si>
     <t>應付款項</t>
   </si>
   <si>
     <t>股    本</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>香港東亞銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡商新加坡華僑銀行</t>
   </si>
   <si>
     <t>The Bank of East Asia Ltd.</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>10-1 Abridged Balance Sheet</t>
   </si>
   <si>
     <t>透支、貼現</t>
   </si>
   <si>
     <t>及放款</t>
   </si>
   <si>
     <t>Total Assets</t>
   </si>
   <si>
     <t>Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         負債及股東權益</t>
   </si>
   <si>
     <t>郵匯轉存款</t>
   </si>
   <si>
     <t>存款及匯款</t>
   </si>
@@ -4178,66 +4178,66 @@
     </xf>
     <xf xxid="262" numFmtId="180" fontId="40" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="263" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="264" numFmtId="180" fontId="6" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="265" numFmtId="180" fontId="40" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="266" numFmtId="180" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="267" numFmtId="180" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="268" numFmtId="180" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="269" numFmtId="180" fontId="40" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="270" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="270" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="271" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="271" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="272" numFmtId="180" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="273" numFmtId="180" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="274" numFmtId="181" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="274" numFmtId="180" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="275" numFmtId="181" fontId="40" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="275" numFmtId="180" fontId="40" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="276" numFmtId="180" fontId="41" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="277" numFmtId="176" fontId="6" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="278" numFmtId="176" fontId="40" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="279" numFmtId="176" fontId="41" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="280" numFmtId="176" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="281" numFmtId="176" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="282" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="283" numFmtId="0" fontId="38" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
@@ -4506,278 +4506,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>78377557</v>
+        <v>81202243</v>
       </c>
       <c r="C9" s="146">
-        <v>1238211</v>
+        <v>1127712</v>
       </c>
       <c r="D9" s="146">
-        <v>6088461</v>
+        <v>6952471</v>
       </c>
       <c r="E9" s="146">
-        <v>3920301</v>
+        <v>4181728</v>
       </c>
       <c r="F9" s="173">
-        <v>7996207</v>
+        <v>8442362</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>9999871</v>
+        <v>9881506</v>
       </c>
       <c r="I9" s="146">
-        <v>1480794</v>
+        <v>1461049</v>
       </c>
       <c r="J9" s="149">
-        <v>45814649</v>
+        <v>47299563</v>
       </c>
       <c r="K9" s="152">
-        <v>1839064</v>
+        <v>1855850</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="158">
-        <v>7112143</v>
+        <v>7489579</v>
       </c>
       <c r="C11" s="158">
-        <v>130624</v>
+        <v>105335</v>
       </c>
       <c r="D11" s="158">
-        <v>553111</v>
+        <v>649630</v>
       </c>
       <c r="E11" s="158">
-        <v>658202</v>
+        <v>808129</v>
       </c>
       <c r="F11" s="178">
-        <v>1597011</v>
+        <v>1686175</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>237856</v>
+        <v>235995</v>
       </c>
       <c r="I11" s="158">
-        <v>62713</v>
+        <v>64115</v>
       </c>
       <c r="J11" s="160">
-        <v>3651971</v>
+        <v>3720335</v>
       </c>
       <c r="K11" s="162">
-        <v>220655</v>
+        <v>219865</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="158">
-        <v>3776992</v>
+        <v>3795240</v>
       </c>
       <c r="C13" s="158">
-        <v>36140</v>
+        <v>31241</v>
       </c>
       <c r="D13" s="158">
-        <v>223071</v>
+        <v>268807</v>
       </c>
       <c r="E13" s="158">
-        <v>4796</v>
+        <v>4749</v>
       </c>
       <c r="F13" s="183">
-        <v>336472</v>
+        <v>333779</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>589158</v>
+        <v>554869</v>
       </c>
       <c r="I13" s="158">
-        <v>18891</v>
+        <v>22104</v>
       </c>
       <c r="J13" s="160">
-        <v>2540202</v>
+        <v>2551688</v>
       </c>
       <c r="K13" s="162">
-        <v>28261</v>
+        <v>28004</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="158">
-        <v>5176966</v>
+        <v>5184924</v>
       </c>
       <c r="C15" s="158">
-        <v>85357</v>
+        <v>90850</v>
       </c>
       <c r="D15" s="158">
-        <v>425777</v>
+        <v>427175</v>
       </c>
       <c r="E15" s="158">
-        <v>136127</v>
+        <v>157979</v>
       </c>
       <c r="F15" s="183">
-        <v>490875</v>
+        <v>521333</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>767396</v>
+        <v>716863</v>
       </c>
       <c r="I15" s="158">
-        <v>22803</v>
+        <v>23983</v>
       </c>
       <c r="J15" s="160">
-        <v>3229398</v>
+        <v>3227243</v>
       </c>
       <c r="K15" s="162">
-        <v>19232</v>
+        <v>19499</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="164">
-        <v>4915588</v>
+        <v>5066997</v>
       </c>
       <c r="C17" s="164">
-        <v>79403</v>
+        <v>85963</v>
       </c>
       <c r="D17" s="164">
-        <v>295928</v>
+        <v>301932</v>
       </c>
       <c r="E17" s="164">
-        <v>209187</v>
+        <v>200786</v>
       </c>
       <c r="F17" s="183">
-        <v>419525</v>
+        <v>425613</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>935911</v>
+        <v>1043891</v>
       </c>
       <c r="I17" s="164">
-        <v>49125</v>
+        <v>51390</v>
       </c>
       <c r="J17" s="166">
-        <v>2902657</v>
+        <v>2930840</v>
       </c>
       <c r="K17" s="168">
-        <v>23853</v>
+        <v>26582</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -4875,278 +4875,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>78377557</v>
+        <v>81202243</v>
       </c>
       <c r="C24" s="146">
-        <v>3286124</v>
+        <v>3405843</v>
       </c>
       <c r="D24" s="146">
-        <v>1144544</v>
+        <v>1229520</v>
       </c>
       <c r="E24" s="146">
-        <v>62822920</v>
+        <v>64870050</v>
       </c>
       <c r="F24" s="146">
-        <v>916005</v>
+        <v>919652</v>
       </c>
       <c r="G24" s="146">
-        <v>4451577</v>
+        <v>4999586</v>
       </c>
       <c r="H24" s="146">
-        <v>5756386</v>
+        <v>5777592</v>
       </c>
       <c r="I24" s="146">
-        <v>2539584</v>
+        <v>2594219</v>
       </c>
       <c r="J24" s="149">
-        <v>576377</v>
+        <v>576773</v>
       </c>
       <c r="K24" s="152">
-        <v>2344289</v>
+        <v>2262327</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="158">
-        <v>7112143</v>
+        <v>7489579</v>
       </c>
       <c r="C26" s="158">
-        <v>214393</v>
+        <v>325984</v>
       </c>
       <c r="D26" s="158">
         <v>60077</v>
       </c>
       <c r="E26" s="158">
-        <v>5344451</v>
+        <v>5443856</v>
       </c>
       <c r="F26" s="158">
         <v>3000</v>
       </c>
       <c r="G26" s="158">
-        <v>943536</v>
+        <v>1095294</v>
       </c>
       <c r="H26" s="158">
-        <v>546685</v>
+        <v>561368</v>
       </c>
       <c r="I26" s="158">
         <v>109000</v>
       </c>
       <c r="J26" s="160">
         <v>108455</v>
       </c>
       <c r="K26" s="162">
-        <v>203194</v>
+        <v>210369</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>200</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>201</v>
       </c>
       <c r="B28" s="158">
-        <v>3776992</v>
+        <v>3795240</v>
       </c>
       <c r="C28" s="158">
-        <v>209483</v>
+        <v>209761</v>
       </c>
       <c r="D28" s="158">
-        <v>375892</v>
+        <v>373872</v>
       </c>
       <c r="E28" s="158">
-        <v>2776726</v>
+        <v>2781043</v>
       </c>
       <c r="F28" s="158">
         <v>71400</v>
       </c>
       <c r="G28" s="158">
-        <v>92966</v>
+        <v>101205</v>
       </c>
       <c r="H28" s="158">
-        <v>250525</v>
+        <v>257959</v>
       </c>
       <c r="I28" s="158">
         <v>86200</v>
       </c>
       <c r="J28" s="160">
         <v>21749</v>
       </c>
       <c r="K28" s="162">
-        <v>120273</v>
+        <v>125137</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>202</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="158">
-        <v>5176966</v>
+        <v>5184924</v>
       </c>
       <c r="C30" s="158">
-        <v>347261</v>
+        <v>334580</v>
       </c>
       <c r="D30" s="158">
-        <v>175596</v>
+        <v>170596</v>
       </c>
       <c r="E30" s="158">
-        <v>4201773</v>
+        <v>4200373</v>
       </c>
       <c r="F30" s="158">
         <v>60240</v>
       </c>
       <c r="G30" s="158">
-        <v>81830</v>
+        <v>107911</v>
       </c>
       <c r="H30" s="158">
-        <v>310267</v>
+        <v>311225</v>
       </c>
       <c r="I30" s="158">
-        <v>130694</v>
+        <v>141161</v>
       </c>
       <c r="J30" s="160">
         <v>58767</v>
       </c>
       <c r="K30" s="162">
-        <v>114523</v>
+        <v>99500</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>205</v>
       </c>
       <c r="B32" s="164">
-        <v>4915588</v>
+        <v>5066997</v>
       </c>
       <c r="C32" s="164">
-        <v>354234</v>
+        <v>366170</v>
       </c>
       <c r="D32" s="164">
-        <v>55000</v>
+        <v>75000</v>
       </c>
       <c r="E32" s="164">
-        <v>3944516</v>
+        <v>4049760</v>
       </c>
       <c r="F32" s="164">
         <v>55800</v>
       </c>
       <c r="G32" s="164">
-        <v>187201</v>
+        <v>211001</v>
       </c>
       <c r="H32" s="164">
-        <v>318838</v>
+        <v>309266</v>
       </c>
       <c r="I32" s="164">
-        <v>122846</v>
+        <v>125543</v>
       </c>
       <c r="J32" s="166">
         <v>34470</v>
       </c>
       <c r="K32" s="168">
-        <v>124816</v>
+        <v>117793</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>206</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -5320,51 +5320,51 @@
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C20:C21"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="116" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -5399,56 +5399,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -5522,278 +5522,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="145">
-        <v>5396</v>
+        <v>5236</v>
       </c>
       <c r="C9" s="145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" s="145">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E9" s="145">
-        <v>3219</v>
+        <v>2986</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>1085</v>
       </c>
       <c r="I9" s="145">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J9" s="191">
         <v>0</v>
       </c>
       <c r="K9" s="151">
-        <v>904</v>
+        <v>978</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="158">
-        <v>201428</v>
+        <v>205626</v>
       </c>
       <c r="C11" s="158">
-        <v>265</v>
+        <v>229</v>
       </c>
       <c r="D11" s="158">
-        <v>51091</v>
+        <v>51548</v>
       </c>
       <c r="E11" s="158">
-        <v>8103</v>
+        <v>4359</v>
       </c>
       <c r="F11" s="178">
-        <v>10755</v>
+        <v>9248</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>6824</v>
+        <v>6816</v>
       </c>
       <c r="J11" s="160">
-        <v>76579</v>
+        <v>91864</v>
       </c>
       <c r="K11" s="162">
-        <v>47810</v>
+        <v>41562</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="158">
-        <v>12047</v>
+        <v>11888</v>
       </c>
       <c r="C13" s="158">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D13" s="158">
-        <v>560</v>
+        <v>1348</v>
       </c>
       <c r="E13" s="158">
-        <v>9799</v>
+        <v>9476</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="J13" s="195">
         <v>0</v>
       </c>
       <c r="K13" s="162">
-        <v>1546</v>
+        <v>940</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="158">
-        <v>90465</v>
+        <v>83703</v>
       </c>
       <c r="C15" s="158">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D15" s="158">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="E15" s="158">
-        <v>19338</v>
+        <v>21013</v>
       </c>
       <c r="F15" s="183">
-        <v>2295</v>
+        <v>2274</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>700</v>
+        <v>300</v>
       </c>
       <c r="I15" s="158">
-        <v>737</v>
+        <v>819</v>
       </c>
       <c r="J15" s="160">
-        <v>16749</v>
+        <v>14468</v>
       </c>
       <c r="K15" s="162">
-        <v>50532</v>
+        <v>44638</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="164">
-        <v>204448</v>
+        <v>172222</v>
       </c>
       <c r="C17" s="164">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="D17" s="164">
-        <v>24584</v>
+        <v>22741</v>
       </c>
       <c r="E17" s="164">
-        <v>24116</v>
+        <v>27142</v>
       </c>
       <c r="F17" s="183">
-        <v>8951</v>
+        <v>9350</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>2966</v>
+        <v>6038</v>
       </c>
       <c r="J17" s="166">
-        <v>8691</v>
+        <v>9873</v>
       </c>
       <c r="K17" s="168">
-        <v>135082</v>
+        <v>97006</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -5891,278 +5891,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="145">
-        <v>5396</v>
+        <v>5236</v>
       </c>
       <c r="C24" s="189">
         <v>0</v>
       </c>
       <c r="D24" s="145">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="E24" s="145">
         <v>7</v>
       </c>
       <c r="F24" s="189">
         <v>0</v>
       </c>
       <c r="G24" s="145">
-        <v>3349</v>
+        <v>3122</v>
       </c>
       <c r="H24" s="145">
-        <v>1994</v>
+        <v>2044</v>
       </c>
       <c r="I24" s="145">
         <v>200</v>
       </c>
       <c r="J24" s="148">
-        <v>1794</v>
+        <v>1844</v>
       </c>
       <c r="K24" s="202">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>109</v>
       </c>
       <c r="B26" s="158">
-        <v>201428</v>
+        <v>205626</v>
       </c>
       <c r="C26" s="158">
-        <v>53563</v>
+        <v>44770</v>
       </c>
       <c r="D26" s="158">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="E26" s="158">
-        <v>3304</v>
+        <v>1430</v>
       </c>
       <c r="F26" s="158">
-        <v>123023</v>
+        <v>134655</v>
       </c>
       <c r="G26" s="158">
-        <v>13880</v>
+        <v>17199</v>
       </c>
       <c r="H26" s="158">
-        <v>7148</v>
+        <v>7054</v>
       </c>
       <c r="I26" s="158">
         <v>200</v>
       </c>
       <c r="J26" s="160">
-        <v>6975</v>
+        <v>6880</v>
       </c>
       <c r="K26" s="162">
-        <v>-27</v>
+        <v>-26</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>267</v>
       </c>
       <c r="B28" s="158">
-        <v>12047</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11888</v>
+      </c>
+      <c r="C28" s="158">
+        <v>1000</v>
       </c>
       <c r="D28" s="158">
-        <v>106</v>
+        <v>53</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="158">
-        <v>1965</v>
+        <v>295</v>
       </c>
       <c r="G28" s="158">
-        <v>6589</v>
+        <v>6578</v>
       </c>
       <c r="H28" s="158">
-        <v>3388</v>
+        <v>3961</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>3188</v>
+        <v>3761</v>
       </c>
       <c r="K28" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>268</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>269</v>
       </c>
       <c r="B30" s="158">
-        <v>90465</v>
+        <v>83703</v>
       </c>
       <c r="C30" s="158">
-        <v>50614</v>
+        <v>43970</v>
       </c>
       <c r="D30" s="158">
-        <v>896</v>
+        <v>878</v>
       </c>
       <c r="E30" s="158">
-        <v>2117</v>
+        <v>2110</v>
       </c>
       <c r="F30" s="158">
-        <v>5635</v>
+        <v>4009</v>
       </c>
       <c r="G30" s="158">
-        <v>29186</v>
+        <v>30476</v>
       </c>
       <c r="H30" s="158">
-        <v>2017</v>
+        <v>2260</v>
       </c>
       <c r="I30" s="158">
         <v>1650</v>
       </c>
       <c r="J30" s="160">
-        <v>394</v>
+        <v>656</v>
       </c>
       <c r="K30" s="162">
-        <v>-27</v>
+        <v>-46</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>270</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>271</v>
       </c>
       <c r="B32" s="164">
-        <v>204448</v>
+        <v>172222</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>3174</v>
+        <v>2794</v>
       </c>
       <c r="E32" s="164">
-        <v>157951</v>
+        <v>110295</v>
       </c>
       <c r="F32" s="164">
-        <v>18804</v>
+        <v>32409</v>
       </c>
       <c r="G32" s="164">
-        <v>21969</v>
+        <v>23824</v>
       </c>
       <c r="H32" s="164">
-        <v>2551</v>
+        <v>2901</v>
       </c>
       <c r="I32" s="164">
         <v>510</v>
       </c>
       <c r="J32" s="166">
-        <v>2003</v>
+        <v>2354</v>
       </c>
       <c r="K32" s="168">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -6325,51 +6325,51 @@
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="125" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -6404,56 +6404,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -6527,278 +6527,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="145">
-        <v>38980</v>
+        <v>39800</v>
       </c>
       <c r="C9" s="145">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D9" s="145">
-        <v>856</v>
+        <v>901</v>
       </c>
       <c r="E9" s="145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F9" s="206">
         <v>0</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>2100</v>
+        <v>2000</v>
       </c>
       <c r="I9" s="145">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="J9" s="148">
-        <v>36001</v>
+        <v>36949</v>
       </c>
       <c r="K9" s="151">
-        <v>-146</v>
+        <v>-233</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B11" s="158">
-        <v>93308</v>
+        <v>106142</v>
       </c>
       <c r="C11" s="158">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D11" s="158">
-        <v>20367</v>
+        <v>17726</v>
       </c>
       <c r="E11" s="158">
-        <v>26754</v>
+        <v>27528</v>
       </c>
       <c r="F11" s="178">
         <v>206</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3084</v>
+        <v>3135</v>
       </c>
       <c r="J11" s="160">
-        <v>8217</v>
+        <v>17211</v>
       </c>
       <c r="K11" s="162">
-        <v>34625</v>
+        <v>40293</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B13" s="158">
-        <v>204396</v>
+        <v>209675</v>
       </c>
       <c r="C13" s="158">
-        <v>532</v>
+        <v>8661</v>
       </c>
       <c r="D13" s="158">
-        <v>32076</v>
+        <v>6511</v>
       </c>
       <c r="E13" s="158">
-        <v>12252</v>
+        <v>12054</v>
       </c>
       <c r="F13" s="183">
-        <v>6494</v>
+        <v>6787</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>12499</v>
+        <v>16005</v>
       </c>
       <c r="J13" s="160">
-        <v>141302</v>
+        <v>160876</v>
       </c>
       <c r="K13" s="162">
-        <v>-759</v>
+        <v>-1219</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="158">
-        <v>233834</v>
+        <v>228354</v>
       </c>
       <c r="C15" s="158">
-        <v>633</v>
+        <v>316</v>
       </c>
       <c r="D15" s="158">
-        <v>1951</v>
+        <v>3368</v>
       </c>
       <c r="E15" s="158">
-        <v>63939</v>
+        <v>76157</v>
       </c>
       <c r="F15" s="183">
-        <v>5415</v>
+        <v>5409</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>337</v>
       </c>
       <c r="I15" s="158">
-        <v>3433</v>
+        <v>4346</v>
       </c>
       <c r="J15" s="160">
-        <v>75851</v>
+        <v>77815</v>
       </c>
       <c r="K15" s="162">
-        <v>82275</v>
+        <v>60606</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B17" s="164">
-        <v>23185</v>
+        <v>18879</v>
       </c>
       <c r="C17" s="164">
-        <v>774</v>
+        <v>510</v>
       </c>
       <c r="D17" s="164">
-        <v>2322</v>
+        <v>1674</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>44</v>
+        <v>264</v>
       </c>
       <c r="J17" s="166">
-        <v>20493</v>
+        <v>16424</v>
       </c>
       <c r="K17" s="168">
-        <v>-449</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -6896,278 +6896,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="145">
-        <v>38980</v>
+        <v>39800</v>
       </c>
       <c r="C24" s="145">
-        <v>8596</v>
+        <v>12565</v>
       </c>
       <c r="D24" s="145">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="E24" s="145">
-        <v>12262</v>
+        <v>9102</v>
       </c>
       <c r="F24" s="145">
-        <v>14763</v>
+        <v>14702</v>
       </c>
       <c r="G24" s="145">
-        <v>239</v>
+        <v>264</v>
       </c>
       <c r="H24" s="145">
-        <v>3024</v>
+        <v>3089</v>
       </c>
       <c r="I24" s="145">
         <v>881</v>
       </c>
       <c r="J24" s="148">
-        <v>2066</v>
+        <v>2128</v>
       </c>
       <c r="K24" s="151">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>273</v>
       </c>
       <c r="B26" s="158">
-        <v>93308</v>
+        <v>106142</v>
       </c>
       <c r="C26" s="193">
         <v>0</v>
       </c>
       <c r="D26" s="158">
-        <v>672</v>
+        <v>787</v>
       </c>
       <c r="E26" s="158">
-        <v>62698</v>
+        <v>62526</v>
       </c>
       <c r="F26" s="158">
-        <v>609</v>
+        <v>10893</v>
       </c>
       <c r="G26" s="158">
-        <v>25048</v>
+        <v>27532</v>
       </c>
       <c r="H26" s="158">
-        <v>4280</v>
+        <v>4404</v>
       </c>
       <c r="I26" s="158">
         <v>2000</v>
       </c>
       <c r="J26" s="160">
-        <v>2285</v>
+        <v>2409</v>
       </c>
       <c r="K26" s="162">
-        <v>-4</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>274</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>275</v>
       </c>
       <c r="B28" s="158">
-        <v>204396</v>
+        <v>209675</v>
       </c>
       <c r="C28" s="158">
-        <v>128057</v>
+        <v>145669</v>
       </c>
       <c r="D28" s="158">
-        <v>7400</v>
+        <v>3064</v>
       </c>
       <c r="E28" s="158">
-        <v>34021</v>
-[...2 lines deleted...]
-        <v>14761</v>
+        <v>41778</v>
+      </c>
+      <c r="F28" s="193">
+        <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>12028</v>
+        <v>10744</v>
       </c>
       <c r="H28" s="158">
-        <v>8128</v>
+        <v>8420</v>
       </c>
       <c r="I28" s="158">
         <v>200</v>
       </c>
       <c r="J28" s="160">
-        <v>7819</v>
+        <v>8136</v>
       </c>
       <c r="K28" s="162">
-        <v>110</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>276</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>277</v>
       </c>
       <c r="B30" s="158">
-        <v>233834</v>
+        <v>228354</v>
       </c>
       <c r="C30" s="158">
-        <v>59211</v>
+        <v>54514</v>
       </c>
       <c r="D30" s="158">
-        <v>2395</v>
+        <v>1816</v>
       </c>
       <c r="E30" s="158">
-        <v>88159</v>
+        <v>78228</v>
       </c>
       <c r="F30" s="158">
-        <v>379</v>
+        <v>645</v>
       </c>
       <c r="G30" s="158">
-        <v>78697</v>
+        <v>87281</v>
       </c>
       <c r="H30" s="158">
-        <v>4994</v>
+        <v>5870</v>
       </c>
       <c r="I30" s="158">
         <v>890</v>
       </c>
       <c r="J30" s="160">
-        <v>4098</v>
+        <v>4981</v>
       </c>
       <c r="K30" s="162">
-        <v>5</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>278</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="164">
-        <v>23185</v>
+        <v>18879</v>
       </c>
       <c r="C32" s="164">
-        <v>19481</v>
+        <v>15321</v>
       </c>
       <c r="D32" s="164">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="E32" s="164">
-        <v>774</v>
+        <v>542</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>763</v>
+        <v>717</v>
       </c>
       <c r="H32" s="164">
-        <v>2099</v>
+        <v>2213</v>
       </c>
       <c r="I32" s="164">
         <v>1542</v>
       </c>
       <c r="J32" s="166">
-        <v>525</v>
+        <v>635</v>
       </c>
       <c r="K32" s="168">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>280</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -7315,51 +7315,51 @@
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="F17:G18"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="K26:K27"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="126" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -7394,56 +7394,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -7517,278 +7517,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="145">
-        <v>160508</v>
+        <v>165134</v>
       </c>
       <c r="C9" s="145">
-        <v>526</v>
+        <v>69</v>
       </c>
       <c r="D9" s="145">
-        <v>31819</v>
+        <v>44309</v>
       </c>
       <c r="E9" s="145">
-        <v>6207</v>
+        <v>6163</v>
       </c>
       <c r="F9" s="172">
-        <v>32089</v>
+        <v>30388</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>727</v>
+        <v>909</v>
       </c>
       <c r="J9" s="148">
-        <v>75840</v>
+        <v>64263</v>
       </c>
       <c r="K9" s="151">
-        <v>13299</v>
+        <v>19034</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="158">
-        <v>173345</v>
+        <v>288651</v>
       </c>
       <c r="C11" s="158">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D11" s="158">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E11" s="158">
-        <v>16009</v>
+        <v>15468</v>
       </c>
       <c r="F11" s="178">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>2040</v>
+        <v>1040</v>
       </c>
       <c r="I11" s="158">
-        <v>44758</v>
+        <v>72755</v>
       </c>
       <c r="J11" s="160">
-        <v>83687</v>
+        <v>99007</v>
       </c>
       <c r="K11" s="162">
-        <v>26461</v>
+        <v>99941</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B13" s="158">
-        <v>175100</v>
+        <v>171866</v>
       </c>
       <c r="C13" s="158">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D13" s="158">
-        <v>1381</v>
+        <v>1356</v>
       </c>
       <c r="E13" s="158">
-        <v>4164</v>
+        <v>2550</v>
       </c>
       <c r="F13" s="183">
-        <v>3150</v>
+        <v>3199</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>944</v>
+        <v>964</v>
       </c>
       <c r="J13" s="160">
-        <v>77547</v>
+        <v>80995</v>
       </c>
       <c r="K13" s="162">
-        <v>87711</v>
+        <v>82591</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B15" s="158">
-        <v>317981</v>
+        <v>324696</v>
       </c>
       <c r="C15" s="158">
-        <v>3598</v>
+        <v>317</v>
       </c>
       <c r="D15" s="158">
-        <v>124</v>
+        <v>376</v>
       </c>
       <c r="E15" s="158">
-        <v>20596</v>
+        <v>19855</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>123757</v>
+        <v>147058</v>
       </c>
       <c r="J15" s="160">
-        <v>46521</v>
+        <v>67192</v>
       </c>
       <c r="K15" s="162">
-        <v>123385</v>
+        <v>89897</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B17" s="164">
-        <v>913</v>
+        <v>965</v>
       </c>
       <c r="C17" s="164">
-        <v>495</v>
+        <v>330</v>
       </c>
       <c r="D17" s="197">
         <v>0</v>
       </c>
       <c r="E17" s="197">
         <v>0</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="J17" s="208">
+        <v>4</v>
+      </c>
+      <c r="J17" s="210">
         <v>0</v>
       </c>
       <c r="K17" s="168">
-        <v>415</v>
+        <v>631</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -7886,278 +7886,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="145">
-        <v>160508</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>165134</v>
+      </c>
+      <c r="C24" s="145">
+        <v>900</v>
       </c>
       <c r="D24" s="145">
-        <v>827</v>
+        <v>886</v>
       </c>
       <c r="E24" s="145">
-        <v>4356</v>
+        <v>3535</v>
       </c>
       <c r="F24" s="145">
-        <v>143581</v>
+        <v>148949</v>
       </c>
       <c r="G24" s="145">
-        <v>8294</v>
+        <v>7257</v>
       </c>
       <c r="H24" s="145">
-        <v>3449</v>
+        <v>3606</v>
       </c>
       <c r="I24" s="145">
         <v>2904</v>
       </c>
       <c r="J24" s="148">
-        <v>485</v>
+        <v>672</v>
       </c>
       <c r="K24" s="151">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>281</v>
       </c>
       <c r="B26" s="158">
-        <v>173345</v>
+        <v>288651</v>
       </c>
       <c r="C26" s="158">
-        <v>11729</v>
+        <v>43100</v>
       </c>
       <c r="D26" s="158">
-        <v>1473</v>
+        <v>1720</v>
       </c>
       <c r="E26" s="158">
-        <v>115599</v>
+        <v>49843</v>
       </c>
       <c r="F26" s="158">
-        <v>11062</v>
+        <v>159558</v>
       </c>
       <c r="G26" s="158">
-        <v>26734</v>
+        <v>27715</v>
       </c>
       <c r="H26" s="158">
-        <v>6748</v>
+        <v>6715</v>
       </c>
       <c r="I26" s="158">
         <v>2761</v>
       </c>
       <c r="J26" s="160">
-        <v>3978</v>
+        <v>3826</v>
       </c>
       <c r="K26" s="162">
-        <v>10</v>
+        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>282</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>283</v>
       </c>
       <c r="B28" s="158">
-        <v>175100</v>
+        <v>171866</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>3365</v>
+        <v>1535</v>
       </c>
       <c r="E28" s="158">
-        <v>107143</v>
+        <v>108352</v>
       </c>
       <c r="F28" s="158">
-        <v>50860</v>
+        <v>49890</v>
       </c>
       <c r="G28" s="158">
-        <v>9782</v>
+        <v>7828</v>
       </c>
       <c r="H28" s="158">
-        <v>3951</v>
+        <v>4261</v>
       </c>
       <c r="I28" s="158">
         <v>1040</v>
       </c>
       <c r="J28" s="160">
-        <v>2735</v>
+        <v>3046</v>
       </c>
       <c r="K28" s="162">
         <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>285</v>
       </c>
       <c r="B30" s="158">
-        <v>317981</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>324696</v>
+      </c>
+      <c r="C30" s="158">
+        <v>1826</v>
       </c>
       <c r="D30" s="158">
-        <v>3670</v>
+        <v>1723</v>
       </c>
       <c r="E30" s="158">
-        <v>148880</v>
+        <v>103916</v>
       </c>
       <c r="F30" s="158">
-        <v>154770</v>
+        <v>207177</v>
       </c>
       <c r="G30" s="158">
-        <v>6437</v>
+        <v>5926</v>
       </c>
       <c r="H30" s="158">
-        <v>4224</v>
+        <v>4128</v>
       </c>
       <c r="I30" s="158">
         <v>1580</v>
       </c>
       <c r="J30" s="160">
-        <v>2645</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>2548</v>
+      </c>
+      <c r="K30" s="208">
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>286</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="164">
-        <v>913</v>
+        <v>965</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" s="164">
-        <v>187</v>
+        <v>277</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>226</v>
+        <v>192</v>
       </c>
       <c r="H32" s="164">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="I32" s="164">
         <v>200</v>
       </c>
       <c r="J32" s="166">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="K32" s="168">
-        <v>-99</v>
+        <v>-98</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -8318,51 +8318,51 @@
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="127" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -8397,56 +8397,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -8520,278 +8520,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B9" s="145">
-        <v>335342</v>
+        <v>341398</v>
       </c>
       <c r="C9" s="145">
-        <v>229</v>
+        <v>480</v>
       </c>
       <c r="D9" s="145">
-        <v>7870</v>
+        <v>9601</v>
       </c>
       <c r="E9" s="145">
-        <v>9667</v>
+        <v>10871</v>
       </c>
       <c r="F9" s="172">
-        <v>20346</v>
+        <v>17539</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="145">
-        <v>7161</v>
+        <v>5752</v>
       </c>
       <c r="J9" s="148">
-        <v>113657</v>
+        <v>108637</v>
       </c>
       <c r="K9" s="151">
-        <v>176412</v>
+        <v>188518</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B11" s="158">
-        <v>544757</v>
+        <v>422023</v>
       </c>
       <c r="C11" s="158">
-        <v>7051</v>
+        <v>7185</v>
       </c>
       <c r="D11" s="158">
-        <v>20475</v>
+        <v>20636</v>
       </c>
       <c r="E11" s="158">
-        <v>7145</v>
-[...1 lines deleted...]
-      <c r="F11" s="210">
+        <v>7475</v>
+      </c>
+      <c r="F11" s="212">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>17850</v>
+        <v>16950</v>
       </c>
       <c r="I11" s="158">
-        <v>11666</v>
+        <v>10958</v>
       </c>
       <c r="J11" s="160">
-        <v>67240</v>
+        <v>82447</v>
       </c>
       <c r="K11" s="162">
-        <v>413329</v>
+        <v>276371</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B13" s="158">
-        <v>57226</v>
+        <v>73016</v>
       </c>
       <c r="C13" s="158">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="D13" s="158">
-        <v>11864</v>
+        <v>7478</v>
       </c>
       <c r="E13" s="158">
         <v>3</v>
       </c>
       <c r="F13" s="199">
         <v>0</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>367</v>
+        <v>422</v>
       </c>
       <c r="J13" s="160">
-        <v>45343</v>
+        <v>65651</v>
       </c>
       <c r="K13" s="162">
-        <v>-580</v>
+        <v>-746</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B15" s="158">
-        <v>69187</v>
+        <v>99479</v>
       </c>
       <c r="C15" s="158">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="D15" s="158">
-        <v>7937</v>
+        <v>5391</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>320</v>
+        <v>390</v>
       </c>
       <c r="J15" s="160">
-        <v>61324</v>
+        <v>94382</v>
       </c>
       <c r="K15" s="162">
-        <v>-445</v>
+        <v>-749</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B17" s="164">
-        <v>89358</v>
+        <v>115427</v>
       </c>
       <c r="C17" s="164">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D17" s="164">
-        <v>541</v>
+        <v>787</v>
       </c>
       <c r="E17" s="164">
-        <v>443</v>
+        <v>256</v>
       </c>
       <c r="F17" s="183">
-        <v>2344</v>
+        <v>2540</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>47339</v>
+        <v>62760</v>
       </c>
       <c r="J17" s="166">
-        <v>36046</v>
+        <v>40608</v>
       </c>
       <c r="K17" s="168">
-        <v>2546</v>
+        <v>8378</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -8889,278 +8889,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>121</v>
       </c>
       <c r="B24" s="145">
-        <v>335342</v>
+        <v>341398</v>
       </c>
       <c r="C24" s="145">
-        <v>60495</v>
+        <v>54555</v>
       </c>
       <c r="D24" s="145">
-        <v>2527</v>
+        <v>2098</v>
       </c>
       <c r="E24" s="145">
-        <v>176285</v>
+        <v>200629</v>
       </c>
       <c r="F24" s="145">
-        <v>58836</v>
+        <v>46704</v>
       </c>
       <c r="G24" s="145">
-        <v>16291</v>
+        <v>15166</v>
       </c>
       <c r="H24" s="145">
-        <v>20908</v>
+        <v>22244</v>
       </c>
       <c r="I24" s="145">
         <v>1620</v>
       </c>
       <c r="J24" s="148">
-        <v>19293</v>
+        <v>20626</v>
       </c>
       <c r="K24" s="151">
-        <v>-6</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>126</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>289</v>
       </c>
       <c r="B26" s="158">
-        <v>544757</v>
+        <v>422023</v>
       </c>
       <c r="C26" s="158">
-        <v>64023</v>
+        <v>56497</v>
       </c>
       <c r="D26" s="158">
-        <v>2416</v>
+        <v>1942</v>
       </c>
       <c r="E26" s="158">
-        <v>428975</v>
+        <v>311414</v>
       </c>
       <c r="F26" s="158">
-        <v>25502</v>
+        <v>27211</v>
       </c>
       <c r="G26" s="158">
-        <v>8368</v>
+        <v>8387</v>
       </c>
       <c r="H26" s="158">
-        <v>15472</v>
+        <v>16571</v>
       </c>
       <c r="I26" s="158">
         <v>3500</v>
       </c>
       <c r="J26" s="160">
-        <v>11972</v>
+        <v>13071</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>290</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>291</v>
       </c>
       <c r="B28" s="158">
-        <v>57226</v>
+        <v>73016</v>
       </c>
       <c r="C28" s="158">
-        <v>53770</v>
+        <v>69651</v>
       </c>
       <c r="D28" s="158">
-        <v>280</v>
+        <v>314</v>
       </c>
       <c r="E28" s="193">
         <v>0</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>62</v>
+        <v>169</v>
       </c>
       <c r="H28" s="158">
-        <v>3114</v>
+        <v>2882</v>
       </c>
       <c r="I28" s="158">
         <v>1700</v>
       </c>
       <c r="J28" s="160">
-        <v>1417</v>
+        <v>1183</v>
       </c>
       <c r="K28" s="162">
-        <v>-3</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>292</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="158">
-        <v>69187</v>
+        <v>99479</v>
       </c>
       <c r="C30" s="158">
-        <v>47422</v>
+        <v>74695</v>
       </c>
       <c r="D30" s="158">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="E30" s="193">
         <v>0</v>
       </c>
       <c r="F30" s="158">
-        <v>19085</v>
+        <v>22266</v>
       </c>
       <c r="G30" s="158">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="H30" s="158">
-        <v>2015</v>
+        <v>1858</v>
       </c>
       <c r="I30" s="158">
         <v>1750</v>
       </c>
       <c r="J30" s="160">
-        <v>264</v>
+        <v>108</v>
       </c>
       <c r="K30" s="162">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="164">
-        <v>89358</v>
+        <v>115427</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>801</v>
+        <v>556</v>
       </c>
       <c r="E32" s="164">
-        <v>2633</v>
+        <v>8696</v>
       </c>
       <c r="F32" s="164">
-        <v>79162</v>
+        <v>99517</v>
       </c>
       <c r="G32" s="164">
-        <v>507</v>
+        <v>542</v>
       </c>
       <c r="H32" s="164">
-        <v>6255</v>
+        <v>6115</v>
       </c>
       <c r="I32" s="164">
         <v>5827</v>
       </c>
       <c r="J32" s="166">
-        <v>430</v>
+        <v>293</v>
       </c>
       <c r="K32" s="168">
-        <v>-1</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>296</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -9334,51 +9334,51 @@
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="F17:G18"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="K26:K27"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="128" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -9413,56 +9413,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>168</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -9536,228 +9536,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B9" s="145">
-        <v>192132</v>
+        <v>163212</v>
       </c>
       <c r="C9" s="145">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D9" s="145">
-        <v>1000</v>
+        <v>924</v>
       </c>
       <c r="E9" s="145">
-        <v>19472</v>
+        <v>19217</v>
       </c>
       <c r="F9" s="172">
         <v>300</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>51895</v>
+        <v>40764</v>
       </c>
       <c r="I9" s="145">
-        <v>31198</v>
+        <v>2785</v>
       </c>
       <c r="J9" s="148">
-        <v>49155</v>
+        <v>49008</v>
       </c>
       <c r="K9" s="151">
-        <v>39009</v>
+        <v>50105</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="158">
-        <v>24711</v>
+        <v>22819</v>
       </c>
       <c r="C11" s="158">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D11" s="158">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="E11" s="158">
-        <v>1388</v>
+        <v>1238</v>
       </c>
       <c r="F11" s="178">
-        <v>544</v>
+        <v>698</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>8090</v>
+        <v>13043</v>
       </c>
       <c r="J11" s="160">
-        <v>9335</v>
+        <v>7419</v>
       </c>
       <c r="K11" s="162">
-        <v>5224</v>
+        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B13" s="158">
-        <v>11420</v>
+        <v>11656</v>
       </c>
       <c r="C13" s="158">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="D13" s="158">
-        <v>3266</v>
+        <v>6855</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="J13" s="160">
-        <v>1699</v>
+        <v>1686</v>
       </c>
       <c r="K13" s="162">
-        <v>5768</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B15" s="158">
-        <v>7627</v>
+        <v>8055</v>
       </c>
       <c r="C15" s="158">
-        <v>649</v>
+        <v>454</v>
       </c>
       <c r="D15" s="158">
-        <v>862</v>
+        <v>1444</v>
       </c>
       <c r="E15" s="193">
         <v>0</v>
       </c>
       <c r="F15" s="199">
         <v>0</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
-      <c r="H15" s="158">
-        <v>160</v>
+      <c r="H15" s="193">
+        <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J15" s="160">
-        <v>5884</v>
+        <v>6146</v>
       </c>
       <c r="K15" s="162">
-        <v>32</v>
+        <v>-35</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -9881,227 +9881,227 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>125</v>
       </c>
       <c r="B24" s="145">
-        <v>192132</v>
+        <v>163212</v>
       </c>
       <c r="C24" s="145">
-        <v>48724</v>
+        <v>34010</v>
       </c>
       <c r="D24" s="145">
-        <v>644</v>
+        <v>865</v>
       </c>
       <c r="E24" s="145">
-        <v>73444</v>
+        <v>35757</v>
       </c>
       <c r="F24" s="145">
-        <v>43096</v>
+        <v>68602</v>
       </c>
       <c r="G24" s="145">
-        <v>21176</v>
+        <v>18891</v>
       </c>
       <c r="H24" s="145">
-        <v>5047</v>
+        <v>5088</v>
       </c>
       <c r="I24" s="145">
         <v>4000</v>
       </c>
       <c r="J24" s="148">
-        <v>1132</v>
+        <v>1172</v>
       </c>
       <c r="K24" s="151">
         <v>-84</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>297</v>
       </c>
       <c r="B26" s="158">
-        <v>24711</v>
+        <v>22819</v>
       </c>
       <c r="C26" s="158">
-        <v>14257</v>
+        <v>14287</v>
       </c>
       <c r="D26" s="158">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E26" s="193">
         <v>0</v>
       </c>
       <c r="F26" s="158">
-        <v>5978</v>
+        <v>3915</v>
       </c>
       <c r="G26" s="158">
-        <v>3558</v>
+        <v>3733</v>
       </c>
       <c r="H26" s="158">
-        <v>577</v>
+        <v>540</v>
       </c>
       <c r="I26" s="158">
         <v>401</v>
       </c>
       <c r="J26" s="160">
-        <v>176</v>
+        <v>140</v>
       </c>
       <c r="K26" s="162">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>298</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="158">
-        <v>11420</v>
+        <v>11656</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E28" s="158">
-        <v>1153</v>
+        <v>1024</v>
       </c>
       <c r="F28" s="158">
-        <v>4998</v>
+        <v>5176</v>
       </c>
       <c r="G28" s="158">
-        <v>3982</v>
+        <v>4143</v>
       </c>
       <c r="H28" s="158">
-        <v>1263</v>
+        <v>1290</v>
       </c>
       <c r="I28" s="158">
         <v>1100</v>
       </c>
       <c r="J28" s="160">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>191</v>
+      </c>
+      <c r="K28" s="162">
+        <v>-1</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="158">
-        <v>7627</v>
+        <v>8055</v>
       </c>
       <c r="C30" s="158">
-        <v>744</v>
+        <v>636</v>
       </c>
       <c r="D30" s="158">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E30" s="158">
-        <v>1863</v>
+        <v>2394</v>
       </c>
       <c r="F30" s="158">
-        <v>4255</v>
+        <v>4262</v>
       </c>
       <c r="G30" s="158">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H30" s="158">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="I30" s="158">
         <v>830</v>
       </c>
       <c r="J30" s="160">
-        <v>-165</v>
-[...1 lines deleted...]
-      <c r="K30" s="212">
+        <v>-154</v>
+      </c>
+      <c r="K30" s="208">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>302</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
@@ -10302,51 +10302,51 @@
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="129" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -10381,56 +10381,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
@@ -10504,228 +10504,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1392533</v>
+        <v>1554286</v>
       </c>
       <c r="C9" s="146">
-        <v>26143</v>
+        <v>32463</v>
       </c>
       <c r="D9" s="146">
-        <v>307502</v>
+        <v>373505</v>
       </c>
       <c r="E9" s="146">
-        <v>17318</v>
+        <v>19381</v>
       </c>
       <c r="F9" s="173">
-        <v>55797</v>
+        <v>49532</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>23833</v>
+        <v>24127</v>
       </c>
       <c r="I9" s="146">
-        <v>11045</v>
+        <v>10652</v>
       </c>
       <c r="J9" s="149">
-        <v>175026</v>
+        <v>187170</v>
       </c>
       <c r="K9" s="152">
-        <v>775869</v>
+        <v>857456</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B11" s="158">
-        <v>531085</v>
+        <v>580526</v>
       </c>
       <c r="C11" s="158">
-        <v>25792</v>
+        <v>24895</v>
       </c>
       <c r="D11" s="158">
-        <v>137000</v>
+        <v>176286</v>
       </c>
       <c r="E11" s="158">
-        <v>16554</v>
-[...1 lines deleted...]
-      <c r="F11" s="210">
+        <v>19046</v>
+      </c>
+      <c r="F11" s="212">
         <v>0</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>9982</v>
+        <v>9676</v>
       </c>
       <c r="I11" s="158">
-        <v>5093</v>
+        <v>5489</v>
       </c>
       <c r="J11" s="160">
-        <v>78396</v>
+        <v>85428</v>
       </c>
       <c r="K11" s="162">
-        <v>258267</v>
+        <v>259707</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B13" s="158">
-        <v>292911</v>
+        <v>227820</v>
       </c>
       <c r="C13" s="158">
-        <v>27</v>
+        <v>5874</v>
       </c>
       <c r="D13" s="158">
-        <v>76728</v>
+        <v>37615</v>
       </c>
       <c r="E13" s="158">
-        <v>388</v>
+        <v>126</v>
       </c>
       <c r="F13" s="183">
-        <v>3463</v>
+        <v>95</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>2699</v>
+        <v>3499</v>
       </c>
       <c r="I13" s="158">
-        <v>1492</v>
+        <v>840</v>
       </c>
       <c r="J13" s="160">
-        <v>41557</v>
+        <v>41266</v>
       </c>
       <c r="K13" s="162">
-        <v>166556</v>
+        <v>138504</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B15" s="158">
-        <v>568536</v>
+        <v>745940</v>
       </c>
       <c r="C15" s="158">
-        <v>324</v>
+        <v>1694</v>
       </c>
       <c r="D15" s="158">
-        <v>93773</v>
+        <v>159605</v>
       </c>
       <c r="E15" s="158">
-        <v>376</v>
+        <v>209</v>
       </c>
       <c r="F15" s="183">
-        <v>52334</v>
+        <v>49436</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>11151</v>
+        <v>10952</v>
       </c>
       <c r="I15" s="158">
-        <v>4459</v>
+        <v>4323</v>
       </c>
       <c r="J15" s="160">
-        <v>55073</v>
+        <v>60476</v>
       </c>
       <c r="K15" s="162">
-        <v>351046</v>
+        <v>459245</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -10849,228 +10849,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1392533</v>
+        <v>1554286</v>
       </c>
       <c r="C24" s="146">
-        <v>1028978</v>
+        <v>1112744</v>
       </c>
       <c r="D24" s="146">
-        <v>9553</v>
+        <v>8997</v>
       </c>
       <c r="E24" s="146">
-        <v>103214</v>
+        <v>114365</v>
       </c>
       <c r="F24" s="146">
-        <v>189732</v>
+        <v>257281</v>
       </c>
       <c r="G24" s="146">
-        <v>26260</v>
+        <v>25605</v>
       </c>
       <c r="H24" s="146">
-        <v>34796</v>
+        <v>35293</v>
       </c>
       <c r="I24" s="146">
         <v>5909</v>
       </c>
       <c r="J24" s="149">
-        <v>28493</v>
+        <v>29090</v>
       </c>
       <c r="K24" s="152">
-        <v>394</v>
+        <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="158">
-        <v>531085</v>
+        <v>580526</v>
       </c>
       <c r="C26" s="158">
-        <v>422820</v>
+        <v>447381</v>
       </c>
       <c r="D26" s="158">
-        <v>4819</v>
+        <v>5353</v>
       </c>
       <c r="E26" s="158">
-        <v>48022</v>
+        <v>58244</v>
       </c>
       <c r="F26" s="158">
-        <v>25040</v>
+        <v>36415</v>
       </c>
       <c r="G26" s="158">
-        <v>19342</v>
+        <v>22064</v>
       </c>
       <c r="H26" s="158">
-        <v>11042</v>
+        <v>11070</v>
       </c>
       <c r="I26" s="158">
         <v>2940</v>
       </c>
       <c r="J26" s="160">
-        <v>8102</v>
+        <v>8130</v>
       </c>
       <c r="K26" s="204">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>174</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="158">
-        <v>292911</v>
+        <v>227820</v>
       </c>
       <c r="C28" s="158">
-        <v>262805</v>
+        <v>181934</v>
       </c>
       <c r="D28" s="158">
-        <v>1032</v>
+        <v>719</v>
       </c>
       <c r="E28" s="158">
-        <v>11761</v>
+        <v>23783</v>
       </c>
       <c r="F28" s="158">
-        <v>9688</v>
+        <v>14127</v>
       </c>
       <c r="G28" s="158">
-        <v>1501</v>
+        <v>912</v>
       </c>
       <c r="H28" s="158">
-        <v>6125</v>
+        <v>6345</v>
       </c>
       <c r="I28" s="158">
         <v>1475</v>
       </c>
       <c r="J28" s="160">
-        <v>4622</v>
+        <v>4874</v>
       </c>
       <c r="K28" s="162">
-        <v>29</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>304</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>305</v>
       </c>
       <c r="B30" s="158">
-        <v>568536</v>
+        <v>745940</v>
       </c>
       <c r="C30" s="158">
-        <v>343354</v>
+        <v>483429</v>
       </c>
       <c r="D30" s="158">
-        <v>3703</v>
+        <v>2925</v>
       </c>
       <c r="E30" s="158">
-        <v>43430</v>
+        <v>32339</v>
       </c>
       <c r="F30" s="158">
-        <v>155004</v>
+        <v>206739</v>
       </c>
       <c r="G30" s="158">
-        <v>5416</v>
+        <v>2629</v>
       </c>
       <c r="H30" s="158">
-        <v>17629</v>
+        <v>17879</v>
       </c>
       <c r="I30" s="158">
         <v>1494</v>
       </c>
       <c r="J30" s="160">
-        <v>15769</v>
+        <v>16086</v>
       </c>
       <c r="K30" s="162">
-        <v>366</v>
+        <v>298</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>306</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -11272,51 +11272,51 @@
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
     <mergeCell ref="F15:G16"/>
     <mergeCell ref="F17:G18"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="F9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="130" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="9.625" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="10.625" customWidth="1"/>
     <col min="6" max="6" width="9.125" customWidth="1"/>
     <col min="7" max="7" width="15.125" customWidth="1"/>
     <col min="8" max="8" width="10.625" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
@@ -11351,56 +11351,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -11466,278 +11466,278 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>1318981</v>
+        <v>1347709</v>
       </c>
       <c r="C9" s="146">
-        <v>3586</v>
+        <v>3157</v>
       </c>
       <c r="D9" s="146">
-        <v>728188</v>
+        <v>751681</v>
       </c>
       <c r="E9" s="173">
-        <v>538466</v>
+        <v>543216</v>
       </c>
       <c r="F9" s="176">
         <v>0</v>
       </c>
       <c r="G9" s="146">
-        <v>5556</v>
+        <v>5957</v>
       </c>
       <c r="H9" s="146">
-        <v>8533</v>
+        <v>9720</v>
       </c>
       <c r="I9" s="216">
-        <v>14925</v>
+        <v>15315</v>
       </c>
       <c r="J9" s="146">
-        <v>1892</v>
+        <v>1908</v>
       </c>
       <c r="K9" s="173">
-        <v>17836</v>
+        <v>16755</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B11" s="158">
-        <v>356445</v>
+        <v>365413</v>
       </c>
       <c r="C11" s="158">
-        <v>600</v>
+        <v>465</v>
       </c>
       <c r="D11" s="158">
-        <v>181375</v>
+        <v>188235</v>
       </c>
       <c r="E11" s="178">
-        <v>167322</v>
+        <v>169027</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="158">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>3237</v>
+        <v>3624</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>3446</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="158">
-        <v>260803</v>
+        <v>266843</v>
       </c>
       <c r="C13" s="158">
-        <v>352</v>
+        <v>769</v>
       </c>
       <c r="D13" s="158">
-        <v>147801</v>
+        <v>155289</v>
       </c>
       <c r="E13" s="183">
-        <v>98737</v>
+        <v>96234</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="158">
-        <v>2693</v>
+        <v>2893</v>
       </c>
       <c r="H13" s="158">
-        <v>7631</v>
+        <v>7217</v>
       </c>
       <c r="I13" s="158">
-        <v>1799</v>
+        <v>3029</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>1791</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="158">
-        <v>300196</v>
+        <v>318300</v>
       </c>
       <c r="C15" s="158">
-        <v>1421</v>
+        <v>837</v>
       </c>
       <c r="D15" s="158">
-        <v>162479</v>
+        <v>177798</v>
       </c>
       <c r="E15" s="183">
-        <v>121422</v>
+        <v>127395</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
         <v>699</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>6061</v>
+        <v>4060</v>
       </c>
       <c r="J15" s="158">
-        <v>1892</v>
+        <v>1908</v>
       </c>
       <c r="K15" s="218">
-        <v>6222</v>
+        <v>5603</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="164">
-        <v>87306</v>
+        <v>85892</v>
       </c>
       <c r="C17" s="164">
-        <v>239</v>
+        <v>163</v>
       </c>
       <c r="D17" s="164">
-        <v>49580</v>
+        <v>49354</v>
       </c>
       <c r="E17" s="183">
-        <v>34264</v>
+        <v>32837</v>
       </c>
       <c r="F17" s="185">
         <v>0</v>
       </c>
       <c r="G17" s="197">
         <v>0</v>
       </c>
       <c r="H17" s="197">
         <v>0</v>
       </c>
       <c r="I17" s="164">
-        <v>1246</v>
+        <v>1617</v>
       </c>
       <c r="J17" s="197">
         <v>0</v>
       </c>
       <c r="K17" s="183">
-        <v>1976</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="103"/>
       <c r="F18" s="104"/>
       <c r="G18" s="98"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="98"/>
       <c r="K18" s="103"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -11831,272 +11831,272 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="125"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>1318981</v>
+        <v>1347709</v>
       </c>
       <c r="C24" s="146">
-        <v>171772</v>
+        <v>174671</v>
       </c>
       <c r="D24" s="146">
-        <v>851</v>
+        <v>1625</v>
       </c>
       <c r="E24" s="146">
-        <v>974922</v>
+        <v>1005207</v>
       </c>
       <c r="F24" s="146">
-        <v>5212</v>
+        <v>5461</v>
       </c>
       <c r="G24" s="213">
         <v>0</v>
       </c>
       <c r="H24" s="146">
-        <v>12030</v>
+        <v>12083</v>
       </c>
       <c r="I24" s="216">
-        <v>154194</v>
+        <v>148662</v>
       </c>
       <c r="J24" s="146">
-        <v>70614</v>
+        <v>70864</v>
       </c>
       <c r="K24" s="173">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="158">
-        <v>356445</v>
+        <v>365413</v>
       </c>
       <c r="C26" s="158">
-        <v>30215</v>
+        <v>35414</v>
       </c>
       <c r="D26" s="158">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E26" s="158">
-        <v>274945</v>
+        <v>281750</v>
       </c>
       <c r="F26" s="158">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>3392</v>
+        <v>3456</v>
       </c>
       <c r="I26" s="158">
-        <v>46813</v>
+        <v>43706</v>
       </c>
       <c r="J26" s="158">
         <v>15114</v>
       </c>
       <c r="K26" s="218">
         <v>328</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>173</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>307</v>
       </c>
       <c r="B28" s="158">
-        <v>260803</v>
+        <v>266843</v>
       </c>
       <c r="C28" s="158">
-        <v>38439</v>
+        <v>35514</v>
       </c>
       <c r="D28" s="158">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E28" s="158">
-        <v>190211</v>
+        <v>198899</v>
       </c>
       <c r="F28" s="158">
-        <v>1194</v>
+        <v>1233</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>2618</v>
+        <v>2309</v>
       </c>
       <c r="I28" s="158">
-        <v>28337</v>
+        <v>28876</v>
       </c>
       <c r="J28" s="158">
         <v>13430</v>
       </c>
       <c r="K28" s="218">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>308</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>309</v>
       </c>
       <c r="B30" s="158">
-        <v>300196</v>
+        <v>318300</v>
       </c>
       <c r="C30" s="158">
-        <v>28385</v>
+        <v>31295</v>
       </c>
       <c r="D30" s="158">
-        <v>840</v>
+        <v>1585</v>
       </c>
       <c r="E30" s="158">
-        <v>231227</v>
+        <v>248285</v>
       </c>
       <c r="F30" s="158">
-        <v>1841</v>
+        <v>853</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>2345</v>
+        <v>2646</v>
       </c>
       <c r="I30" s="158">
-        <v>35558</v>
+        <v>33636</v>
       </c>
       <c r="J30" s="158">
-        <v>18480</v>
+        <v>18730</v>
       </c>
       <c r="K30" s="218">
         <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="164">
-        <v>87306</v>
+        <v>85892</v>
       </c>
       <c r="C32" s="164">
-        <v>13010</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15460</v>
+      </c>
+      <c r="D32" s="164">
+        <v>1</v>
       </c>
       <c r="E32" s="164">
-        <v>63425</v>
+        <v>59426</v>
       </c>
       <c r="F32" s="164">
-        <v>266</v>
+        <v>722</v>
       </c>
       <c r="G32" s="197">
         <v>0</v>
       </c>
       <c r="H32" s="164">
-        <v>947</v>
+        <v>981</v>
       </c>
       <c r="I32" s="164">
-        <v>9658</v>
+        <v>9301</v>
       </c>
       <c r="J32" s="164">
         <v>4851</v>
       </c>
       <c r="K32" s="199">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>312</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="98"/>
       <c r="K33" s="103"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
@@ -12323,51 +12323,51 @@
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="K22:K23"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="D20:D21"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="131" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="9.625" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="15.375" customWidth="1"/>
     <col min="5" max="5" width="10.625" customWidth="1"/>
     <col min="6" max="6" width="9.125" customWidth="1"/>
     <col min="7" max="7" width="15.125" customWidth="1"/>
     <col min="8" max="8" width="10.625" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
@@ -12402,56 +12402,56 @@
       <c r="H2" s="87"/>
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="111" t="s">
         <v>191</v>
@@ -12517,228 +12517,228 @@
       <c r="J7" s="31" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="B8" s="126"/>
       <c r="C8" s="126"/>
       <c r="D8" s="126"/>
       <c r="E8" s="90"/>
       <c r="F8" s="48"/>
       <c r="G8" s="45"/>
       <c r="H8" s="126"/>
       <c r="I8" s="126"/>
       <c r="J8" s="129"/>
       <c r="K8" s="131"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B9" s="145">
-        <v>76640</v>
+        <v>73871</v>
       </c>
       <c r="C9" s="145">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="D9" s="145">
-        <v>49526</v>
+        <v>46586</v>
       </c>
       <c r="E9" s="172">
-        <v>25058</v>
+        <v>25092</v>
       </c>
       <c r="F9" s="175">
         <v>0</v>
       </c>
       <c r="G9" s="189">
         <v>0</v>
       </c>
       <c r="H9" s="189">
         <v>0</v>
       </c>
       <c r="I9" s="215">
-        <v>433</v>
+        <v>503</v>
       </c>
       <c r="J9" s="189">
         <v>0</v>
       </c>
       <c r="K9" s="172">
-        <v>1436</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="72"/>
       <c r="F10" s="73"/>
       <c r="G10" s="79"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="79"/>
       <c r="K10" s="72"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B11" s="158">
-        <v>90357</v>
+        <v>87847</v>
       </c>
       <c r="C11" s="158">
-        <v>171</v>
+        <v>217</v>
       </c>
       <c r="D11" s="158">
-        <v>54129</v>
+        <v>52150</v>
       </c>
       <c r="E11" s="178">
-        <v>33740</v>
+        <v>31680</v>
       </c>
       <c r="F11" s="180">
         <v>0</v>
       </c>
       <c r="G11" s="193">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>902</v>
+        <v>2503</v>
       </c>
       <c r="I11" s="158">
-        <v>861</v>
+        <v>920</v>
       </c>
       <c r="J11" s="193">
         <v>0</v>
       </c>
       <c r="K11" s="218">
-        <v>554</v>
+        <v>377</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="81"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="81"/>
       <c r="K12" s="76"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="158">
-        <v>74289</v>
+        <v>75557</v>
       </c>
       <c r="C13" s="158">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="D13" s="158">
-        <v>37153</v>
+        <v>35884</v>
       </c>
       <c r="E13" s="183">
-        <v>34269</v>
+        <v>36656</v>
       </c>
       <c r="F13" s="185">
         <v>0</v>
       </c>
       <c r="G13" s="193">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>443</v>
+        <v>634</v>
       </c>
       <c r="J13" s="193">
         <v>0</v>
       </c>
       <c r="K13" s="218">
-        <v>2061</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="81"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="81"/>
       <c r="K14" s="76"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="158">
-        <v>72945</v>
+        <v>73988</v>
       </c>
       <c r="C15" s="158">
-        <v>253</v>
+        <v>139</v>
       </c>
       <c r="D15" s="158">
-        <v>46144</v>
+        <v>46383</v>
       </c>
       <c r="E15" s="183">
-        <v>23655</v>
+        <v>24295</v>
       </c>
       <c r="F15" s="185">
         <v>0</v>
       </c>
       <c r="G15" s="158">
-        <v>1698</v>
+        <v>1896</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>845</v>
+        <v>930</v>
       </c>
       <c r="J15" s="193">
         <v>0</v>
       </c>
       <c r="K15" s="218">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="81"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="81"/>
       <c r="K16" s="76"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="95"/>
       <c r="F17" s="96"/>
       <c r="G17" s="97"/>
@@ -12858,222 +12858,222 @@
       </c>
       <c r="K22" s="127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="27" customHeight="1" thickBot="1">
       <c r="A23" s="66"/>
       <c r="B23" s="126"/>
       <c r="C23" s="126"/>
       <c r="D23" s="126"/>
       <c r="E23" s="126"/>
       <c r="F23" s="126"/>
       <c r="G23" s="126"/>
       <c r="H23" s="126"/>
       <c r="I23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="126"/>
       <c r="K23" s="128"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="145">
-        <v>76640</v>
+        <v>73871</v>
       </c>
       <c r="C24" s="145">
-        <v>14161</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14020</v>
+      </c>
+      <c r="D24" s="145">
+        <v>4</v>
       </c>
       <c r="E24" s="145">
-        <v>54024</v>
+        <v>50915</v>
       </c>
       <c r="F24" s="145">
-        <v>125</v>
+        <v>437</v>
       </c>
       <c r="G24" s="189">
         <v>0</v>
       </c>
       <c r="H24" s="145">
-        <v>544</v>
+        <v>702</v>
       </c>
       <c r="I24" s="215">
-        <v>7785</v>
+        <v>7793</v>
       </c>
       <c r="J24" s="145">
         <v>5162</v>
       </c>
       <c r="K24" s="172">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="72"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>313</v>
       </c>
       <c r="B26" s="158">
-        <v>90357</v>
+        <v>87847</v>
       </c>
       <c r="C26" s="158">
-        <v>13060</v>
+        <v>13554</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>66142</v>
+        <v>63368</v>
       </c>
       <c r="F26" s="158">
-        <v>337</v>
+        <v>576</v>
       </c>
       <c r="G26" s="193">
         <v>0</v>
       </c>
       <c r="H26" s="158">
-        <v>1084</v>
+        <v>861</v>
       </c>
       <c r="I26" s="158">
-        <v>9735</v>
+        <v>9488</v>
       </c>
       <c r="J26" s="158">
         <v>5408</v>
       </c>
       <c r="K26" s="218">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>314</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="81"/>
       <c r="K27" s="76"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>315</v>
       </c>
       <c r="B28" s="158">
-        <v>74289</v>
+        <v>75557</v>
       </c>
       <c r="C28" s="158">
-        <v>17026</v>
+        <v>14991</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>48115</v>
+        <v>51725</v>
       </c>
       <c r="F28" s="158">
         <v>202</v>
       </c>
       <c r="G28" s="193">
         <v>0</v>
       </c>
       <c r="H28" s="158">
-        <v>546</v>
+        <v>572</v>
       </c>
       <c r="I28" s="158">
-        <v>8401</v>
+        <v>8067</v>
       </c>
       <c r="J28" s="158">
         <v>3291</v>
       </c>
       <c r="K28" s="218">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="76"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>317</v>
       </c>
       <c r="B30" s="158">
-        <v>72945</v>
+        <v>73988</v>
       </c>
       <c r="C30" s="158">
-        <v>17477</v>
+        <v>14423</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>46833</v>
+        <v>50840</v>
       </c>
       <c r="F30" s="158">
-        <v>174</v>
+        <v>372</v>
       </c>
       <c r="G30" s="193">
         <v>0</v>
       </c>
       <c r="H30" s="158">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="I30" s="158">
-        <v>7907</v>
+        <v>7796</v>
       </c>
       <c r="J30" s="158">
         <v>4878</v>
       </c>
       <c r="K30" s="218">
         <v>313</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="76"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
@@ -13326,51 +13326,51 @@
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="132" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
@@ -13406,56 +13406,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -13552,297 +13552,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="146">
-        <v>997035</v>
+        <v>999401</v>
       </c>
       <c r="C10" s="146">
-        <v>228601</v>
+        <v>226409</v>
       </c>
       <c r="D10" s="146">
-        <v>43378</v>
+        <v>44721</v>
       </c>
       <c r="E10" s="146">
-        <v>806</v>
+        <v>1045</v>
       </c>
       <c r="F10" s="146">
-        <v>10520</v>
+        <v>9574</v>
       </c>
       <c r="G10" s="146">
-        <v>1424</v>
+        <v>1398</v>
       </c>
       <c r="H10" s="146">
-        <v>677437</v>
+        <v>680762</v>
       </c>
       <c r="I10" s="146">
-        <v>10698</v>
+        <v>10526</v>
       </c>
       <c r="J10" s="146">
-        <v>6164</v>
+        <v>7677</v>
       </c>
       <c r="K10" s="146">
-        <v>11565</v>
+        <v>11632</v>
       </c>
       <c r="L10" s="173">
-        <v>6443</v>
+        <v>5658</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="158">
-        <v>29784</v>
+        <v>29543</v>
       </c>
       <c r="C12" s="158">
-        <v>7469</v>
+        <v>7376</v>
       </c>
       <c r="D12" s="158">
-        <v>1249</v>
+        <v>1125</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
-      <c r="F12" s="193">
-        <v>0</v>
+      <c r="F12" s="158">
+        <v>10</v>
       </c>
       <c r="G12" s="158">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H12" s="158">
-        <v>19482</v>
+        <v>19471</v>
       </c>
       <c r="I12" s="158">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="J12" s="158">
         <v>810</v>
       </c>
       <c r="K12" s="158">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="L12" s="218">
-        <v>-30</v>
+        <v>-33</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B14" s="158">
-        <v>41115</v>
+        <v>41638</v>
       </c>
       <c r="C14" s="158">
-        <v>7532</v>
+        <v>7928</v>
       </c>
       <c r="D14" s="158">
-        <v>1402</v>
+        <v>1641</v>
       </c>
       <c r="E14" s="158">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="F14" s="158">
-        <v>698</v>
+        <v>797</v>
       </c>
       <c r="G14" s="158">
         <v>65</v>
       </c>
       <c r="H14" s="158">
-        <v>31226</v>
+        <v>30985</v>
       </c>
       <c r="I14" s="158">
-        <v>1209</v>
+        <v>1152</v>
       </c>
       <c r="J14" s="158">
-        <v>521</v>
+        <v>621</v>
       </c>
       <c r="K14" s="158">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="L14" s="218">
-        <v>-1859</v>
+        <v>-1897</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B16" s="158">
-        <v>43826</v>
+        <v>44751</v>
       </c>
       <c r="C16" s="158">
-        <v>8759</v>
+        <v>8923</v>
       </c>
       <c r="D16" s="158">
-        <v>2138</v>
+        <v>2414</v>
       </c>
       <c r="E16" s="158">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="F16" s="158">
-        <v>799</v>
+        <v>1298</v>
       </c>
       <c r="G16" s="158">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H16" s="158">
-        <v>30259</v>
+        <v>30441</v>
       </c>
       <c r="I16" s="158">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="J16" s="158">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="K16" s="158">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="L16" s="218">
-        <v>795</v>
+        <v>495</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B18" s="164">
-        <v>119010</v>
+        <v>119869</v>
       </c>
       <c r="C18" s="164">
-        <v>29242</v>
+        <v>28731</v>
       </c>
       <c r="D18" s="164">
-        <v>5508</v>
+        <v>5473</v>
       </c>
       <c r="E18" s="164">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F18" s="164">
-        <v>848</v>
+        <v>1197</v>
       </c>
       <c r="G18" s="164">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="H18" s="164">
-        <v>80066</v>
+        <v>81144</v>
       </c>
       <c r="I18" s="164">
-        <v>1860</v>
+        <v>1987</v>
       </c>
       <c r="J18" s="164">
         <v>102</v>
       </c>
       <c r="K18" s="164">
         <v>706</v>
       </c>
       <c r="L18" s="183">
-        <v>467</v>
+        <v>348</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -13948,287 +13948,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="221" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="146">
-        <v>997035</v>
+        <v>999401</v>
       </c>
       <c r="C25" s="146">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D25" s="213">
         <v>0</v>
       </c>
       <c r="E25" s="146">
-        <v>5116</v>
+        <v>6518</v>
       </c>
       <c r="F25" s="173">
-        <v>919245</v>
+        <v>920583</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="146">
-        <v>1905</v>
+        <v>1915</v>
       </c>
       <c r="I25" s="146">
-        <v>70755</v>
+        <v>70368</v>
       </c>
       <c r="J25" s="146">
-        <v>17465</v>
+        <v>17446</v>
       </c>
       <c r="K25" s="146">
-        <v>4008</v>
+        <v>4011</v>
       </c>
       <c r="L25" s="173">
-        <v>42139</v>
+        <v>42073</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="224" t="s">
         <v>198</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="158">
-        <v>29784</v>
+        <v>29543</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="F27" s="178">
-        <v>27031</v>
+        <v>26749</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="I27" s="158">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="J27" s="158">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="K27" s="158">
         <v>22</v>
       </c>
       <c r="L27" s="218">
-        <v>1508</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>319</v>
       </c>
       <c r="B29" s="158">
-        <v>41115</v>
+        <v>41638</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>193</v>
+        <v>280</v>
       </c>
       <c r="F29" s="178">
-        <v>35953</v>
+        <v>36540</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I29" s="158">
-        <v>4943</v>
+        <v>4794</v>
       </c>
       <c r="J29" s="158">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="K29" s="158">
         <v>792</v>
       </c>
       <c r="L29" s="218">
-        <v>2578</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>320</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>321</v>
       </c>
       <c r="B31" s="158">
-        <v>43826</v>
+        <v>44751</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>233</v>
+        <v>289</v>
       </c>
       <c r="F31" s="178">
-        <v>39968</v>
+        <v>40899</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="I31" s="158">
-        <v>3272</v>
+        <v>3204</v>
       </c>
       <c r="J31" s="158">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="K31" s="158">
         <v>252</v>
       </c>
       <c r="L31" s="218">
-        <v>2072</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>323</v>
       </c>
       <c r="B33" s="164">
-        <v>119010</v>
+        <v>119869</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>685</v>
+        <v>715</v>
       </c>
       <c r="F33" s="183">
-        <v>111278</v>
+        <v>112033</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I33" s="164">
-        <v>7039</v>
+        <v>7112</v>
       </c>
       <c r="J33" s="164">
-        <v>1260</v>
+        <v>1283</v>
       </c>
       <c r="K33" s="164">
         <v>46</v>
       </c>
       <c r="L33" s="183">
-        <v>4904</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>324</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -14460,51 +14460,51 @@
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:G26"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="H31:H32"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="133" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
@@ -14540,56 +14540,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -14686,297 +14686,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="145">
-        <v>29052</v>
+        <v>29541</v>
       </c>
       <c r="C10" s="145">
-        <v>6349</v>
+        <v>6583</v>
       </c>
       <c r="D10" s="145">
-        <v>1035</v>
+        <v>1108</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>598</v>
+        <v>848</v>
       </c>
       <c r="G10" s="145">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H10" s="145">
-        <v>20437</v>
+        <v>20337</v>
       </c>
       <c r="I10" s="145">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L10" s="172">
-        <v>321</v>
+        <v>353</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B12" s="158">
-        <v>17361</v>
+        <v>17075</v>
       </c>
       <c r="C12" s="158">
-        <v>4412</v>
+        <v>4208</v>
       </c>
       <c r="D12" s="158">
-        <v>922</v>
+        <v>694</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="158">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="G12" s="158">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H12" s="158">
-        <v>11450</v>
+        <v>11599</v>
       </c>
       <c r="I12" s="158">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J12" s="158">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K12" s="158">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="L12" s="218">
-        <v>138</v>
+        <v>165</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B14" s="158">
-        <v>23859</v>
+        <v>23925</v>
       </c>
       <c r="C14" s="158">
-        <v>7906</v>
+        <v>7485</v>
       </c>
       <c r="D14" s="158">
-        <v>684</v>
+        <v>730</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H14" s="158">
-        <v>14060</v>
+        <v>14515</v>
       </c>
       <c r="I14" s="158">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
         <v>362</v>
       </c>
       <c r="L14" s="218">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="158">
-        <v>89504</v>
+        <v>90981</v>
       </c>
       <c r="C16" s="158">
-        <v>28306</v>
+        <v>28059</v>
       </c>
       <c r="D16" s="158">
-        <v>3597</v>
+        <v>4105</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
         <v>101</v>
       </c>
       <c r="H16" s="158">
-        <v>55797</v>
+        <v>55153</v>
       </c>
       <c r="I16" s="158">
-        <v>1001</v>
+        <v>953</v>
       </c>
       <c r="J16" s="158">
-        <v>1400</v>
+        <v>3300</v>
       </c>
       <c r="K16" s="158">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="L16" s="218">
-        <v>-1195</v>
+        <v>-1183</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B18" s="164">
-        <v>41399</v>
+        <v>40735</v>
       </c>
       <c r="C18" s="164">
-        <v>9407</v>
+        <v>9009</v>
       </c>
       <c r="D18" s="164">
-        <v>1605</v>
+        <v>1710</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="197">
         <v>0</v>
       </c>
       <c r="G18" s="164">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H18" s="164">
-        <v>29470</v>
+        <v>29252</v>
       </c>
       <c r="I18" s="164">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="J18" s="164">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="K18" s="164">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="L18" s="183">
-        <v>-209</v>
+        <v>-251</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -15082,287 +15082,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="145">
-        <v>29052</v>
+        <v>29541</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="F25" s="172">
-        <v>26733</v>
+        <v>27174</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="I25" s="145">
-        <v>2106</v>
+        <v>2155</v>
       </c>
       <c r="J25" s="145">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="K25" s="145">
         <v>40</v>
       </c>
       <c r="L25" s="172">
-        <v>1329</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>325</v>
       </c>
       <c r="B27" s="158">
-        <v>17361</v>
+        <v>17075</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="F27" s="178">
-        <v>16164</v>
+        <v>15865</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I27" s="158">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="J27" s="158">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="K27" s="158">
         <v>13</v>
       </c>
       <c r="L27" s="218">
-        <v>416</v>
+        <v>412</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>326</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>327</v>
       </c>
       <c r="B29" s="158">
-        <v>23859</v>
+        <v>23925</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="F29" s="178">
-        <v>21091</v>
+        <v>21189</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I29" s="158">
-        <v>2553</v>
+        <v>2509</v>
       </c>
       <c r="J29" s="158">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="K29" s="158">
         <v>9</v>
       </c>
       <c r="L29" s="218">
-        <v>1479</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="158">
-        <v>89504</v>
+        <v>90981</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>368</v>
+        <v>531</v>
       </c>
       <c r="F31" s="178">
-        <v>82581</v>
+        <v>83957</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="I31" s="158">
-        <v>6483</v>
+        <v>6412</v>
       </c>
       <c r="J31" s="158">
-        <v>1181</v>
+        <v>1167</v>
       </c>
       <c r="K31" s="158">
         <v>102</v>
       </c>
       <c r="L31" s="218">
-        <v>4373</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>330</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="164">
-        <v>41399</v>
+        <v>40735</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="F33" s="183">
-        <v>38426</v>
+        <v>37762</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I33" s="164">
-        <v>2748</v>
+        <v>2726</v>
       </c>
       <c r="J33" s="164">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="K33" s="164">
         <v>31</v>
       </c>
       <c r="L33" s="183">
-        <v>1677</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>332</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
@@ -15594,51 +15594,51 @@
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="134" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -15674,56 +15674,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -15798,278 +15798,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="145">
-        <v>4262334</v>
+        <v>4379213</v>
       </c>
       <c r="C9" s="145">
-        <v>55624</v>
+        <v>41433</v>
       </c>
       <c r="D9" s="145">
-        <v>251512</v>
+        <v>307340</v>
       </c>
       <c r="E9" s="145">
-        <v>202509</v>
+        <v>209201</v>
       </c>
       <c r="F9" s="172">
-        <v>373597</v>
+        <v>389537</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>853531</v>
+        <v>829615</v>
       </c>
       <c r="I9" s="145">
-        <v>53630</v>
+        <v>50383</v>
       </c>
       <c r="J9" s="148">
-        <v>2447904</v>
+        <v>2528129</v>
       </c>
       <c r="K9" s="151">
-        <v>24028</v>
+        <v>23575</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B11" s="158">
-        <v>3400708</v>
+        <v>3472657</v>
       </c>
       <c r="C11" s="158">
-        <v>45800</v>
+        <v>45840</v>
       </c>
       <c r="D11" s="158">
-        <v>188397</v>
+        <v>203728</v>
       </c>
       <c r="E11" s="158">
-        <v>138932</v>
+        <v>136985</v>
       </c>
       <c r="F11" s="178">
-        <v>313960</v>
+        <v>317147</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>559771</v>
+        <v>550372</v>
       </c>
       <c r="I11" s="158">
-        <v>23955</v>
+        <v>27869</v>
       </c>
       <c r="J11" s="160">
-        <v>2090853</v>
+        <v>2154122</v>
       </c>
       <c r="K11" s="162">
-        <v>39040</v>
+        <v>36593</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>209</v>
       </c>
       <c r="B13" s="158">
-        <v>1632603</v>
+        <v>1654445</v>
       </c>
       <c r="C13" s="158">
-        <v>20215</v>
+        <v>19628</v>
       </c>
       <c r="D13" s="158">
-        <v>116430</v>
+        <v>123456</v>
       </c>
       <c r="E13" s="158">
-        <v>2935</v>
+        <v>5044</v>
       </c>
       <c r="F13" s="183">
-        <v>252050</v>
+        <v>278938</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>165122</v>
+        <v>143905</v>
       </c>
       <c r="I13" s="158">
-        <v>12976</v>
+        <v>16351</v>
       </c>
       <c r="J13" s="160">
-        <v>905832</v>
+        <v>907139</v>
       </c>
       <c r="K13" s="162">
-        <v>157043</v>
+        <v>159984</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>210</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B15" s="158">
-        <v>4715339</v>
+        <v>4959262</v>
       </c>
       <c r="C15" s="158">
-        <v>53739</v>
+        <v>58805</v>
       </c>
       <c r="D15" s="158">
-        <v>378670</v>
+        <v>470054</v>
       </c>
       <c r="E15" s="158">
-        <v>220768</v>
+        <v>268144</v>
       </c>
       <c r="F15" s="183">
-        <v>217390</v>
+        <v>238152</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>905743</v>
+        <v>881125</v>
       </c>
       <c r="I15" s="158">
-        <v>141950</v>
+        <v>135456</v>
       </c>
       <c r="J15" s="160">
-        <v>2655098</v>
+        <v>2764008</v>
       </c>
       <c r="K15" s="162">
-        <v>141981</v>
+        <v>143518</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B17" s="164">
-        <v>5088093</v>
+        <v>5359753</v>
       </c>
       <c r="C17" s="164">
-        <v>83278</v>
+        <v>74780</v>
       </c>
       <c r="D17" s="164">
-        <v>409436</v>
+        <v>475704</v>
       </c>
       <c r="E17" s="164">
-        <v>408852</v>
+        <v>379575</v>
       </c>
       <c r="F17" s="183">
-        <v>336766</v>
+        <v>399344</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>734574</v>
+        <v>737061</v>
       </c>
       <c r="I17" s="164">
-        <v>151319</v>
+        <v>148366</v>
       </c>
       <c r="J17" s="166">
-        <v>2856053</v>
+        <v>3042403</v>
       </c>
       <c r="K17" s="168">
-        <v>107816</v>
+        <v>102520</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -16167,278 +16167,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="145">
-        <v>4262334</v>
+        <v>4379213</v>
       </c>
       <c r="C24" s="145">
-        <v>236953</v>
+        <v>270564</v>
       </c>
       <c r="D24" s="145">
-        <v>50154</v>
+        <v>50176</v>
       </c>
       <c r="E24" s="145">
-        <v>3451193</v>
+        <v>3521538</v>
       </c>
       <c r="F24" s="145">
-        <v>47700</v>
+        <v>46000</v>
       </c>
       <c r="G24" s="145">
-        <v>216377</v>
+        <v>244052</v>
       </c>
       <c r="H24" s="145">
-        <v>259958</v>
+        <v>246883</v>
       </c>
       <c r="I24" s="145">
-        <v>106305</v>
+        <v>106517</v>
       </c>
       <c r="J24" s="148">
         <v>37763</v>
       </c>
       <c r="K24" s="151">
-        <v>116958</v>
+        <v>104355</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="158">
-        <v>3400708</v>
+        <v>3472657</v>
       </c>
       <c r="C26" s="158">
-        <v>208050</v>
+        <v>225276</v>
       </c>
       <c r="D26" s="158">
-        <v>150116</v>
+        <v>135110</v>
       </c>
       <c r="E26" s="158">
-        <v>2680969</v>
+        <v>2723551</v>
       </c>
       <c r="F26" s="158">
-        <v>42782</v>
+        <v>42777</v>
       </c>
       <c r="G26" s="158">
-        <v>89325</v>
+        <v>109348</v>
       </c>
       <c r="H26" s="158">
-        <v>229466</v>
+        <v>236595</v>
       </c>
       <c r="I26" s="158">
         <v>117660</v>
       </c>
       <c r="J26" s="160">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>89851</v>
+        <v>96451</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>208</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>209</v>
       </c>
       <c r="B28" s="158">
-        <v>1632603</v>
+        <v>1654445</v>
       </c>
       <c r="C28" s="158">
-        <v>19691</v>
+        <v>28754</v>
       </c>
       <c r="D28" s="158">
         <v>1222</v>
       </c>
       <c r="E28" s="158">
-        <v>1273177</v>
+        <v>1268342</v>
       </c>
       <c r="F28" s="158">
         <v>54370</v>
       </c>
       <c r="G28" s="158">
-        <v>73136</v>
+        <v>81244</v>
       </c>
       <c r="H28" s="158">
-        <v>211006</v>
+        <v>220514</v>
       </c>
       <c r="I28" s="158">
         <v>48616</v>
       </c>
       <c r="J28" s="160">
         <v>27867</v>
       </c>
       <c r="K28" s="162">
-        <v>119957</v>
+        <v>125902</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>210</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="158">
-        <v>4715339</v>
+        <v>4959262</v>
       </c>
       <c r="C30" s="158">
-        <v>247739</v>
+        <v>192917</v>
       </c>
       <c r="D30" s="158">
-        <v>18052</v>
+        <v>24034</v>
       </c>
       <c r="E30" s="158">
-        <v>3808780</v>
+        <v>4056007</v>
       </c>
       <c r="F30" s="158">
-        <v>109047</v>
+        <v>113439</v>
       </c>
       <c r="G30" s="158">
-        <v>201156</v>
+        <v>248184</v>
       </c>
       <c r="H30" s="158">
-        <v>330565</v>
+        <v>324681</v>
       </c>
       <c r="I30" s="158">
-        <v>171800</v>
+        <v>172146</v>
       </c>
       <c r="J30" s="160">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="K30" s="162">
-        <v>144140</v>
+        <v>129984</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="164">
-        <v>5088093</v>
+        <v>5359753</v>
       </c>
       <c r="C32" s="164">
-        <v>70121</v>
+        <v>94234</v>
       </c>
       <c r="D32" s="164">
         <v>17709</v>
       </c>
       <c r="E32" s="164">
-        <v>4438802</v>
+        <v>4628356</v>
       </c>
       <c r="F32" s="164">
         <v>18600</v>
       </c>
       <c r="G32" s="164">
-        <v>209406</v>
+        <v>274192</v>
       </c>
       <c r="H32" s="164">
-        <v>333455</v>
+        <v>326663</v>
       </c>
       <c r="I32" s="164">
-        <v>128221</v>
+        <v>137626</v>
       </c>
       <c r="J32" s="166">
         <v>38869</v>
       </c>
       <c r="K32" s="168">
-        <v>161646</v>
+        <v>143478</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -16625,51 +16625,51 @@
     <mergeCell ref="H20:K21"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="117" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
@@ -16705,56 +16705,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -16851,297 +16851,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="145">
-        <v>121185</v>
+        <v>120614</v>
       </c>
       <c r="C10" s="145">
-        <v>23784</v>
+        <v>23772</v>
       </c>
       <c r="D10" s="145">
-        <v>5899</v>
+        <v>5304</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="145">
-        <v>2398</v>
+        <v>100</v>
       </c>
       <c r="G10" s="145">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H10" s="145">
-        <v>87672</v>
+        <v>90070</v>
       </c>
       <c r="I10" s="145">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="L10" s="172">
-        <v>-668</v>
+        <v>-727</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B12" s="158">
-        <v>21706</v>
+        <v>21637</v>
       </c>
       <c r="C12" s="158">
-        <v>4881</v>
+        <v>4798</v>
       </c>
       <c r="D12" s="158">
-        <v>711</v>
+        <v>893</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H12" s="158">
-        <v>14495</v>
+        <v>14328</v>
       </c>
       <c r="I12" s="158">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="L12" s="218">
-        <v>794</v>
+        <v>802</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B14" s="158">
-        <v>18454</v>
+        <v>18316</v>
       </c>
       <c r="C14" s="158">
-        <v>3504</v>
+        <v>3448</v>
       </c>
       <c r="D14" s="158">
-        <v>1189</v>
+        <v>948</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H14" s="158">
-        <v>12053</v>
+        <v>12082</v>
       </c>
       <c r="I14" s="158">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="J14" s="158">
-        <v>830</v>
+        <v>940</v>
       </c>
       <c r="K14" s="158">
-        <v>473</v>
+        <v>514</v>
       </c>
       <c r="L14" s="218">
-        <v>139</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B16" s="158">
-        <v>43192</v>
+        <v>43656</v>
       </c>
       <c r="C16" s="158">
-        <v>7207</v>
+        <v>7133</v>
       </c>
       <c r="D16" s="158">
-        <v>2280</v>
+        <v>2215</v>
       </c>
       <c r="E16" s="158">
-        <v>400</v>
+        <v>602</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H16" s="158">
-        <v>31474</v>
+        <v>31874</v>
       </c>
       <c r="I16" s="158">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>959</v>
+        <v>973</v>
       </c>
       <c r="L16" s="218">
-        <v>631</v>
+        <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B18" s="164">
-        <v>19634</v>
+        <v>19850</v>
       </c>
       <c r="C18" s="164">
-        <v>6575</v>
+        <v>6621</v>
       </c>
       <c r="D18" s="164">
-        <v>663</v>
+        <v>701</v>
       </c>
       <c r="E18" s="197">
         <v>0</v>
       </c>
       <c r="F18" s="164">
-        <v>968</v>
+        <v>1238</v>
       </c>
       <c r="G18" s="164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H18" s="164">
-        <v>10700</v>
+        <v>10582</v>
       </c>
       <c r="I18" s="164">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="L18" s="183">
-        <v>296</v>
+        <v>288</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -17247,287 +17247,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="145">
-        <v>121185</v>
+        <v>120614</v>
       </c>
       <c r="C25" s="145">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>550</v>
+        <v>753</v>
       </c>
       <c r="F25" s="172">
-        <v>113188</v>
+        <v>112398</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I25" s="145">
-        <v>7398</v>
+        <v>7409</v>
       </c>
       <c r="J25" s="145">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="K25" s="145">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="L25" s="172">
-        <v>3413</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>333</v>
       </c>
       <c r="B27" s="158">
-        <v>21706</v>
+        <v>21637</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>167</v>
+        <v>259</v>
       </c>
       <c r="F27" s="178">
-        <v>19705</v>
+        <v>19546</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
         <v>61</v>
       </c>
       <c r="I27" s="158">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="J27" s="158">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="K27" s="158">
         <v>116</v>
       </c>
       <c r="L27" s="218">
-        <v>1009</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>334</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>335</v>
       </c>
       <c r="B29" s="158">
-        <v>18454</v>
+        <v>18316</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="F29" s="178">
-        <v>17133</v>
+        <v>16987</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="I29" s="158">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="J29" s="158">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K29" s="158">
         <v>10</v>
       </c>
       <c r="L29" s="218">
-        <v>801</v>
+        <v>812</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="158">
-        <v>43192</v>
+        <v>43656</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>292</v>
+        <v>420</v>
       </c>
       <c r="F31" s="178">
-        <v>39286</v>
+        <v>39557</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I31" s="158">
-        <v>3559</v>
+        <v>3650</v>
       </c>
       <c r="J31" s="158">
         <v>492</v>
       </c>
       <c r="K31" s="158">
         <v>158</v>
       </c>
       <c r="L31" s="218">
-        <v>2786</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>339</v>
       </c>
       <c r="B33" s="164">
-        <v>19634</v>
+        <v>19850</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>156</v>
+        <v>198</v>
       </c>
       <c r="F33" s="183">
-        <v>17821</v>
+        <v>18006</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>25</v>
       </c>
       <c r="I33" s="164">
-        <v>1632</v>
+        <v>1621</v>
       </c>
       <c r="J33" s="164">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="K33" s="164">
         <v>39</v>
       </c>
       <c r="L33" s="183">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>340</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -17757,51 +17757,51 @@
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="135" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
@@ -17837,56 +17837,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="59"/>
       <c r="I4" s="36"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -17983,297 +17983,297 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B10" s="145">
-        <v>33100</v>
+        <v>32892</v>
       </c>
       <c r="C10" s="145">
-        <v>8808</v>
+        <v>9205</v>
       </c>
       <c r="D10" s="145">
-        <v>1131</v>
+        <v>1315</v>
       </c>
       <c r="E10" s="189">
         <v>0</v>
       </c>
       <c r="F10" s="189">
         <v>0</v>
       </c>
       <c r="G10" s="145">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H10" s="145">
-        <v>20350</v>
+        <v>20047</v>
       </c>
       <c r="I10" s="145">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="J10" s="145">
-        <v>1900</v>
+        <v>1400</v>
       </c>
       <c r="K10" s="145">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="L10" s="172">
-        <v>-71</v>
+        <v>-67</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B12" s="158">
-        <v>16297</v>
+        <v>16147</v>
       </c>
       <c r="C12" s="158">
-        <v>4531</v>
+        <v>4161</v>
       </c>
       <c r="D12" s="158">
-        <v>546</v>
+        <v>660</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H12" s="158">
-        <v>10326</v>
+        <v>10432</v>
       </c>
       <c r="I12" s="158">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="L12" s="218">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B14" s="158">
-        <v>28940</v>
+        <v>29765</v>
       </c>
       <c r="C14" s="158">
-        <v>4352</v>
+        <v>4258</v>
       </c>
       <c r="D14" s="158">
-        <v>1268</v>
+        <v>1312</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="158">
-        <v>1158</v>
+        <v>2115</v>
       </c>
       <c r="G14" s="158">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H14" s="158">
-        <v>20902</v>
+        <v>20924</v>
       </c>
       <c r="I14" s="158">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>295</v>
+      </c>
+      <c r="J14" s="193">
+        <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="L14" s="218">
-        <v>414</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B16" s="158">
-        <v>99565</v>
+        <v>98348</v>
       </c>
       <c r="C16" s="158">
-        <v>21165</v>
+        <v>21048</v>
       </c>
       <c r="D16" s="158">
-        <v>4701</v>
+        <v>4666</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="158">
-        <v>1823</v>
+        <v>823</v>
       </c>
       <c r="G16" s="158">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="H16" s="158">
-        <v>65685</v>
+        <v>65783</v>
       </c>
       <c r="I16" s="158">
-        <v>964</v>
+        <v>920</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="L16" s="218">
-        <v>3726</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B18" s="164">
-        <v>39190</v>
+        <v>39380</v>
       </c>
       <c r="C18" s="164">
-        <v>8825</v>
+        <v>8407</v>
       </c>
       <c r="D18" s="164">
-        <v>1569</v>
+        <v>2055</v>
       </c>
       <c r="E18" s="164">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="F18" s="164">
-        <v>599</v>
+        <v>649</v>
       </c>
       <c r="G18" s="164">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H18" s="164">
-        <v>27469</v>
+        <v>27565</v>
       </c>
       <c r="I18" s="164">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="J18" s="197">
         <v>0</v>
       </c>
       <c r="K18" s="164">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="L18" s="183">
-        <v>105</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A19" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B19" s="98"/>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="98"/>
       <c r="F19" s="98"/>
       <c r="G19" s="98"/>
       <c r="H19" s="98"/>
       <c r="I19" s="98"/>
       <c r="J19" s="98"/>
       <c r="K19" s="98"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="11"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
@@ -18379,287 +18379,287 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>154</v>
       </c>
       <c r="B25" s="145">
-        <v>33100</v>
+        <v>32892</v>
       </c>
       <c r="C25" s="189">
         <v>0</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="F25" s="172">
-        <v>30114</v>
+        <v>29884</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I25" s="145">
-        <v>2744</v>
+        <v>2765</v>
       </c>
       <c r="J25" s="145">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="K25" s="145">
         <v>21</v>
       </c>
       <c r="L25" s="172">
-        <v>1665</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>341</v>
       </c>
       <c r="B27" s="158">
-        <v>16297</v>
+        <v>16147</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="F27" s="178">
-        <v>15302</v>
+        <v>14993</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="I27" s="158">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="J27" s="158">
         <v>245</v>
       </c>
       <c r="K27" s="158">
         <v>27</v>
       </c>
       <c r="L27" s="218">
-        <v>613</v>
+        <v>617</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>342</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>343</v>
       </c>
       <c r="B29" s="158">
-        <v>28940</v>
+        <v>29765</v>
       </c>
       <c r="C29" s="158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="F29" s="178">
-        <v>27087</v>
+        <v>27898</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I29" s="158">
-        <v>1631</v>
+        <v>1593</v>
       </c>
       <c r="J29" s="158">
-        <v>657</v>
+        <v>642</v>
       </c>
       <c r="K29" s="158">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L29" s="218">
-        <v>725</v>
+        <v>717</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>344</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>345</v>
       </c>
       <c r="B31" s="158">
-        <v>99565</v>
+        <v>98348</v>
       </c>
       <c r="C31" s="193">
         <v>0</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>517</v>
+        <v>692</v>
       </c>
       <c r="F31" s="178">
-        <v>92167</v>
+        <v>90864</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>267</v>
+        <v>233</v>
       </c>
       <c r="I31" s="158">
-        <v>6614</v>
+        <v>6559</v>
       </c>
       <c r="J31" s="158">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="K31" s="158">
         <v>473</v>
       </c>
       <c r="L31" s="218">
-        <v>3466</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>346</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="225" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="164">
-        <v>39190</v>
+        <v>39380</v>
       </c>
       <c r="C33" s="197">
         <v>0</v>
       </c>
       <c r="D33" s="197">
         <v>0</v>
       </c>
       <c r="E33" s="164">
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="F33" s="183">
-        <v>36972</v>
+        <v>37151</v>
       </c>
       <c r="G33" s="96"/>
       <c r="H33" s="164">
         <v>15</v>
       </c>
       <c r="I33" s="164">
-        <v>2028</v>
+        <v>1989</v>
       </c>
       <c r="J33" s="164">
         <v>710</v>
       </c>
       <c r="K33" s="164">
         <v>40</v>
       </c>
       <c r="L33" s="183">
-        <v>1208</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A34" s="227" t="s">
         <v>348</v>
       </c>
       <c r="B34" s="98"/>
       <c r="C34" s="98"/>
       <c r="D34" s="98"/>
       <c r="E34" s="98"/>
       <c r="F34" s="103"/>
       <c r="G34" s="104"/>
       <c r="H34" s="98"/>
       <c r="I34" s="98"/>
       <c r="J34" s="98"/>
       <c r="K34" s="98"/>
       <c r="L34" s="103"/>
     </row>
     <row r="35" spans="1:12" ht="13.5" customHeight="1">
       <c r="A35" s="38"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
@@ -18889,51 +18889,51 @@
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="136" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="13.125" customWidth="1"/>
     <col min="6" max="6" width="9.625" customWidth="1"/>
     <col min="7" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="8.125" customWidth="1"/>
     <col min="10" max="10" width="9.625" customWidth="1"/>
     <col min="11" max="12" width="8.125" customWidth="1"/>
   </cols>
@@ -18969,56 +18969,56 @@
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
       <c r="L2" s="87"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>146</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
       <c r="L3" s="88"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="69" t="str">
         <f>'10-1(續八)'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="69"/>
       <c r="E4" s="58" t="str">
         <f>'10-1(續八)'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="58"/>
       <c r="G4" s="59"/>
       <c r="H4" s="36"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>183</v>
       </c>
       <c r="E5" s="28" t="s">
@@ -19115,243 +19115,243 @@
         <v>181</v>
       </c>
       <c r="L8" s="130" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A9" s="66"/>
       <c r="B9" s="126"/>
       <c r="C9" s="126"/>
       <c r="D9" s="126"/>
       <c r="E9" s="126"/>
       <c r="F9" s="126"/>
       <c r="G9" s="126"/>
       <c r="H9" s="126"/>
       <c r="I9" s="126"/>
       <c r="J9" s="126"/>
       <c r="K9" s="135"/>
       <c r="L9" s="131"/>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="145">
-        <v>96781</v>
+        <v>96600</v>
       </c>
       <c r="C10" s="145">
-        <v>20555</v>
+        <v>20612</v>
       </c>
       <c r="D10" s="145">
-        <v>4176</v>
+        <v>4497</v>
       </c>
       <c r="E10" s="145">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="F10" s="145">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="G10" s="145">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="H10" s="145">
-        <v>67328</v>
+        <v>67052</v>
       </c>
       <c r="I10" s="145">
-        <v>1632</v>
+        <v>1554</v>
       </c>
       <c r="J10" s="189">
         <v>0</v>
       </c>
       <c r="K10" s="145">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="L10" s="172">
-        <v>1321</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
       <c r="E11" s="79"/>
       <c r="F11" s="79"/>
       <c r="G11" s="79"/>
       <c r="H11" s="79"/>
       <c r="I11" s="79"/>
       <c r="J11" s="79"/>
       <c r="K11" s="79"/>
       <c r="L11" s="72"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B12" s="158">
-        <v>6279</v>
+        <v>6306</v>
       </c>
       <c r="C12" s="158">
-        <v>1762</v>
+        <v>1727</v>
       </c>
       <c r="D12" s="158">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="E12" s="193">
         <v>0</v>
       </c>
       <c r="F12" s="193">
         <v>0</v>
       </c>
       <c r="G12" s="158">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H12" s="158">
-        <v>4030</v>
+        <v>4073</v>
       </c>
       <c r="I12" s="158">
         <v>1</v>
       </c>
       <c r="J12" s="193">
         <v>0</v>
       </c>
       <c r="K12" s="158">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L12" s="218">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B13" s="81"/>
       <c r="C13" s="81"/>
       <c r="D13" s="81"/>
       <c r="E13" s="81"/>
       <c r="F13" s="81"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
       <c r="I13" s="81"/>
       <c r="J13" s="81"/>
       <c r="K13" s="81"/>
       <c r="L13" s="76"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B14" s="158">
-        <v>11229</v>
+        <v>11262</v>
       </c>
       <c r="C14" s="158">
-        <v>1807</v>
+        <v>1494</v>
       </c>
       <c r="D14" s="158">
-        <v>505</v>
+        <v>555</v>
       </c>
       <c r="E14" s="193">
         <v>0</v>
       </c>
       <c r="F14" s="193">
         <v>0</v>
       </c>
       <c r="G14" s="158">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H14" s="158">
-        <v>8166</v>
+        <v>8475</v>
       </c>
       <c r="I14" s="158">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J14" s="193">
         <v>0</v>
       </c>
       <c r="K14" s="158">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="L14" s="218">
-        <v>262</v>
+        <v>258</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="81"/>
       <c r="D15" s="81"/>
       <c r="E15" s="81"/>
       <c r="F15" s="81"/>
       <c r="G15" s="81"/>
       <c r="H15" s="81"/>
       <c r="I15" s="81"/>
       <c r="J15" s="81"/>
       <c r="K15" s="81"/>
       <c r="L15" s="76"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B16" s="158">
-        <v>6572</v>
+        <v>6571</v>
       </c>
       <c r="C16" s="158">
-        <v>1462</v>
+        <v>1424</v>
       </c>
       <c r="D16" s="158">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="E16" s="193">
         <v>0</v>
       </c>
       <c r="F16" s="193">
         <v>0</v>
       </c>
       <c r="G16" s="158">
         <v>14</v>
       </c>
       <c r="H16" s="158">
-        <v>4539</v>
+        <v>4580</v>
       </c>
       <c r="I16" s="158">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J16" s="193">
         <v>0</v>
       </c>
       <c r="K16" s="158">
         <v>79</v>
       </c>
       <c r="L16" s="218">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="81"/>
       <c r="D17" s="81"/>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="76"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="51"/>
       <c r="B18" s="97"/>
       <c r="C18" s="97"/>
       <c r="D18" s="97"/>
       <c r="E18" s="97"/>
       <c r="F18" s="97"/>
@@ -19485,235 +19485,235 @@
       <c r="L23" s="136" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24.6" customHeight="1" thickBot="1">
       <c r="A24" s="66"/>
       <c r="B24" s="126"/>
       <c r="C24" s="129"/>
       <c r="D24" s="126"/>
       <c r="E24" s="126"/>
       <c r="F24" s="131"/>
       <c r="G24" s="135"/>
       <c r="H24" s="126"/>
       <c r="I24" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="126"/>
       <c r="K24" s="139"/>
       <c r="L24" s="137"/>
     </row>
     <row r="25" spans="1:12" ht="12.6" customHeight="1">
       <c r="A25" s="220" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="145">
-        <v>96781</v>
+        <v>96600</v>
       </c>
       <c r="C25" s="145">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D25" s="189">
         <v>0</v>
       </c>
       <c r="E25" s="145">
-        <v>363</v>
+        <v>500</v>
       </c>
       <c r="F25" s="172">
-        <v>89053</v>
+        <v>88861</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="145">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="I25" s="145">
-        <v>6891</v>
+        <v>6756</v>
       </c>
       <c r="J25" s="145">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="K25" s="145">
         <v>63</v>
       </c>
       <c r="L25" s="172">
-        <v>4133</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="11.1" customHeight="1">
       <c r="A26" s="223" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="79"/>
       <c r="E26" s="79"/>
       <c r="F26" s="72"/>
       <c r="G26" s="73"/>
       <c r="H26" s="79"/>
       <c r="I26" s="79"/>
       <c r="J26" s="79"/>
       <c r="K26" s="79"/>
       <c r="L26" s="72"/>
     </row>
     <row r="27" spans="1:12" ht="12.6" customHeight="1">
       <c r="A27" s="225" t="s">
         <v>349</v>
       </c>
       <c r="B27" s="158">
-        <v>6279</v>
+        <v>6306</v>
       </c>
       <c r="C27" s="193">
         <v>0</v>
       </c>
       <c r="D27" s="193">
         <v>0</v>
       </c>
       <c r="E27" s="158">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F27" s="178">
-        <v>5816</v>
+        <v>5843</v>
       </c>
       <c r="G27" s="75"/>
       <c r="H27" s="158">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I27" s="158">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="J27" s="158">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="K27" s="158">
         <v>16</v>
       </c>
       <c r="L27" s="218">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="11.1" customHeight="1">
       <c r="A28" s="223" t="s">
         <v>350</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="81"/>
       <c r="D28" s="81"/>
       <c r="E28" s="81"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="81"/>
       <c r="I28" s="81"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="76"/>
     </row>
     <row r="29" spans="1:12" ht="12.6" customHeight="1">
       <c r="A29" s="225" t="s">
         <v>351</v>
       </c>
       <c r="B29" s="158">
-        <v>11229</v>
+        <v>11262</v>
       </c>
       <c r="C29" s="193">
         <v>0</v>
       </c>
       <c r="D29" s="193">
         <v>0</v>
       </c>
       <c r="E29" s="158">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F29" s="178">
-        <v>10403</v>
+        <v>10439</v>
       </c>
       <c r="G29" s="75"/>
       <c r="H29" s="158">
         <v>52</v>
       </c>
       <c r="I29" s="158">
         <v>737</v>
       </c>
       <c r="J29" s="158">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="K29" s="158">
         <v>7</v>
       </c>
       <c r="L29" s="218">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="11.1" customHeight="1">
       <c r="A30" s="223" t="s">
         <v>352</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="76"/>
       <c r="G30" s="77"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="76"/>
     </row>
     <row r="31" spans="1:12" ht="12.6" customHeight="1">
       <c r="A31" s="225" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="158">
-        <v>6572</v>
+        <v>6571</v>
       </c>
       <c r="C31" s="158">
         <v>2</v>
       </c>
       <c r="D31" s="193">
         <v>0</v>
       </c>
       <c r="E31" s="158">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F31" s="178">
-        <v>5974</v>
+        <v>5990</v>
       </c>
       <c r="G31" s="75"/>
       <c r="H31" s="158">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="I31" s="158">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="J31" s="158">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="K31" s="158">
         <v>8</v>
       </c>
       <c r="L31" s="218">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="11.1" customHeight="1">
       <c r="A32" s="223" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="81"/>
       <c r="C32" s="81"/>
       <c r="D32" s="81"/>
       <c r="E32" s="81"/>
       <c r="F32" s="76"/>
       <c r="G32" s="77"/>
       <c r="H32" s="81"/>
       <c r="I32" s="81"/>
       <c r="J32" s="81"/>
       <c r="K32" s="81"/>
       <c r="L32" s="76"/>
     </row>
     <row r="33" spans="1:12" ht="12.6" customHeight="1">
       <c r="A33" s="53"/>
       <c r="B33" s="97"/>
       <c r="C33" s="97"/>
       <c r="D33" s="97"/>
       <c r="E33" s="97"/>
       <c r="F33" s="95"/>
@@ -19971,51 +19971,51 @@
     <mergeCell ref="F31:G32"/>
     <mergeCell ref="F33:G34"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="J7:J9"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="F29:G30"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="F25:G26"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="F14:F15"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="137" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -20051,56 +20051,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -20175,278 +20175,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="145">
-        <v>235742</v>
+        <v>251664</v>
       </c>
       <c r="C9" s="145">
-        <v>477</v>
+        <v>329</v>
       </c>
       <c r="D9" s="145">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="E9" s="145">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="F9" s="172">
         <v>522</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
         <v>7600</v>
       </c>
       <c r="I9" s="145">
-        <v>1364</v>
+        <v>1312</v>
       </c>
       <c r="J9" s="148">
-        <v>227496</v>
+        <v>243001</v>
       </c>
       <c r="K9" s="151">
-        <v>-1742</v>
+        <v>-1786</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B11" s="158">
-        <v>348868</v>
+        <v>362737</v>
       </c>
       <c r="C11" s="158">
-        <v>4414</v>
+        <v>5349</v>
       </c>
       <c r="D11" s="158">
-        <v>17199</v>
+        <v>19859</v>
       </c>
       <c r="E11" s="158">
-        <v>4498</v>
+        <v>3899</v>
       </c>
       <c r="F11" s="178">
-        <v>33834</v>
+        <v>32999</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>51842</v>
+        <v>61274</v>
       </c>
       <c r="I11" s="158">
-        <v>1742</v>
+        <v>1693</v>
       </c>
       <c r="J11" s="160">
-        <v>226137</v>
+        <v>223685</v>
       </c>
       <c r="K11" s="162">
-        <v>9203</v>
+        <v>13980</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>217</v>
       </c>
       <c r="B13" s="158">
-        <v>4483297</v>
+        <v>4589305</v>
       </c>
       <c r="C13" s="158">
-        <v>156538</v>
+        <v>145384</v>
       </c>
       <c r="D13" s="158">
-        <v>688727</v>
+        <v>703064</v>
       </c>
       <c r="E13" s="158">
-        <v>69611</v>
+        <v>70476</v>
       </c>
       <c r="F13" s="183">
-        <v>490955</v>
+        <v>621039</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>576219</v>
+        <v>432544</v>
       </c>
       <c r="I13" s="158">
-        <v>44261</v>
+        <v>44256</v>
       </c>
       <c r="J13" s="160">
-        <v>2438490</v>
+        <v>2550723</v>
       </c>
       <c r="K13" s="162">
-        <v>18497</v>
+        <v>21820</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>218</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B15" s="158">
-        <v>614527</v>
+        <v>549744</v>
       </c>
       <c r="C15" s="158">
-        <v>70061</v>
+        <v>32217</v>
       </c>
       <c r="D15" s="158">
-        <v>301084</v>
+        <v>249003</v>
       </c>
       <c r="E15" s="158">
-        <v>8601</v>
+        <v>11092</v>
       </c>
       <c r="F15" s="183">
-        <v>129635</v>
+        <v>126929</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>14150</v>
+        <v>12207</v>
       </c>
       <c r="J15" s="160">
-        <v>50651</v>
+        <v>68052</v>
       </c>
       <c r="K15" s="162">
-        <v>40345</v>
+        <v>50245</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="164">
-        <v>427884</v>
+        <v>436754</v>
       </c>
       <c r="C17" s="164">
-        <v>3062</v>
+        <v>1783</v>
       </c>
       <c r="D17" s="164">
-        <v>22921</v>
+        <v>27651</v>
       </c>
       <c r="E17" s="164">
-        <v>30568</v>
+        <v>30137</v>
       </c>
       <c r="F17" s="183">
-        <v>61813</v>
+        <v>63613</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>29886</v>
+        <v>31167</v>
       </c>
       <c r="I17" s="164">
-        <v>2650</v>
+        <v>2695</v>
       </c>
       <c r="J17" s="166">
-        <v>237993</v>
+        <v>238930</v>
       </c>
       <c r="K17" s="168">
-        <v>38991</v>
+        <v>40779</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -20544,278 +20544,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="145">
-        <v>235742</v>
+        <v>251664</v>
       </c>
       <c r="C24" s="145">
-        <v>92492</v>
+        <v>103038</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="189">
         <v>0</v>
       </c>
       <c r="F24" s="145">
         <v>2800</v>
       </c>
       <c r="G24" s="145">
-        <v>93090</v>
+        <v>97902</v>
       </c>
       <c r="H24" s="145">
-        <v>47359</v>
+        <v>47924</v>
       </c>
       <c r="I24" s="145">
         <v>37833</v>
       </c>
       <c r="J24" s="191">
         <v>0</v>
       </c>
       <c r="K24" s="151">
-        <v>8800</v>
+        <v>9339</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="158">
-        <v>348868</v>
+        <v>362737</v>
       </c>
       <c r="C26" s="158">
-        <v>13628</v>
+        <v>17085</v>
       </c>
       <c r="D26" s="158">
         <v>9</v>
       </c>
       <c r="E26" s="158">
-        <v>286841</v>
+        <v>290683</v>
       </c>
       <c r="F26" s="158">
-        <v>6327</v>
+        <v>6827</v>
       </c>
       <c r="G26" s="158">
-        <v>14596</v>
+        <v>20924</v>
       </c>
       <c r="H26" s="158">
-        <v>27467</v>
+        <v>27209</v>
       </c>
       <c r="I26" s="158">
-        <v>18799</v>
+        <v>18983</v>
       </c>
       <c r="J26" s="160">
-        <v>1436</v>
+        <v>1344</v>
       </c>
       <c r="K26" s="162">
-        <v>5533</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="158">
-        <v>4483297</v>
+        <v>4589305</v>
       </c>
       <c r="C28" s="158">
-        <v>688741</v>
+        <v>649643</v>
       </c>
       <c r="D28" s="158">
         <v>30004</v>
       </c>
       <c r="E28" s="158">
-        <v>3221278</v>
+        <v>3328409</v>
       </c>
       <c r="F28" s="158">
         <v>30200</v>
       </c>
       <c r="G28" s="158">
-        <v>128503</v>
+        <v>174263</v>
       </c>
       <c r="H28" s="158">
-        <v>384571</v>
+        <v>376786</v>
       </c>
       <c r="I28" s="158">
         <v>100000</v>
       </c>
       <c r="J28" s="160">
         <v>72804</v>
       </c>
       <c r="K28" s="162">
-        <v>196395</v>
+        <v>183304</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="158">
-        <v>614527</v>
+        <v>549744</v>
       </c>
       <c r="C30" s="158">
-        <v>14346</v>
+        <v>17133</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>444493</v>
+        <v>412353</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>84658</v>
+        <v>46542</v>
       </c>
       <c r="H30" s="158">
-        <v>71030</v>
+        <v>73716</v>
       </c>
       <c r="I30" s="158">
         <v>34433</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>36449</v>
+        <v>39323</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="164">
-        <v>427884</v>
+        <v>436754</v>
       </c>
       <c r="C32" s="164">
-        <v>22693</v>
+        <v>21865</v>
       </c>
       <c r="D32" s="164">
         <v>12000</v>
       </c>
       <c r="E32" s="164">
-        <v>298728</v>
+        <v>301508</v>
       </c>
       <c r="F32" s="164">
-        <v>14660</v>
+        <v>17160</v>
       </c>
       <c r="G32" s="164">
-        <v>34772</v>
+        <v>37867</v>
       </c>
       <c r="H32" s="164">
-        <v>45032</v>
+        <v>46355</v>
       </c>
       <c r="I32" s="164">
         <v>30554</v>
       </c>
       <c r="J32" s="166">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="K32" s="168">
-        <v>14134</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -20998,51 +20998,51 @@
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="118" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -21078,56 +21078,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -21202,278 +21202,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="145">
-        <v>2493776</v>
+        <v>2566463</v>
       </c>
       <c r="C9" s="145">
-        <v>38492</v>
+        <v>35531</v>
       </c>
       <c r="D9" s="145">
-        <v>136993</v>
+        <v>136313</v>
       </c>
       <c r="E9" s="145">
-        <v>104064</v>
+        <v>109610</v>
       </c>
       <c r="F9" s="172">
-        <v>203608</v>
+        <v>226273</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>259505</v>
+        <v>266539</v>
       </c>
       <c r="I9" s="145">
-        <v>10011</v>
+        <v>12637</v>
       </c>
       <c r="J9" s="148">
-        <v>1692985</v>
+        <v>1732788</v>
       </c>
       <c r="K9" s="151">
-        <v>48119</v>
+        <v>46773</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B11" s="158">
-        <v>788761</v>
+        <v>769863</v>
       </c>
       <c r="C11" s="158">
-        <v>13769</v>
+        <v>11117</v>
       </c>
       <c r="D11" s="158">
-        <v>198251</v>
+        <v>183067</v>
       </c>
       <c r="E11" s="158">
-        <v>69868</v>
+        <v>75798</v>
       </c>
       <c r="F11" s="178">
-        <v>116110</v>
+        <v>117470</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>7100</v>
+        <v>1900</v>
       </c>
       <c r="I11" s="158">
-        <v>15598</v>
+        <v>21198</v>
       </c>
       <c r="J11" s="160">
-        <v>324115</v>
+        <v>322664</v>
       </c>
       <c r="K11" s="162">
-        <v>43949</v>
+        <v>36650</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>225</v>
       </c>
       <c r="B13" s="158">
-        <v>997291</v>
+        <v>998651</v>
       </c>
       <c r="C13" s="158">
-        <v>15431</v>
+        <v>12579</v>
       </c>
       <c r="D13" s="158">
-        <v>47185</v>
+        <v>47819</v>
       </c>
       <c r="E13" s="158">
-        <v>45375</v>
+        <v>45161</v>
       </c>
       <c r="F13" s="183">
-        <v>106260</v>
+        <v>108944</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>97602</v>
+        <v>85718</v>
       </c>
       <c r="I13" s="158">
-        <v>5204</v>
+        <v>6193</v>
       </c>
       <c r="J13" s="160">
-        <v>640561</v>
+        <v>650901</v>
       </c>
       <c r="K13" s="162">
-        <v>39675</v>
+        <v>41336</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>226</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B15" s="158">
-        <v>364697</v>
+        <v>377866</v>
       </c>
       <c r="C15" s="158">
-        <v>3733</v>
+        <v>3401</v>
       </c>
       <c r="D15" s="158">
-        <v>34626</v>
+        <v>35515</v>
       </c>
       <c r="E15" s="158">
-        <v>18822</v>
+        <v>13137</v>
       </c>
       <c r="F15" s="183">
-        <v>46287</v>
+        <v>50599</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>23691</v>
+        <v>28427</v>
       </c>
       <c r="I15" s="158">
-        <v>2586</v>
+        <v>1877</v>
       </c>
       <c r="J15" s="160">
-        <v>228921</v>
+        <v>239485</v>
       </c>
       <c r="K15" s="162">
-        <v>6032</v>
+        <v>5426</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B17" s="164">
-        <v>810227</v>
+        <v>872670</v>
       </c>
       <c r="C17" s="164">
-        <v>12665</v>
+        <v>10220</v>
       </c>
       <c r="D17" s="164">
-        <v>137282</v>
+        <v>224658</v>
       </c>
       <c r="E17" s="164">
-        <v>82236</v>
+        <v>73600</v>
       </c>
       <c r="F17" s="183">
-        <v>120552</v>
+        <v>81771</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>42764</v>
+        <v>58341</v>
       </c>
       <c r="I17" s="164">
-        <v>39632</v>
+        <v>30851</v>
       </c>
       <c r="J17" s="166">
-        <v>348131</v>
+        <v>354857</v>
       </c>
       <c r="K17" s="168">
-        <v>26965</v>
+        <v>38372</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -21571,278 +21571,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="145">
-        <v>2493776</v>
+        <v>2566463</v>
       </c>
       <c r="C24" s="145">
-        <v>64413</v>
+        <v>71743</v>
       </c>
       <c r="D24" s="145">
-        <v>124099</v>
+        <v>161099</v>
       </c>
       <c r="E24" s="145">
-        <v>2045762</v>
+        <v>2063298</v>
       </c>
       <c r="F24" s="145">
         <v>53910</v>
       </c>
       <c r="G24" s="145">
-        <v>55480</v>
+        <v>61664</v>
       </c>
       <c r="H24" s="145">
-        <v>150111</v>
+        <v>154749</v>
       </c>
       <c r="I24" s="145">
         <v>97181</v>
       </c>
       <c r="J24" s="148">
         <v>816</v>
       </c>
       <c r="K24" s="151">
-        <v>46318</v>
+        <v>50454</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="158">
-        <v>788761</v>
+        <v>769863</v>
       </c>
       <c r="C26" s="158">
-        <v>3135</v>
+        <v>3208</v>
       </c>
       <c r="D26" s="158">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>649640</v>
+        <v>621510</v>
       </c>
       <c r="F26" s="158">
-        <v>9377</v>
+        <v>9416</v>
       </c>
       <c r="G26" s="158">
-        <v>70225</v>
+        <v>77913</v>
       </c>
       <c r="H26" s="158">
-        <v>56384</v>
+        <v>57817</v>
       </c>
       <c r="I26" s="158">
         <v>29106</v>
       </c>
       <c r="J26" s="160">
         <v>5795</v>
       </c>
       <c r="K26" s="162">
-        <v>21467</v>
+        <v>23331</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>224</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>225</v>
       </c>
       <c r="B28" s="158">
-        <v>997291</v>
+        <v>998651</v>
       </c>
       <c r="C28" s="158">
-        <v>9142</v>
+        <v>8449</v>
       </c>
       <c r="D28" s="158">
         <v>5013</v>
       </c>
       <c r="E28" s="158">
-        <v>840795</v>
+        <v>832151</v>
       </c>
       <c r="F28" s="158">
         <v>15150</v>
       </c>
       <c r="G28" s="158">
-        <v>33046</v>
+        <v>43239</v>
       </c>
       <c r="H28" s="158">
-        <v>94145</v>
+        <v>94650</v>
       </c>
       <c r="I28" s="158">
-        <v>60216</v>
+        <v>64251</v>
       </c>
       <c r="J28" s="160">
         <v>2468</v>
       </c>
       <c r="K28" s="162">
-        <v>29445</v>
+        <v>25972</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>227</v>
       </c>
       <c r="B30" s="158">
-        <v>364697</v>
+        <v>377866</v>
       </c>
       <c r="C30" s="158">
-        <v>4930</v>
+        <v>13896</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>294231</v>
+        <v>300291</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>9366</v>
+        <v>9419</v>
       </c>
       <c r="H30" s="158">
-        <v>56170</v>
+        <v>54260</v>
       </c>
       <c r="I30" s="158">
         <v>11112</v>
       </c>
       <c r="J30" s="160">
         <v>55</v>
       </c>
       <c r="K30" s="162">
-        <v>40302</v>
+        <v>38332</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>228</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="164">
-        <v>810227</v>
+        <v>872670</v>
       </c>
       <c r="C32" s="164">
-        <v>21917</v>
+        <v>32563</v>
       </c>
       <c r="D32" s="197">
         <v>0</v>
       </c>
       <c r="E32" s="164">
-        <v>642921</v>
+        <v>696050</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>75128</v>
+        <v>75862</v>
       </c>
       <c r="H32" s="164">
-        <v>70260</v>
+        <v>68195</v>
       </c>
       <c r="I32" s="164">
         <v>34800</v>
       </c>
       <c r="J32" s="166">
         <v>1579</v>
       </c>
       <c r="K32" s="168">
-        <v>33818</v>
+        <v>32193</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>230</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -22025,51 +22025,51 @@
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="H20:K21"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="119" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -22105,56 +22105,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -22229,278 +22229,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="145">
-        <v>99092</v>
+        <v>101060</v>
       </c>
       <c r="C9" s="145">
-        <v>1875</v>
+        <v>2017</v>
       </c>
       <c r="D9" s="145">
-        <v>5523</v>
+        <v>5749</v>
       </c>
       <c r="E9" s="145">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="F9" s="172">
-        <v>7520</v>
+        <v>8153</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>14238</v>
+        <v>14241</v>
       </c>
       <c r="I9" s="145">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="J9" s="148">
-        <v>63096</v>
+        <v>64519</v>
       </c>
       <c r="K9" s="151">
-        <v>5876</v>
+        <v>5396</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B11" s="158">
-        <v>268555</v>
+        <v>271359</v>
       </c>
       <c r="C11" s="158">
-        <v>3029</v>
+        <v>2504</v>
       </c>
       <c r="D11" s="158">
-        <v>26087</v>
+        <v>24168</v>
       </c>
       <c r="E11" s="158">
-        <v>3095</v>
+        <v>3224</v>
       </c>
       <c r="F11" s="178">
-        <v>6324</v>
+        <v>6816</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>30658</v>
+        <v>30181</v>
       </c>
       <c r="I11" s="158">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="J11" s="160">
-        <v>188381</v>
+        <v>192617</v>
       </c>
       <c r="K11" s="162">
-        <v>10380</v>
+        <v>11259</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>233</v>
       </c>
       <c r="B13" s="158">
-        <v>1404616</v>
+        <v>1434415</v>
       </c>
       <c r="C13" s="158">
-        <v>24520</v>
+        <v>20914</v>
       </c>
       <c r="D13" s="158">
-        <v>86655</v>
+        <v>93952</v>
       </c>
       <c r="E13" s="158">
-        <v>55039</v>
+        <v>57034</v>
       </c>
       <c r="F13" s="183">
-        <v>181424</v>
+        <v>188571</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>134931</v>
+        <v>128705</v>
       </c>
       <c r="I13" s="158">
-        <v>16284</v>
+        <v>16036</v>
       </c>
       <c r="J13" s="160">
-        <v>901654</v>
+        <v>924164</v>
       </c>
       <c r="K13" s="162">
-        <v>4108</v>
+        <v>5039</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>234</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B15" s="158">
-        <v>832921</v>
+        <v>841389</v>
       </c>
       <c r="C15" s="158">
-        <v>11086</v>
+        <v>9323</v>
       </c>
       <c r="D15" s="158">
-        <v>43933</v>
+        <v>41398</v>
       </c>
       <c r="E15" s="158">
-        <v>48895</v>
+        <v>46421</v>
       </c>
       <c r="F15" s="183">
-        <v>120604</v>
+        <v>122509</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>36769</v>
+        <v>36926</v>
       </c>
       <c r="I15" s="158">
-        <v>3540</v>
+        <v>3700</v>
       </c>
       <c r="J15" s="160">
-        <v>543548</v>
+        <v>557268</v>
       </c>
       <c r="K15" s="162">
-        <v>24547</v>
+        <v>23844</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="164">
-        <v>347975</v>
+        <v>342969</v>
       </c>
       <c r="C17" s="164">
-        <v>4882</v>
+        <v>3907</v>
       </c>
       <c r="D17" s="164">
-        <v>14000</v>
+        <v>14574</v>
       </c>
       <c r="E17" s="164">
-        <v>4749</v>
+        <v>4518</v>
       </c>
       <c r="F17" s="183">
-        <v>21099</v>
+        <v>24448</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>43259</v>
+        <v>40213</v>
       </c>
       <c r="I17" s="164">
-        <v>1220</v>
+        <v>1289</v>
       </c>
       <c r="J17" s="166">
-        <v>235636</v>
+        <v>230874</v>
       </c>
       <c r="K17" s="168">
-        <v>23131</v>
+        <v>23145</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -22598,278 +22598,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="145">
-        <v>99092</v>
+        <v>101060</v>
       </c>
       <c r="C24" s="145">
-        <v>5378</v>
+        <v>6813</v>
       </c>
       <c r="D24" s="189">
         <v>0</v>
       </c>
       <c r="E24" s="145">
-        <v>83587</v>
+        <v>84195</v>
       </c>
       <c r="F24" s="145">
         <v>1610</v>
       </c>
       <c r="G24" s="145">
-        <v>2294</v>
+        <v>2230</v>
       </c>
       <c r="H24" s="145">
-        <v>6223</v>
+        <v>6211</v>
       </c>
       <c r="I24" s="145">
         <v>3202</v>
       </c>
       <c r="J24" s="148">
         <v>1058</v>
       </c>
       <c r="K24" s="151">
-        <v>1610</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>231</v>
       </c>
       <c r="B26" s="158">
-        <v>268555</v>
+        <v>271359</v>
       </c>
       <c r="C26" s="158">
         <v>15</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>241624</v>
+        <v>242543</v>
       </c>
       <c r="F26" s="158">
-        <v>6000</v>
+        <v>6450</v>
       </c>
       <c r="G26" s="158">
-        <v>2798</v>
+        <v>3718</v>
       </c>
       <c r="H26" s="158">
-        <v>18119</v>
+        <v>18634</v>
       </c>
       <c r="I26" s="158">
         <v>14012</v>
       </c>
       <c r="J26" s="160">
         <v>10</v>
       </c>
       <c r="K26" s="162">
-        <v>3681</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="158">
-        <v>1404616</v>
+        <v>1434415</v>
       </c>
       <c r="C28" s="158">
-        <v>17540</v>
+        <v>17904</v>
       </c>
       <c r="D28" s="158">
         <v>314</v>
       </c>
       <c r="E28" s="158">
-        <v>1184484</v>
+        <v>1204759</v>
       </c>
       <c r="F28" s="158">
         <v>26000</v>
       </c>
       <c r="G28" s="158">
-        <v>92042</v>
+        <v>97736</v>
       </c>
       <c r="H28" s="158">
-        <v>84236</v>
+        <v>87702</v>
       </c>
       <c r="I28" s="158">
         <v>49815</v>
       </c>
       <c r="J28" s="160">
         <v>2756</v>
       </c>
       <c r="K28" s="162">
-        <v>36609</v>
+        <v>39436</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>234</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="158">
-        <v>832921</v>
+        <v>841389</v>
       </c>
       <c r="C30" s="158">
-        <v>13611</v>
+        <v>10233</v>
       </c>
       <c r="D30" s="158">
-        <v>1299</v>
+        <v>3299</v>
       </c>
       <c r="E30" s="158">
-        <v>726789</v>
+        <v>737135</v>
       </c>
       <c r="F30" s="158">
         <v>13520</v>
       </c>
       <c r="G30" s="158">
-        <v>20467</v>
+        <v>19043</v>
       </c>
       <c r="H30" s="158">
-        <v>57236</v>
+        <v>58160</v>
       </c>
       <c r="I30" s="158">
         <v>40403</v>
       </c>
       <c r="J30" s="160">
         <v>172</v>
       </c>
       <c r="K30" s="162">
-        <v>16031</v>
+        <v>17825</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>237</v>
       </c>
       <c r="B32" s="164">
-        <v>347975</v>
+        <v>342969</v>
       </c>
       <c r="C32" s="164">
-        <v>6204</v>
+        <v>8260</v>
       </c>
       <c r="D32" s="164">
         <v>5003</v>
       </c>
       <c r="E32" s="164">
-        <v>297496</v>
+        <v>288053</v>
       </c>
       <c r="F32" s="164">
         <v>5449</v>
       </c>
       <c r="G32" s="164">
-        <v>8718</v>
+        <v>10784</v>
       </c>
       <c r="H32" s="164">
-        <v>25105</v>
+        <v>25421</v>
       </c>
       <c r="I32" s="164">
         <v>19403</v>
       </c>
       <c r="J32" s="166">
         <v>1</v>
       </c>
       <c r="K32" s="168">
-        <v>5656</v>
+        <v>6179</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>238</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -23052,51 +23052,51 @@
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="120" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -23132,56 +23132,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -23256,278 +23256,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="145">
-        <v>221747</v>
+        <v>225651</v>
       </c>
       <c r="C9" s="145">
-        <v>3439</v>
+        <v>2869</v>
       </c>
       <c r="D9" s="145">
-        <v>10651</v>
+        <v>11636</v>
       </c>
       <c r="E9" s="145">
-        <v>7506</v>
+        <v>7619</v>
       </c>
       <c r="F9" s="172">
-        <v>17833</v>
+        <v>21567</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>19945</v>
+        <v>19372</v>
       </c>
       <c r="I9" s="145">
-        <v>830</v>
+        <v>863</v>
       </c>
       <c r="J9" s="148">
-        <v>155052</v>
+        <v>154886</v>
       </c>
       <c r="K9" s="151">
-        <v>6492</v>
+        <v>6839</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="158">
-        <v>1049534</v>
+        <v>1048616</v>
       </c>
       <c r="C11" s="158">
-        <v>10869</v>
+        <v>9810</v>
       </c>
       <c r="D11" s="158">
-        <v>40006</v>
+        <v>43887</v>
       </c>
       <c r="E11" s="158">
-        <v>86608</v>
+        <v>86847</v>
       </c>
       <c r="F11" s="178">
-        <v>66357</v>
+        <v>68037</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>80601</v>
+        <v>80807</v>
       </c>
       <c r="I11" s="158">
-        <v>44407</v>
+        <v>33624</v>
       </c>
       <c r="J11" s="160">
-        <v>649294</v>
+        <v>659541</v>
       </c>
       <c r="K11" s="162">
-        <v>71392</v>
+        <v>66064</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="158">
-        <v>864670</v>
+        <v>904642</v>
       </c>
       <c r="C13" s="158">
-        <v>6433</v>
+        <v>5235</v>
       </c>
       <c r="D13" s="158">
-        <v>44120</v>
+        <v>71595</v>
       </c>
       <c r="E13" s="158">
-        <v>61111</v>
+        <v>59219</v>
       </c>
       <c r="F13" s="183">
-        <v>64484</v>
+        <v>65827</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>140070</v>
+        <v>131863</v>
       </c>
       <c r="I13" s="158">
-        <v>17735</v>
+        <v>22286</v>
       </c>
       <c r="J13" s="160">
-        <v>512315</v>
+        <v>529266</v>
       </c>
       <c r="K13" s="162">
-        <v>18403</v>
+        <v>19352</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="158">
-        <v>2480260</v>
+        <v>2662427</v>
       </c>
       <c r="C15" s="158">
-        <v>14610</v>
+        <v>11261</v>
       </c>
       <c r="D15" s="158">
-        <v>142829</v>
+        <v>163199</v>
       </c>
       <c r="E15" s="158">
-        <v>268862</v>
+        <v>320171</v>
       </c>
       <c r="F15" s="183">
-        <v>223524</v>
+        <v>248347</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>259427</v>
+        <v>265614</v>
       </c>
       <c r="I15" s="158">
-        <v>30864</v>
+        <v>41511</v>
       </c>
       <c r="J15" s="160">
-        <v>1493244</v>
+        <v>1560583</v>
       </c>
       <c r="K15" s="162">
-        <v>46900</v>
+        <v>51742</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="164">
-        <v>2935686</v>
+        <v>3023326</v>
       </c>
       <c r="C17" s="164">
-        <v>35217</v>
+        <v>29497</v>
       </c>
       <c r="D17" s="164">
-        <v>211047</v>
+        <v>249862</v>
       </c>
       <c r="E17" s="164">
-        <v>71914</v>
+        <v>81565</v>
       </c>
       <c r="F17" s="183">
-        <v>362728</v>
+        <v>335302</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>328122</v>
+        <v>328163</v>
       </c>
       <c r="I17" s="164">
-        <v>59277</v>
+        <v>69151</v>
       </c>
       <c r="J17" s="166">
-        <v>1738232</v>
+        <v>1804409</v>
       </c>
       <c r="K17" s="168">
-        <v>129150</v>
+        <v>125377</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -23625,278 +23625,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="145">
-        <v>221747</v>
+        <v>225651</v>
       </c>
       <c r="C24" s="145">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D24" s="145">
         <v>26</v>
       </c>
       <c r="E24" s="145">
-        <v>198763</v>
+        <v>201205</v>
       </c>
       <c r="F24" s="145">
         <v>1650</v>
       </c>
       <c r="G24" s="145">
-        <v>2201</v>
+        <v>3114</v>
       </c>
       <c r="H24" s="145">
-        <v>19096</v>
+        <v>19642</v>
       </c>
       <c r="I24" s="145">
         <v>13815</v>
       </c>
       <c r="J24" s="148">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="K24" s="151">
-        <v>4087</v>
+        <v>4554</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="158">
-        <v>1049534</v>
+        <v>1048616</v>
       </c>
       <c r="C26" s="158">
-        <v>4216</v>
+        <v>14579</v>
       </c>
       <c r="D26" s="158">
         <v>5575</v>
       </c>
       <c r="E26" s="158">
-        <v>844565</v>
+        <v>839636</v>
       </c>
       <c r="F26" s="158">
         <v>6000</v>
       </c>
       <c r="G26" s="158">
-        <v>103524</v>
+        <v>97365</v>
       </c>
       <c r="H26" s="158">
-        <v>85654</v>
+        <v>85461</v>
       </c>
       <c r="I26" s="158">
-        <v>45406</v>
+        <v>48145</v>
       </c>
       <c r="J26" s="160">
         <v>8237</v>
       </c>
       <c r="K26" s="162">
-        <v>24213</v>
+        <v>20993</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="158">
-        <v>864670</v>
+        <v>904642</v>
       </c>
       <c r="C28" s="158">
-        <v>2717</v>
+        <v>6804</v>
       </c>
       <c r="D28" s="158">
         <v>35150</v>
       </c>
       <c r="E28" s="158">
-        <v>672539</v>
+        <v>705868</v>
       </c>
       <c r="F28" s="158">
         <v>25302</v>
       </c>
       <c r="G28" s="158">
-        <v>57638</v>
+        <v>60399</v>
       </c>
       <c r="H28" s="158">
-        <v>71325</v>
+        <v>71120</v>
       </c>
       <c r="I28" s="158">
-        <v>48653</v>
+        <v>49234</v>
       </c>
       <c r="J28" s="160">
         <v>831</v>
       </c>
       <c r="K28" s="162">
-        <v>20142</v>
+        <v>18320</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>243</v>
       </c>
       <c r="B30" s="158">
-        <v>2480260</v>
+        <v>2662427</v>
       </c>
       <c r="C30" s="158">
-        <v>328</v>
+        <v>4505</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>2235708</v>
+        <v>2404941</v>
       </c>
       <c r="F30" s="158">
-        <v>33000</v>
+        <v>32500</v>
       </c>
       <c r="G30" s="158">
-        <v>50991</v>
+        <v>52675</v>
       </c>
       <c r="H30" s="158">
-        <v>160233</v>
+        <v>167806</v>
       </c>
       <c r="I30" s="158">
         <v>87303</v>
       </c>
       <c r="J30" s="160">
         <v>24943</v>
       </c>
       <c r="K30" s="162">
-        <v>44016</v>
+        <v>50515</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>244</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>245</v>
       </c>
       <c r="B32" s="164">
-        <v>2935686</v>
+        <v>3023326</v>
       </c>
       <c r="C32" s="164">
-        <v>87520</v>
+        <v>91130</v>
       </c>
       <c r="D32" s="164">
         <v>10013</v>
       </c>
       <c r="E32" s="164">
-        <v>2412573</v>
+        <v>2471659</v>
       </c>
       <c r="F32" s="164">
-        <v>51940</v>
+        <v>50940</v>
       </c>
       <c r="G32" s="164">
-        <v>167785</v>
+        <v>197374</v>
       </c>
       <c r="H32" s="164">
-        <v>205855</v>
+        <v>202209</v>
       </c>
       <c r="I32" s="164">
-        <v>110735</v>
+        <v>119145</v>
       </c>
       <c r="J32" s="166">
         <v>15581</v>
       </c>
       <c r="K32" s="168">
-        <v>84697</v>
+        <v>73750</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -24079,51 +24079,51 @@
     <mergeCell ref="H20:K21"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="121" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -24159,56 +24159,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -24283,278 +24283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B9" s="145">
-        <v>4427744</v>
+        <v>4652438</v>
       </c>
       <c r="C9" s="145">
-        <v>39316</v>
+        <v>38039</v>
       </c>
       <c r="D9" s="145">
-        <v>325319</v>
+        <v>401325</v>
       </c>
       <c r="E9" s="145">
-        <v>291695</v>
+        <v>312946</v>
       </c>
       <c r="F9" s="172">
-        <v>386053</v>
+        <v>396858</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>528451</v>
+        <v>531587</v>
       </c>
       <c r="I9" s="145">
-        <v>146414</v>
+        <v>139775</v>
       </c>
       <c r="J9" s="148">
-        <v>2611133</v>
+        <v>2738039</v>
       </c>
       <c r="K9" s="151">
-        <v>99362</v>
+        <v>93870</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B11" s="158">
-        <v>946853</v>
+        <v>980332</v>
       </c>
       <c r="C11" s="158">
-        <v>6416</v>
+        <v>5128</v>
       </c>
       <c r="D11" s="158">
-        <v>69538</v>
+        <v>90011</v>
       </c>
       <c r="E11" s="158">
-        <v>45407</v>
+        <v>42326</v>
       </c>
       <c r="F11" s="178">
-        <v>125182</v>
+        <v>138529</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>76333</v>
+        <v>71916</v>
       </c>
       <c r="I11" s="158">
-        <v>23711</v>
+        <v>27290</v>
       </c>
       <c r="J11" s="160">
-        <v>526710</v>
+        <v>540869</v>
       </c>
       <c r="K11" s="162">
-        <v>73557</v>
+        <v>64264</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>249</v>
       </c>
       <c r="B13" s="158">
-        <v>1003133</v>
+        <v>1072560</v>
       </c>
       <c r="C13" s="158">
-        <v>12709</v>
+        <v>13592</v>
       </c>
       <c r="D13" s="158">
-        <v>108537</v>
+        <v>176649</v>
       </c>
       <c r="E13" s="158">
-        <v>74839</v>
+        <v>70470</v>
       </c>
       <c r="F13" s="183">
-        <v>134953</v>
+        <v>140701</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
-      <c r="H13" s="193">
-        <v>0</v>
+      <c r="H13" s="158">
+        <v>535</v>
       </c>
       <c r="I13" s="158">
-        <v>98695</v>
+        <v>85983</v>
       </c>
       <c r="J13" s="160">
-        <v>536923</v>
+        <v>547790</v>
       </c>
       <c r="K13" s="162">
-        <v>36477</v>
+        <v>36840</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>250</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="158">
-        <v>3170520</v>
+        <v>3401963</v>
       </c>
       <c r="C15" s="158">
-        <v>39444</v>
+        <v>33504</v>
       </c>
       <c r="D15" s="158">
-        <v>138292</v>
+        <v>184818</v>
       </c>
       <c r="E15" s="158">
-        <v>174697</v>
+        <v>174206</v>
       </c>
       <c r="F15" s="183">
-        <v>176739</v>
+        <v>198983</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
-        <v>507652</v>
+        <v>554364</v>
       </c>
       <c r="I15" s="158">
-        <v>133334</v>
+        <v>132783</v>
       </c>
       <c r="J15" s="160">
-        <v>1946088</v>
+        <v>2050058</v>
       </c>
       <c r="K15" s="162">
-        <v>54275</v>
+        <v>73247</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="164">
-        <v>396347</v>
+        <v>402216</v>
       </c>
       <c r="C17" s="164">
-        <v>3345</v>
+        <v>3097</v>
       </c>
       <c r="D17" s="164">
-        <v>16364</v>
+        <v>16871</v>
       </c>
       <c r="E17" s="164">
-        <v>28522</v>
+        <v>28989</v>
       </c>
       <c r="F17" s="183">
-        <v>48636</v>
+        <v>48783</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>36432</v>
+        <v>34294</v>
       </c>
       <c r="I17" s="164">
-        <v>5760</v>
+        <v>5275</v>
       </c>
       <c r="J17" s="166">
-        <v>257794</v>
+        <v>264755</v>
       </c>
       <c r="K17" s="168">
-        <v>-506</v>
+        <v>152</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -24652,278 +24652,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="145">
-        <v>4427744</v>
+        <v>4652438</v>
       </c>
       <c r="C24" s="145">
-        <v>85505</v>
+        <v>94387</v>
       </c>
       <c r="D24" s="145">
         <v>2276</v>
       </c>
       <c r="E24" s="145">
-        <v>3700411</v>
+        <v>3889507</v>
       </c>
       <c r="F24" s="145">
         <v>23820</v>
       </c>
       <c r="G24" s="145">
-        <v>312808</v>
+        <v>347603</v>
       </c>
       <c r="H24" s="145">
-        <v>302924</v>
+        <v>294845</v>
       </c>
       <c r="I24" s="145">
         <v>146320</v>
       </c>
       <c r="J24" s="148">
-        <v>36779</v>
+        <v>37099</v>
       </c>
       <c r="K24" s="151">
-        <v>107936</v>
+        <v>95704</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>247</v>
       </c>
       <c r="B26" s="158">
-        <v>946853</v>
+        <v>980332</v>
       </c>
       <c r="C26" s="158">
-        <v>6951</v>
+        <v>6500</v>
       </c>
       <c r="D26" s="158">
         <v>181</v>
       </c>
       <c r="E26" s="158">
-        <v>705737</v>
+        <v>726626</v>
       </c>
       <c r="F26" s="158">
-        <v>26681</v>
+        <v>26638</v>
       </c>
       <c r="G26" s="158">
-        <v>127190</v>
+        <v>138705</v>
       </c>
       <c r="H26" s="158">
-        <v>80114</v>
+        <v>81683</v>
       </c>
       <c r="I26" s="158">
         <v>47036</v>
       </c>
       <c r="J26" s="160">
-        <v>8057</v>
+        <v>8026</v>
       </c>
       <c r="K26" s="162">
-        <v>25453</v>
+        <v>27546</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="158">
-        <v>1003133</v>
+        <v>1072560</v>
       </c>
       <c r="C28" s="158">
-        <v>47473</v>
+        <v>31285</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>789328</v>
+        <v>848628</v>
       </c>
       <c r="F28" s="158">
-        <v>3121</v>
+        <v>3134</v>
       </c>
       <c r="G28" s="158">
-        <v>58541</v>
+        <v>82259</v>
       </c>
       <c r="H28" s="158">
-        <v>104671</v>
+        <v>107254</v>
       </c>
       <c r="I28" s="158">
         <v>84250</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>20030</v>
+        <v>22898</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>250</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="158">
-        <v>3170520</v>
+        <v>3401963</v>
       </c>
       <c r="C30" s="158">
-        <v>40080</v>
+        <v>29923</v>
       </c>
       <c r="D30" s="158">
-        <v>6699</v>
+        <v>6695</v>
       </c>
       <c r="E30" s="158">
-        <v>2614399</v>
+        <v>2821798</v>
       </c>
       <c r="F30" s="158">
         <v>20050</v>
       </c>
       <c r="G30" s="158">
-        <v>268317</v>
+        <v>294706</v>
       </c>
       <c r="H30" s="158">
-        <v>220975</v>
+        <v>228791</v>
       </c>
       <c r="I30" s="158">
         <v>122992</v>
       </c>
       <c r="J30" s="160">
         <v>30108</v>
       </c>
       <c r="K30" s="162">
-        <v>65408</v>
+        <v>73454</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>253</v>
       </c>
       <c r="B32" s="164">
-        <v>396347</v>
+        <v>402216</v>
       </c>
       <c r="C32" s="164">
-        <v>3018</v>
+        <v>2151</v>
       </c>
       <c r="D32" s="164">
-        <v>3005</v>
+        <v>5005</v>
       </c>
       <c r="E32" s="164">
-        <v>342966</v>
+        <v>346960</v>
       </c>
       <c r="F32" s="197">
         <v>0</v>
       </c>
       <c r="G32" s="164">
-        <v>10804</v>
+        <v>11278</v>
       </c>
       <c r="H32" s="164">
-        <v>36554</v>
+        <v>36822</v>
       </c>
       <c r="I32" s="164">
         <v>19576</v>
       </c>
       <c r="J32" s="166">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="K32" s="168">
-        <v>16553</v>
+        <v>17120</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>254</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="38"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
@@ -25106,51 +25106,51 @@
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="122" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="11.375" customWidth="1"/>
     <col min="4" max="4" width="11.75" customWidth="1"/>
     <col min="5" max="5" width="15.375" customWidth="1"/>
     <col min="6" max="6" width="8.125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.125" customWidth="1"/>
@@ -25186,56 +25186,56 @@
       <c r="I2" s="87"/>
       <c r="J2" s="87"/>
       <c r="K2" s="87"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="88" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="88"/>
       <c r="C3" s="88"/>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="88"/>
       <c r="G3" s="88"/>
       <c r="H3" s="88"/>
       <c r="I3" s="88"/>
       <c r="J3" s="88"/>
       <c r="K3" s="88"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="69" t="str">
         <f>'10-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="69"/>
       <c r="F4" s="58" t="str">
         <f>'10-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="59"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>138</v>
       </c>
@@ -25310,228 +25310,228 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="145">
-        <v>6041082</v>
+        <v>6449991</v>
       </c>
       <c r="C9" s="145">
-        <v>110732</v>
+        <v>124893</v>
       </c>
       <c r="D9" s="145">
-        <v>358720</v>
+        <v>486008</v>
       </c>
       <c r="E9" s="145">
-        <v>276985</v>
+        <v>278299</v>
       </c>
       <c r="F9" s="172">
-        <v>360493</v>
+        <v>368118</v>
       </c>
       <c r="G9" s="175">
         <v>0</v>
       </c>
       <c r="H9" s="145">
-        <v>912618</v>
+        <v>940028</v>
       </c>
       <c r="I9" s="145">
-        <v>219521</v>
+        <v>201441</v>
       </c>
       <c r="J9" s="148">
-        <v>3618744</v>
+        <v>3870002</v>
       </c>
       <c r="K9" s="151">
-        <v>183269</v>
+        <v>181202</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B11" s="158">
-        <v>72781</v>
+        <v>78845</v>
       </c>
       <c r="C11" s="158">
-        <v>1384</v>
+        <v>223</v>
       </c>
       <c r="D11" s="158">
-        <v>6737</v>
+        <v>10560</v>
       </c>
       <c r="E11" s="193">
         <v>0</v>
       </c>
       <c r="F11" s="178">
-        <v>12410</v>
+        <v>10038</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="158">
-        <v>542</v>
+        <v>1043</v>
       </c>
       <c r="I11" s="158">
-        <v>2138</v>
+        <v>2179</v>
       </c>
       <c r="J11" s="160">
-        <v>41586</v>
+        <v>49738</v>
       </c>
       <c r="K11" s="162">
-        <v>7984</v>
+        <v>5064</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>257</v>
       </c>
       <c r="B13" s="158">
-        <v>111188</v>
+        <v>112182</v>
       </c>
       <c r="C13" s="158">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="D13" s="158">
-        <v>10520</v>
+        <v>8139</v>
       </c>
       <c r="E13" s="193">
         <v>0</v>
       </c>
       <c r="F13" s="183">
-        <v>16174</v>
+        <v>14997</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="158">
-        <v>3950</v>
+        <v>3850</v>
       </c>
       <c r="I13" s="158">
-        <v>384</v>
+        <v>449</v>
       </c>
       <c r="J13" s="160">
-        <v>76413</v>
+        <v>81455</v>
       </c>
       <c r="K13" s="162">
-        <v>3663</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="187" t="s">
         <v>258</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B15" s="158">
-        <v>57018</v>
+        <v>58075</v>
       </c>
       <c r="C15" s="158">
         <v>2</v>
       </c>
       <c r="D15" s="158">
-        <v>2975</v>
+        <v>2704</v>
       </c>
       <c r="E15" s="158">
-        <v>3711</v>
+        <v>3567</v>
       </c>
       <c r="F15" s="183">
-        <v>16449</v>
+        <v>15604</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="158">
         <v>600</v>
       </c>
       <c r="I15" s="158">
-        <v>1260</v>
+        <v>1617</v>
       </c>
       <c r="J15" s="160">
-        <v>23358</v>
+        <v>27739</v>
       </c>
       <c r="K15" s="162">
-        <v>8663</v>
+        <v>6243</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="40"/>
       <c r="B17" s="97"/>
       <c r="C17" s="97"/>
       <c r="D17" s="97"/>
       <c r="E17" s="97"/>
       <c r="F17" s="95"/>
       <c r="G17" s="96"/>
@@ -25655,228 +25655,228 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="47" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="48" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="142" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="145">
-        <v>6041082</v>
+        <v>6449991</v>
       </c>
       <c r="C24" s="145">
-        <v>115563</v>
+        <v>88010</v>
       </c>
       <c r="D24" s="145">
-        <v>63</v>
+        <v>40063</v>
       </c>
       <c r="E24" s="145">
-        <v>4929222</v>
+        <v>5330986</v>
       </c>
       <c r="F24" s="145">
-        <v>76500</v>
+        <v>75500</v>
       </c>
       <c r="G24" s="145">
-        <v>465699</v>
+        <v>456819</v>
       </c>
       <c r="H24" s="145">
-        <v>454034</v>
+        <v>458611</v>
       </c>
       <c r="I24" s="145">
-        <v>171285</v>
+        <v>186844</v>
       </c>
       <c r="J24" s="148">
-        <v>31329</v>
+        <v>31526</v>
       </c>
       <c r="K24" s="151">
-        <v>249435</v>
+        <v>222404</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="154" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>255</v>
       </c>
       <c r="B26" s="158">
-        <v>72781</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>78845</v>
+      </c>
+      <c r="C26" s="193">
+        <v>0</v>
       </c>
       <c r="D26" s="193">
         <v>0</v>
       </c>
       <c r="E26" s="158">
-        <v>61792</v>
+        <v>68986</v>
       </c>
       <c r="F26" s="193">
         <v>0</v>
       </c>
       <c r="G26" s="158">
-        <v>2327</v>
+        <v>2463</v>
       </c>
       <c r="H26" s="158">
-        <v>7662</v>
+        <v>7396</v>
       </c>
       <c r="I26" s="158">
         <v>10000</v>
       </c>
       <c r="J26" s="195">
         <v>0</v>
       </c>
       <c r="K26" s="162">
-        <v>-2403</v>
+        <v>-2627</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>256</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>257</v>
       </c>
       <c r="B28" s="158">
-        <v>111188</v>
+        <v>112182</v>
       </c>
       <c r="C28" s="158">
-        <v>880</v>
+        <v>767</v>
       </c>
       <c r="D28" s="193">
         <v>0</v>
       </c>
       <c r="E28" s="158">
-        <v>93599</v>
+        <v>94603</v>
       </c>
       <c r="F28" s="193">
         <v>0</v>
       </c>
       <c r="G28" s="158">
-        <v>728</v>
+        <v>751</v>
       </c>
       <c r="H28" s="158">
-        <v>15982</v>
+        <v>16061</v>
       </c>
       <c r="I28" s="158">
         <v>20000</v>
       </c>
       <c r="J28" s="195">
         <v>0</v>
       </c>
       <c r="K28" s="162">
-        <v>-4033</v>
+        <v>-3943</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>258</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="158">
-        <v>57018</v>
+        <v>58075</v>
       </c>
       <c r="C30" s="158">
-        <v>4750</v>
+        <v>5700</v>
       </c>
       <c r="D30" s="193">
         <v>0</v>
       </c>
       <c r="E30" s="158">
-        <v>42261</v>
+        <v>42887</v>
       </c>
       <c r="F30" s="193">
         <v>0</v>
       </c>
       <c r="G30" s="158">
-        <v>2909</v>
+        <v>2539</v>
       </c>
       <c r="H30" s="158">
-        <v>7098</v>
+        <v>6950</v>
       </c>
       <c r="I30" s="158">
         <v>10000</v>
       </c>
       <c r="J30" s="195">
         <v>0</v>
       </c>
       <c r="K30" s="162">
-        <v>-2854</v>
+        <v>-2990</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="97"/>
       <c r="C32" s="97"/>
       <c r="D32" s="97"/>
       <c r="E32" s="97"/>
       <c r="F32" s="97"/>
       <c r="G32" s="97"/>
@@ -26085,51 +26085,51 @@
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="H20:K21"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="123" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="3" width="14.625" customWidth="1"/>
     <col min="4" max="4" width="11.625" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="10.625" customWidth="1"/>
     <col min="7" max="7" width="8.125" customWidth="1"/>
     <col min="8" max="8" width="15.125" customWidth="1"/>
     <col min="9" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
@@ -26283,278 +26283,278 @@
       </c>
       <c r="K7" s="89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="21" customHeight="1" thickBot="1">
       <c r="A8" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="45"/>
       <c r="C8" s="45"/>
       <c r="D8" s="45"/>
       <c r="E8" s="45"/>
       <c r="F8" s="90"/>
       <c r="G8" s="48"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
       <c r="J8" s="45"/>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="146">
-        <v>3963008</v>
+        <v>4057708</v>
       </c>
       <c r="C9" s="146">
-        <v>21632</v>
+        <v>22681</v>
       </c>
       <c r="D9" s="146">
-        <v>258431</v>
+        <v>238793</v>
       </c>
       <c r="E9" s="146">
-        <v>275895</v>
+        <v>287049</v>
       </c>
       <c r="F9" s="173">
-        <v>162718</v>
+        <v>147927</v>
       </c>
       <c r="G9" s="176">
         <v>0</v>
       </c>
       <c r="H9" s="146">
-        <v>77891</v>
+        <v>64181</v>
       </c>
       <c r="I9" s="146">
-        <v>318177</v>
+        <v>371424</v>
       </c>
       <c r="J9" s="149">
-        <v>1352139</v>
+        <v>1459805</v>
       </c>
       <c r="K9" s="152">
-        <v>1496123</v>
+        <v>1465849</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="79"/>
       <c r="C10" s="79"/>
       <c r="D10" s="79"/>
       <c r="E10" s="79"/>
       <c r="F10" s="72"/>
       <c r="G10" s="73"/>
       <c r="H10" s="79"/>
       <c r="I10" s="79"/>
       <c r="J10" s="92"/>
       <c r="K10" s="94"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="158">
-        <v>575132</v>
+        <v>628308</v>
       </c>
       <c r="C11" s="158">
-        <v>4902</v>
+        <v>2342</v>
       </c>
       <c r="D11" s="158">
-        <v>28782</v>
+        <v>22137</v>
       </c>
       <c r="E11" s="158">
-        <v>12052</v>
+        <v>11269</v>
       </c>
       <c r="F11" s="178">
-        <v>46655</v>
+        <v>40982</v>
       </c>
       <c r="G11" s="180">
         <v>0</v>
       </c>
       <c r="H11" s="193">
         <v>0</v>
       </c>
       <c r="I11" s="158">
-        <v>11284</v>
+        <v>15163</v>
       </c>
       <c r="J11" s="160">
-        <v>245499</v>
+        <v>196940</v>
       </c>
       <c r="K11" s="162">
-        <v>225958</v>
+        <v>339475</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="81"/>
       <c r="C12" s="81"/>
       <c r="D12" s="81"/>
       <c r="E12" s="81"/>
       <c r="F12" s="76"/>
       <c r="G12" s="77"/>
       <c r="H12" s="81"/>
       <c r="I12" s="81"/>
       <c r="J12" s="83"/>
       <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B13" s="158">
-        <v>84801</v>
+        <v>103373</v>
       </c>
       <c r="C13" s="158">
-        <v>545</v>
+        <v>399</v>
       </c>
       <c r="D13" s="158">
-        <v>5174</v>
+        <v>8123</v>
       </c>
       <c r="E13" s="158">
-        <v>11146</v>
+        <v>11883</v>
       </c>
       <c r="F13" s="183">
-        <v>20892</v>
+        <v>16634</v>
       </c>
       <c r="G13" s="185">
         <v>0</v>
       </c>
       <c r="H13" s="193">
         <v>0</v>
       </c>
       <c r="I13" s="158">
-        <v>344</v>
+        <v>572</v>
       </c>
       <c r="J13" s="160">
-        <v>20227</v>
+        <v>40296</v>
       </c>
       <c r="K13" s="162">
-        <v>26474</v>
+        <v>25466</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="81"/>
       <c r="D14" s="81"/>
       <c r="E14" s="81"/>
       <c r="F14" s="76"/>
       <c r="G14" s="77"/>
       <c r="H14" s="81"/>
       <c r="I14" s="81"/>
       <c r="J14" s="83"/>
       <c r="K14" s="85"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="158">
-        <v>23095</v>
+        <v>23778</v>
       </c>
       <c r="C15" s="158">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="D15" s="158">
-        <v>2984</v>
+        <v>3035</v>
       </c>
       <c r="E15" s="158">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F15" s="183">
-        <v>1477</v>
+        <v>1568</v>
       </c>
       <c r="G15" s="185">
         <v>0</v>
       </c>
       <c r="H15" s="193">
         <v>0</v>
       </c>
       <c r="I15" s="158">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="J15" s="160">
-        <v>18639</v>
+        <v>19335</v>
       </c>
       <c r="K15" s="162">
-        <v>-324</v>
+        <v>-407</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="81"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="76"/>
       <c r="G16" s="77"/>
       <c r="H16" s="81"/>
       <c r="I16" s="81"/>
       <c r="J16" s="83"/>
       <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B17" s="164">
-        <v>12886</v>
+        <v>12328</v>
       </c>
       <c r="C17" s="164">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D17" s="164">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="E17" s="164">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F17" s="199">
         <v>0</v>
       </c>
       <c r="G17" s="185">
         <v>0</v>
       </c>
       <c r="H17" s="164">
-        <v>1725</v>
+        <v>1705</v>
       </c>
       <c r="I17" s="164">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="J17" s="166">
-        <v>10614</v>
+        <v>10310</v>
       </c>
       <c r="K17" s="168">
-        <v>27</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A18" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B18" s="98"/>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="103"/>
       <c r="G18" s="104"/>
       <c r="H18" s="98"/>
       <c r="I18" s="98"/>
       <c r="J18" s="100"/>
       <c r="K18" s="102"/>
     </row>
     <row r="19" spans="1:11" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
@@ -26652,278 +26652,278 @@
       <c r="A23" s="66"/>
       <c r="B23" s="45"/>
       <c r="C23" s="68"/>
       <c r="D23" s="45"/>
       <c r="E23" s="68"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I23" s="45" t="s">
         <v>115</v>
       </c>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="143" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="146">
-        <v>3963008</v>
+        <v>4057708</v>
       </c>
       <c r="C24" s="146">
-        <v>702174</v>
+        <v>752010</v>
       </c>
       <c r="D24" s="146">
-        <v>35630</v>
+        <v>26200</v>
       </c>
       <c r="E24" s="146">
-        <v>1800621</v>
+        <v>1600937</v>
       </c>
       <c r="F24" s="146">
-        <v>941998</v>
+        <v>1181243</v>
       </c>
       <c r="G24" s="146">
-        <v>317483</v>
+        <v>327646</v>
       </c>
       <c r="H24" s="146">
-        <v>165103</v>
+        <v>169672</v>
       </c>
       <c r="I24" s="146">
         <v>43995</v>
       </c>
       <c r="J24" s="149">
-        <v>120779</v>
+        <v>125423</v>
       </c>
       <c r="K24" s="152">
-        <v>329</v>
+        <v>254</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="155" t="s">
         <v>198</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="92"/>
       <c r="K25" s="94"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="156" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="158">
-        <v>575132</v>
+        <v>628308</v>
       </c>
       <c r="C26" s="158">
-        <v>77113</v>
+        <v>79022</v>
       </c>
       <c r="D26" s="158">
-        <v>2224</v>
+        <v>2112</v>
       </c>
       <c r="E26" s="158">
-        <v>318643</v>
+        <v>409087</v>
       </c>
       <c r="F26" s="158">
-        <v>137261</v>
+        <v>98516</v>
       </c>
       <c r="G26" s="158">
-        <v>9134</v>
+        <v>9319</v>
       </c>
       <c r="H26" s="158">
-        <v>30757</v>
+        <v>30251</v>
       </c>
       <c r="I26" s="158">
         <v>4454</v>
       </c>
       <c r="J26" s="160">
-        <v>26288</v>
+        <v>25902</v>
       </c>
       <c r="K26" s="162">
-        <v>15</v>
+        <v>-105</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="154" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="81"/>
       <c r="C27" s="81"/>
       <c r="D27" s="81"/>
       <c r="E27" s="81"/>
       <c r="F27" s="81"/>
       <c r="G27" s="81"/>
       <c r="H27" s="81"/>
       <c r="I27" s="81"/>
       <c r="J27" s="83"/>
       <c r="K27" s="85"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="156" t="s">
         <v>261</v>
       </c>
       <c r="B28" s="158">
-        <v>84801</v>
+        <v>103373</v>
       </c>
       <c r="C28" s="193">
         <v>0</v>
       </c>
       <c r="D28" s="158">
-        <v>918</v>
+        <v>1471</v>
       </c>
       <c r="E28" s="158">
-        <v>51986</v>
+        <v>52066</v>
       </c>
       <c r="F28" s="158">
-        <v>7737</v>
+        <v>25966</v>
       </c>
       <c r="G28" s="158">
-        <v>9900</v>
+        <v>9420</v>
       </c>
       <c r="H28" s="158">
-        <v>14260</v>
+        <v>14450</v>
       </c>
       <c r="I28" s="158">
         <v>390</v>
       </c>
       <c r="J28" s="160">
-        <v>13851</v>
+        <v>14047</v>
       </c>
       <c r="K28" s="162">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="154" t="s">
         <v>262</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="81"/>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="83"/>
       <c r="K29" s="85"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="156" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="158">
-        <v>23095</v>
+        <v>23778</v>
       </c>
       <c r="C30" s="158">
-        <v>4375</v>
+        <v>5021</v>
       </c>
       <c r="D30" s="158">
-        <v>188</v>
+        <v>135</v>
       </c>
       <c r="E30" s="158">
-        <v>7985</v>
+        <v>7705</v>
       </c>
       <c r="F30" s="158">
-        <v>4688</v>
+        <v>5021</v>
       </c>
       <c r="G30" s="158">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="H30" s="158">
-        <v>5292</v>
+        <v>5310</v>
       </c>
       <c r="I30" s="158">
         <v>1000</v>
       </c>
       <c r="J30" s="160">
-        <v>4254</v>
+        <v>4267</v>
       </c>
       <c r="K30" s="162">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="154" t="s">
         <v>264</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="83"/>
       <c r="K31" s="85"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="156" t="s">
         <v>265</v>
       </c>
       <c r="B32" s="164">
-        <v>12886</v>
+        <v>12328</v>
       </c>
       <c r="C32" s="197">
         <v>0</v>
       </c>
       <c r="D32" s="164">
-        <v>225</v>
+        <v>25</v>
       </c>
       <c r="E32" s="164">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="F32" s="164">
-        <v>11188</v>
+        <v>10906</v>
       </c>
       <c r="G32" s="164">
-        <v>281</v>
+        <v>183</v>
       </c>
       <c r="H32" s="164">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="I32" s="164">
         <v>665</v>
       </c>
       <c r="J32" s="166">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K32" s="168">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A33" s="170" t="s">
         <v>266</v>
       </c>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="98"/>
       <c r="H33" s="98"/>
       <c r="I33" s="98"/>
       <c r="J33" s="100"/>
       <c r="K33" s="102"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
@@ -27112,51 +27112,51 @@
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="F17:G18"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="F15:G16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="F9:G10"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="F13:G14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="124" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構資產負債簡表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>