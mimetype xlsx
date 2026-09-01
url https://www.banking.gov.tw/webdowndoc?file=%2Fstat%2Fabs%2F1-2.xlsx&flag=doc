--- v3 (2026-05-29)
+++ v4 (2026-09-01)
@@ -2362,57 +2362,57 @@
       </c>
       <c r="D18" s="71">
         <v>0.12</v>
       </c>
       <c r="E18" s="73" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="81">
         <v>74.66</v>
       </c>
       <c r="G18" s="77">
         <v>100.51</v>
       </c>
       <c r="H18" s="71">
         <v>-25.85</v>
       </c>
       <c r="I18" s="73" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="19.5" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="69">
-        <v>167156</v>
+        <v>167178</v>
       </c>
       <c r="C19" s="69">
         <v>164876</v>
       </c>
       <c r="D19" s="71">
-        <v>1.38</v>
+        <v>1.4</v>
       </c>
       <c r="E19" s="73" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="75">
         <v>2375</v>
       </c>
       <c r="G19" s="69">
         <v>2356</v>
       </c>
       <c r="H19" s="71">
         <v>0.81</v>
       </c>
       <c r="I19" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="19.5" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="69">
         <v>3582</v>
       </c>
       <c r="C20" s="69">
@@ -2420,115 +2420,115 @@
       </c>
       <c r="D20" s="71">
         <v>-0.69</v>
       </c>
       <c r="E20" s="73" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="75">
         <v>61</v>
       </c>
       <c r="G20" s="69">
         <v>61</v>
       </c>
       <c r="H20" s="83">
         <v>0</v>
       </c>
       <c r="I20" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="19.5" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="84">
-        <v>458.53</v>
+        <v>458.47</v>
       </c>
       <c r="C21" s="84">
         <v>437.13</v>
       </c>
       <c r="D21" s="71">
-        <v>4.89</v>
+        <v>4.88</v>
       </c>
       <c r="E21" s="73" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="86">
         <v>1776.82</v>
       </c>
       <c r="G21" s="84">
         <v>1490.63</v>
       </c>
       <c r="H21" s="71">
         <v>19.2</v>
       </c>
       <c r="I21" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="19.5" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="77">
-        <v>23.93</v>
+        <v>23.92</v>
       </c>
       <c r="C22" s="77">
         <v>23.22</v>
       </c>
       <c r="D22" s="71">
-        <v>3.06</v>
+        <v>3.05</v>
       </c>
       <c r="E22" s="73" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="81">
         <v>105.97</v>
       </c>
       <c r="G22" s="77">
         <v>103.52</v>
       </c>
       <c r="H22" s="71">
         <v>2.36</v>
       </c>
       <c r="I22" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="19.5" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="77">
         <v>3.49</v>
       </c>
       <c r="C23" s="77">
         <v>3.2</v>
       </c>
       <c r="D23" s="71">
-        <v>9.16</v>
+        <v>9.15</v>
       </c>
       <c r="E23" s="33" t="str">
         <f>IF(D23=0,"","％")</f>
         <v>％</v>
       </c>
       <c r="F23" s="81">
         <v>9.27</v>
       </c>
       <c r="G23" s="77">
         <v>8.54</v>
       </c>
       <c r="H23" s="71">
         <v>8.56</v>
       </c>
       <c r="I23" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="19.5" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="84">
         <v>21397.45</v>
       </c>