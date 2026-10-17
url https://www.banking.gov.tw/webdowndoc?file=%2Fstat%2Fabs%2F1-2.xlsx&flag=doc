--- v4 (2026-09-01)
+++ v5 (2026-10-17)
@@ -770,56 +770,56 @@
       <color theme="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color rgb="9C0006"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color rgb="FF0000"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="標楷體"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="標楷體"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none">
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
@@ -1733,162 +1733,165 @@
     <xf xxid="125" numFmtId="0" fontId="10" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="126" numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="127" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="128" numFmtId="182" fontId="10" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="129" numFmtId="182" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="130" numFmtId="182" fontId="34" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="131" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="132" numFmtId="183" fontId="34" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="133" numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="134" numFmtId="49" fontId="13" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="49" fontId="34" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="182" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="182" fontId="34" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="183" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="183" fontId="34" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="183" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...50 lines deleted...]
-    <xf xxid="156" numFmtId="49" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="49" fontId="13" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="157" numFmtId="49" fontId="13" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="183" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="141" numFmtId="183" fontId="34" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="142" numFmtId="183" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="143" numFmtId="183" fontId="34" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="184" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="145" numFmtId="184" fontId="34" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="146" numFmtId="179" fontId="34" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="147" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="148" numFmtId="179" fontId="34" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="149" numFmtId="179" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="179" fontId="34" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="179" fontId="6" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="179" fontId="34" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="153" numFmtId="183" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="154" numFmtId="183" fontId="34" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="155" numFmtId="179" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="156" numFmtId="179" fontId="34" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="157" numFmtId="49" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="158" numFmtId="183" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...38 lines deleted...]
-    <xf xxid="171" numFmtId="183" fontId="34" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="158" numFmtId="49" fontId="34" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="159" numFmtId="183" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="160" numFmtId="183" fontId="34" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="161" numFmtId="49" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="162" numFmtId="49" fontId="34" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="163" numFmtId="183" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="164" numFmtId="183" fontId="34" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="165" numFmtId="49" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="166" numFmtId="49" fontId="34" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="167" numFmtId="0" fontId="35" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="168" numFmtId="0" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="169" numFmtId="184" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="170" numFmtId="184" fontId="34" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="171" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="172" numFmtId="183" fontId="34" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2254,150 +2257,150 @@
         <v>22026</v>
       </c>
       <c r="G14" s="69">
         <v>20126</v>
       </c>
       <c r="H14" s="71">
         <v>9.44</v>
       </c>
       <c r="I14" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="19.5" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="77">
         <v>7.29</v>
       </c>
       <c r="C15" s="77">
         <v>7.2</v>
       </c>
       <c r="D15" s="71">
         <v>0.09</v>
       </c>
-      <c r="E15" s="73" t="s">
+      <c r="E15" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F15" s="79">
+      <c r="F15" s="80">
         <v>3.78</v>
       </c>
       <c r="G15" s="77">
         <v>4.16</v>
       </c>
       <c r="H15" s="71">
         <v>-0.38</v>
       </c>
-      <c r="I15" s="73" t="s">
+      <c r="I15" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="19.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="77">
         <v>0.76</v>
       </c>
       <c r="C16" s="77">
         <v>0.73</v>
       </c>
       <c r="D16" s="71">
         <v>0.03</v>
       </c>
-      <c r="E16" s="73" t="s">
+      <c r="E16" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F16" s="81">
+      <c r="F16" s="82">
         <v>0.52</v>
       </c>
       <c r="G16" s="77">
         <v>0.57</v>
       </c>
       <c r="H16" s="71">
         <v>-0.05</v>
       </c>
-      <c r="I16" s="73" t="s">
+      <c r="I16" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="19.5" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="77">
         <v>14.59</v>
       </c>
       <c r="C17" s="77">
         <v>13.78</v>
       </c>
       <c r="D17" s="71">
         <v>0.82</v>
       </c>
-      <c r="E17" s="73" t="s">
+      <c r="E17" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F17" s="81">
+      <c r="F17" s="82">
         <v>8.75</v>
       </c>
       <c r="G17" s="77">
         <v>8.25</v>
       </c>
       <c r="H17" s="71">
         <v>0.5</v>
       </c>
-      <c r="I17" s="73" t="s">
+      <c r="I17" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="19.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="77">
         <v>72.43</v>
       </c>
       <c r="C18" s="77">
         <v>72.31</v>
       </c>
       <c r="D18" s="71">
         <v>0.12</v>
       </c>
-      <c r="E18" s="73" t="s">
+      <c r="E18" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="81">
+      <c r="F18" s="82">
         <v>74.66</v>
       </c>
       <c r="G18" s="77">
         <v>100.51</v>
       </c>
       <c r="H18" s="71">
         <v>-25.85</v>
       </c>
-      <c r="I18" s="73" t="s">
+      <c r="I18" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="19.5" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="69">
         <v>167178</v>
       </c>
       <c r="C19" s="69">
         <v>164876</v>
       </c>
       <c r="D19" s="71">
         <v>1.4</v>
       </c>
       <c r="E19" s="73" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="75">
         <v>2375</v>
       </c>
       <c r="G19" s="69">
         <v>2356</v>
       </c>
@@ -2408,230 +2411,230 @@
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="19.5" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="69">
         <v>3582</v>
       </c>
       <c r="C20" s="69">
         <v>3607</v>
       </c>
       <c r="D20" s="71">
         <v>-0.69</v>
       </c>
       <c r="E20" s="73" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="75">
         <v>61</v>
       </c>
       <c r="G20" s="69">
         <v>61</v>
       </c>
-      <c r="H20" s="83">
+      <c r="H20" s="84">
         <v>0</v>
       </c>
       <c r="I20" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="19.5" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="84">
+      <c r="B21" s="85">
         <v>458.47</v>
       </c>
-      <c r="C21" s="84">
+      <c r="C21" s="85">
         <v>437.13</v>
       </c>
       <c r="D21" s="71">
         <v>4.88</v>
       </c>
       <c r="E21" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="F21" s="86">
+      <c r="F21" s="87">
         <v>1776.82</v>
       </c>
-      <c r="G21" s="84">
+      <c r="G21" s="85">
         <v>1490.63</v>
       </c>
       <c r="H21" s="71">
         <v>19.2</v>
       </c>
       <c r="I21" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="19.5" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="77">
         <v>23.92</v>
       </c>
       <c r="C22" s="77">
         <v>23.22</v>
       </c>
       <c r="D22" s="71">
         <v>3.05</v>
       </c>
       <c r="E22" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="F22" s="81">
+      <c r="F22" s="82">
         <v>105.97</v>
       </c>
       <c r="G22" s="77">
         <v>103.52</v>
       </c>
       <c r="H22" s="71">
         <v>2.36</v>
       </c>
       <c r="I22" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="19.5" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="77">
         <v>3.49</v>
       </c>
       <c r="C23" s="77">
         <v>3.2</v>
       </c>
       <c r="D23" s="71">
         <v>9.15</v>
       </c>
       <c r="E23" s="33" t="str">
         <f>IF(D23=0,"","％")</f>
         <v>％</v>
       </c>
-      <c r="F23" s="81">
+      <c r="F23" s="82">
         <v>9.27</v>
       </c>
       <c r="G23" s="77">
         <v>8.54</v>
       </c>
       <c r="H23" s="71">
         <v>8.56</v>
       </c>
       <c r="I23" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="19.5" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="84">
+      <c r="B24" s="85">
         <v>21397.45</v>
       </c>
-      <c r="C24" s="84">
+      <c r="C24" s="85">
         <v>19981.28</v>
       </c>
       <c r="D24" s="71">
         <v>7.09</v>
       </c>
       <c r="E24" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="F24" s="88">
+      <c r="F24" s="89">
         <v>69179.37</v>
       </c>
-      <c r="G24" s="84">
+      <c r="G24" s="85">
         <v>57572.35</v>
       </c>
       <c r="H24" s="71">
         <v>20.16</v>
       </c>
       <c r="I24" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="19.5" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="85">
         <v>1116.49</v>
       </c>
-      <c r="C25" s="84">
+      <c r="C25" s="85">
         <v>1061.17</v>
       </c>
       <c r="D25" s="71">
         <v>5.21</v>
       </c>
       <c r="E25" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="F25" s="88">
+      <c r="F25" s="89">
         <v>4125.72</v>
       </c>
-      <c r="G25" s="84">
+      <c r="G25" s="85">
         <v>3998.35</v>
       </c>
       <c r="H25" s="71">
         <v>3.19</v>
       </c>
       <c r="I25" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="19.5" customHeight="1" thickBot="1">
       <c r="A26" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="90">
+      <c r="B26" s="91">
         <v>162.92</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="91">
         <v>146.19</v>
       </c>
-      <c r="D26" s="92">
+      <c r="D26" s="93">
         <v>11.45</v>
       </c>
       <c r="E26" s="34" t="str">
         <f>IF(D26=0,"","％")</f>
         <v>％</v>
       </c>
-      <c r="F26" s="94">
+      <c r="F26" s="95">
         <v>361.08</v>
       </c>
-      <c r="G26" s="90">
+      <c r="G26" s="91">
         <v>329.94</v>
       </c>
-      <c r="H26" s="92">
+      <c r="H26" s="93">
         <v>9.44</v>
       </c>
-      <c r="I26" s="96" t="s">
+      <c r="I26" s="97" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="13.5" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
     </row>
     <row r="28" spans="1:9" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
@@ -2860,562 +2863,562 @@
         <v>0</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="56" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="58"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="56" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="57"/>
     </row>
     <row r="9" spans="1:9" ht="19.5" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="67">
         <v>37053</v>
       </c>
       <c r="C9" s="69">
         <v>34337</v>
       </c>
-      <c r="D9" s="98">
+      <c r="D9" s="99">
         <v>7.91</v>
       </c>
-      <c r="E9" s="100" t="s">
+      <c r="E9" s="101" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="75">
         <v>69778</v>
       </c>
       <c r="G9" s="69">
         <v>66135</v>
       </c>
       <c r="H9" s="71">
         <v>5.51</v>
       </c>
       <c r="I9" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="19.5" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="69">
         <v>1229336</v>
       </c>
       <c r="C10" s="69">
         <v>1547834</v>
       </c>
-      <c r="D10" s="102">
+      <c r="D10" s="103">
         <v>-20.58</v>
       </c>
-      <c r="E10" s="104" t="s">
+      <c r="E10" s="105" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="75">
         <v>993828</v>
       </c>
       <c r="G10" s="69">
         <v>975746</v>
       </c>
       <c r="H10" s="71">
         <v>1.85</v>
       </c>
       <c r="I10" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="19.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="69">
         <v>149651</v>
       </c>
       <c r="C11" s="69">
         <v>193888</v>
       </c>
-      <c r="D11" s="102">
+      <c r="D11" s="103">
         <v>-22.82</v>
       </c>
-      <c r="E11" s="104" t="s">
+      <c r="E11" s="105" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="75">
         <v>918364</v>
       </c>
       <c r="G11" s="69">
         <v>902097</v>
       </c>
       <c r="H11" s="71">
         <v>1.8</v>
       </c>
       <c r="I11" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="19.5" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="69">
         <v>167783</v>
       </c>
       <c r="C12" s="69">
         <v>155540</v>
       </c>
-      <c r="D12" s="102">
+      <c r="D12" s="103">
         <v>7.87</v>
       </c>
-      <c r="E12" s="104" t="s">
+      <c r="E12" s="105" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="75">
         <v>678906</v>
       </c>
       <c r="G12" s="69">
         <v>655777</v>
       </c>
       <c r="H12" s="71">
         <v>3.53</v>
       </c>
       <c r="I12" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="19.5" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="69">
         <v>66736</v>
       </c>
       <c r="C13" s="69">
         <v>92942</v>
       </c>
-      <c r="D13" s="102">
+      <c r="D13" s="103">
         <v>-28.2</v>
       </c>
-      <c r="E13" s="104" t="s">
+      <c r="E13" s="105" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="75">
         <v>24267</v>
       </c>
       <c r="G13" s="69">
         <v>22761</v>
       </c>
       <c r="H13" s="71">
         <v>6.61</v>
       </c>
       <c r="I13" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="19.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="75">
         <v>3506</v>
       </c>
       <c r="C14" s="69">
         <v>3673</v>
       </c>
-      <c r="D14" s="102">
+      <c r="D14" s="103">
         <v>-4.55</v>
       </c>
       <c r="E14" s="41" t="str">
         <f>IF(D14="－","","％")</f>
         <v>％</v>
       </c>
       <c r="F14" s="75">
         <v>4484</v>
       </c>
       <c r="G14" s="69">
         <v>3837</v>
       </c>
       <c r="H14" s="71">
         <v>16.87</v>
       </c>
       <c r="I14" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="19.5" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="77">
         <v>3.01</v>
       </c>
       <c r="C15" s="77">
         <v>2.22</v>
       </c>
       <c r="D15" s="71">
         <v>0.8</v>
       </c>
-      <c r="E15" s="73" t="s">
+      <c r="E15" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F15" s="79">
+      <c r="F15" s="80">
         <v>7.02</v>
       </c>
       <c r="G15" s="77">
         <v>6.78</v>
       </c>
       <c r="H15" s="71">
         <v>0.24</v>
       </c>
-      <c r="I15" s="73" t="s">
+      <c r="I15" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="19.5" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="77">
         <v>0.29</v>
       </c>
       <c r="C16" s="77">
         <v>0.24</v>
       </c>
       <c r="D16" s="71">
         <v>0.05</v>
       </c>
-      <c r="E16" s="73" t="s">
+      <c r="E16" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F16" s="81">
+      <c r="F16" s="82">
         <v>0.45</v>
       </c>
       <c r="G16" s="77">
         <v>0.39</v>
       </c>
       <c r="H16" s="71">
         <v>0.06</v>
       </c>
-      <c r="I16" s="73" t="s">
+      <c r="I16" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="19.5" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="77">
         <v>5.25</v>
       </c>
       <c r="C17" s="77">
         <v>3.95</v>
       </c>
       <c r="D17" s="71">
         <v>1.3</v>
       </c>
-      <c r="E17" s="73" t="s">
+      <c r="E17" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F17" s="81">
+      <c r="F17" s="82">
         <v>18.48</v>
       </c>
       <c r="G17" s="77">
         <v>16.86</v>
       </c>
       <c r="H17" s="71">
         <v>1.62</v>
       </c>
-      <c r="I17" s="73" t="s">
+      <c r="I17" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="19.5" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="77">
         <v>112.12</v>
       </c>
       <c r="C18" s="77">
         <v>80.22</v>
       </c>
       <c r="D18" s="71">
         <v>31.89</v>
       </c>
-      <c r="E18" s="73" t="s">
+      <c r="E18" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="F18" s="81">
+      <c r="F18" s="82">
         <v>73.93</v>
       </c>
       <c r="G18" s="77">
         <v>72.69</v>
       </c>
       <c r="H18" s="71">
         <v>1.23</v>
       </c>
-      <c r="I18" s="73" t="s">
+      <c r="I18" s="78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="19.5" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="69">
         <v>197</v>
       </c>
       <c r="C19" s="69">
         <v>189</v>
       </c>
-      <c r="D19" s="102">
+      <c r="D19" s="103">
         <v>4.23</v>
       </c>
-      <c r="E19" s="106" t="s">
+      <c r="E19" s="107" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="75">
         <v>3988</v>
       </c>
       <c r="G19" s="69">
         <v>3965</v>
       </c>
       <c r="H19" s="71">
         <v>0.58</v>
       </c>
       <c r="I19" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="19.5" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="69">
         <v>3</v>
       </c>
       <c r="C20" s="69">
         <v>3</v>
       </c>
-      <c r="D20" s="108">
+      <c r="D20" s="109">
         <v>0</v>
       </c>
-      <c r="E20" s="106" t="s">
+      <c r="E20" s="107" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="75">
         <v>315</v>
       </c>
       <c r="G20" s="69">
         <v>314</v>
       </c>
       <c r="H20" s="71">
         <v>0.32</v>
       </c>
       <c r="I20" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="19.5" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="84">
+      <c r="B21" s="85">
         <v>6240.29</v>
       </c>
-      <c r="C21" s="84">
+      <c r="C21" s="85">
         <v>8189.6</v>
       </c>
-      <c r="D21" s="102">
+      <c r="D21" s="103">
         <v>-23.8</v>
       </c>
-      <c r="E21" s="106" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="79">
+      <c r="E21" s="107" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="80">
         <v>249.2</v>
       </c>
       <c r="G21" s="77">
         <v>246.09</v>
       </c>
       <c r="H21" s="71">
         <v>1.27</v>
       </c>
       <c r="I21" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="19.5" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="77">
         <v>338.76</v>
       </c>
       <c r="C22" s="77">
         <v>491.75</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D22" s="103">
         <v>-31.11</v>
       </c>
-      <c r="E22" s="106" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="81">
+      <c r="E22" s="107" t="s">
+        <v>42</v>
+      </c>
+      <c r="F22" s="82">
         <v>6.08</v>
       </c>
       <c r="G22" s="77">
         <v>5.74</v>
       </c>
       <c r="H22" s="71">
         <v>6</v>
       </c>
       <c r="I22" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="19.5" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="77">
         <v>17.8</v>
       </c>
       <c r="C23" s="77">
         <v>19.44</v>
       </c>
-      <c r="D23" s="102">
+      <c r="D23" s="103">
         <v>-8.43</v>
       </c>
       <c r="E23" s="41" t="str">
         <f>IF(D23="－","","％")</f>
         <v>％</v>
       </c>
-      <c r="F23" s="81">
+      <c r="F23" s="82">
         <v>1.12</v>
       </c>
       <c r="G23" s="77">
         <v>0.97</v>
       </c>
       <c r="H23" s="71">
         <v>16.2</v>
       </c>
       <c r="I23" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="19.5" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="84">
+      <c r="B24" s="85">
         <v>409778.75</v>
       </c>
-      <c r="C24" s="84">
+      <c r="C24" s="85">
         <v>515944.76</v>
       </c>
-      <c r="D24" s="102">
+      <c r="D24" s="103">
         <v>-20.58</v>
       </c>
-      <c r="E24" s="106" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="88">
+      <c r="E24" s="107" t="s">
+        <v>42</v>
+      </c>
+      <c r="F24" s="89">
         <v>3155.01</v>
       </c>
-      <c r="G24" s="84">
+      <c r="G24" s="85">
         <v>3107.47</v>
       </c>
       <c r="H24" s="71">
         <v>1.53</v>
       </c>
       <c r="I24" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="19.5" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="85">
         <v>22245.44</v>
       </c>
-      <c r="C25" s="84">
+      <c r="C25" s="85">
         <v>30980.55</v>
       </c>
-      <c r="D25" s="102">
+      <c r="D25" s="103">
         <v>-28.2</v>
       </c>
-      <c r="E25" s="106" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="88">
+      <c r="E25" s="107" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25" s="89">
         <v>77.04</v>
       </c>
-      <c r="G25" s="84">
+      <c r="G25" s="85">
         <v>72.49</v>
       </c>
       <c r="H25" s="71">
         <v>6.27</v>
       </c>
       <c r="I25" s="73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="19.5" customHeight="1" thickBot="1">
       <c r="A26" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="90">
+      <c r="B26" s="91">
         <v>1168.69</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="91">
         <v>1224.46</v>
       </c>
-      <c r="D26" s="110">
+      <c r="D26" s="111">
         <v>-4.55</v>
       </c>
       <c r="E26" s="42" t="str">
         <f>IF(D26="－","","％")</f>
         <v>％</v>
       </c>
-      <c r="F26" s="94">
+      <c r="F26" s="95">
         <v>14.24</v>
       </c>
-      <c r="G26" s="90">
+      <c r="G26" s="91">
         <v>12.22</v>
       </c>
-      <c r="H26" s="92">
+      <c r="H26" s="93">
         <v>16.5</v>
       </c>
-      <c r="I26" s="96" t="s">
+      <c r="I26" s="97" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="13.5" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
     </row>
     <row r="28" spans="1:9" ht="13.5" customHeight="1">
       <c r="A28" s="9"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>