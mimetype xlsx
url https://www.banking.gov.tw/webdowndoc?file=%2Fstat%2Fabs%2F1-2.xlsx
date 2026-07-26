--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -2683,51 +2683,51 @@
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
     </row>
     <row r="33" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="14" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView topLeftCell="A13" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.125" customWidth="1"/>
     <col min="2" max="3" width="16.625" customWidth="1"/>
     <col min="4" max="5" width="9.125" customWidth="1"/>
     <col min="6" max="7" width="16.625" customWidth="1"/>
     <col min="8" max="9" width="9.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>35</v>
@@ -3463,51 +3463,51 @@
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
     </row>
     <row r="33" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="15" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>營運概況</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>