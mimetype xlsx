--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -771,96 +771,97 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">本年累計 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Accumulated</t>
     </r>
   </si>
   <si>
-    <t>114年 9月</t>
-[...11 lines deleted...]
-    <t>民國114年 9月底</t>
+    <t>115年 2月</t>
+  </si>
+  <si>
+    <t>114年11月</t>
+  </si>
+  <si>
+    <t>114年 2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Feb. 2026</t>
+  </si>
+  <si>
+    <t>民國115年 2月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="26">
+  <numFmts count="27">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="#,##0.000_-"/>
     <numFmt numFmtId="178" formatCode="&quot;貶&quot;&quot;值&quot;##0.00;###,##0.00;&quot;升&quot;&quot;值&quot;##0.00"/>
     <numFmt numFmtId="179" formatCode="&quot;貶&quot;&quot;值&quot;##0.00;&quot;升&quot;&quot;值&quot;##0.00;###,##0.00"/>
     <numFmt numFmtId="180" formatCode="&quot;升&quot;&quot;值&quot;##0.00;&quot;貶&quot;&quot;值&quot;##0.00;###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="182" formatCode="#,###,###,##0.00"/>
     <numFmt numFmtId="183" formatCode="#,###,###,##0.00;\-#,###,###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="184" formatCode="###,##0.00"/>
     <numFmt numFmtId="185" formatCode="###,###,##0.000"/>
     <numFmt numFmtId="186" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="####,###,##0.00"/>
     <numFmt numFmtId="188" formatCode="####,###,##0.00;-####,###,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="189" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="189" formatCode="-###,###,##0.00"/>
+    <numFmt numFmtId="190" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="0"/>
       <color indexed="8"/>
     </font>
@@ -1747,69 +1748,72 @@
       <alignment vertical="center"/>
     </xf>
     <xf xxid="103" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="106" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="107" numFmtId="181" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="108" numFmtId="187" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="109" numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="110" numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="111" numFmtId="187" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="112" numFmtId="187" fontId="15" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="113" numFmtId="188" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="187" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="189" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="115" numFmtId="184" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="116" numFmtId="184" fontId="37" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="117" numFmtId="184" fontId="38" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="118" numFmtId="185" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="119" numFmtId="181" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="120" numFmtId="181" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="120" numFmtId="187" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="121" numFmtId="187" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="121" numFmtId="181" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="122" numFmtId="189" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="122" numFmtId="187" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="123" numFmtId="190" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -1969,435 +1973,435 @@
       </c>
       <c r="B7" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="18" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="56">
-        <v>28935913</v>
+        <v>30324091</v>
       </c>
       <c r="C8" s="56">
-        <v>28885427</v>
+        <v>29818422</v>
       </c>
       <c r="D8" s="56">
-        <v>27475506</v>
-[...5 lines deleted...]
-        <v>5.32</v>
+        <v>28001337</v>
+      </c>
+      <c r="E8" s="57">
+        <v>1.7</v>
+      </c>
+      <c r="F8" s="57">
+        <v>8.3</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="18" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="56">
-        <v>64986703</v>
+        <v>66776744</v>
       </c>
       <c r="C9" s="56">
-        <v>64814217</v>
+        <v>66376362</v>
       </c>
       <c r="D9" s="56">
-        <v>61513701</v>
-[...5 lines deleted...]
-        <v>5.65</v>
+        <v>63091049</v>
+      </c>
+      <c r="E9" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="F9" s="57">
+        <v>5.84</v>
       </c>
       <c r="G9" s="3"/>
     </row>
     <row r="10" spans="1:7" ht="18" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="56">
-        <v>44811028</v>
+        <v>45530732</v>
       </c>
       <c r="C10" s="56">
-        <v>44481503</v>
+        <v>45052502</v>
       </c>
       <c r="D10" s="56">
-        <v>42228341</v>
-[...5 lines deleted...]
-        <v>6.12</v>
+        <v>43178648</v>
+      </c>
+      <c r="E10" s="57">
+        <v>1.06</v>
+      </c>
+      <c r="F10" s="57">
+        <v>5.45</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="18" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="56">
-        <v>64986703</v>
+        <v>66776744</v>
       </c>
       <c r="C11" s="56">
-        <v>64814217</v>
+        <v>66376362</v>
       </c>
       <c r="D11" s="56">
-        <v>61513701</v>
-[...5 lines deleted...]
-        <v>5.65</v>
+        <v>63091049</v>
+      </c>
+      <c r="E11" s="57">
+        <v>0.6</v>
+      </c>
+      <c r="F11" s="57">
+        <v>5.84</v>
       </c>
       <c r="G11" s="3"/>
     </row>
     <row r="12" spans="1:7" ht="18" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="56">
-        <v>43525264</v>
+        <v>44847787</v>
       </c>
       <c r="C12" s="56">
-        <v>43204601</v>
+        <v>44375207</v>
       </c>
       <c r="D12" s="56">
-        <v>41016085</v>
-[...5 lines deleted...]
-        <v>6.12</v>
+        <v>41939537</v>
+      </c>
+      <c r="E12" s="57">
+        <v>1.06</v>
+      </c>
+      <c r="F12" s="57">
+        <v>6.93</v>
       </c>
       <c r="G12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="28.15" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="56">
-        <v>10934835</v>
+        <v>11093870</v>
       </c>
       <c r="C13" s="56">
-        <v>10873833</v>
+        <v>11077783</v>
       </c>
       <c r="D13" s="56">
-        <v>10435870</v>
-[...5 lines deleted...]
-        <v>4.78</v>
+        <v>10544209</v>
+      </c>
+      <c r="E13" s="57">
+        <v>0.15</v>
+      </c>
+      <c r="F13" s="57">
+        <v>5.21</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="18" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="56">
-        <v>1884563</v>
+        <v>2015319</v>
       </c>
       <c r="C14" s="56">
-        <v>1885099</v>
+        <v>1990107</v>
       </c>
       <c r="D14" s="56">
-        <v>1727794</v>
-[...5 lines deleted...]
-        <v>9.07</v>
+        <v>1746345</v>
+      </c>
+      <c r="E14" s="57">
+        <v>1.27</v>
+      </c>
+      <c r="F14" s="57">
+        <v>15.4</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="28.15" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="56">
-        <v>13182559</v>
+        <v>13399053</v>
       </c>
       <c r="C15" s="56">
-        <v>13146457</v>
+        <v>13393421</v>
       </c>
       <c r="D15" s="56">
-        <v>12507786</v>
-[...5 lines deleted...]
-        <v>5.39</v>
+        <v>12798361</v>
+      </c>
+      <c r="E15" s="57">
+        <v>0.04</v>
+      </c>
+      <c r="F15" s="57">
+        <v>4.69</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="57">
-[...12 lines deleted...]
-        <v>16.42</v>
+      <c r="B16" s="58">
+        <v>1917748</v>
+      </c>
+      <c r="C16" s="58">
+        <v>2652346</v>
+      </c>
+      <c r="D16" s="58">
+        <v>2223552</v>
+      </c>
+      <c r="E16" s="59">
+        <v>-27.7</v>
+      </c>
+      <c r="F16" s="59">
+        <v>-13.75</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="56">
-        <v>21600351</v>
-[...1 lines deleted...]
-      <c r="C17" s="59">
+        <v>4570094</v>
+      </c>
+      <c r="C17" s="60">
         <v>0</v>
       </c>
       <c r="D17" s="56">
-        <v>18352933</v>
+        <v>4327938</v>
       </c>
       <c r="E17" s="50">
         <v>0</v>
       </c>
-      <c r="F17" s="51">
-        <v>17.69</v>
+      <c r="F17" s="57">
+        <v>5.6</v>
       </c>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7" ht="18" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="51">
-[...12 lines deleted...]
-        <v>16.18</v>
+      <c r="B18" s="57">
+        <v>35414.49</v>
+      </c>
+      <c r="C18" s="57">
+        <v>32063.75</v>
+      </c>
+      <c r="D18" s="57">
+        <v>23053.18</v>
+      </c>
+      <c r="E18" s="57">
+        <v>10.45</v>
+      </c>
+      <c r="F18" s="57">
+        <v>53.62</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7" ht="18" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="58">
-[...12 lines deleted...]
-        <v>-3.69</v>
+      <c r="B19" s="59">
+        <v>112.59</v>
+      </c>
+      <c r="C19" s="59">
+        <v>111.33</v>
+      </c>
+      <c r="D19" s="59">
+        <v>113.24</v>
+      </c>
+      <c r="E19" s="59">
+        <v>1.13</v>
+      </c>
+      <c r="F19" s="59">
+        <v>-0.57</v>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7" ht="18" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="51">
-[...12 lines deleted...]
-        <v>1.25</v>
+      <c r="B20" s="57">
+        <v>110.93</v>
+      </c>
+      <c r="C20" s="57">
+        <v>110.21</v>
+      </c>
+      <c r="D20" s="57">
+        <v>109</v>
+      </c>
+      <c r="E20" s="57">
+        <v>0.65</v>
+      </c>
+      <c r="F20" s="57">
+        <v>1.77</v>
       </c>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:7" ht="18" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="55">
-        <v>30.469</v>
+        <v>31.251</v>
       </c>
       <c r="C21" s="55">
-        <v>30.605</v>
+        <v>31.468</v>
       </c>
       <c r="D21" s="55">
-        <v>31.651</v>
+        <v>32.82</v>
       </c>
       <c r="E21" s="9">
         <f>E35</f>
-        <v>0.44</v>
+        <v>0.69</v>
       </c>
       <c r="F21" s="9">
         <f>F35</f>
-        <v>3.73</v>
+        <v>4.78</v>
       </c>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7" ht="18" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="55">
         <v>2</v>
       </c>
       <c r="C22" s="55">
         <v>2</v>
       </c>
       <c r="D22" s="55">
         <v>2</v>
       </c>
       <c r="E22" s="50">
         <v>0</v>
       </c>
       <c r="F22" s="50">
         <v>0</v>
       </c>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="1:7" ht="18" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="55">
         <v>3.264</v>
       </c>
       <c r="C23" s="55">
         <v>3.264</v>
       </c>
       <c r="D23" s="55">
-        <v>3.263</v>
+        <v>3.265</v>
       </c>
       <c r="E23" s="50">
         <v>0</v>
       </c>
       <c r="F23" s="51">
         <v>0</v>
       </c>
       <c r="G23" s="3"/>
     </row>
     <row r="24" spans="1:7" ht="18" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="7" t="str">
         <f>MID(B35,1,3)&amp;"Q"&amp;FIXED(((VALUE(MID(B35,5,2))+1)/3),0)&amp;"　"&amp;FIXED(B36,2)</f>
-        <v>114Q3　7.64</v>
+        <v>115Q1　11.46</v>
       </c>
       <c r="C24" s="7" t="str">
         <f>MID(C35,1,3)&amp;"Q"&amp;FIXED(((VALUE(MID(C35,5,2))+1)/3),0)&amp;"　"&amp;FIXED(C36,2)</f>
-        <v>114Q2　8.01</v>
+        <v>114Q4　12.65</v>
       </c>
       <c r="D24" s="7" t="str">
         <f>MID(D35,1,3)&amp;"Q"&amp;FIXED(((VALUE(MID(D35,5,2))+1)/3),0)&amp;"　"&amp;FIXED(D36,2)</f>
-        <v>113Q3　4.21</v>
+        <v>114Q1　5.54</v>
       </c>
       <c r="E24" s="8">
         <f>E36</f>
-        <v>-0.37</v>
+        <v>-1.19</v>
       </c>
       <c r="F24" s="8">
         <f>F36</f>
-        <v>3.43</v>
+        <v>5.92</v>
       </c>
       <c r="G24" s="3"/>
     </row>
     <row r="25" spans="1:7" ht="18" customHeight="1" thickBot="1">
       <c r="A25" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="44">
-        <v>602943</v>
+        <v>605487</v>
       </c>
       <c r="C25" s="44">
-        <v>597430</v>
+        <v>604457</v>
       </c>
       <c r="D25" s="44">
-        <v>577929</v>
+        <v>577584</v>
       </c>
       <c r="E25" s="45">
-        <v>0.92</v>
+        <v>0.17</v>
       </c>
       <c r="F25" s="45">
-        <v>4.33</v>
+        <v>4.83</v>
       </c>
       <c r="G25" s="15"/>
     </row>
     <row r="26" spans="1:7" ht="13.5" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
     </row>
     <row r="27" spans="1:7" ht="13.5" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
     </row>
@@ -2452,71 +2456,71 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
     </row>
     <row r="33" ht="13.5" customHeight="1"/>
     <row r="34" spans="1:7" ht="13.5" customHeight="1">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="40"/>
     </row>
     <row r="35" spans="2:6" hidden="1">
       <c r="B35" s="47" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>53</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="54">
-        <v>0.44</v>
+        <v>0.69</v>
       </c>
       <c r="F35" s="54">
-        <v>3.73</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="36" spans="2:6" hidden="1">
       <c r="B36" s="49">
-        <v>7.64</v>
+        <v>11.46</v>
       </c>
       <c r="C36" s="49">
-        <v>8.01</v>
+        <v>12.65</v>
       </c>
       <c r="D36" s="49">
-        <v>4.21</v>
+        <v>5.54</v>
       </c>
       <c r="E36" s="49">
-        <v>-0.37</v>
+        <v>-1.19</v>
       </c>
       <c r="F36" s="49">
-        <v>3.43</v>
+        <v>5.92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="13" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>