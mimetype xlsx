--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -771,97 +771,96 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">本年累計 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Accumulated</t>
     </r>
   </si>
   <si>
+    <t>115年 5月</t>
+  </si>
+  <si>
     <t>115年 2月</t>
   </si>
   <si>
-    <t>114年11月</t>
-[...8 lines deleted...]
-    <t>民國115年 2月底</t>
+    <t>114年 5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of May  2026</t>
+  </si>
+  <si>
+    <t>民國115年 5月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="27">
+  <numFmts count="26">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="#,##0.000_-"/>
     <numFmt numFmtId="178" formatCode="&quot;貶&quot;&quot;值&quot;##0.00;###,##0.00;&quot;升&quot;&quot;值&quot;##0.00"/>
     <numFmt numFmtId="179" formatCode="&quot;貶&quot;&quot;值&quot;##0.00;&quot;升&quot;&quot;值&quot;##0.00;###,##0.00"/>
     <numFmt numFmtId="180" formatCode="&quot;升&quot;&quot;值&quot;##0.00;&quot;貶&quot;&quot;值&quot;##0.00;###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="182" formatCode="#,###,###,##0.00"/>
     <numFmt numFmtId="183" formatCode="#,###,###,##0.00;\-#,###,###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="184" formatCode="###,##0.00"/>
     <numFmt numFmtId="185" formatCode="###,###,##0.000"/>
     <numFmt numFmtId="186" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="####,###,##0.00"/>
     <numFmt numFmtId="188" formatCode="####,###,##0.00;-####,###,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="189" formatCode="-###,###,##0.00"/>
-    <numFmt numFmtId="190" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="189" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="0"/>
       <color indexed="8"/>
     </font>
@@ -1748,72 +1747,69 @@
       <alignment vertical="center"/>
     </xf>
     <xf xxid="103" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="106" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="107" numFmtId="181" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="108" numFmtId="187" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="109" numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="110" numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="111" numFmtId="187" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="112" numFmtId="187" fontId="15" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="113" numFmtId="188" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="189" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="184" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="115" numFmtId="184" fontId="37" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="116" numFmtId="184" fontId="38" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="117" numFmtId="185" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="115" numFmtId="184" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf xxid="118" numFmtId="185" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="118" numFmtId="181" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="119" numFmtId="181" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="119" numFmtId="187" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="120" numFmtId="187" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="120" numFmtId="181" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="121" numFmtId="181" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="121" numFmtId="187" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="122" numFmtId="187" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="123" numFmtId="190" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="122" numFmtId="189" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -1972,436 +1968,436 @@
         <v>40</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="18" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="56">
-[...12 lines deleted...]
-        <v>8.3</v>
+      <c r="B8" s="55">
+        <v>30674860</v>
+      </c>
+      <c r="C8" s="55">
+        <v>30466665</v>
+      </c>
+      <c r="D8" s="55">
+        <v>27959979</v>
+      </c>
+      <c r="E8" s="56">
+        <v>0.68</v>
+      </c>
+      <c r="F8" s="56">
+        <v>9.71</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7" ht="18" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="56">
-[...12 lines deleted...]
-        <v>5.84</v>
+      <c r="B9" s="55">
+        <v>68607768</v>
+      </c>
+      <c r="C9" s="55">
+        <v>67762653</v>
+      </c>
+      <c r="D9" s="55">
+        <v>62930545</v>
+      </c>
+      <c r="E9" s="56">
+        <v>1.25</v>
+      </c>
+      <c r="F9" s="56">
+        <v>9.02</v>
       </c>
       <c r="G9" s="3"/>
     </row>
     <row r="10" spans="1:7" ht="18" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="56">
-[...12 lines deleted...]
-        <v>5.45</v>
+      <c r="B10" s="55">
+        <v>46761239</v>
+      </c>
+      <c r="C10" s="55">
+        <v>46330070</v>
+      </c>
+      <c r="D10" s="55">
+        <v>43586565</v>
+      </c>
+      <c r="E10" s="56">
+        <v>0.93</v>
+      </c>
+      <c r="F10" s="56">
+        <v>7.28</v>
       </c>
       <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7" ht="18" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="56">
-[...12 lines deleted...]
-        <v>5.84</v>
+      <c r="B11" s="55">
+        <v>68607768</v>
+      </c>
+      <c r="C11" s="55">
+        <v>67762653</v>
+      </c>
+      <c r="D11" s="55">
+        <v>62930545</v>
+      </c>
+      <c r="E11" s="56">
+        <v>1.25</v>
+      </c>
+      <c r="F11" s="56">
+        <v>9.02</v>
       </c>
       <c r="G11" s="3"/>
     </row>
     <row r="12" spans="1:7" ht="18" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="56">
-[...12 lines deleted...]
-        <v>6.93</v>
+      <c r="B12" s="55">
+        <v>46065758</v>
+      </c>
+      <c r="C12" s="55">
+        <v>45644082</v>
+      </c>
+      <c r="D12" s="55">
+        <v>42326779</v>
+      </c>
+      <c r="E12" s="56">
+        <v>0.92</v>
+      </c>
+      <c r="F12" s="56">
+        <v>8.83</v>
       </c>
       <c r="G12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="28.15" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="56">
-[...12 lines deleted...]
-        <v>5.21</v>
+      <c r="B13" s="55">
+        <v>11341691</v>
+      </c>
+      <c r="C13" s="55">
+        <v>11274420</v>
+      </c>
+      <c r="D13" s="55">
+        <v>10624248</v>
+      </c>
+      <c r="E13" s="56">
+        <v>0.6</v>
+      </c>
+      <c r="F13" s="56">
+        <v>6.75</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="18" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="56">
-[...12 lines deleted...]
-        <v>15.4</v>
+      <c r="B14" s="55">
+        <v>2138641</v>
+      </c>
+      <c r="C14" s="55">
+        <v>2082847</v>
+      </c>
+      <c r="D14" s="55">
+        <v>1821626</v>
+      </c>
+      <c r="E14" s="56">
+        <v>2.68</v>
+      </c>
+      <c r="F14" s="56">
+        <v>17.4</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="28.15" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="56">
-[...12 lines deleted...]
-        <v>4.69</v>
+      <c r="B15" s="55">
+        <v>13588160</v>
+      </c>
+      <c r="C15" s="55">
+        <v>13523199</v>
+      </c>
+      <c r="D15" s="55">
+        <v>12969353</v>
+      </c>
+      <c r="E15" s="56">
+        <v>0.48</v>
+      </c>
+      <c r="F15" s="56">
+        <v>4.77</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="58">
-[...12 lines deleted...]
-        <v>-13.75</v>
+      <c r="B16" s="57">
+        <v>2591703</v>
+      </c>
+      <c r="C16" s="57">
+        <v>2680018</v>
+      </c>
+      <c r="D16" s="57">
+        <v>2362844</v>
+      </c>
+      <c r="E16" s="58">
+        <v>-3.3</v>
+      </c>
+      <c r="F16" s="58">
+        <v>9.69</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="56">
-[...2 lines deleted...]
-      <c r="C17" s="60">
+      <c r="B17" s="55">
+        <v>12616861</v>
+      </c>
+      <c r="C17" s="59">
         <v>0</v>
       </c>
-      <c r="D17" s="56">
-        <v>4327938</v>
+      <c r="D17" s="55">
+        <v>11506188</v>
       </c>
       <c r="E17" s="50">
         <v>0</v>
       </c>
-      <c r="F17" s="57">
-        <v>5.6</v>
+      <c r="F17" s="56">
+        <v>9.65</v>
       </c>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7" ht="18" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="57">
-[...12 lines deleted...]
-        <v>53.62</v>
+      <c r="B18" s="56">
+        <v>44732.94</v>
+      </c>
+      <c r="C18" s="56">
+        <v>38926.63</v>
+      </c>
+      <c r="D18" s="56">
+        <v>21347.3</v>
+      </c>
+      <c r="E18" s="56">
+        <v>14.92</v>
+      </c>
+      <c r="F18" s="56">
+        <v>109.55</v>
       </c>
       <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7" ht="18" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="59">
-[...12 lines deleted...]
-        <v>-0.57</v>
+      <c r="B19" s="58">
+        <v>122.42</v>
+      </c>
+      <c r="C19" s="58">
+        <v>121.65</v>
+      </c>
+      <c r="D19" s="58">
+        <v>106.97</v>
+      </c>
+      <c r="E19" s="58">
+        <v>0.63</v>
+      </c>
+      <c r="F19" s="58">
+        <v>14.44</v>
       </c>
       <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7" ht="18" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="57">
-[...12 lines deleted...]
-        <v>1.77</v>
+      <c r="B20" s="56">
+        <v>111.43</v>
+      </c>
+      <c r="C20" s="56">
+        <v>111.22</v>
+      </c>
+      <c r="D20" s="56">
+        <v>109.03</v>
+      </c>
+      <c r="E20" s="56">
+        <v>0.19</v>
+      </c>
+      <c r="F20" s="56">
+        <v>2.2</v>
       </c>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:7" ht="18" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="55">
-[...6 lines deleted...]
-        <v>32.82</v>
+      <c r="B21" s="54">
+        <v>31.384</v>
+      </c>
+      <c r="C21" s="54">
+        <v>31.648</v>
+      </c>
+      <c r="D21" s="54">
+        <v>29.929</v>
       </c>
       <c r="E21" s="9">
         <f>E35</f>
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="F21" s="9">
         <f>F35</f>
-        <v>4.78</v>
+        <v>-4.86</v>
       </c>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7" ht="18" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="55">
+      <c r="B22" s="54">
         <v>2</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="54">
         <v>2</v>
       </c>
-      <c r="D22" s="55">
+      <c r="D22" s="54">
         <v>2</v>
       </c>
       <c r="E22" s="50">
         <v>0</v>
       </c>
       <c r="F22" s="50">
         <v>0</v>
       </c>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="1:7" ht="18" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="55">
+      <c r="B23" s="54">
         <v>3.264</v>
       </c>
-      <c r="C23" s="55">
+      <c r="C23" s="54">
         <v>3.264</v>
       </c>
-      <c r="D23" s="55">
-        <v>3.265</v>
+      <c r="D23" s="54">
+        <v>3.264</v>
       </c>
       <c r="E23" s="50">
         <v>0</v>
       </c>
-      <c r="F23" s="51">
+      <c r="F23" s="50">
         <v>0</v>
       </c>
       <c r="G23" s="3"/>
     </row>
     <row r="24" spans="1:7" ht="18" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="7" t="str">
         <f>MID(B35,1,3)&amp;"Q"&amp;FIXED(((VALUE(MID(B35,5,2))+1)/3),0)&amp;"　"&amp;FIXED(B36,2)</f>
-        <v>115Q1　11.46</v>
+        <v>115Q2　10.83</v>
       </c>
       <c r="C24" s="7" t="str">
         <f>MID(C35,1,3)&amp;"Q"&amp;FIXED(((VALUE(MID(C35,5,2))+1)/3),0)&amp;"　"&amp;FIXED(C36,2)</f>
-        <v>114Q4　12.65</v>
+        <v>115Q1　14.55</v>
       </c>
       <c r="D24" s="7" t="str">
         <f>MID(D35,1,3)&amp;"Q"&amp;FIXED(((VALUE(MID(D35,5,2))+1)/3),0)&amp;"　"&amp;FIXED(D36,2)</f>
-        <v>114Q1　5.54</v>
+        <v>114Q2　7.71</v>
       </c>
       <c r="E24" s="8">
         <f>E36</f>
-        <v>-1.19</v>
+        <v>-3.72</v>
       </c>
       <c r="F24" s="8">
         <f>F36</f>
-        <v>5.92</v>
+        <v>3.12</v>
       </c>
       <c r="G24" s="3"/>
     </row>
     <row r="25" spans="1:7" ht="18" customHeight="1" thickBot="1">
       <c r="A25" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="44">
-        <v>605487</v>
+        <v>605074</v>
       </c>
       <c r="C25" s="44">
-        <v>604457</v>
+        <v>602488</v>
       </c>
       <c r="D25" s="44">
-        <v>577584</v>
+        <v>592948</v>
       </c>
       <c r="E25" s="45">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="F25" s="45">
-        <v>4.83</v>
+        <v>2.05</v>
       </c>
       <c r="G25" s="15"/>
     </row>
     <row r="26" spans="1:7" ht="13.5" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
     </row>
     <row r="27" spans="1:7" ht="13.5" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
     </row>
@@ -2455,86 +2451,86 @@
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
     </row>
     <row r="33" ht="13.5" customHeight="1"/>
     <row r="34" spans="1:7" ht="13.5" customHeight="1">
       <c r="A34" s="40"/>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="40"/>
     </row>
     <row r="35" spans="2:6" hidden="1">
       <c r="B35" s="47" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="47" t="s">
         <v>53</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="E35" s="54">
-[...3 lines deleted...]
-        <v>4.78</v>
+      <c r="E35" s="53">
+        <v>0.83</v>
+      </c>
+      <c r="F35" s="53">
+        <v>-4.86</v>
       </c>
     </row>
     <row r="36" spans="2:6" hidden="1">
       <c r="B36" s="49">
-        <v>11.46</v>
+        <v>10.83</v>
       </c>
       <c r="C36" s="49">
-        <v>12.65</v>
+        <v>14.55</v>
       </c>
       <c r="D36" s="49">
-        <v>5.54</v>
+        <v>7.71</v>
       </c>
       <c r="E36" s="49">
-        <v>-1.19</v>
+        <v>-3.72</v>
       </c>
       <c r="F36" s="49">
-        <v>5.92</v>
+        <v>3.12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="13" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R </oddFooter>
+    <oddFooter>&amp;L &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>重要金融業務指標</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>